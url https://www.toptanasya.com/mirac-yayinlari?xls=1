--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -154,51 +154,51 @@
         <is>
           <t>9786055644277</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Türkistan’da Ehl-i Sünnet ve Yesevi Öğretisi</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786055644970</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>İslam’a Davet Fıkhı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>4000</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786055644949</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Kalbi Ameller</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786055644963</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
@@ -214,111 +214,111 @@
         <is>
           <t>9786055644956</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Müslümanların Ayasofya’yla İmtihanı</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9789750091803</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Eyseru't-Tefasir/ En Kolay Tefsir (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>11000</v>
+        <v>12500</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786055644703</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Müsned-i Ebu Hüreyre (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>8800</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786055644796</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Asrın Kur’an Tefsiri (14 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>15400</v>
+        <v>17500</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786055644260</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Hz. Ebubekir Camii Minberinden Hutbeler</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>900</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786055644628</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Kaynaklarıyla Ahkam Hadisleri (8 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>8800</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786055644451</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Fizılal-İl-Kur’an (16 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>17600</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786055644031</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
@@ -424,51 +424,51 @@
         <is>
           <t>9786055644178</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Delilleriyle Büyük Şafii Fıkhı - Muğni'l Muhtac 12. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786055644246</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Ayet ve Hadislerle Şafii İbadetler İlmihali (Ciltli)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>1700</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786055644239</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Delilleriyle Büyük Şafii Fıkhı - Muğni'l Muhtac 18. Cilt</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>3990000030460</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
@@ -634,66 +634,66 @@
         <is>
           <t>9786055644185</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Delilleriyle Büyük Şafii Fıkhı - Muğni'l Muhtac 13. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9789750091988</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Muğni'l Muhtac - Delilleriyle Büyük Şafii Fıkhı (20 Cilt Takım)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>22000</v>
+        <v>25000</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786055644420</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Açıklamalı Yeni Meal (2 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>2200</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>3990000118351</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Açıklamalı Yeni Meal (Ciltli)</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>100</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>