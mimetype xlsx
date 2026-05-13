--- v0 (2026-02-14)
+++ v1 (2026-05-13)
@@ -85,1360 +85,1405 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786054791637</t>
+          <t>9786054791682</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Ömer Nasuhi Bilmen Özel Seti</t>
+          <t>Hak Yolun Kandili</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>699</v>
+        <v>140</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786054791668</t>
+          <t>9786054791675</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Hasaisü'n-Nebi (Hz. Peygamber'e Özgü Hususlar)</t>
+          <t>Tasavvufi Meselelere Fıkhi Bakış</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>270</v>
+        <v>97</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259344102</t>
+          <t>9786054791651</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Şemailün Muhammediyye Arapça (Ciltli)</t>
+          <t>Milli Türk Talebe Birliği Bir Neslin İnşası (Ciltli)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>300</v>
+        <v>560</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786054791644</t>
+          <t>9786054791637</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Nasihatname</t>
+          <t>Ömer Nasuhi Bilmen Özel Seti</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>210</v>
+        <v>699</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259472133</t>
+          <t>9786054791668</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Gölgeli Kırk Hadis Yazı Defteri</t>
+          <t>Hasaisü'n-Nebi (Hz. Peygamber'e Özgü Hususlar)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>100</v>
+        <v>270</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786054791620</t>
+          <t>9786259344102</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kenz-i Mahfi</t>
+          <t>Şemailün Muhammediyye Arapça (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786054791576</t>
+          <t>9786054791644</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kitab-ı Siyeri Nebi Peygamberimizin(sav) Hayatı (2 Cilt Kutulu Takım) (Ciltli)</t>
+          <t>Nasihatname</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>1280</v>
+        <v>210</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786054791613</t>
+          <t>9786259472133</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kavramlar Sözlüğü (Dini ve Felsefi Ahlak Lugatçesi)</t>
+          <t>Gölgeli Kırk Hadis Yazı Defteri</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>280</v>
+        <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786054791606</t>
+          <t>9786054791620</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Sualli Cevaplı Nurul İzah ve Tercümesi (Ciltli)</t>
+          <t>Kenz-i Mahfi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>350</v>
+        <v>220</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789759226046</t>
+          <t>9786054791576</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Ehli Beyt´in Fazileti ve Ebu Talib´in Akibeti</t>
+          <t>Kitab-ı Siyeri Nebi Peygamberimizin(sav) Hayatı (2 Cilt Kutulu Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>198</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786054791552</t>
+          <t>9786054791613</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Ailenin Gücü, Nüfusun Geleceği</t>
+          <t>Kavramlar Sözlüğü (Dini ve Felsefi Ahlak Lugatçesi)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>130</v>
+        <v>280</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786054791545</t>
+          <t>9786054791606</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Ömer Nasuhi Bilmen - Makaleler</t>
+          <t>Sualli Cevaplı Nurul İzah ve Tercümesi (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>261</v>
+        <v>350</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786054791569</t>
+          <t>9789759226046</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Sualli Cevaplı Dini Bilgiler</t>
+          <t>Ehli Beyt´in Fazileti ve Ebu Talib´in Akibeti</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>280</v>
+        <v>198</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259472119</t>
+          <t>9786054791552</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Gölgeli Kuranı Kerim Yazı Mushafı (Aliyyül Kari İmlalı Hafız Osman Hattı) (Ciltli)</t>
+          <t>Ailenin Gücü, Nüfusun Geleceği</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>400</v>
+        <v>170</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789759226039</t>
+          <t>9786054791545</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Hadislerle Hanefi Fıkhı (20 Cilt Takım) İ’laüssünen (Ciltli)</t>
+          <t>Ömer Nasuhi Bilmen - Makaleler</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>12500</v>
+        <v>261</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259668604</t>
+          <t>9786054791569</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Av ve Avcılık İlmihali</t>
+          <t>Sualli Cevaplı Dini Bilgiler</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>85</v>
+        <v>280</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786054791538</t>
+          <t>9786259472119</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Şeyhülislam Mustafa Sabri Seti</t>
+          <t>Gölgeli Kuranı Kerim Yazı Mushafı (Aliyyül Kari İmlalı Hafız Osman Hattı) (Ciltli)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>664</v>
+        <v>400</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786054791507</t>
+          <t>9789759226039</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Hadis Usulü (Kavaid fi Ulumil Hadis) (Ciltli)</t>
+          <t>Hadislerle Hanefi Fıkhı (20 Cilt Takım) İ’laüssünen (Ciltli)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>395</v>
+        <v>12500</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786054791378</t>
+          <t>9786259668604</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Dini Müceddidler</t>
+          <t>Av ve Avcılık İlmihali</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>300</v>
+        <v>85</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786054791514</t>
+          <t>9786054791538</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Yeni İslam Müctehidlerinin Kıymet-i İlmiyyesi</t>
+          <t>Şeyhülislam Mustafa Sabri Seti</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>250</v>
+        <v>664</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786054791521</t>
+          <t>9786054791507</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Meseleler</t>
+          <t>Hadis Usulü (Kavaid fi Ulumil Hadis) (Ciltli)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>200</v>
+        <v>395</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786054791491</t>
+          <t>9786054791378</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Şüpheler, Kadim Çözümler (İntibahatü’l Müfide)</t>
+          <t>Dini Müceddidler</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786054791323</t>
+          <t>9786054791514</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Mevlana Takvimi 2025 (Ciltli Kitap Versiyonu)</t>
+          <t>Yeni İslam Müctehidlerinin Kıymet-i İlmiyyesi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>132</v>
+        <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789759226022</t>
+          <t>9786054791521</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Delailü’l Hayrat</t>
+          <t>Meseleler</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>275</v>
+        <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786054791484</t>
+          <t>9786054791491</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Terbiye-i Evlad - İslam'da Çocuk Terbiyesi</t>
+          <t>Çağdaş Şüpheler, Kadim Çözümler (İntibahatü’l Müfide)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>99</v>
+        <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786054791477</t>
+          <t>9786054791323</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Akaid-i Ehl-i Sünnet</t>
+          <t>Mevlana Takvimi 2025 (Ciltli Kitap Versiyonu)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>168</v>
+        <v>132</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786054791453</t>
+          <t>9789759226022</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Telhisü’l Kelam Delilleriyle Akaidin Özü</t>
+          <t>Delailü’l Hayrat</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>200</v>
+        <v>275</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786054791460</t>
+          <t>9786054791484</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Hayatü’l Müslimin Müslümanın Günlük Hayatı</t>
+          <t>Terbiye-i Evlad - İslam'da Çocuk Terbiyesi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>248</v>
+        <v>119</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786054791446</t>
+          <t>9786054791477</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Akaid-i Ehl-i Sünnet</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>160</v>
+        <v>168</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786054791439</t>
+          <t>9786054791453</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Tehzibü'l Ahlak</t>
+          <t>Telhisü’l Kelam Delilleriyle Akaidin Özü</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786054791415</t>
+          <t>9786054791460</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Hanefi İlmihali</t>
+          <t>Hayatü’l Müslimin Müslümanın Günlük Hayatı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786056327209</t>
+          <t>9786054791446</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Necid'de Doğan Fitne Vahhabilik</t>
+          <t>Akaid-i Ehl-i Sünnet</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>165</v>
+        <v>160</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786054791361</t>
+          <t>9786054791439</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Başından Sonuna Tasavvuf</t>
+          <t>Tehzibü'l Ahlak</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>198</v>
+        <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786054791422</t>
+          <t>9786054791415</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>İmam-ı Azam Serisi 6 Cilt Kutulu</t>
+          <t>Hanefi İlmihali</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>1300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786054791385</t>
+          <t>9786056327209</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Menakıb-ı Ebu Hanife Hayatı ve İlmi Mirası (2 Cilt Takım) Bezzazi</t>
+          <t>Necid'de Doğan Fitne Vahhabilik</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>495</v>
+        <v>165</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786054791347</t>
+          <t>9786054791361</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Esmaü’l-hüsna ve Esmaü’n-Nebi</t>
+          <t>Başından Sonuna Tasavvuf</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>44</v>
+        <v>198</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786054791354</t>
+          <t>9786054791422</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Delailü’l Hayrat</t>
+          <t>İmam-ı Azam Serisi 6 Cilt Kutulu</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>66</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786054791316</t>
+          <t>9786054791385</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Hanefi İlmihali (Ciltli)</t>
+          <t>Menakıb-ı Ebu Hanife Hayatı ve İlmi Mirası (2 Cilt Takım) Bezzazi</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>430</v>
+        <v>495</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789759226057</t>
+          <t>9786054791347</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Hadislerle Hanefi Fıkhı 2. Cilt Namaz Bahsi (Ciltli)</t>
+          <t>Esmaü’l-hüsna ve Esmaü’n-Nebi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>330</v>
+        <v>44</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786054791330</t>
+          <t>9786054791354</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>İlaüssünen (Hadislerle Hanefi Fıkhı Usül İlaveli) - 22 Kitap (Ciltli)</t>
+          <t>Delailü’l Hayrat</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>13300</v>
+        <v>66</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786054791255</t>
+          <t>9786054791316</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Sohbetler 5</t>
+          <t>Hanefi İlmihali (Ciltli)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>130</v>
+        <v>430</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786054791156</t>
+          <t>9789759226057</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Sohbetler 4</t>
+          <t>Hadislerle Hanefi Fıkhı 2. Cilt Namaz Bahsi (Ciltli)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>130</v>
+        <v>330</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786054791095</t>
+          <t>9786054791330</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Hadis Usulü</t>
+          <t>İlaüssünen (Hadislerle Hanefi Fıkhı Usül İlaveli) - 22 Kitap (Ciltli)</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>198</v>
+        <v>13300</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786054791224</t>
+          <t>9786054791255</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Mukkaddime II (Ciltli)</t>
+          <t>Sohbetler 5</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>363</v>
+        <v>130</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786054791217</t>
+          <t>9786054791156</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Mukaddime 1 (Ciltli)</t>
+          <t>Sohbetler 4</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>363</v>
+        <v>130</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786054791231</t>
+          <t>9786054791095</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Ehl-i Sünnet İtikadı</t>
+          <t>Hadis Usulü</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>80</v>
+        <v>198</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786054791163</t>
+          <t>9786054791224</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Anne Babaya İyilik</t>
+          <t>Mukkaddime II (Ciltli)</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>99</v>
+        <v>363</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786054791194</t>
+          <t>9786054791217</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Muhammed Esad Erbili (K.S)</t>
+          <t>Mukaddime 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>250</v>
+        <v>363</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786059226030</t>
+          <t>9786054791231</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Hadislerle Hanefi Fıkhı 20 Cilt Takım (Ciltli)</t>
+          <t>Ehl-i Sünnet İtikadı</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>12500</v>
+        <v>80</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786054791279</t>
+          <t>9786054791163</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Muhaddisler Nazarında İmam Ebu Hanife (r.a.) (2 Cilt Takım) Harisi</t>
+          <t>Anne Babaya İyilik</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>460</v>
+        <v>119</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786058748187</t>
+          <t>9786054791194</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Sohbetler - 5 Kitap Takım</t>
+          <t>Muhammed Esad Erbili (K.S)</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>462</v>
+        <v>250</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786054791262</t>
+          <t>9786059226030</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>İmâm Ebû Hanîfe (r.a.) Hayatından Rabbanî Esintiler</t>
+          <t>Hadislerle Hanefi Fıkhı 20 Cilt Takım (Ciltli)</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>220</v>
+        <v>12500</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>3990000032088</t>
+          <t>9786054791279</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Ehl-i Beyt'in Fazileti ve Ebu Talib'in Akibeti</t>
+          <t>Muhaddisler Nazarında İmam Ebu Hanife (r.a.) (2 Cilt Takım) Harisi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>198</v>
+        <v>460</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786054791057</t>
+          <t>9786058748187</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Hakk Dinin Batıl Yorumları'na Cevaplar</t>
+          <t>Sohbetler - 5 Kitap Takım</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>198</v>
+        <v>462</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786054791132</t>
+          <t>9786054791262</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Anne Babaya İyilik</t>
+          <t>İmâm Ebû Hanîfe (r.a.) Hayatından Rabbanî Esintiler</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>16.67</v>
+        <v>220</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786054791187</t>
+          <t>3990000032088</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Hakk Aynasında İnsan Sureti</t>
+          <t>Ehl-i Beyt'in Fazileti ve Ebu Talib'in Akibeti</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>110</v>
+        <v>198</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786058956865</t>
+          <t>9786054791057</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>İmam-ı A'zam Ebu Hanife Menkibeleri ( 2 Cilt )</t>
+          <t>Hakk Dinin Batıl Yorumları'na Cevaplar</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>280</v>
+        <v>198</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786054791309</t>
+          <t>9786054791132</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>İmam-ı A'zam Ebu Hanife (R.A.)'in Hadis İlmindeki Yeri</t>
+          <t>Anne Babaya İyilik</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>165</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789759226008</t>
+          <t>9786054791187</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>İmam Ebu Hanife (R.A.)</t>
+          <t>Hakk Aynasında İnsan Sureti</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>14</v>
+        <v>110</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786054791125</t>
+          <t>9786058956865</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Sohbetler 3</t>
+          <t>İmam-ı A'zam Ebu Hanife Menkibeleri ( 2 Cilt )</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>130</v>
+        <v>280</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786054791002</t>
+          <t>9786054791309</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Sohbetler 2</t>
+          <t>İmam-ı A'zam Ebu Hanife (R.A.)'in Hadis İlmindeki Yeri</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>130</v>
+        <v>165</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786058748194</t>
+          <t>9789759226008</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Sohbetler 1</t>
+          <t>İmam Ebu Hanife (R.A.)</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>130</v>
+        <v>14</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786058748101</t>
+          <t>9786054791125</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Cemaatle Kılınan Namazın Fazileti</t>
+          <t>Sohbetler 3</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>40</v>
+        <v>130</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786058748156</t>
+          <t>9786054791002</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Sağlıklı Yaşam İçin Vazgeçilmeyecek İki Sünnet Misvak ve Hacamat</t>
+          <t>Sohbetler 2</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>143</v>
+        <v>130</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789759226091</t>
+          <t>9786058748194</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Hadislerle Hanefi Fıkhı 5 (Ciltli)</t>
+          <t>Sohbetler 1</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>30</v>
+        <v>130</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789759226084</t>
+          <t>9786058748101</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Hadislerle Hanefi Fıkhı 4 (Ciltli)</t>
+          <t>Cemaatle Kılınan Namazın Fazileti</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786058956803</t>
+          <t>9786058748156</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Hadislerle Hanefi Fıkhı 6 (Ciltli)</t>
+          <t>Sağlıklı Yaşam İçin Vazgeçilmeyecek İki Sünnet Misvak ve Hacamat</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>30</v>
+        <v>143</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786058748118</t>
+          <t>9789759226091</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Hadislerle Hanefi Fıkhı 13 (Ciltli)</t>
+          <t>Hadislerle Hanefi Fıkhı 5 (Ciltli)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>330</v>
+        <v>30</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786058956841</t>
+          <t>9789759226084</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Hadislerle Hanefi Fıkhı 9 (Ciltli)</t>
+          <t>Hadislerle Hanefi Fıkhı 4 (Ciltli)</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>330</v>
+        <v>30</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786054791101</t>
+          <t>9786058956803</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Hadislerle Hanefi Fıkhı 18 (Ciltli)</t>
+          <t>Hadislerle Hanefi Fıkhı 6 (Ciltli)</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786054791088</t>
+          <t>9786058748118</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Hadislerle Hanefi Fıkhı 17 (Ciltli)</t>
+          <t>Hadislerle Hanefi Fıkhı 13 (Ciltli)</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>30</v>
+        <v>330</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786054791040</t>
+          <t>9786058956841</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Hadislerle Hanefi Fıkhı 15 (Ciltli)</t>
+          <t>Hadislerle Hanefi Fıkhı 9 (Ciltli)</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>30</v>
+        <v>330</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786054791064</t>
+          <t>9786054791101</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Hadislerle Hanefi Fıkhı 16 (Ciltli)</t>
+          <t>Hadislerle Hanefi Fıkhı 18 (Ciltli)</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786058748170</t>
+          <t>9786054791088</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Hadislerle Hanefi Fıkhı 14 (Ciltli)</t>
+          <t>Hadislerle Hanefi Fıkhı 17 (Ciltli)</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>330</v>
+        <v>30</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786058956827</t>
+          <t>9786054791040</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Hadislerle Hanefi Fıkhı 8 (Ciltli)</t>
+          <t>Hadislerle Hanefi Fıkhı 15 (Ciltli)</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786058956889</t>
+          <t>9786054791064</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Hadislerle Hanefi Fıkhı 11 (Ciltli)</t>
+          <t>Hadislerle Hanefi Fıkhı 16 (Ciltli)</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>330</v>
+        <v>30</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786058956858</t>
+          <t>9786058748170</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Hadislerle Hanefi Fıkhı 10 (Ciltli)</t>
+          <t>Hadislerle Hanefi Fıkhı 14 (Ciltli)</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>330</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786054791118</t>
+          <t>9786058956827</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Hadislerle Hanefi Fıkhı 19 (Ciltli)</t>
+          <t>Hadislerle Hanefi Fıkhı 8 (Ciltli)</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>3990000030044</t>
+          <t>9786058956889</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Hadislerle Hanefi Fıkhı 1 (Ciltli)</t>
+          <t>Hadislerle Hanefi Fıkhı 11 (Ciltli)</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>30</v>
+        <v>330</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786058956810</t>
+          <t>9786058956858</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Hadislerle Hanefi Fıkhı 7 (Ciltli)</t>
+          <t>Hadislerle Hanefi Fıkhı 10 (Ciltli)</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>30</v>
+        <v>330</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789759226053</t>
+          <t>9786054791118</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Hadislerle Hanefi Fıkhı 2 (Ciltli)</t>
+          <t>Hadislerle Hanefi Fıkhı 19 (Ciltli)</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>330</v>
+        <v>30</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789759226077</t>
+          <t>3990000030044</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Hadislerle Hanefi Fıkhı 3 (Ciltli)</t>
+          <t>Hadislerle Hanefi Fıkhı 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786058956896</t>
+          <t>9786058956810</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Hadislerle Hanefi Fıkhı 12 (Ciltli)</t>
+          <t>Hadislerle Hanefi Fıkhı 7 (Ciltli)</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>330</v>
+        <v>30</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786054791019</t>
+          <t>9789759226053</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Alemlere Rahmet Olan Peygamber (S.A.V.) Efendimizin Yüce Ahlakı</t>
+          <t>Hadislerle Hanefi Fıkhı 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>40</v>
+        <v>330</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786054791026</t>
+          <t>9789759226077</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>İbadet Takvimi ve Dualar</t>
+          <t>Hadislerle Hanefi Fıkhı 3 (Ciltli)</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>181</v>
+        <v>30</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786054791033</t>
+          <t>9786058956896</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Resulullah (S.A.V.) Efendimiz'i Rü'yada Nasıl Görebiliriz?</t>
+          <t>Hadislerle Hanefi Fıkhı 12 (Ciltli)</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>181</v>
+        <v>330</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786058748132</t>
+          <t>9786054791019</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Cennetü'l Baki Rehberi</t>
+          <t>Alemlere Rahmet Olan Peygamber (S.A.V.) Efendimizin Yüce Ahlakı</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
+          <t>9786054791026</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>İbadet Takvimi ve Dualar</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>9786054791033</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Resulullah (S.A.V.) Efendimiz'i Rü'yada Nasıl Görebiliriz?</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>9786058748132</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Cennetü'l Baki Rehberi</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
           <t>9786058748125</t>
         </is>
       </c>
-      <c r="B89" s="1" t="inlineStr">
+      <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Suheyb-i Rumi</t>
         </is>
       </c>
-      <c r="C89" s="1">
+      <c r="C92" s="1">
         <v>40</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>