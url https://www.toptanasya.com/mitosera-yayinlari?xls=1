--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -85,445 +85,490 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259382159</t>
+          <t>9786259382180</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Gönül Yolu</t>
+          <t>İstanbul Senfonisi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>350</v>
+        <v>275</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259676340</t>
+          <t>9786259382173</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Enes'in Allah'ı Bulma Hikayesi</t>
+          <t>Ortaya Karışık</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259382142</t>
+          <t>9786259382166</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Düşüncemin Sözleri</t>
+          <t>İki Kader</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>275</v>
+        <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259382128</t>
+          <t>9786259382159</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Üç Kılıç - Threes Words San Ken</t>
+          <t>Gönül Yolu</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259382135</t>
+          <t>9786259676340</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Medya - Aşınan Değerler Siyasal ve Sosyal Kutuplaşma</t>
+          <t>Enes'in Allah'ı Bulma Hikayesi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259382111</t>
+          <t>9786259382142</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kelile ve Dimne</t>
+          <t>Düşüncemin Sözleri</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>290</v>
+        <v>275</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259382104</t>
+          <t>9786259382128</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Anton Çehov Hikâyeler</t>
+          <t>Üç Kılıç - Threes Words San Ken</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>260</v>
+        <v>350</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259676326</t>
+          <t>9786259382135</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Enes Ahirete İnanıyor</t>
+          <t>Sosyal Medya - Aşınan Değerler Siyasal ve Sosyal Kutuplaşma</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259647470</t>
+          <t>9786259382111</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Yönlerimizi Aydınlatan Hikayeler</t>
+          <t>Kelile ve Dimne</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>275</v>
+        <v>290</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259647463</t>
+          <t>9786259382104</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Ruhun Tonları</t>
+          <t>Anton Çehov Hikâyeler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>275</v>
+        <v>260</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259676357</t>
+          <t>9786259676326</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Papatyalar da Solar</t>
+          <t>Enes Ahirete İnanıyor</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>225</v>
+        <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259676319</t>
+          <t>9786259647470</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Güneşe Az Kaldı</t>
+          <t>Karanlık Yönlerimizi Aydınlatan Hikayeler</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>225</v>
+        <v>275</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259614137</t>
+          <t>9786259647463</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Z Kuşağına Şiirler - Aşkın Kırk Bir Tonu</t>
+          <t>Ruhun Tonları</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>225</v>
+        <v>275</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259614120</t>
+          <t>9786259676357</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Z Kuşağına Öyküler</t>
+          <t>Papatyalar da Solar</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>275</v>
+        <v>225</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259614106</t>
+          <t>9786259676319</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Yaman Bir Arayış</t>
+          <t>Güneşe Az Kaldı</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>225</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259614113</t>
+          <t>9786259614137</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Mahpus Kalemler</t>
+          <t>Z Kuşağına Şiirler - Aşkın Kırk Bir Tonu</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>350</v>
+        <v>225</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259676302</t>
+          <t>9786259614120</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Belki Bir Gün</t>
+          <t>Z Kuşağına Öyküler</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>300</v>
+        <v>275</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259614144</t>
+          <t>9786259614106</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Aile İçi İletişimde Sevgi Dilinin Gücü</t>
+          <t>Yaman Bir Arayış</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>300</v>
+        <v>225</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259614168</t>
+          <t>9786259614113</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Akif ve Düşünce Dünyası</t>
+          <t>Mahpus Kalemler</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259614199</t>
+          <t>9786259676302</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Sürgün ve Aşk</t>
+          <t>Belki Bir Gün</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>380</v>
+        <v>300</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259614151</t>
+          <t>9786259614144</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Yazarını Sürgün Ettiren Yazılar</t>
+          <t>Aile İçi İletişimde Sevgi Dilinin Gücü</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259614175</t>
+          <t>9786259614168</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Zeytun</t>
+          <t>Mehmet Akif ve Düşünce Dünyası</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259676333</t>
+          <t>9786259614199</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>İnsanlık Tarihinde Erdem Arayışı</t>
+          <t>Sürgün ve Aşk</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>345</v>
+        <v>380</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259676371</t>
+          <t>9786259614151</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>İki Dost</t>
+          <t>Yazarını Sürgün Ettiren Yazılar</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>175</v>
+        <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259676395</t>
+          <t>9786259614175</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Zaman Ansızdır</t>
+          <t>Zeytun</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259676388</t>
+          <t>9786259676333</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kalabalıklar İçindeki Yalnızlıklar</t>
+          <t>İnsanlık Tarihinde Erdem Arayışı</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>300</v>
+        <v>345</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
+          <t>9786259676371</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>İki Dost</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9786259676395</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Zaman Ansızdır</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9786259676388</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Kalabalıklar İçindeki Yalnızlıklar</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
           <t>9786259676364</t>
         </is>
       </c>
-      <c r="B28" s="1" t="inlineStr">
+      <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Alaz</t>
         </is>
       </c>
-      <c r="C28" s="1">
+      <c r="C31" s="1">
         <v>225</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>