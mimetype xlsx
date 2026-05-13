--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -85,2800 +85,2815 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786058020276</t>
+          <t>9786058020290</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Pembe Tonlar</t>
+          <t>Zor Zaman 1</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786058020283</t>
+          <t>9786058020276</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kassam Tugayları Ebu Ubeyde</t>
+          <t>Pembe Tonlar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>280</v>
+        <v>220</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786058020269</t>
+          <t>9786058020283</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>İyimser Bir Gün</t>
+          <t>Kassam Tugayları Ebu Ubeyde</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786056677342</t>
+          <t>9786058020269</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Yazar Boncuğu</t>
+          <t>İyimser Bir Gün</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786056946400</t>
+          <t>9786056677342</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Zenbilname</t>
+          <t>Yazar Boncuğu</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>15</v>
+        <v>190</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786058199064</t>
+          <t>9786056946400</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Yok Edin İnsanın İnsana Kulluğunu</t>
+          <t>Zenbilname</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786056677359</t>
+          <t>9786058199064</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Zifiri Sensizlik</t>
+          <t>Yok Edin İnsanın İnsana Kulluğunu</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>190</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786056677373</t>
+          <t>9786056677359</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>42 No'lu Mevzi</t>
+          <t>Zifiri Sensizlik</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>220</v>
+        <v>190</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786058199019</t>
+          <t>9786056677373</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimin Gözyaşları</t>
+          <t>42 No'lu Mevzi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>190</v>
+        <v>220</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786058199026</t>
+          <t>9786058199019</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Yitik</t>
+          <t>Yüreğimin Gözyaşları</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786058199002</t>
+          <t>9786058199026</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yaylada</t>
+          <t>Yitik</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786056677397</t>
+          <t>9786058199002</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Simitçi</t>
+          <t>Yaylada</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786056613852</t>
+          <t>9786056677397</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Hiç Hesapta Yoktun</t>
+          <t>Simitçi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>11.11</v>
+        <v>190</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786056613838</t>
+          <t>9786056613852</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Kitap</t>
+          <t>Hiç Hesapta Yoktun</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>14.81</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786056613807</t>
+          <t>9786056613838</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Ruh Tutulması</t>
+          <t>Kayıp Kitap</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>12.04</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786056613814</t>
+          <t>9786056613807</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Ceylan Meclisi</t>
+          <t>Ruh Tutulması</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>10.19</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786058199040</t>
+          <t>9786056613814</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Derin Sular</t>
+          <t>Ceylan Meclisi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>220</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786056677328</t>
+          <t>9786058199040</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Erkekler Başka Sever</t>
+          <t>Derin Sular</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>20</v>
+        <v>220</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786058199057</t>
+          <t>9786056677328</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Zor Zaman - Sır 1</t>
+          <t>Erkekler Başka Sever</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>190</v>
+        <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786054611300</t>
+          <t>9786058199057</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Zehirli Duygular</t>
+          <t>Zor Zaman - Sır 1</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>9.26</v>
+        <v>190</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786054611249</t>
+          <t>9786054611300</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Yol Üstündeki Yazıcı</t>
+          <t>Zehirli Duygular</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786054611584</t>
+          <t>9786054611249</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Şizofrenin Kamburu</t>
+          <t>Yol Üstündeki Yazıcı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786054611058</t>
+          <t>9786054611584</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Şems-i Tebrizi - Katre-i Aşk</t>
+          <t>Şizofrenin Kamburu</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>20</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786054611270</t>
+          <t>9786054611058</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Son Sultan</t>
+          <t>Şems-i Tebrizi - Katre-i Aşk</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>13.89</v>
+        <v>20</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>3990000001946</t>
+          <t>9786054611270</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Son Saltanat Ertuğrul</t>
+          <t>Son Sultan</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786054611317</t>
+          <t>3990000001946</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Siyah Elmas - Hz. Bilal</t>
+          <t>Son Saltanat Ertuğrul</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786055577933</t>
+          <t>9786054611317</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Sızı</t>
+          <t>Siyah Elmas - Hz. Bilal</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>6.48</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786054611027</t>
+          <t>9786055577933</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Sevgiliye Şiirler</t>
+          <t>Sızı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>9.26</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786055577865</t>
+          <t>9786054611027</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Sarı Gelin</t>
+          <t>Sevgiliye Şiirler</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786054611065</t>
+          <t>9786055577865</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Safiye Sultan</t>
+          <t>Sarı Gelin</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786054611478</t>
+          <t>9786054611065</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Rönesans, Aydınlanma ve Sosyal Demokrasi</t>
+          <t>Safiye Sultan</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786054611348</t>
+          <t>9786054611478</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Sokağı</t>
+          <t>Rönesans, Aydınlanma ve Sosyal Demokrasi</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786054611454</t>
+          <t>9786054611348</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Naziler İstanbul’da</t>
+          <t>Ölüm Sokağı</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786055577292</t>
+          <t>9786054611454</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Makalat</t>
+          <t>Naziler İstanbul’da</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>6.48</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786055577834</t>
+          <t>9786055577292</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kıyamet Vakti</t>
+          <t>Makalat</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>11.11</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786055577964</t>
+          <t>9786055577834</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Kısa Çoraplı Kadınlar</t>
+          <t>Kıyamet Vakti</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786055577773</t>
+          <t>9786055577964</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Şehir</t>
+          <t>Kısa Çoraplı Kadınlar</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786055577582</t>
+          <t>9786055577773</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kavgam</t>
+          <t>Kayıp Şehir</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>18.52</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786054611102</t>
+          <t>9786055577582</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kasırga</t>
+          <t>Kavgam</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>9.26</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786054611126</t>
+          <t>9786054611102</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Kars Folkloru</t>
+          <t>Kasırga</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786054611157</t>
+          <t>9786054611126</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Kaptan Grant’ın Çocukları</t>
+          <t>Kars Folkloru</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>7.41</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786055577872</t>
+          <t>9786054611157</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kalbin Mührü Açılınca</t>
+          <t>Kaptan Grant’ın Çocukları</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>11.11</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786054611164</t>
+          <t>9786055577872</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kahraman Fenerciler</t>
+          <t>Kalbin Mührü Açılınca</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>7.41</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786055577711</t>
+          <t>9786054611164</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kadının Kutsal Ahit Sandığı</t>
+          <t>Kahraman Fenerciler</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>9.26</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786054611171</t>
+          <t>9786055577711</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>İnatçı</t>
+          <t>Kadının Kutsal Ahit Sandığı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>7.41</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>3990000001804</t>
+          <t>9786054611171</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>İki Yıl Okul Tatili</t>
+          <t>İnatçı</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>7.41</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786055577667</t>
+          <t>3990000001804</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>İki Cami Arasında Aşk</t>
+          <t>İki Yıl Okul Tatili</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>20</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786054611461</t>
+          <t>9786055577667</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Hüzün ve Eylül</t>
+          <t>İki Cami Arasında Aşk</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>9.26</v>
+        <v>20</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786054611409</t>
+          <t>9786054611461</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Hristiyan Mezarlığında Bir Gül</t>
+          <t>Hüzün ve Eylül</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786054611133</t>
+          <t>9786054611409</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Hoşçakal Diyemeden Sana</t>
+          <t>Hristiyan Mezarlığında Bir Gül</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786054611287</t>
+          <t>9786054611133</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Hal-i Siyah</t>
+          <t>Hoşçakal Diyemeden Sana</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786055577889</t>
+          <t>9786054611287</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Gölgede Gizlenen Sevgili</t>
+          <t>Hal-i Siyah</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>6.48</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786054611393</t>
+          <t>9786055577889</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Gerici</t>
+          <t>Gölgede Gizlenen Sevgili</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>9.26</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786054611096</t>
+          <t>9786054611393</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Fırtına</t>
+          <t>Gerici</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786054611003</t>
+          <t>9786054611096</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Duasız Ölüler</t>
+          <t>Fırtına</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>7.41</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786054611515</t>
+          <t>9786054611003</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Dergah</t>
+          <t>Duasız Ölüler</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>9.26</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786054611201</t>
+          <t>9786054611515</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Denizler Altında 20.000 Fersah</t>
+          <t>Dergah</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>7.41</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786054611492</t>
+          <t>9786054611201</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Demir Kelebek</t>
+          <t>Denizler Altında 20.000 Fersah</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>9.26</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786054611034</t>
+          <t>9786054611492</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Çöle İnen Rahmet</t>
+          <t>Demir Kelebek</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786055577759</t>
+          <t>9786054611034</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Cennette İki Yıl</t>
+          <t>Çöle İnen Rahmet</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786055577902</t>
+          <t>9786055577759</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Bitap Çöller Harap Şehirler</t>
+          <t>Cennette İki Yıl</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786054611089</t>
+          <t>9786055577902</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Birinci ve Yirmi Yedinci Sözlere Mütevazı Bir Bakış</t>
+          <t>Bitap Çöller Harap Şehirler</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786055577803</t>
+          <t>9786054611089</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Batıda Aşk Doğuda Zulüm</t>
+          <t>Birinci ve Yirmi Yedinci Sözlere Mütevazı Bir Bakış</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786054611362</t>
+          <t>9786055577803</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Azam</t>
+          <t>Batıda Aşk Doğuda Zulüm</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786054611218</t>
+          <t>9786054611362</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Ay’a Yolculuk</t>
+          <t>Azam</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>7.41</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786054611256</t>
+          <t>9786054611218</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Ateş ve Kadın</t>
+          <t>Ay’a Yolculuk</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>9.26</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786055577940</t>
+          <t>9786054611256</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Aşkiya</t>
+          <t>Ateş ve Kadın</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786055577742</t>
+          <t>9786055577940</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Peygamberi (Hz. Muhammed)</t>
+          <t>Aşkiya</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786055577995</t>
+          <t>9786055577742</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Mührü Kimya</t>
+          <t>Aşkın Peygamberi (Hz. Muhammed)</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786054611355</t>
+          <t>9786055577995</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Azazel - İman Hasatı</t>
+          <t>Aşkın Mührü Kimya</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786054611379</t>
+          <t>9786054611355</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Kollarında Ölmek</t>
+          <t>Azazel - İman Hasatı</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786055577810</t>
+          <t>9786054611379</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Aşkın 7. Harikası Tac Mahal</t>
+          <t>Aşkın Kollarında Ölmek</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>7.41</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786054611263</t>
+          <t>9786055577810</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Kalem</t>
+          <t>Aşkın 7. Harikası Tac Mahal</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>9.26</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786054611447</t>
+          <t>9786054611263</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Efkar</t>
+          <t>Aşk-ı Kalem</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786055577780</t>
+          <t>9786054611447</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Aşka Af Yok</t>
+          <t>Aşk-ı Efkar</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>7.41</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786055577728</t>
+          <t>9786055577780</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Aşk Tapınağına Baskın</t>
+          <t>Aşka Af Yok</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>9.26</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786054611331</t>
+          <t>9786055577728</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Anastasia</t>
+          <t>Aşk Tapınağına Baskın</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786055577971</t>
+          <t>9786054611331</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Bana Aşkı Anlatır mısın?</t>
+          <t>Anastasia</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786054611232</t>
+          <t>9786055577971</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>80 Günde Devr-i Alem</t>
+          <t>Bana Aşkı Anlatır mısın?</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>7.41</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786054611898</t>
+          <t>9786054611232</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>İntikam</t>
+          <t>80 Günde Devr-i Alem</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>18.52</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786054611867</t>
+          <t>9786054611898</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Kabristan</t>
+          <t>İntikam</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>9.26</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786054611935</t>
+          <t>9786054611867</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Adını Sen Koysan</t>
+          <t>Aşk-ı Kabristan</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786054611997</t>
+          <t>9786054611935</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Ahvalim</t>
+          <t>Adını Sen Koysan</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786059057004</t>
+          <t>9786054611997</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Gel Bi Çay İçelim</t>
+          <t>Ahvalim</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786054611843</t>
+          <t>9786059057004</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Cimri Palyaço</t>
+          <t>Gel Bi Çay İçelim</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786055577223</t>
+          <t>9786054611843</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Kuklacı</t>
+          <t>Cimri Palyaço</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>4.63</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786056677304</t>
+          <t>9786055577223</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Bir Yudum Aşk</t>
+          <t>Kuklacı</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>13.89</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786058413061</t>
+          <t>9786056677304</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Tutuklu Yurdumun Sürgün Şiirleri</t>
+          <t>Bir Yudum Aşk</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786058413023</t>
+          <t>9786058413061</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Ne Olmak İstiyorsun</t>
+          <t>Tutuklu Yurdumun Sürgün Şiirleri</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786058413054</t>
+          <t>9786058413023</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Bilgelerden Kahve Molası</t>
+          <t>Ne Olmak İstiyorsun</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786056677380</t>
+          <t>9786058413054</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Aksaçlılardan Öğütler Esrarname</t>
+          <t>Bilgelerden Kahve Molası</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>190</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786054611799</t>
+          <t>9786056677380</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlığın Elleri</t>
+          <t>Aksaçlılardan Öğütler Esrarname</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>9.26</v>
+        <v>190</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786054611812</t>
+          <t>9786054611799</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Mekke'ye Kırk Adım</t>
+          <t>Yalnızlığın Elleri</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786058413092</t>
+          <t>9786054611812</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Cebrail'in Gözyaşları</t>
+          <t>Mekke'ye Kırk Adım</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>12.04</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786056613821</t>
+          <t>9786058413092</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Kalbe Çizilen Satırlar</t>
+          <t>Cebrail'in Gözyaşları</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>11.11</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786056613845</t>
+          <t>9786056613821</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Sustuğum Çığlıklar</t>
+          <t>Kalbe Çizilen Satırlar</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786054611911</t>
+          <t>9786056613845</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Aşk Beyazı</t>
+          <t>Sustuğum Çığlıklar</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786058199033</t>
+          <t>9786054611911</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimden Tut</t>
+          <t>Aşk Beyazı</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>220</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786059057219</t>
+          <t>9786058199033</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Dahilere Zincir Vurulmaz!</t>
+          <t>Yüreğimden Tut</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>9.26</v>
+        <v>220</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786059057202</t>
+          <t>9786059057219</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Yağmur Yüklü Limanlar</t>
+          <t>Dahilere Zincir Vurulmaz!</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786056634062</t>
+          <t>9786059057202</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Sonsuzluk Yolculuğunda Bir Garip Şems</t>
+          <t>Yağmur Yüklü Limanlar</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786056411072</t>
+          <t>9786056634062</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Elveda Evliliğim</t>
+          <t>Sonsuzluk Yolculuğunda Bir Garip Şems</t>
         </is>
       </c>
       <c r="C103" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786054611959</t>
+          <t>9786056411072</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Şeyh Bedreddin ve Börklüce Mustafa İsyanı</t>
+          <t>Elveda Evliliğim</t>
         </is>
       </c>
       <c r="C104" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786059057066</t>
+          <t>9786054611959</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Erastusun Kutusu</t>
+          <t>Şeyh Bedreddin ve Börklüce Mustafa İsyanı</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786059057110</t>
+          <t>9786059057066</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Gurbet Değirmeni</t>
+          <t>Erastusun Kutusu</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>12.96</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786059057103</t>
+          <t>9786059057110</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Gidenlerin Ardından</t>
+          <t>Gurbet Değirmeni</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>12.04</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786059057233</t>
+          <t>9786059057103</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Bab'ı Şiir - Gülistan</t>
+          <t>Gidenlerin Ardından</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>9.26</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786056634024</t>
+          <t>9786059057233</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Maktul</t>
+          <t>Bab'ı Şiir - Gülistan</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786054611942</t>
+          <t>9786056634024</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>9 Dilde 990 Basit, Pratik, Günlük Konuşma Cümlesi</t>
+          <t>Maktul</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>12.04</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>3990000029130</t>
+          <t>9786054611942</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Varlık Savaşı - Evlad-ı Fatihan</t>
+          <t>9 Dilde 990 Basit, Pratik, Günlük Konuşma Cümlesi</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>9.26</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>3990000029125</t>
+          <t>3990000029130</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Hasat Mevsimi</t>
+          <t>Varlık Savaşı - Evlad-ı Fatihan</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786054611775</t>
+          <t>3990000029125</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Dört Çınarın 40 Dalı</t>
+          <t>Hasat Mevsimi</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786054611805</t>
+          <t>9786054611775</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Merhamet Dilencisi</t>
+          <t>Dört Çınarın 40 Dalı</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786059057332</t>
+          <t>9786054611805</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Mülteci</t>
+          <t>Merhamet Dilencisi</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>12.96</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786054611881</t>
+          <t>9786059057332</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>İhtiyar</t>
+          <t>Mülteci</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>11.11</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786054611874</t>
+          <t>9786054611881</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>İffet Arayışı</t>
+          <t>İhtiyar</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786059057240</t>
+          <t>9786054611874</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Bir Başka Vakit (İmam-ı Rabbani)</t>
+          <t>İffet Arayışı</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786056677311</t>
+          <t>9786059057240</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Dua Gibi Sev</t>
+          <t>Bir Başka Vakit (İmam-ı Rabbani)</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>20</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786059057264</t>
+          <t>9786056677311</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Şirk</t>
+          <t>Dua Gibi Sev</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>9.26</v>
+        <v>20</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786058413078</t>
+          <t>9786059057264</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Bir Yazarın Karalama Defteri</t>
+          <t>Aşk ve Şirk</t>
         </is>
       </c>
       <c r="C121" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786058413085</t>
+          <t>9786058413078</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Neden Geri Kaldık?</t>
+          <t>Bir Yazarın Karalama Defteri</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786059057288</t>
+          <t>9786058413085</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Yer Sema Gök Semah</t>
+          <t>Neden Geri Kaldık?</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786056634086</t>
+          <t>9786059057288</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Morgda Dirilen Cesedin Günlüğü</t>
+          <t>Yer Sema Gök Semah</t>
         </is>
       </c>
       <c r="C124" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786056677366</t>
+          <t>9786056634086</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Dilruba</t>
+          <t>Morgda Dirilen Cesedin Günlüğü</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>220</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786059057134</t>
+          <t>9786056677366</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Şizofrenik Aşk</t>
+          <t>Dilruba</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>9.26</v>
+        <v>220</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786054611751</t>
+          <t>9786059057134</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Ben Ölmeliyim</t>
+          <t>Şizofrenik Aşk</t>
         </is>
       </c>
       <c r="C127" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786054611607</t>
+          <t>9786054611751</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Ölüm</t>
+          <t>Ben Ölmeliyim</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786054611638</t>
+          <t>9786054611607</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Susturun Ezanları Dedi Ve</t>
+          <t>Beyaz Ölüm</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786054611744</t>
+          <t>9786054611638</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Medine’nin Gülü</t>
+          <t>Susturun Ezanları Dedi Ve</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786054611706</t>
+          <t>9786054611744</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Rahibe Elenore ve İmam</t>
+          <t>Medine’nin Gülü</t>
         </is>
       </c>
       <c r="C131" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786054611676</t>
+          <t>9786054611706</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Allah’ı Sevme Sanatı</t>
+          <t>Rahibe Elenore ve İmam</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786054611720</t>
+          <t>9786054611676</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Tufan</t>
+          <t>Allah’ı Sevme Sanatı</t>
         </is>
       </c>
       <c r="C133" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786054611690</t>
+          <t>9786054611720</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Hortum</t>
+          <t>Tufan</t>
         </is>
       </c>
       <c r="C134" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786054611683</t>
+          <t>9786054611690</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Girdap</t>
+          <t>Hortum</t>
         </is>
       </c>
       <c r="C135" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786054611713</t>
+          <t>9786054611683</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Tornado</t>
+          <t>Girdap</t>
         </is>
       </c>
       <c r="C136" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786054611737</t>
+          <t>9786054611713</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Yıldırım</t>
+          <t>Tornado</t>
         </is>
       </c>
       <c r="C137" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786056613869</t>
+          <t>9786054611737</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Kulağımdaki Küpeler</t>
+          <t>Yıldırım</t>
         </is>
       </c>
       <c r="C138" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786059057318</t>
+          <t>9786056613869</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Tövbe-i Sayik</t>
+          <t>Kulağımdaki Küpeler</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>18.52</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786059057226</t>
+          <t>9786059057318</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Sokak Sesleri</t>
+          <t>Tövbe-i Sayik</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>9.26</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786054611980</t>
+          <t>9786059057226</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Leş Gibi Yalnızlık</t>
+          <t>Sokak Sesleri</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>10</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786054611973</t>
+          <t>9786054611980</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Şeytanla Düello</t>
+          <t>Leş Gibi Yalnızlık</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>13.89</v>
+        <v>10</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786056613883</t>
+          <t>9786054611973</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Ezberin Alışkanlığın Ötesinde Metafor (Sonsuz An)</t>
+          <t>Şeytanla Düello</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786056634048</t>
+          <t>9786056613883</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Son Tanık</t>
+          <t>Ezberin Alışkanlığın Ötesinde Metafor (Sonsuz An)</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>12.04</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786059057141</t>
+          <t>9786056634048</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Beni Baştan Yaz</t>
+          <t>Son Tanık</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>9.26</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786059057097</t>
+          <t>9786059057141</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Çığlık</t>
+          <t>Beni Baştan Yaz</t>
         </is>
       </c>
       <c r="C146" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786059057059</t>
+          <t>9786059057097</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Delinin İkinci Krallığı</t>
+          <t>Çığlık</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786054611966</t>
+          <t>9786059057059</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Binbir Hece Masalları</t>
+          <t>Delinin İkinci Krallığı</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786059057028</t>
+          <t>9786054611966</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Aşk'a Rabıta</t>
+          <t>Binbir Hece Masalları</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>12.04</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786056634079</t>
+          <t>9786059057028</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Papatya Prensesi Mira</t>
+          <t>Aşk'a Rabıta</t>
         </is>
       </c>
       <c r="C150" s="1">
         <v>12.04</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786058413016</t>
+          <t>9786056634079</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Gözleri Gönlümde Asılı</t>
+          <t>Papatya Prensesi Mira</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>11.11</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786058413009</t>
+          <t>9786058413016</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu'ya Düşen Üç Yağmur Damlası</t>
+          <t>Gözleri Gönlümde Asılı</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786059057042</t>
+          <t>9786058413009</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Sağlıklı Sporcu Nasıl Yetişmeli ?</t>
+          <t>Ortadoğu'ya Düşen Üç Yağmur Damlası</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>12.04</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786059057165</t>
+          <t>9786059057042</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Ateş Gecesi</t>
+          <t>Sağlıklı Sporcu Nasıl Yetişmeli ?</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>9.26</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>3990000029122</t>
+          <t>9786059057165</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>İsmi Lazım Değil Cismi Aşk</t>
+          <t>Ateş Gecesi</t>
         </is>
       </c>
       <c r="C155" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786059057011</t>
+          <t>3990000029122</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Ayrılıklar Ölüm Kokar</t>
+          <t>İsmi Lazım Değil Cismi Aşk</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786059057189</t>
+          <t>9786059057011</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Oyunbozan</t>
+          <t>Ayrılıklar Ölüm Kokar</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>20</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786059057080</t>
+          <t>9786059057189</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Serencam</t>
+          <t>Oyunbozan</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>11.57</v>
+        <v>20</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786054611324</t>
+          <t>9786059057080</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>4 Cesetle 7 Gün</t>
+          <t>Serencam</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>9.26</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786054611041</t>
+          <t>9786054611324</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>3. Abdülhamid</t>
+          <t>4 Cesetle 7 Gün</t>
         </is>
       </c>
       <c r="C160" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786055577766</t>
+          <t>9786054611041</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>1914 - 90000 Sarıkamış</t>
+          <t>3. Abdülhamid</t>
         </is>
       </c>
       <c r="C161" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786055577926</t>
+          <t>9786055577766</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>1453 Fetih</t>
+          <t>1914 - 90000 Sarıkamış</t>
         </is>
       </c>
       <c r="C162" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786055577827</t>
+          <t>9786055577926</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>13. Ay Mevsim Aşk</t>
+          <t>1453 Fetih</t>
         </is>
       </c>
       <c r="C163" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786055577841</t>
+          <t>9786055577827</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Et ve Tırnak</t>
+          <t>13. Ay Mevsim Aşk</t>
         </is>
       </c>
       <c r="C164" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786054611645</t>
+          <t>9786055577841</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Elini Ver Öğretmenim</t>
+          <t>Et ve Tırnak</t>
         </is>
       </c>
       <c r="C165" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786054611195</t>
+          <t>9786054611645</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Dünya’nın Merkezine Yolculuk</t>
+          <t>Elini Ver Öğretmenim</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>7.41</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786054611416</t>
+          <t>9786054611195</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Öğretmenim Lütfen Bizi Eğit</t>
+          <t>Dünya’nın Merkezine Yolculuk</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>9.26</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786055577919</t>
+          <t>9786054611416</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Olmak İçin Aşk Gerek</t>
+          <t>Öğretmenim Lütfen Bizi Eğit</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>6.48</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786055577896</t>
+          <t>9786055577919</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Ok ve Aşk</t>
+          <t>Olmak İçin Aşk Gerek</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>9.26</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786054611423</t>
+          <t>9786055577896</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Tılsım</t>
+          <t>Ok ve Aşk</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786054611591</t>
+          <t>9786054611423</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Tarla Kuşları</t>
+          <t>Tılsım</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786054611140</t>
+          <t>9786054611591</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Işık</t>
+          <t>Tarla Kuşları</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>7.41</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786054611386</t>
+          <t>9786054611140</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Yanık Bahar</t>
+          <t>Yeşil Işık</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>9.26</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786054611294</t>
+          <t>9786054611386</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Vallahi Öptürmem</t>
+          <t>Yanık Bahar</t>
         </is>
       </c>
       <c r="C174" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786058020252</t>
+          <t>9786054611294</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Denizdeki Siyah Gölgeler</t>
+          <t>Vallahi Öptürmem</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>250</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786054611836</t>
+          <t>9786058020252</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Terapisi</t>
+          <t>Denizdeki Siyah Gölgeler</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>9.26</v>
+        <v>250</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786058020245</t>
+          <t>9786054611836</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Ben Sana Hayat Dedim</t>
+          <t>Aşkın Terapisi</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>250</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786056634093</t>
+          <t>9786058020245</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Şeytanın Çırağı</t>
+          <t>Ben Sana Hayat Dedim</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>18.52</v>
+        <v>250</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786058020214</t>
+          <t>9786056634093</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Avukat Tülin</t>
+          <t>Şeytanın Çırağı</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>250</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786058020238</t>
+          <t>9786058020214</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Yasak Buluşmalar</t>
+          <t>Avukat Tülin</t>
         </is>
       </c>
       <c r="C180" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786058020221</t>
+          <t>9786058020238</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Leyl u Adem Gizemli Adresler</t>
+          <t>Yasak Buluşmalar</t>
         </is>
       </c>
       <c r="C181" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786058020207</t>
+          <t>9786058020221</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>İyi İnsanlar Apartmanı</t>
+          <t>Leyl u Adem Gizemli Adresler</t>
         </is>
       </c>
       <c r="C182" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786058199071</t>
+          <t>9786058020207</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>O Bana Matruşkam Derdi</t>
+          <t>İyi İnsanlar Apartmanı</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786058199088</t>
+          <t>9786058199071</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Fotoğraf Gülüşler</t>
+          <t>O Bana Matruşkam Derdi</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>20</v>
+        <v>350</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
+          <t>9786058199088</t>
+        </is>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>Fotoğraf Gülüşler</t>
+        </is>
+      </c>
+      <c r="C185" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3">
+      <c r="A186" s="1" t="inlineStr">
+        <is>
           <t>9786058413047</t>
         </is>
       </c>
-      <c r="B185" s="1" t="inlineStr">
+      <c r="B186" s="1" t="inlineStr">
         <is>
           <t>İnsan Arıyorum</t>
         </is>
       </c>
-      <c r="C185" s="1">
+      <c r="C186" s="1">
         <v>9.26</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>