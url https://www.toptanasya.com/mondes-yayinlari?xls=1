--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -85,865 +85,1105 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256577435</t>
+          <t>9786256577633</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sır Dolu Masallar</t>
+          <t>Kuyudaki Krallık</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>360</v>
+        <v>600</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256577428</t>
+          <t>9786256577626</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Yokohama Drift</t>
+          <t>Gerilim Zinciri</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>320</v>
+        <v>500</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256577398</t>
+          <t>9786256577619</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Tahsin Paşa’nın Yıldız Sarayı Hatıraları</t>
+          <t>Esrarengiz Hikaye</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057257796</t>
+          <t>9786256577701</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Annem</t>
+          <t>Bayrağa Söz Verenler</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057257789</t>
+          <t>9786256577718</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Babam</t>
+          <t>Ahmet Hamdi Akseki’nin İslam Düşüncesindeki Yeri</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256577367</t>
+          <t>9786256577725</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Fransızca Öğren</t>
+          <t>Kayıp Haritalar</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057257772</t>
+          <t>9786256577602</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kayı Beyi Ertuğrul</t>
+          <t>Isparta Boyama Kitabı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057257758</t>
+          <t>9786256577732</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kayı Beyi Süleyman Şah</t>
+          <t>Geçmişin Muhafızları</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256577442</t>
+          <t>9786256577664</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Gezegen Ayron</t>
+          <t>Öldüm Gülmekten</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>320</v>
+        <v>500</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256577404</t>
+          <t>9786256577657</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Öğretmenim Uzaylı Çıktı</t>
+          <t>Yaşamak Bir Savaştır</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>180</v>
+        <v>700</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256577411</t>
+          <t>9786256577640</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Sır Dağı’nda Macera</t>
+          <t>Sonsuz Hükümdarlık</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>320</v>
+        <v>600</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256577183</t>
+          <t>9786256577497</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Korsanlar Gezegeni</t>
+          <t>Isparta’nın Yedi Şehitleri</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256577305</t>
+          <t>9786256577510</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Korece Öğreniyorum</t>
+          <t>Benim Memleketim Senirkent</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256577343</t>
+          <t>9786256577558</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Korece Hazır Cümleler</t>
+          <t>Benim Memleketim Çandır’da Macera</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256577336</t>
+          <t>9786256577503</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Japonca Hazır Cümleler</t>
+          <t>Benim Memleketim Atabey</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256577329</t>
+          <t>9786256577534</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Fince Konuşma Kılavuzu</t>
+          <t>Benim Memleketim Aksu’da Macera</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256577312</t>
+          <t>9786256577435</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Bulgarca Öğren</t>
+          <t>Sır Dolu Masallar</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>400</v>
+        <v>360</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256577282</t>
+          <t>9786256577428</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Şedde ve Seyyah</t>
+          <t>Yokohama Drift</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>400</v>
+        <v>320</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256577275</t>
+          <t>9786256577398</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Suçlu Dedektif</t>
+          <t>Tahsin Paşa’nın Yıldız Sarayı Hatıraları</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256577268</t>
+          <t>9786057257796</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Vosvos</t>
+          <t>Annem</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256577251</t>
+          <t>9786057257789</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Yolculuk</t>
+          <t>Babam</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256577299</t>
+          <t>9786256577367</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Mağara</t>
+          <t>Fransızca Öğren</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256577237</t>
+          <t>9786057257772</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Norveççe Öğren</t>
+          <t>Kayı Beyi Ertuğrul</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256577220</t>
+          <t>9786057257758</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Yunanca Konuşma Kılavuzu</t>
+          <t>Kayı Beyi Süleyman Şah</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256577244</t>
+          <t>9786256577442</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Flemenkçe Öğren – Hollandaca Konuşma Kılavuzu</t>
+          <t>Kayıp Gezegen Ayron</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>400</v>
+        <v>320</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256577091</t>
+          <t>9786256577404</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Benim Kuklam Konuşuyor</t>
+          <t>Öğretmenim Uzaylı Çıktı</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256577190</t>
+          <t>9786256577411</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Mevsim Sonbahar</t>
+          <t>Sır Dağı’nda Macera</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>180</v>
+        <v>320</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256577152</t>
+          <t>9786256577183</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Görünmez Hayalet</t>
+          <t>Korsanlar Gezegeni</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>320</v>
+        <v>360</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256577145</t>
+          <t>9786256577305</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Şatonun Büyüsü</t>
+          <t>Korece Öğreniyorum</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>340</v>
+        <v>400</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256577107</t>
+          <t>9786256577343</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Benim Kuklam Öğreniyor</t>
+          <t>Korece Hazır Cümleler</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256577114</t>
+          <t>9786256577336</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Benim Kuklam Değişiyor</t>
+          <t>Japonca Hazır Cümleler</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256577121</t>
+          <t>9786256577329</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Canavarlar Gezegeni</t>
+          <t>Fince Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256577138</t>
+          <t>9786256577312</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Atabey Ertokuş ve Isparta’nın Fethi</t>
+          <t>Bulgarca Öğren</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>180</v>
+        <v>400</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256577077</t>
+          <t>9786256577282</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Ormanda Macera</t>
+          <t>Şedde ve Seyyah</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256577039</t>
+          <t>9786256577275</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimden Vur Beni</t>
+          <t>Suçlu Dedektif</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>180</v>
+        <v>400</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256577015</t>
+          <t>9786256577268</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Velhasılıkelam</t>
+          <t>Kırmızı Vosvos</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>180</v>
+        <v>400</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256577008</t>
+          <t>9786256577251</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Bitmesin Hikayemiz</t>
+          <t>Gizemli Yolculuk</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>180</v>
+        <v>400</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256577022</t>
+          <t>9786256577299</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Aşkhane</t>
+          <t>Gizemli Mağara</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057267597</t>
+          <t>9786256577237</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>İtalyanca Sözlük</t>
+          <t>Norveççe Öğren</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259921600</t>
+          <t>9786256577220</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Yörük Efsaneleri</t>
+          <t>Yunanca Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259921617</t>
+          <t>9786256577244</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Şahit</t>
+          <t>Flemenkçe Öğren – Hollandaca Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057267580</t>
+          <t>9786256577091</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Fince Türkçe - Türkçe Fince Sözlük</t>
+          <t>Benim Kuklam Konuşuyor</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786052394427</t>
+          <t>9786256577190</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>İsveççe Öğren Seti</t>
+          <t>Mevsim Sonbahar</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>800</v>
+        <v>180</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057267573</t>
+          <t>9786256577152</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>İsveçce Sözlük</t>
+          <t>Görünmez Hayalet</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>440</v>
+        <v>320</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9780986563317</t>
+          <t>9786256577145</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Fince Sanakirja Set 2 Kitap</t>
+          <t>Karanlık Şatonun Büyüsü</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>800</v>
+        <v>340</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057186874</t>
+          <t>9786256577107</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Japonca Öğren Seti 2 Kitap</t>
+          <t>Benim Kuklam Öğreniyor</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>700</v>
+        <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057130884</t>
+          <t>9786256577114</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Uzayda Macera</t>
+          <t>Benim Kuklam Değişiyor</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057186843</t>
+          <t>9786256577121</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Gizemli / Astronot Kamil Köyde</t>
+          <t>Canavarlar Gezegeni</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>320</v>
+        <v>360</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057130891</t>
+          <t>9786256577138</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>İsveççe Öğren Konuşma Kılavuzu</t>
+          <t>Atabey Ertokuş ve Isparta’nın Fethi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>380</v>
+        <v>180</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057186805</t>
+          <t>9786256577077</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Çince Öğren Konuşma Kılavuzu</t>
+          <t>Ormanda Macera</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>380</v>
+        <v>200</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057130839</t>
+          <t>9786256577039</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Yaşayan Atatürk Anısına Öyküler</t>
+          <t>Yüreğimden Vur Beni</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057130846</t>
+          <t>9786256577015</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Japonca Öğren</t>
+          <t>Velhasılıkelam</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>440</v>
+        <v>180</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057130815</t>
+          <t>9786256577008</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Fince Öğreniyorum</t>
+          <t>Bitmesin Hikayemiz</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>380</v>
+        <v>180</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057130822</t>
+          <t>9786256577022</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Danca Öğren Danimarka Dili</t>
+          <t>Aşkhane</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>440</v>
+        <v>180</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
+          <t>9786057267597</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>İtalyanca Sözlük</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9786259921600</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Yörük Efsaneleri</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9786259921617</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Sessiz Şahit</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9786057267580</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Fince Türkçe - Türkçe Fince Sözlük</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9786052394427</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>İsveççe Öğren Seti</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9786057267573</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>İsveçce Sözlük</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9780986563317</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Fince Sanakirja Set 2 Kitap</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9786057186874</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Japonca Öğren Seti 2 Kitap</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9786057130884</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Uzayda Macera</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9786057186843</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Gizemli / Astronot Kamil Köyde</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9786057130891</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>İsveççe Öğren Konuşma Kılavuzu</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786057186805</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Çince Öğren Konuşma Kılavuzu</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786057130839</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Yaşayan Atatürk Anısına Öyküler</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786057130846</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Japonca Öğren</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9786057130815</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Fince Öğreniyorum</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9786057130822</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Danca Öğren Danimarka Dili</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
           <t>9786057130808</t>
         </is>
       </c>
-      <c r="B56" s="1" t="inlineStr">
+      <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Fince Öğrenenlere Kalıp Cümleler ve Temel Sözlük</t>
         </is>
       </c>
-      <c r="C56" s="1">
+      <c r="C72" s="1">
         <v>130</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>