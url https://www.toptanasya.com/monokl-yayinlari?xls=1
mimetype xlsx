--- v0 (2025-10-24)
+++ v1 (2026-05-13)
@@ -85,2650 +85,2935 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786055159122</t>
+          <t>9786259025605</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Elif</t>
+          <t>Ben Bir Başkasıdır</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786055159511</t>
+          <t>9786259495088</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Dünyayla Benim Aramda</t>
+          <t>Sıfır Noktası</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786056979873</t>
+          <t>9786259495071</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Arzu Profesörü</t>
+          <t>Öteki İsim - Septoloji I-II</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>240</v>
+        <v>340</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259495033</t>
+          <t>9786259495026</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Beyazlık</t>
+          <t>Shy</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259495019</t>
+          <t>9786259495040</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Özlem Tuvale Sığmıyor/Edvard Munch’un Resim Dünyası Üzerine</t>
+          <t>Güzel Mücadele</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>250</v>
+        <v>225</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259495002</t>
+          <t>9786056321627</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kopenhag Üçlemesi (Kutulu Set)</t>
+          <t>Platon Günlükleri</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>450</v>
+        <v>150</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057200907</t>
+          <t>9786056285035</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Yeniden İnşa</t>
+          <t>İtkisel Mantık</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057072276</t>
+          <t>9786058825673</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Bağımlılık</t>
+          <t>Büyük Tanrı Pan</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057072221</t>
+          <t>9786058825666</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Gençlik</t>
+          <t>Maurice Blanchot Üstüne</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>175</v>
+        <v>200</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786055159931</t>
+          <t>9786058825697</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Sonlu Sonsuz 1</t>
+          <t>Marx’a Göre Sosyalizm</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>75</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786055159856</t>
+          <t>9786058825659</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Night Vale'e Hoş Geldiniz</t>
+          <t>Tanrı, Adalet, Aşk, Güzellik</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786055159054</t>
+          <t>9786056262449</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Sanat ve Çokluk</t>
+          <t>Sonlu ve Sonsuz</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786055159085</t>
+          <t>9786055159771</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Ruh Sorusu</t>
+          <t>Heidegger'de Zaman Üzerine</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>100</v>
+        <v>125</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786058825628</t>
+          <t>9786055159603</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Pagan Eğitimler</t>
+          <t>Yıldızın Saati</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>125</v>
+        <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786056321634</t>
+          <t>9786055159412</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Ölümü Düşünmek</t>
+          <t>Nagarjuna'nın Düşüncesi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>120</v>
+        <v>175</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786058825642</t>
+          <t>9786055159290</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Immanuel Kant’ın Son Günleri</t>
+          <t>Yolun Farkı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786056262456</t>
+          <t>9786055159184</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Heidegger, Nazizm, Kadınlar, Felsefe</t>
+          <t>Bedensiz Organlar</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>90</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786056285059</t>
+          <t>9786055159245</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Gitmek - Yola Çıkış</t>
+          <t>Canlı Alev</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>110</v>
+        <v>160</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786056321658</t>
+          <t>9786055159986</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Gelmekte Olan Ortaklık</t>
+          <t>Düşsel Pasajlar</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>120</v>
+        <v>125</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786056285066</t>
+          <t>9786055159122</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Franz Kafka’nın Altmış Beş Düşü</t>
+          <t>Elif</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>110</v>
+        <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786056262432</t>
+          <t>9786055159511</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Felsefe ile Politika Arasındaki Gizemli İlişki</t>
+          <t>Dünyayla Benim Aramda</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786056285073</t>
+          <t>9786056979873</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Eksik Parça</t>
+          <t>Arzu Profesörü</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>140</v>
+        <v>260</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786056285028</t>
+          <t>9786259495033</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Dispozitif Nedir? - Dost</t>
+          <t>Beyazlık</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786058825611</t>
+          <t>9786259495019</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Demokrasinin Hakikati</t>
+          <t>Özlem Tuvale Sığmıyor/Edvard Munch’un Resim Dünyası Üzerine</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>90</v>
+        <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786056262470</t>
+          <t>9786259495002</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Aşk Üstüne</t>
+          <t>Kopenhag Üçlemesi (Kutulu Set)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>110</v>
+        <v>480</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>3990000026637</t>
+          <t>9786057200907</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Monokl Sayı: 10 Jean-Luc Nancy ile Karşılaşmalar</t>
+          <t>Yeniden İnşa</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>3990000001161</t>
+          <t>9786057072276</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>MonoKL Sayı 8-9: Reflections on Levinas (İngilizce)</t>
+          <t>Bağımlılık</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>400</v>
+        <v>175</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786055159115</t>
+          <t>9786057072221</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Wool 1 - Silo</t>
+          <t>Gençlik</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>150</v>
+        <v>210</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786056285080</t>
+          <t>9786055159931</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Tavşan Deliğinde Fiesta</t>
+          <t>Sonlu Sonsuz 1</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786056262401</t>
+          <t>9786055159856</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Yıkmak Diyor Kadın</t>
+          <t>Night Vale'e Hoş Geldiniz</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786058825680</t>
+          <t>9786055159054</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Yamuk Bakan Öyküler</t>
+          <t>Sanat ve Çokluk</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786055159641</t>
+          <t>9786055159085</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Atmacanın A'sı</t>
+          <t>Ruh Sorusu</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786055159689</t>
+          <t>9786058825628</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Üç Temellendirme: Aristoteles, Descartes, Kant</t>
+          <t>Pagan Eğitimler</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>100</v>
+        <v>125</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786055159542</t>
+          <t>9786056321634</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Taş Kavşak</t>
+          <t>Ölümü Düşünmek</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786055159528</t>
+          <t>9786058825642</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Sabahtan Akşama</t>
+          <t>Immanuel Kant’ın Son Günleri</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786055159344</t>
+          <t>9786056262456</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Sonsuzluğun Sonu</t>
+          <t>Heidegger, Nazizm, Kadınlar, Felsefe</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>240</v>
+        <v>90</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786055159320</t>
+          <t>9786056285059</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Wool 2 - Vardiya</t>
+          <t>Gitmek - Yola Çıkış</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>240</v>
+        <v>110</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786055159467</t>
+          <t>9786056321658</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Yüzen Opera ve Yolun Sonu</t>
+          <t>Gelmekte Olan Ortaklık</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>170</v>
+        <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>3990000010895</t>
+          <t>9786056285066</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>MonoKL Sayı:3 Blonchot Özel Sayı</t>
+          <t>Franz Kafka’nın Altmış Beş Düşü</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>90</v>
+        <v>110</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>3990000010860</t>
+          <t>9786056262432</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>MonoKL Sayı:1 Manifesto</t>
+          <t>Felsefe ile Politika Arasındaki Gizemli İlişki</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>3990000010952</t>
+          <t>9786056285073</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>MonoKL Sayı:2 Unutuş</t>
+          <t>Eksik Parça</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>70</v>
+        <v>140</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786055159177</t>
+          <t>9786056285028</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kırk Öykü</t>
+          <t>Dispozitif Nedir? - Dost</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057472359</t>
+          <t>9786058825611</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Çocukluk</t>
+          <t>Demokrasinin Hakikati</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>175</v>
+        <v>90</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786055159757</t>
+          <t>9786056262470</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Altın Tepe</t>
+          <t>Aşk Üstüne</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>200</v>
+        <v>110</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786055159764</t>
+          <t>3990000026637</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Arkadaşlarla Sohbetler</t>
+          <t>Monokl Sayı: 10 Jean-Luc Nancy ile Karşılaşmalar</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>180</v>
+        <v>350</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>3990000022422</t>
+          <t>3990000001161</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>MonoKL Mono Kurgusuz Labirent Lacan Sayı: 6 - 7</t>
+          <t>MonoKL Sayı 8-9: Reflections on Levinas (İngilizce)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>575</v>
+        <v>400</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786055159276</t>
+          <t>9786055159115</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kavgam Cilt 1</t>
+          <t>Wool 1 - Silo</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>440</v>
+        <v>150</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057200976</t>
+          <t>9786056285080</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Lanny</t>
+          <t>Tavşan Deliğinde Fiesta</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786055159061</t>
+          <t>9786056262401</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Televizyon</t>
+          <t>Yıkmak Diyor Kadın</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>3990000050516</t>
+          <t>9786058825680</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Derrida, Bir Mısırlı</t>
+          <t>Yamuk Bakan Öyküler</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>190</v>
+        <v>80</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057072269</t>
+          <t>9786055159641</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Akşamlar Rahatsız Edicidir</t>
+          <t>Atmacanın A'sı</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057072245</t>
+          <t>9786055159689</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Deleuze: Bir Yeni Metafizikçi</t>
+          <t>Üç Temellendirme: Aristoteles, Descartes, Kant</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>175</v>
+        <v>100</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786058825604</t>
+          <t>9786055159542</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>İlke Olarak Yaşam Üstüne Notlar Ya Da Mini-Etika</t>
+          <t>Taş Kavşak</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786056321610</t>
+          <t>9786055159528</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Benim Öğrettiklerim</t>
+          <t>Sabahtan Akşama</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786055159658</t>
+          <t>9786055159344</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Kanguru Defteri</t>
+          <t>Sonsuzluğun Sonu</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786055159634</t>
+          <t>9786055159320</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Toz</t>
+          <t>Wool 2 - Vardiya</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>375</v>
+        <v>240</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786055159436</t>
+          <t>9786055159467</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Aşık Bir Adam</t>
+          <t>Yüzen Opera ve Yolun Sonu</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>300</v>
+        <v>170</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786055159191</t>
+          <t>3990000010895</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Düşsel Konçerto Cilt: 2</t>
+          <t>MonoKL Sayı:3 Blonchot Özel Sayı</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>275</v>
+        <v>90</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786055159160</t>
+          <t>3990000010860</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Baba-Nın-Adları</t>
+          <t>MonoKL Sayı:1 Manifesto</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>220</v>
+        <v>70</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786055159399</t>
+          <t>3990000010952</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Deleuze - Varlığın Uğultusu</t>
+          <t>MonoKL Sayı:2 Unutuş</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>240</v>
+        <v>70</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786055159924</t>
+          <t>9786055159177</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>İçeriksiz Adam</t>
+          <t>Kırk Öykü</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>235</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786055159962</t>
+          <t>9786057472359</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Yabani Kalbin Yakınlarında</t>
+          <t>Çocukluk</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>240</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786055159108</t>
+          <t>9786055159757</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Bekleyiş Unutuş</t>
+          <t>Altın Tepe</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786055159573</t>
+          <t>9786055159764</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Ölen Hayvan</t>
+          <t>Arkadaşlarla Sohbetler</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>190</v>
+        <v>180</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786055159597</t>
+          <t>3990000022422</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Suyu</t>
+          <t>MonoKL Mono Kurgusuz Labirent Lacan Sayı: 6 - 7</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>240</v>
+        <v>575</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786055159559</t>
+          <t>9786055159276</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Tutsak Edilmiş Akıl</t>
+          <t>Kavgam Cilt 1</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>275</v>
+        <v>440</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786055159719</t>
+          <t>9786057200976</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Yapraklar Evi</t>
+          <t>Lanny</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>1400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786055159450</t>
+          <t>9786055159061</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Gizemler</t>
+          <t>Televizyon</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786055159337</t>
+          <t>3990000050516</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Bağışlamak</t>
+          <t>Derrida, Bir Mısırlı</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>210</v>
+        <v>190</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786055159443</t>
+          <t>9786057072269</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Bitik Adam</t>
+          <t>Akşamlar Rahatsız Edicidir</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>260</v>
+        <v>275</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786055159238</t>
+          <t>9786057072245</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Yerlerde Bir Aziz</t>
+          <t>Deleuze: Bir Yeni Metafizikçi</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>160</v>
+        <v>175</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786055159993</t>
+          <t>9786058825604</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Sonundaki Yer</t>
+          <t>İlke Olarak Yaşam Üstüne Notlar Ya Da Mini-Etika</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786056979811</t>
+          <t>9786056321610</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Virane Harita</t>
+          <t>Benim Öğrettiklerim</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786055159696</t>
+          <t>9786055159658</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Normal ve Patolojik</t>
+          <t>Kanguru Defteri</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057200914</t>
+          <t>9786055159634</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Cennette Bela</t>
+          <t>Toz</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>250</v>
+        <v>375</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786057072283</t>
+          <t>9786055159436</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Sfenksin Kolu</t>
+          <t>Aşık Bir Adam</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>275</v>
+        <v>300</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786057072290</t>
+          <t>9786055159191</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Balık Ölecek</t>
+          <t>Düşsel Konçerto Cilt: 2</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>2789788619656</t>
+          <t>9786055159160</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Kavgam Kutulu Özel Set - Toplu 6 Cilt</t>
+          <t>Baba-Nın-Adları</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>1750</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786057200945</t>
+          <t>9786055159399</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Olay</t>
+          <t>Deleuze - Varlığın Uğultusu</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786057200938</t>
+          <t>9786055159924</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Sen Suçların Hesabını Tutsan</t>
+          <t>İçeriksiz Adam</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>180</v>
+        <v>235</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786057200952</t>
+          <t>9786055159962</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Melankoli I - II</t>
+          <t>Yabani Kalbin Yakınlarında</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>260</v>
+        <v>275</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786057072252</t>
+          <t>9786055159108</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Açık Şehir</t>
+          <t>Bekleyiş Unutuş</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786057072238</t>
+          <t>9786055159573</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Şeytan Düğünü</t>
+          <t>Ölen Hayvan</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>160</v>
+        <v>210</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786057472380</t>
+          <t>9786055159597</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Omon Ra</t>
+          <t>Yaşam Suyu</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>220</v>
+        <v>275</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786057472397</t>
+          <t>9786055159559</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Lanetlilerin Oyunu</t>
+          <t>Tutsak Edilmiş Akıl</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>240</v>
+        <v>275</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786057472373</t>
+          <t>9786055159719</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Senlin Yükseliyor</t>
+          <t>Yapraklar Evi</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>275</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786057472366</t>
+          <t>9786055159450</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Dünyamın Dibi</t>
+          <t>Gizemler</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>170</v>
+        <v>275</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786057072207</t>
+          <t>9786055159337</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Gökteki Kuşlar</t>
+          <t>Bağışlamak</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>170</v>
+        <v>210</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786057472342</t>
+          <t>9786055159443</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Evrensel İstisna</t>
+          <t>Bitik Adam</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>340</v>
+        <v>300</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786057472335</t>
+          <t>9786055159238</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Hazin</t>
+          <t>Yerlerde Bir Aziz</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786057472311</t>
+          <t>9786055159993</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Anlaşmazlık: Siyaset ve Felsefe</t>
+          <t>Dünyanın Sonundaki Yer</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786057472328</t>
+          <t>9786056979811</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Çöl</t>
+          <t>Virane Harita</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786050677577</t>
+          <t>9786055159696</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Siyah - Olmayan Rengin Işıltıları</t>
+          <t>Normal ve Patolojik</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786050677584</t>
+          <t>9786057200914</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Üçleme</t>
+          <t>Cennette Bela</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786050677591</t>
+          <t>9786057072283</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>İstemsiz - Neden Yazıyorum?</t>
+          <t>Sfenksin Kolu</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>165</v>
+        <v>300</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786057472304</t>
+          <t>9786057072290</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Katlanır Pekin</t>
+          <t>Balık Ölecek</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786050677560</t>
+          <t>2789788619656</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>İssa Vadisi</t>
+          <t>Kavgam Kutulu Özel Set - Toplu 6 Cilt</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>275</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786050677546</t>
+          <t>9786057200945</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Bir Android’den Öyküler</t>
+          <t>Olay</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786050677553</t>
+          <t>9786057200938</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Mizah Üzerine</t>
+          <t>Sen Suçların Hesabını Tutsan</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786050677539</t>
+          <t>9786057200952</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Çözülen Cinsiyet</t>
+          <t>Melankoli I - II</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>340</v>
+        <v>320</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786050677522</t>
+          <t>9786057072252</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Su Dansçısı</t>
+          <t>Açık Şehir</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>230</v>
+        <v>225</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786050677515</t>
+          <t>9786057072238</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Son</t>
+          <t>Şeytan Düğünü</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>450</v>
+        <v>160</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786056979880</t>
+          <t>9786057472380</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Esersiz Ortaklık</t>
+          <t>Omon Ra</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>280</v>
+        <v>220</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786050677508</t>
+          <t>9786057472397</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Güzel Günleri Beklerken</t>
+          <t>Lanetlilerin Oyunu</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786056979897</t>
+          <t>9786057472373</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Bu Kardan Adam Olmaz</t>
+          <t>Senlin Yükseliyor</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>175</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786056979835</t>
+          <t>9786057472366</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Tohumları</t>
+          <t>Dünyamın Dibi</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>230</v>
+        <v>170</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786056979842</t>
+          <t>9786057072207</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Kafka'dan Kafka'ya</t>
+          <t>Gökteki Kuşlar</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>250</v>
+        <v>170</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786056979859</t>
+          <t>9786057472342</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Rusya’da Bir Başkaldırı</t>
+          <t>Evrensel İstisna</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>210</v>
+        <v>340</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786056979866</t>
+          <t>9786057472335</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Nefes</t>
+          <t>Hazin</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786056979804</t>
+          <t>9786057472311</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Sonlu Sonsuz 2</t>
+          <t>Anlaşmazlık: Siyaset ve Felsefe</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>130</v>
+        <v>240</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786056979828</t>
+          <t>9786057472328</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Amerika'ya Tuzak</t>
+          <t>Çöl</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786055159979</t>
+          <t>9786050677577</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Canavarın Kalbi</t>
+          <t>Siyah - Olmayan Rengin Işıltıları</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>170</v>
+        <v>220</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786055159955</t>
+          <t>9786050677584</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Sinek Kapanı</t>
+          <t>Üçleme</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>140</v>
+        <v>210</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786055159382</t>
+          <t>9786050677591</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Talan</t>
+          <t>İstemsiz - Neden Yazıyorum?</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>160</v>
+        <v>165</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786055159948</t>
+          <t>9786057472304</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Yaz (Ciltli)</t>
+          <t>Katlanır Pekin</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>425</v>
+        <v>240</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786055159917</t>
+          <t>9786050677560</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Sabbath'ın Tiyatrosu</t>
+          <t>İssa Vadisi</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786055159894</t>
+          <t>9786050677546</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Mistik Taç</t>
+          <t>Bir Android’den Öyküler</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786055159900</t>
+          <t>9786050677553</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Tanık Özne Şankara ile Diyalog</t>
+          <t>Mizah Üzerine</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786055159887</t>
+          <t>9786050677539</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>İlkbahar (Ciltli)</t>
+          <t>Çözülen Cinsiyet</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>400</v>
+        <v>340</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786055159870</t>
+          <t>9786050677522</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Aisthesis</t>
+          <t>Su Dansçısı</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>350</v>
+        <v>230</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786055159863</t>
+          <t>9786050677515</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Kan İzlerinin Peşinde</t>
+          <t>Son</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786055159849</t>
+          <t>9786056979880</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Heidegger’in Politik Ontolojisi</t>
+          <t>Esersiz Ortaklık</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786055159078</t>
+          <t>9786050677508</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Kış (Ciltli)</t>
+          <t>Güzel Günleri Beklerken</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>440</v>
+        <v>150</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786055159832</t>
+          <t>9786056979897</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Sonbahar (Ciltli)</t>
+          <t>Bu Kardan Adam Olmaz</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>380</v>
+        <v>175</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786055159801</t>
+          <t>9786056979835</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Başkasının Yüzü</t>
+          <t>Zamanın Tohumları</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>275</v>
+        <v>230</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786055159825</t>
+          <t>9786056979842</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Evdeyken Deplasmanda: Güzel Oyun</t>
+          <t>Kafka'dan Kafka'ya</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786055159740</t>
+          <t>9786056979859</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Defterli Kadın</t>
+          <t>Rusya’da Bir Başkaldırı</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>200</v>
+        <v>210</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786055159788</t>
+          <t>9786056979866</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Kırık Hayatlar Evi</t>
+          <t>Nefes</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786055159795</t>
+          <t>9786056979804</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Bahar Yağmurları</t>
+          <t>Sonlu Sonsuz 2</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>300</v>
+        <v>130</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786055159726</t>
+          <t>9786056979828</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Eğlence Evinde Kaybolanlar</t>
+          <t>Amerika'ya Tuzak</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786055159733</t>
+          <t>9786055159979</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Aldatma</t>
+          <t>Canavarın Kalbi</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>200</v>
+        <v>170</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786055159672</t>
+          <t>9786055159955</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Yaşamak ve Sen</t>
+          <t>Sinek Kapanı</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786055159665</t>
+          <t>9786055159382</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>G. H.'ye Göre Çile</t>
+          <t>Talan</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>250</v>
+        <v>160</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786055159627</t>
+          <t>9786055159948</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Felaket Yazısı</t>
+          <t>Yaz (Ciltli)</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>250</v>
+        <v>425</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786055159580</t>
+          <t>9786055159917</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Tüylü Bir Şeydir Şu Yas</t>
+          <t>Sabbath'ın Tiyatrosu</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>180</v>
+        <v>350</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786055159610</t>
+          <t>9786055159894</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Karanlıkta Dans</t>
+          <t>Mistik Taç</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>300</v>
+        <v>190</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786055159566</t>
+          <t>9786055159900</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Kumların Kadını</t>
+          <t>Tanık Özne Şankara ile Diyalog</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786055159535</t>
+          <t>9786055159887</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Geliş</t>
+          <t>İlkbahar (Ciltli)</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786055159504</t>
+          <t>9786055159870</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Hırsıza Her Gün Bayram</t>
+          <t>Aisthesis</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786055159498</t>
+          <t>9786055159863</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Öyle Şeyler ki</t>
+          <t>Kan İzlerinin Peşinde</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>185</v>
+        <v>200</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786055159474</t>
+          <t>9786055159849</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Sakın Zarar Verme</t>
+          <t>Heidegger’in Politik Ontolojisi</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786055159481</t>
+          <t>9786055159078</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Çocukluk Adası</t>
+          <t>Kış (Ciltli)</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>300</v>
+        <v>440</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786055159429</t>
+          <t>9786055159832</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Yurttaşlık</t>
+          <t>Sonbahar (Ciltli)</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>220</v>
+        <v>380</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786055159375</t>
+          <t>9786055159801</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Yaşam ve Felsefe: Söyleşiler</t>
+          <t>Başkasının Yüzü</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>300</v>
+        <v>275</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786055159405</t>
+          <t>9786055159825</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Suskun Söz</t>
+          <t>Evdeyken Deplasmanda: Güzel Oyun</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786055159306</t>
+          <t>9786055159740</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Neşe-İnsan</t>
+          <t>Kırmızı Defterli Kadın</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786055159313</t>
+          <t>9786055159788</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Sihir Diyarında</t>
+          <t>Kırık Hayatlar Evi</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786055159283</t>
+          <t>9786055159795</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Gerçek Mutluluğun Metafiziği</t>
+          <t>Bahar Yağmurları</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786055159252</t>
+          <t>9786055159726</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Procrustes’in Yatağı</t>
+          <t>Eğlence Evinde Kaybolanlar</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>290</v>
+        <v>200</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786055159214</t>
+          <t>9786055159733</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Borges ve Sonsuz Orangutanlar</t>
+          <t>Aldatma</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786055159146</t>
+          <t>9786055159672</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Son Pencere Zürafa (Ciltli)</t>
+          <t>Yaşamak ve Sen</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786055159818</t>
+          <t>9786055159665</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Lacan Seçkisi</t>
+          <t>G. H.'ye Göre Çile</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>800</v>
+        <v>250</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786055159009</t>
+          <t>9786055159627</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Görünürün Kesişimi</t>
+          <t>Felaket Yazısı</t>
         </is>
       </c>
       <c r="C154" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786055159153</t>
+          <t>9786055159580</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz</t>
+          <t>Tüylü Bir Şeydir Şu Yas</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786055159351</t>
+          <t>9786055159610</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Locos : Bir Jestler Komedisi</t>
+          <t>Karanlıkta Dans</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786055159368</t>
+          <t>9786055159566</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Kafkaesk Öyküler</t>
+          <t>Kumların Kadını</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786056285042</t>
+          <t>9786055159535</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Felsefe İçin Manifesto</t>
+          <t>Geliş</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>275</v>
+        <v>300</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786055159207</t>
+          <t>9786055159504</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Ordener Sokağı Labat Sokağı</t>
+          <t>Hırsıza Her Gün Bayram</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786055159023</t>
+          <t>9786055159498</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Dünyayı Yaratmak ya da Küreselleşme</t>
+          <t>Öyle Şeyler ki</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>250</v>
+        <v>185</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>3990000026638</t>
+          <t>9786055159474</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>MonoKL Sayı: 8-9 Levinas Özel Sayı 2010 Sonbahar</t>
+          <t>Sakın Zarar Verme</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786056262494</t>
+          <t>9786055159481</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Almuric</t>
+          <t>Çocukluk Adası</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>180</v>
+        <v>350</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786055159016</t>
+          <t>9786055159429</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Hermeneutik Komünizm: Heidegger’den Marx’a</t>
+          <t>Yurttaşlık</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>190</v>
+        <v>220</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786055159092</t>
+          <t>9786055159375</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Direnişi Düşünmek 2013 Taksim Gezi Olayları</t>
+          <t>Yaşam ve Felsefe: Söyleşiler</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786056321689</t>
+          <t>9786055159405</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Uzun Çizgi</t>
+          <t>Suskun Söz</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786056262463</t>
+          <t>9786055159306</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Uyanışı</t>
+          <t>Neşe-İnsan</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>220</v>
+        <v>170</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786056321672</t>
+          <t>9786055159313</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Şeylerin İşareti: Yöntem Üstüne</t>
+          <t>Sihir Diyarında</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>220</v>
+        <v>120</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786055159030</t>
+          <t>9786055159283</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Sürgün</t>
+          <t>Gerçek Mutluluğun Metafiziği</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786055159047</t>
+          <t>9786055159252</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Porselen Yapımı</t>
+          <t>Procrustes’in Yatağı</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>220</v>
+        <v>290</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786056321696</t>
+          <t>9786055159214</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Politik Ekonominin Yeni Bir Eleştirisi İçin</t>
+          <t>Borges ve Sonsuz Orangutanlar</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786056285097</t>
+          <t>9786055159146</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Düşsel Konçerto Cilt: 1</t>
+          <t>Son Pencere Zürafa (Ciltli)</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>275</v>
+        <v>200</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786056262418</t>
+          <t>9786055159818</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Dünyevileştirmeler</t>
+          <t>Lacan Seçkisi</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>250</v>
+        <v>900</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786058825635</t>
+          <t>9786055159009</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Birlikte ve Başka 1 ve 2</t>
+          <t>Görünürün Kesişimi</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786056262425</t>
+          <t>9786055159153</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Bar Sonatları</t>
+          <t>Ölümsüz</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
+          <t>9786055159351</t>
+        </is>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>Locos : Bir Jestler Komedisi</t>
+        </is>
+      </c>
+      <c r="C175" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3">
+      <c r="A176" s="1" t="inlineStr">
+        <is>
+          <t>9786055159368</t>
+        </is>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>Kafkaesk Öyküler</t>
+        </is>
+      </c>
+      <c r="C176" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3">
+      <c r="A177" s="1" t="inlineStr">
+        <is>
+          <t>9786056285042</t>
+        </is>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>Felsefe İçin Manifesto</t>
+        </is>
+      </c>
+      <c r="C177" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3">
+      <c r="A178" s="1" t="inlineStr">
+        <is>
+          <t>9786055159207</t>
+        </is>
+      </c>
+      <c r="B178" s="1" t="inlineStr">
+        <is>
+          <t>Ordener Sokağı Labat Sokağı</t>
+        </is>
+      </c>
+      <c r="C178" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3">
+      <c r="A179" s="1" t="inlineStr">
+        <is>
+          <t>9786055159023</t>
+        </is>
+      </c>
+      <c r="B179" s="1" t="inlineStr">
+        <is>
+          <t>Dünyayı Yaratmak ya da Küreselleşme</t>
+        </is>
+      </c>
+      <c r="C179" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3">
+      <c r="A180" s="1" t="inlineStr">
+        <is>
+          <t>3990000026638</t>
+        </is>
+      </c>
+      <c r="B180" s="1" t="inlineStr">
+        <is>
+          <t>MonoKL Sayı: 8-9 Levinas Özel Sayı 2010 Sonbahar</t>
+        </is>
+      </c>
+      <c r="C180" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3">
+      <c r="A181" s="1" t="inlineStr">
+        <is>
+          <t>9786056262494</t>
+        </is>
+      </c>
+      <c r="B181" s="1" t="inlineStr">
+        <is>
+          <t>Almuric</t>
+        </is>
+      </c>
+      <c r="C181" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3">
+      <c r="A182" s="1" t="inlineStr">
+        <is>
+          <t>9786055159016</t>
+        </is>
+      </c>
+      <c r="B182" s="1" t="inlineStr">
+        <is>
+          <t>Hermeneutik Komünizm: Heidegger’den Marx’a</t>
+        </is>
+      </c>
+      <c r="C182" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3">
+      <c r="A183" s="1" t="inlineStr">
+        <is>
+          <t>9786055159092</t>
+        </is>
+      </c>
+      <c r="B183" s="1" t="inlineStr">
+        <is>
+          <t>Direnişi Düşünmek 2013 Taksim Gezi Olayları</t>
+        </is>
+      </c>
+      <c r="C183" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3">
+      <c r="A184" s="1" t="inlineStr">
+        <is>
+          <t>9786056321689</t>
+        </is>
+      </c>
+      <c r="B184" s="1" t="inlineStr">
+        <is>
+          <t>Uzun Çizgi</t>
+        </is>
+      </c>
+      <c r="C184" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3">
+      <c r="A185" s="1" t="inlineStr">
+        <is>
+          <t>9786056262463</t>
+        </is>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>Tarihin Uyanışı</t>
+        </is>
+      </c>
+      <c r="C185" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3">
+      <c r="A186" s="1" t="inlineStr">
+        <is>
+          <t>9786056321672</t>
+        </is>
+      </c>
+      <c r="B186" s="1" t="inlineStr">
+        <is>
+          <t>Şeylerin İşareti: Yöntem Üstüne</t>
+        </is>
+      </c>
+      <c r="C186" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3">
+      <c r="A187" s="1" t="inlineStr">
+        <is>
+          <t>9786055159030</t>
+        </is>
+      </c>
+      <c r="B187" s="1" t="inlineStr">
+        <is>
+          <t>Sürgün</t>
+        </is>
+      </c>
+      <c r="C187" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3">
+      <c r="A188" s="1" t="inlineStr">
+        <is>
+          <t>9786055159047</t>
+        </is>
+      </c>
+      <c r="B188" s="1" t="inlineStr">
+        <is>
+          <t>Porselen Yapımı</t>
+        </is>
+      </c>
+      <c r="C188" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3">
+      <c r="A189" s="1" t="inlineStr">
+        <is>
+          <t>9786056321696</t>
+        </is>
+      </c>
+      <c r="B189" s="1" t="inlineStr">
+        <is>
+          <t>Politik Ekonominin Yeni Bir Eleştirisi İçin</t>
+        </is>
+      </c>
+      <c r="C189" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3">
+      <c r="A190" s="1" t="inlineStr">
+        <is>
+          <t>9786056285097</t>
+        </is>
+      </c>
+      <c r="B190" s="1" t="inlineStr">
+        <is>
+          <t>Düşsel Konçerto Cilt: 1</t>
+        </is>
+      </c>
+      <c r="C190" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3">
+      <c r="A191" s="1" t="inlineStr">
+        <is>
+          <t>9786056262418</t>
+        </is>
+      </c>
+      <c r="B191" s="1" t="inlineStr">
+        <is>
+          <t>Dünyevileştirmeler</t>
+        </is>
+      </c>
+      <c r="C191" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3">
+      <c r="A192" s="1" t="inlineStr">
+        <is>
+          <t>9786058825635</t>
+        </is>
+      </c>
+      <c r="B192" s="1" t="inlineStr">
+        <is>
+          <t>Birlikte ve Başka 1 ve 2</t>
+        </is>
+      </c>
+      <c r="C192" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3">
+      <c r="A193" s="1" t="inlineStr">
+        <is>
+          <t>9786056262425</t>
+        </is>
+      </c>
+      <c r="B193" s="1" t="inlineStr">
+        <is>
+          <t>Bar Sonatları</t>
+        </is>
+      </c>
+      <c r="C193" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3">
+      <c r="A194" s="1" t="inlineStr">
+        <is>
           <t>9786056321603</t>
         </is>
       </c>
-      <c r="B175" s="1" t="inlineStr">
+      <c r="B194" s="1" t="inlineStr">
         <is>
           <t>Aşktan Bu Kadar</t>
         </is>
       </c>
-      <c r="C175" s="1">
+      <c r="C194" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>