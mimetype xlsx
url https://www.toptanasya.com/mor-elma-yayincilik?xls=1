--- v2 (2026-02-14)
+++ v3 (2026-05-13)
@@ -109,96 +109,96 @@
         <is>
           <t>9786059290265</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Ne Oldum Değil Ne Olacağım Demeli</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786052395554</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Bi Acayip Okuma Yazma Hazırlık 2</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786052395479</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Bi Acayip Matematik 2</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786052395998</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Dikkat Kodlama Algoritma Kitabım 2</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786052395530</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Bi Acayip Okuma Yazma Hazırlık 1</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786052395462</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Bi Acayip Matematik 1</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786059290425</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>