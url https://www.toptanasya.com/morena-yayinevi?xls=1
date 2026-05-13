--- v0 (2026-02-14)
+++ v1 (2026-05-13)
@@ -85,55 +85,4450 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
+          <t>9786257016858</t>
+        </is>
+      </c>
+      <c r="B2" s="1" t="inlineStr">
+        <is>
+          <t>Bozo</t>
+        </is>
+      </c>
+      <c r="C2" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="1" t="inlineStr">
+        <is>
+          <t>9786256007086</t>
+        </is>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Kelebeğin Hisleri</t>
+        </is>
+      </c>
+      <c r="C3" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="1" t="inlineStr">
+        <is>
+          <t>9786257016896</t>
+        </is>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Uyanış</t>
+        </is>
+      </c>
+      <c r="C4" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="1" t="inlineStr">
+        <is>
+          <t>9786259707259</t>
+        </is>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Gizemli Vadi</t>
+        </is>
+      </c>
+      <c r="C5" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="1" t="inlineStr">
+        <is>
+          <t>9786257016766</t>
+        </is>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Kaos Planı</t>
+        </is>
+      </c>
+      <c r="C6" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="1" t="inlineStr">
+        <is>
+          <t>9786257357731</t>
+        </is>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Ölüler Diyarı Prensesi Lethe</t>
+        </is>
+      </c>
+      <c r="C7" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="1" t="inlineStr">
+        <is>
+          <t>9786257016957</t>
+        </is>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Kakalak Cenneti Havarisi Gorgias</t>
+        </is>
+      </c>
+      <c r="C8" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="1" t="inlineStr">
+        <is>
+          <t>9786257016919</t>
+        </is>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Demeç</t>
+        </is>
+      </c>
+      <c r="C9" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="1" t="inlineStr">
+        <is>
+          <t>9786257016902</t>
+        </is>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Bahur</t>
+        </is>
+      </c>
+      <c r="C10" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="1" t="inlineStr">
+        <is>
+          <t>9786259707280</t>
+        </is>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Vampir Vlad Mezarlıkta</t>
+        </is>
+      </c>
+      <c r="C11" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="1" t="inlineStr">
+        <is>
+          <t>9786257016940</t>
+        </is>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Aetheria</t>
+        </is>
+      </c>
+      <c r="C12" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="1" t="inlineStr">
+        <is>
+          <t>9786257016889</t>
+        </is>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Elçi</t>
+        </is>
+      </c>
+      <c r="C13" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="1" t="inlineStr">
+        <is>
+          <t>9786259707204</t>
+        </is>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Kuş Hakkı</t>
+        </is>
+      </c>
+      <c r="C14" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="1" t="inlineStr">
+        <is>
+          <t>9786257016926</t>
+        </is>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Ulaşamadıkça - İki Kale</t>
+        </is>
+      </c>
+      <c r="C15" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="1" t="inlineStr">
+        <is>
+          <t>9786257016865</t>
+        </is>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Cam Kenarındaki Yolculuk</t>
+        </is>
+      </c>
+      <c r="C16" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="1" t="inlineStr">
+        <is>
+          <t>9786259707228</t>
+        </is>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Çiftlikteki Unicorn</t>
+        </is>
+      </c>
+      <c r="C17" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="1" t="inlineStr">
+        <is>
+          <t>9786257016551</t>
+        </is>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Düşünce Kayıtlarım</t>
+        </is>
+      </c>
+      <c r="C18" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="1" t="inlineStr">
+        <is>
+          <t>9786257016872</t>
+        </is>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Aşk Arası Kitap Molası</t>
+        </is>
+      </c>
+      <c r="C19" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="1" t="inlineStr">
+        <is>
+          <t>9786257016834</t>
+        </is>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Yola Çıkmadan Bilemezsin</t>
+        </is>
+      </c>
+      <c r="C20" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="1" t="inlineStr">
+        <is>
+          <t>9786257016810</t>
+        </is>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Benimle Başlayan Hikaye</t>
+        </is>
+      </c>
+      <c r="C21" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
+          <t>9786259707211</t>
+        </is>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Sömestir Hayalleri</t>
+        </is>
+      </c>
+      <c r="C22" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="1" t="inlineStr">
+        <is>
+          <t>9786259786971</t>
+        </is>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Felsefe Tüneli İbni Sina</t>
+        </is>
+      </c>
+      <c r="C23" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>9786257016308</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Liberalizm ve Liberalizmin Kara Yüzü Kapitalizm</t>
+        </is>
+      </c>
+      <c r="C24" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>9786257016728</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Ömür Dört Mevsim Arası</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>9786259719566</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Tüycük - Huysuz Ördek Yavrusu</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9786257016735</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Kıyamet - Sonun Başlangıcı</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>9786259719559</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Pilot Kiki</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9786257016759</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Yargı Meleği</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9786259719504</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Kardan Dost</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9786259786995</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Ece’nin Okul Macerası</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9786259719511</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Ren Geyiği Rino</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9786257016674</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Buhara Yanıyor - Arapların Türk Katliamları</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9786259786988</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Bir Salkım Giz Peşinde</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9786257016667</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Zaman Köprüsü - Fetih İstanbul</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9786257016681</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Çıkış Kapısı 88. Peron</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9786257016704</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Sıradan Hayatların Sıradışı Hikayeleri</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9786257016711</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Tarihi Ünlülerle Yer Altı Şehri Hazinesi</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9786257016698</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Edebiyat Yazıları</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9786257016650</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Hayvanoğlu</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9786259786964</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Ayvaz'ın Maceraları Gizemli Dere</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786259474786</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Lily’nin Gizemli Kitaplığı</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9786257016599</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Havuç Tarlasının Çocukları</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9786257016384</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Masonik Örgütler &amp; İlluminati</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9786257016483</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>FE Kutsal Savaşların Güncesi</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786257016360</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>İslam Sisteminin Pratiği</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786257016544</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Medyun</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9786257016452</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Meltem Diye Bir Gömlek</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9786257016537</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Edebiyat ve Şiire Dair</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9786257016629</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Aşk Mevsimin En Tatlı Çileği</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9786257016612</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Recep Seyhan Armağan Kitabı</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9786257016520</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Alaz Martı</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9786259474762</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Akılay - Bir Yapay Zeka Macerası 1. Kitap</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9786259474779</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Mucit Jery</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9786257016445</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Mesihi Divan Şerhi</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9786259786902</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Nasrettin Hoca Fıkraları</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9786257016605</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Maskeli Golcü Osimhen</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9786257016407</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Operasyon 1 - Yakamozlar</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9786257016421</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Operasyon 2 - Deliler</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9786257016414</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Pusu 2 – Bakü ve Berlin Hattı</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9786259474793</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Papatya</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9786257016391</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Pusu 1 - Fedailer</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9786257016377</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Pusulasız Metcezir</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9786257016490</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Refik</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9786257016469</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Sadberg</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9786257016438</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Son Savaş 1 - Anadolu</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786259786919</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Tarihi Ünlülerle Gizemli Oyun Macerası</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786257016476</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Sevgiliye Mektuplar</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786257016575</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Yarım</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9786257016568</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Varoluş Sancısı</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9786259786926</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Yavuz Karete Öğreniyor</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9786259474755</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Muhsin</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9786257016339</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>The Photographer</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786259474731</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Emily ve Jack</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9786259474748</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Toni Derste</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9786259474717</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Meraklı Kardeşler</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9786259474724</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Korkusuz Kedi Mırnav</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9786257016292</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Anne &amp; Babalar Çocuğunuzun Geleceği Sizin Ellerinizde!</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9786259868790</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Ne Bilim Ya</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9786257016322</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Kadim Şehrin Hikayeleri</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9786257016315</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Siyah ve Beyazın Sessiz S)özleşmesi</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9786257016261</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Renkler ve Cinsler</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>9786256007031</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Uçan Kedi</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9786259987606</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Tarihi Ünlülerle Yeni Dünya</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>9786256007000</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Burası Son Kale: Çanakkale</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9786257016285</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Sahte Mutluluk Tuzağı</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9786259868776</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Kudüs</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9786259868745</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Koca Çeşme</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9786259868783</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>İrade Eğitimi</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>9786257016278</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Yoldaş</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>9786259987699</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Düşler Bahçesi</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>9786256007024</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Tina ile Boncuk</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>9786256007017</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Tina ile Boncuk’un Maceraları</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>9786259868769</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Çağrışım Yolda Kalanlar</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>9786259868752</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Yamalı Yürekler</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>9786259868738</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Vatan Yahut Silsile</t>
+        </is>
+      </c>
+      <c r="C96" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>9786259916965</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Ruhların Çobanı Ashrıel</t>
+        </is>
+      </c>
+      <c r="C97" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
+          <t>9786259939605</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Vampir Vlad Büyülü Ormanda</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>9786259987675</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Öfkeli Kedi</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>9786259939681</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Çocuk, Zeytin ve Ateş</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>9786259939698</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Deprem Öyküleri</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>9786259939612</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Modern İnsanın Yalnızlıkla İmtihanı</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>9786259868714</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Yükleriyle Olgunlaşmış Çocuklar</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>9786259987644</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Konuşan Ihlamur Ağacı</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>9786259868707</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Aykırı</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>9786259987620</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Değerler Serisi (10 Kitap)</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>9786259939674</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Sen Gidince Anladım</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>9786259916958</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Sesini Kaybeden Şehir</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>9786259939643</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Mazinin Penceresinden</t>
+        </is>
+      </c>
+      <c r="C109" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>9786259939650</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Şiir Dilinde Mevlana ve Molla Camii</t>
+        </is>
+      </c>
+      <c r="C110" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
+          <t>9786259939636</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Antik Yunan'da Kadın</t>
+        </is>
+      </c>
+      <c r="C111" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>9786259916996</t>
+        </is>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Hayatın Kapıları</t>
+        </is>
+      </c>
+      <c r="C112" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
+          <t>9786259916972</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Değişen Yaşantılar</t>
+        </is>
+      </c>
+      <c r="C113" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>9786259916989</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Hayat Meşalelerimiz</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>9786259939629</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>9.15 Vapuru</t>
+        </is>
+      </c>
+      <c r="C115" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>9786259916941</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Short Stories Of Long Lives</t>
+        </is>
+      </c>
+      <c r="C116" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>9786259916934</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>1923-1950 Yılları Arası Türkiye’de Batılılaşma (Modernleşme) Süreci ve Türk Resim Sanatına Etkisi</t>
+        </is>
+      </c>
+      <c r="C117" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>9786057357786</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Yaşamaksa Gidilen Yol</t>
+        </is>
+      </c>
+      <c r="C118" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>9786259916927</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Değişim</t>
+        </is>
+      </c>
+      <c r="C119" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>9786057258397</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Gönül Nağmesi</t>
+        </is>
+      </c>
+      <c r="C120" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>9786259916903</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Efnan</t>
+        </is>
+      </c>
+      <c r="C121" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>9786057258359</t>
+        </is>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Adule - Düş ve Ölüm</t>
+        </is>
+      </c>
+      <c r="C122" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
+          <t>9786057258335</t>
+        </is>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Havva</t>
+        </is>
+      </c>
+      <c r="C123" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
+          <t>9786057258373</t>
+        </is>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Kültür ve Edebiyata Dair</t>
+        </is>
+      </c>
+      <c r="C124" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="1" t="inlineStr">
+        <is>
+          <t>9786057258380</t>
+        </is>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>İslam Sisteminin Düşünce Yapısı</t>
+        </is>
+      </c>
+      <c r="C125" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="1" t="inlineStr">
+        <is>
+          <t>9786057258342</t>
+        </is>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Tomris Uyar'ın Öykülerinin Tematik Açıdan İncelenmesi</t>
+        </is>
+      </c>
+      <c r="C126" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="1" t="inlineStr">
+        <is>
+          <t>9786057258366</t>
+        </is>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Canınız Cennete</t>
+        </is>
+      </c>
+      <c r="C127" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="1" t="inlineStr">
+        <is>
+          <t>9786259987613</t>
+        </is>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Gol Makinesi - Mauro Icardi</t>
+        </is>
+      </c>
+      <c r="C128" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="1" t="inlineStr">
+        <is>
+          <t>9786057258328</t>
+        </is>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Afacan Polisler İş Başında</t>
+        </is>
+      </c>
+      <c r="C129" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="1" t="inlineStr">
+        <is>
+          <t>9786057258304</t>
+        </is>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Kurtar Beni</t>
+        </is>
+      </c>
+      <c r="C130" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="1" t="inlineStr">
+        <is>
+          <t>9786057357779</t>
+        </is>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Yüreğimdeki Güzellik</t>
+        </is>
+      </c>
+      <c r="C131" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
+          <t>9786257016247</t>
+        </is>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Toz Poz Koz Müdür</t>
+        </is>
+      </c>
+      <c r="C132" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>9786057258311</t>
+        </is>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Ölüm Yolcuları</t>
+        </is>
+      </c>
+      <c r="C133" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
+          <t>9786057301970</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Dedektif Tom Sawyer</t>
+        </is>
+      </c>
+      <c r="C134" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
+          <t>9786057301994</t>
+        </is>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Kılıcın Kalbi 1 - Ateşin Gazabı</t>
+        </is>
+      </c>
+      <c r="C135" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
+          <t>9786257016254</t>
+        </is>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Bir Çınarın Öyküsü</t>
+        </is>
+      </c>
+      <c r="C136" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" s="1" t="inlineStr">
+        <is>
+          <t>9786057301987</t>
+        </is>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Ekinlerin Gazabı</t>
+        </is>
+      </c>
+      <c r="C137" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="1" t="inlineStr">
+        <is>
+          <t>9786057301949</t>
+        </is>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Ölü Çocuklar Büyümez</t>
+        </is>
+      </c>
+      <c r="C138" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" s="1" t="inlineStr">
+        <is>
+          <t>9786057301963</t>
+        </is>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Genetik Cinayetler</t>
+        </is>
+      </c>
+      <c r="C139" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3">
+      <c r="A140" s="1" t="inlineStr">
+        <is>
+          <t>9786050612998</t>
+        </is>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Sevgi Yürekli Masallar</t>
+        </is>
+      </c>
+      <c r="C140" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" s="1" t="inlineStr">
+        <is>
+          <t>9786057301956</t>
+        </is>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>İyi Hayatlar Okulu</t>
+        </is>
+      </c>
+      <c r="C141" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3">
+      <c r="A142" s="1" t="inlineStr">
+        <is>
+          <t>9786057195180</t>
+        </is>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>B’aşk’a Cinayetler</t>
+        </is>
+      </c>
+      <c r="C142" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3">
+      <c r="A143" s="1" t="inlineStr">
+        <is>
+          <t>9786057195197</t>
+        </is>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Masal Dede ve Torunları Çanakkale Geçilmez</t>
+        </is>
+      </c>
+      <c r="C143" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3">
+      <c r="A144" s="1" t="inlineStr">
+        <is>
+          <t>9786057301901</t>
+        </is>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Yaşayamadığımız Belki(ler), Yaşadığımız Keşke(ler) İçimizde Sakladığımız Neyse(ler)</t>
+        </is>
+      </c>
+      <c r="C144" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3">
+      <c r="A145" s="1" t="inlineStr">
+        <is>
+          <t>9786057301925</t>
+        </is>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Mutlu ve Başarılı Bir Gelecek İçin</t>
+        </is>
+      </c>
+      <c r="C145" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3">
+      <c r="A146" s="1" t="inlineStr">
+        <is>
+          <t>9786057301932</t>
+        </is>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Elmadan Aşklar</t>
+        </is>
+      </c>
+      <c r="C146" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" s="1" t="inlineStr">
+        <is>
+          <t>9786057195135</t>
+        </is>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>İt Herif</t>
+        </is>
+      </c>
+      <c r="C147" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" s="1" t="inlineStr">
+        <is>
+          <t>9786057301918</t>
+        </is>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Yağmuru Gömdüm Denize</t>
+        </is>
+      </c>
+      <c r="C148" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3">
+      <c r="A149" s="1" t="inlineStr">
+        <is>
+          <t>9786057195159</t>
+        </is>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>Bekle Beni Anne</t>
+        </is>
+      </c>
+      <c r="C149" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150" s="1" t="inlineStr">
+        <is>
+          <t>9786057357755</t>
+        </is>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Milli Bekamız Dil-Din</t>
+        </is>
+      </c>
+      <c r="C150" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151" s="1" t="inlineStr">
+        <is>
+          <t>9786057195166</t>
+        </is>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Vampir Vlad Okulda</t>
+        </is>
+      </c>
+      <c r="C151" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3">
+      <c r="A152" s="1" t="inlineStr">
+        <is>
+          <t>9786057195142</t>
+        </is>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>Gül Yüzlü</t>
+        </is>
+      </c>
+      <c r="C152" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3">
+      <c r="A153" s="1" t="inlineStr">
+        <is>
+          <t>9786050612974</t>
+        </is>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>Kahraman Kim?</t>
+        </is>
+      </c>
+      <c r="C153" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3">
+      <c r="A154" s="1" t="inlineStr">
+        <is>
+          <t>9786057195104</t>
+        </is>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>Mum Sekili Oda</t>
+        </is>
+      </c>
+      <c r="C154" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3">
+      <c r="A155" s="1" t="inlineStr">
+        <is>
+          <t>9786057195111</t>
+        </is>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>Muhsin</t>
+        </is>
+      </c>
+      <c r="C155" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3">
+      <c r="A156" s="1" t="inlineStr">
+        <is>
+          <t>9786057357762</t>
+        </is>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>Allah - İnsan Bütünleşmesi</t>
+        </is>
+      </c>
+      <c r="C156" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3">
+      <c r="A157" s="1" t="inlineStr">
+        <is>
+          <t>9786057357793</t>
+        </is>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Pusudan Önce</t>
+        </is>
+      </c>
+      <c r="C157" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158" s="1" t="inlineStr">
+        <is>
+          <t>9786057357724</t>
+        </is>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Avaz</t>
+        </is>
+      </c>
+      <c r="C158" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3">
+      <c r="A159" s="1" t="inlineStr">
+        <is>
+          <t>9786050612950</t>
+        </is>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Futbolun Kralı Ronaldo</t>
+        </is>
+      </c>
+      <c r="C159" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160" s="1" t="inlineStr">
+        <is>
+          <t>9786050612967</t>
+        </is>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Futbolun Kralı Messi</t>
+        </is>
+      </c>
+      <c r="C160" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" s="1" t="inlineStr">
+        <is>
+          <t>9786057357731</t>
+        </is>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Ölüler Diyarı Prensesi Lethe</t>
+        </is>
+      </c>
+      <c r="C161" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" s="1" t="inlineStr">
+        <is>
+          <t>9786057403179</t>
+        </is>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>Şiir Dilinde Kur’an</t>
+        </is>
+      </c>
+      <c r="C162" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163" s="1" t="inlineStr">
+        <is>
+          <t>9786057403186</t>
+        </is>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>Neden Cemil Meriç</t>
+        </is>
+      </c>
+      <c r="C163" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3">
+      <c r="A164" s="1" t="inlineStr">
+        <is>
+          <t>9786057357700</t>
+        </is>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Zöhre</t>
+        </is>
+      </c>
+      <c r="C164" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3">
+      <c r="A165" s="1" t="inlineStr">
+        <is>
+          <t>9786257016230</t>
+        </is>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>Transferans</t>
+        </is>
+      </c>
+      <c r="C165" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3">
+      <c r="A166" s="1" t="inlineStr">
+        <is>
+          <t>9786057403193</t>
+        </is>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>Müptela</t>
+        </is>
+      </c>
+      <c r="C166" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3">
+      <c r="A167" s="1" t="inlineStr">
+        <is>
+          <t>9786057403131</t>
+        </is>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>Hayata Direnen Adam</t>
+        </is>
+      </c>
+      <c r="C167" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3">
+      <c r="A168" s="1" t="inlineStr">
+        <is>
+          <t>9786057403155</t>
+        </is>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>Kavuşma</t>
+        </is>
+      </c>
+      <c r="C168" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3">
+      <c r="A169" s="1" t="inlineStr">
+        <is>
+          <t>9786057403148</t>
+        </is>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>Pusu</t>
+        </is>
+      </c>
+      <c r="C169" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3">
+      <c r="A170" s="1" t="inlineStr">
+        <is>
+          <t>9786057403124</t>
+        </is>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>Operasyon</t>
+        </is>
+      </c>
+      <c r="C170" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3">
+      <c r="A171" s="1" t="inlineStr">
+        <is>
+          <t>9786057442895</t>
+        </is>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>Sonsuz Sonla</t>
+        </is>
+      </c>
+      <c r="C171" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3">
+      <c r="A172" s="1" t="inlineStr">
+        <is>
+          <t>9786058059177</t>
+        </is>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>Hurigüzel’in Dilinden (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C172" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3">
+      <c r="A173" s="1" t="inlineStr">
+        <is>
+          <t>9786058059191</t>
+        </is>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>Son Müdavi</t>
+        </is>
+      </c>
+      <c r="C173" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3">
+      <c r="A174" s="1" t="inlineStr">
+        <is>
+          <t>9786056951558</t>
+        </is>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>Beyaz Kartalın Sırrı</t>
+        </is>
+      </c>
+      <c r="C174" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3">
+      <c r="A175" s="1" t="inlineStr">
+        <is>
+          <t>9786056951572</t>
+        </is>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>Gizemli Ses</t>
+        </is>
+      </c>
+      <c r="C175" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3">
+      <c r="A176" s="1" t="inlineStr">
+        <is>
+          <t>9786056951541</t>
+        </is>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>Müzmin</t>
+        </is>
+      </c>
+      <c r="C176" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3">
+      <c r="A177" s="1" t="inlineStr">
+        <is>
+          <t>9786058059153</t>
+        </is>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>Ülkeler Savaşı: Türkmenya Işındandı - 1</t>
+        </is>
+      </c>
+      <c r="C177" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3">
+      <c r="A178" s="1" t="inlineStr">
+        <is>
+          <t>9786058059160</t>
+        </is>
+      </c>
+      <c r="B178" s="1" t="inlineStr">
+        <is>
+          <t>K.A.Ç</t>
+        </is>
+      </c>
+      <c r="C178" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3">
+      <c r="A179" s="1" t="inlineStr">
+        <is>
+          <t>9786056914430</t>
+        </is>
+      </c>
+      <c r="B179" s="1" t="inlineStr">
+        <is>
+          <t>Sıcak Kış</t>
+        </is>
+      </c>
+      <c r="C179" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3">
+      <c r="A180" s="1" t="inlineStr">
+        <is>
+          <t>9786056914416</t>
+        </is>
+      </c>
+      <c r="B180" s="1" t="inlineStr">
+        <is>
+          <t>Akıl Okuyucusu</t>
+        </is>
+      </c>
+      <c r="C180" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3">
+      <c r="A181" s="1" t="inlineStr">
+        <is>
+          <t>9786056914409</t>
+        </is>
+      </c>
+      <c r="B181" s="1" t="inlineStr">
+        <is>
+          <t>Yeniden Osmanlı Olmak</t>
+        </is>
+      </c>
+      <c r="C181" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3">
+      <c r="A182" s="1" t="inlineStr">
+        <is>
+          <t>9786056914485</t>
+        </is>
+      </c>
+      <c r="B182" s="1" t="inlineStr">
+        <is>
+          <t>Sebepsiz Yere</t>
+        </is>
+      </c>
+      <c r="C182" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3">
+      <c r="A183" s="1" t="inlineStr">
+        <is>
+          <t>9786056914454</t>
+        </is>
+      </c>
+      <c r="B183" s="1" t="inlineStr">
+        <is>
+          <t>Derviş Aşk ve Mum</t>
+        </is>
+      </c>
+      <c r="C183" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3">
+      <c r="A184" s="1" t="inlineStr">
+        <is>
+          <t>9786057495761</t>
+        </is>
+      </c>
+      <c r="B184" s="1" t="inlineStr">
+        <is>
+          <t>Kommagene Krallığı</t>
+        </is>
+      </c>
+      <c r="C184" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3">
+      <c r="A185" s="1" t="inlineStr">
+        <is>
+          <t>9786057442864</t>
+        </is>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>Yokluğunun Resmi</t>
+        </is>
+      </c>
+      <c r="C185" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3">
+      <c r="A186" s="1" t="inlineStr">
+        <is>
+          <t>9786057442871</t>
+        </is>
+      </c>
+      <c r="B186" s="1" t="inlineStr">
+        <is>
+          <t>Yürekte Bir Mısra Yaşar</t>
+        </is>
+      </c>
+      <c r="C186" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3">
+      <c r="A187" s="1" t="inlineStr">
+        <is>
+          <t>9786057495778</t>
+        </is>
+      </c>
+      <c r="B187" s="1" t="inlineStr">
+        <is>
+          <t>Youtube'u Keşfet</t>
+        </is>
+      </c>
+      <c r="C187" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3">
+      <c r="A188" s="1" t="inlineStr">
+        <is>
+          <t>9786057471895</t>
+        </is>
+      </c>
+      <c r="B188" s="1" t="inlineStr">
+        <is>
+          <t>İnsan ve Buğday</t>
+        </is>
+      </c>
+      <c r="C188" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3">
+      <c r="A189" s="1" t="inlineStr">
+        <is>
+          <t>9786057495730</t>
+        </is>
+      </c>
+      <c r="B189" s="1" t="inlineStr">
+        <is>
+          <t>Not'a</t>
+        </is>
+      </c>
+      <c r="C189" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3">
+      <c r="A190" s="1" t="inlineStr">
+        <is>
+          <t>9786057495716</t>
+        </is>
+      </c>
+      <c r="B190" s="1" t="inlineStr">
+        <is>
+          <t>Üsteğmenim</t>
+        </is>
+      </c>
+      <c r="C190" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3">
+      <c r="A191" s="1" t="inlineStr">
+        <is>
+          <t>9786057495747</t>
+        </is>
+      </c>
+      <c r="B191" s="1" t="inlineStr">
+        <is>
+          <t>Kadınlar Koğuşu</t>
+        </is>
+      </c>
+      <c r="C191" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3">
+      <c r="A192" s="1" t="inlineStr">
+        <is>
+          <t>9786057442888</t>
+        </is>
+      </c>
+      <c r="B192" s="1" t="inlineStr">
+        <is>
+          <t>Kış Türküsü</t>
+        </is>
+      </c>
+      <c r="C192" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3">
+      <c r="A193" s="1" t="inlineStr">
+        <is>
+          <t>9786057403100</t>
+        </is>
+      </c>
+      <c r="B193" s="1" t="inlineStr">
+        <is>
+          <t>Böğürtlen Rengi</t>
+        </is>
+      </c>
+      <c r="C193" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3">
+      <c r="A194" s="1" t="inlineStr">
+        <is>
+          <t>9786050612943</t>
+        </is>
+      </c>
+      <c r="B194" s="1" t="inlineStr">
+        <is>
+          <t>Beyazıt'ın Dünyası - Uzay Macerası</t>
+        </is>
+      </c>
+      <c r="C194" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3">
+      <c r="A195" s="1" t="inlineStr">
+        <is>
+          <t>9786050649833</t>
+        </is>
+      </c>
+      <c r="B195" s="1" t="inlineStr">
+        <is>
+          <t>Ardımda Kalan</t>
+        </is>
+      </c>
+      <c r="C195" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3">
+      <c r="A196" s="1" t="inlineStr">
+        <is>
+          <t>9786057442833</t>
+        </is>
+      </c>
+      <c r="B196" s="1" t="inlineStr">
+        <is>
+          <t>Yıldız Tozu Duruşması</t>
+        </is>
+      </c>
+      <c r="C196" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3">
+      <c r="A197" s="1" t="inlineStr">
+        <is>
+          <t>9786057442840</t>
+        </is>
+      </c>
+      <c r="B197" s="1" t="inlineStr">
+        <is>
+          <t>Sonbahar Günlerinde</t>
+        </is>
+      </c>
+      <c r="C197" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3">
+      <c r="A198" s="1" t="inlineStr">
+        <is>
+          <t>9786057442857</t>
+        </is>
+      </c>
+      <c r="B198" s="1" t="inlineStr">
+        <is>
+          <t>İs</t>
+        </is>
+      </c>
+      <c r="C198" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3">
+      <c r="A199" s="1" t="inlineStr">
+        <is>
+          <t>9786057442826</t>
+        </is>
+      </c>
+      <c r="B199" s="1" t="inlineStr">
+        <is>
+          <t>Otizmce Konuşuyorum</t>
+        </is>
+      </c>
+      <c r="C199" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3">
+      <c r="A200" s="1" t="inlineStr">
+        <is>
+          <t>9786057007810</t>
+        </is>
+      </c>
+      <c r="B200" s="1" t="inlineStr">
+        <is>
+          <t>2021 Efor Besyo Akademi ÖABT Beden Eğitimi Öğretmenliği Tamamı Çözümlü 5'li Deneme</t>
+        </is>
+      </c>
+      <c r="C200" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3">
+      <c r="A201" s="1" t="inlineStr">
+        <is>
+          <t>9786050612912</t>
+        </is>
+      </c>
+      <c r="B201" s="1" t="inlineStr">
+        <is>
+          <t>Ece'nin Rüyası Atatürk</t>
+        </is>
+      </c>
+      <c r="C201" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3">
+      <c r="A202" s="1" t="inlineStr">
+        <is>
+          <t>9786050649871</t>
+        </is>
+      </c>
+      <c r="B202" s="1" t="inlineStr">
+        <is>
+          <t>Struggles Of Life</t>
+        </is>
+      </c>
+      <c r="C202" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3">
+      <c r="A203" s="1" t="inlineStr">
+        <is>
+          <t>9786057495709</t>
+        </is>
+      </c>
+      <c r="B203" s="1" t="inlineStr">
+        <is>
+          <t>Masum Değiliz Hiçbirimiz</t>
+        </is>
+      </c>
+      <c r="C203" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3">
+      <c r="A204" s="1" t="inlineStr">
+        <is>
+          <t>9786050649895</t>
+        </is>
+      </c>
+      <c r="B204" s="1" t="inlineStr">
+        <is>
+          <t>Kara Öyküler</t>
+        </is>
+      </c>
+      <c r="C204" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3">
+      <c r="A205" s="1" t="inlineStr">
+        <is>
+          <t>9786057471888</t>
+        </is>
+      </c>
+      <c r="B205" s="1" t="inlineStr">
+        <is>
+          <t>Olağanüstü Bir Gece</t>
+        </is>
+      </c>
+      <c r="C205" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3">
+      <c r="A206" s="1" t="inlineStr">
+        <is>
+          <t>9786050612936</t>
+        </is>
+      </c>
+      <c r="B206" s="1" t="inlineStr">
+        <is>
+          <t>Sarı Şeker ve Arkadaşları 1 - Minik Kuş</t>
+        </is>
+      </c>
+      <c r="C206" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3">
+      <c r="A207" s="1" t="inlineStr">
+        <is>
+          <t>9786057471802</t>
+        </is>
+      </c>
+      <c r="B207" s="1" t="inlineStr">
+        <is>
+          <t>Çağdaş Sanat ve Yaratıcılık</t>
+        </is>
+      </c>
+      <c r="C207" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="208" spans="1:3">
+      <c r="A208" s="1" t="inlineStr">
+        <is>
+          <t>9786050612929</t>
+        </is>
+      </c>
+      <c r="B208" s="1" t="inlineStr">
+        <is>
+          <t>Bir Yunus Masalı</t>
+        </is>
+      </c>
+      <c r="C208" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="209" spans="1:3">
+      <c r="A209" s="1" t="inlineStr">
+        <is>
+          <t>9786057471819</t>
+        </is>
+      </c>
+      <c r="B209" s="1" t="inlineStr">
+        <is>
+          <t>Turuncu Fesleğen</t>
+        </is>
+      </c>
+      <c r="C209" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="210" spans="1:3">
+      <c r="A210" s="1" t="inlineStr">
+        <is>
+          <t>9786057442819</t>
+        </is>
+      </c>
+      <c r="B210" s="1" t="inlineStr">
+        <is>
+          <t>Şeker Çocuk</t>
+        </is>
+      </c>
+      <c r="C210" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="211" spans="1:3">
+      <c r="A211" s="1" t="inlineStr">
+        <is>
+          <t>9786050649857</t>
+        </is>
+      </c>
+      <c r="B211" s="1" t="inlineStr">
+        <is>
+          <t>İki Satır Konuşmak</t>
+        </is>
+      </c>
+      <c r="C211" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="212" spans="1:3">
+      <c r="A212" s="1" t="inlineStr">
+        <is>
+          <t>9786050649864</t>
+        </is>
+      </c>
+      <c r="B212" s="1" t="inlineStr">
+        <is>
+          <t>Varlıkla Yokluk Arasında</t>
+        </is>
+      </c>
+      <c r="C212" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="213" spans="1:3">
+      <c r="A213" s="1" t="inlineStr">
+        <is>
+          <t>9786050649840</t>
+        </is>
+      </c>
+      <c r="B213" s="1" t="inlineStr">
+        <is>
+          <t>Feriştah</t>
+        </is>
+      </c>
+      <c r="C213" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="214" spans="1:3">
+      <c r="A214" s="1" t="inlineStr">
+        <is>
+          <t>9786054008483</t>
+        </is>
+      </c>
+      <c r="B214" s="1" t="inlineStr">
+        <is>
+          <t>Ortaokullar İçin Zeka ve Mantık Soruları</t>
+        </is>
+      </c>
+      <c r="C214" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="215" spans="1:3">
+      <c r="A215" s="1" t="inlineStr">
+        <is>
+          <t>9786058059139</t>
+        </is>
+      </c>
+      <c r="B215" s="1" t="inlineStr">
+        <is>
+          <t>Cezbe</t>
+        </is>
+      </c>
+      <c r="C215" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="216" spans="1:3">
+      <c r="A216" s="1" t="inlineStr">
+        <is>
+          <t>9786058059146</t>
+        </is>
+      </c>
+      <c r="B216" s="1" t="inlineStr">
+        <is>
+          <t>Puhu’nun Rüyası</t>
+        </is>
+      </c>
+      <c r="C216" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="217" spans="1:3">
+      <c r="A217" s="1" t="inlineStr">
+        <is>
+          <t>9786057007803</t>
+        </is>
+      </c>
+      <c r="B217" s="1" t="inlineStr">
+        <is>
+          <t>Tarihin Piri - Tarih YKS (TYT-AYT) Konu Öğretim Kitabı</t>
+        </is>
+      </c>
+      <c r="C217" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="218" spans="1:3">
+      <c r="A218" s="1" t="inlineStr">
+        <is>
+          <t>9786050622294</t>
+        </is>
+      </c>
+      <c r="B218" s="1" t="inlineStr">
+        <is>
+          <t>Günaydın Lal</t>
+        </is>
+      </c>
+      <c r="C218" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="219" spans="1:3">
+      <c r="A219" s="1" t="inlineStr">
+        <is>
+          <t>9786050649826</t>
+        </is>
+      </c>
+      <c r="B219" s="1" t="inlineStr">
+        <is>
+          <t>Hasssta mısın Necati!</t>
+        </is>
+      </c>
+      <c r="C219" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="220" spans="1:3">
+      <c r="A220" s="1" t="inlineStr">
+        <is>
+          <t>9786050649802</t>
+        </is>
+      </c>
+      <c r="B220" s="1" t="inlineStr">
+        <is>
+          <t>Zihin 2050 - 2080</t>
+        </is>
+      </c>
+      <c r="C220" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="221" spans="1:3">
+      <c r="A221" s="1" t="inlineStr">
+        <is>
+          <t>9786050622201</t>
+        </is>
+      </c>
+      <c r="B221" s="1" t="inlineStr">
+        <is>
+          <t>İrade Terbiyesi</t>
+        </is>
+      </c>
+      <c r="C221" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="222" spans="1:3">
+      <c r="A222" s="1" t="inlineStr">
+        <is>
+          <t>9786050610420</t>
+        </is>
+      </c>
+      <c r="B222" s="1" t="inlineStr">
+        <is>
+          <t>Yağmur Gözlüm</t>
+        </is>
+      </c>
+      <c r="C222" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="223" spans="1:3">
+      <c r="A223" s="1" t="inlineStr">
+        <is>
+          <t>9786050649888</t>
+        </is>
+      </c>
+      <c r="B223" s="1" t="inlineStr">
+        <is>
+          <t>Metehan</t>
+        </is>
+      </c>
+      <c r="C223" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="224" spans="1:3">
+      <c r="A224" s="1" t="inlineStr">
+        <is>
+          <t>9786050622256</t>
+        </is>
+      </c>
+      <c r="B224" s="1" t="inlineStr">
+        <is>
+          <t>Arkadaş Kurbanı</t>
+        </is>
+      </c>
+      <c r="C224" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="225" spans="1:3">
+      <c r="A225" s="1" t="inlineStr">
+        <is>
+          <t>9786050622270</t>
+        </is>
+      </c>
+      <c r="B225" s="1" t="inlineStr">
+        <is>
+          <t>Modern Çağın Kıyametinde - İnsan Olmak</t>
+        </is>
+      </c>
+      <c r="C225" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="226" spans="1:3">
+      <c r="A226" s="1" t="inlineStr">
+        <is>
+          <t>9786050622287</t>
+        </is>
+      </c>
+      <c r="B226" s="1" t="inlineStr">
+        <is>
+          <t>Kızıl Kabus</t>
+        </is>
+      </c>
+      <c r="C226" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="227" spans="1:3">
+      <c r="A227" s="1" t="inlineStr">
+        <is>
+          <t>9786257016162</t>
+        </is>
+      </c>
+      <c r="B227" s="1" t="inlineStr">
+        <is>
+          <t>Yıllanmış Hasret</t>
+        </is>
+      </c>
+      <c r="C227" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="228" spans="1:3">
+      <c r="A228" s="1" t="inlineStr">
+        <is>
+          <t>9786257016100</t>
+        </is>
+      </c>
+      <c r="B228" s="1" t="inlineStr">
+        <is>
+          <t>Yedi Büyücü Divanı</t>
+        </is>
+      </c>
+      <c r="C228" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="229" spans="1:3">
+      <c r="A229" s="1" t="inlineStr">
+        <is>
+          <t>9786050610475</t>
+        </is>
+      </c>
+      <c r="B229" s="1" t="inlineStr">
+        <is>
+          <t>İki Farklı Hayat</t>
+        </is>
+      </c>
+      <c r="C229" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="230" spans="1:3">
+      <c r="A230" s="1" t="inlineStr">
+        <is>
+          <t>9786257016070</t>
+        </is>
+      </c>
+      <c r="B230" s="1" t="inlineStr">
+        <is>
+          <t>Bitmeyen Ergenlik</t>
+        </is>
+      </c>
+      <c r="C230" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="231" spans="1:3">
+      <c r="A231" s="1" t="inlineStr">
+        <is>
+          <t>9786257016049</t>
+        </is>
+      </c>
+      <c r="B231" s="1" t="inlineStr">
+        <is>
+          <t>Badem Çiçekleri</t>
+        </is>
+      </c>
+      <c r="C231" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="232" spans="1:3">
+      <c r="A232" s="1" t="inlineStr">
+        <is>
+          <t>9786257016094</t>
+        </is>
+      </c>
+      <c r="B232" s="1" t="inlineStr">
+        <is>
+          <t>Sesleniş</t>
+        </is>
+      </c>
+      <c r="C232" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="233" spans="1:3">
+      <c r="A233" s="1" t="inlineStr">
+        <is>
+          <t>9786257016063</t>
+        </is>
+      </c>
+      <c r="B233" s="1" t="inlineStr">
+        <is>
+          <t>An'ı Yaşamak</t>
+        </is>
+      </c>
+      <c r="C233" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="234" spans="1:3">
+      <c r="A234" s="1" t="inlineStr">
+        <is>
+          <t>9786056970382</t>
+        </is>
+      </c>
+      <c r="B234" s="1" t="inlineStr">
+        <is>
+          <t>İyi İnsanlar Nerede?</t>
+        </is>
+      </c>
+      <c r="C234" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="235" spans="1:3">
+      <c r="A235" s="1" t="inlineStr">
+        <is>
+          <t>9786056970368</t>
+        </is>
+      </c>
+      <c r="B235" s="1" t="inlineStr">
+        <is>
+          <t>Deniz Köpüğü Duygular</t>
+        </is>
+      </c>
+      <c r="C235" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="236" spans="1:3">
+      <c r="A236" s="1" t="inlineStr">
+        <is>
+          <t>9786057471857</t>
+        </is>
+      </c>
+      <c r="B236" s="1" t="inlineStr">
+        <is>
+          <t>Palmiye Kontesi</t>
+        </is>
+      </c>
+      <c r="C236" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="237" spans="1:3">
+      <c r="A237" s="1" t="inlineStr">
+        <is>
+          <t>9786057471833</t>
+        </is>
+      </c>
+      <c r="B237" s="1" t="inlineStr">
+        <is>
+          <t>Düşlerim</t>
+        </is>
+      </c>
+      <c r="C237" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="238" spans="1:3">
+      <c r="A238" s="1" t="inlineStr">
+        <is>
+          <t>9786057442802</t>
+        </is>
+      </c>
+      <c r="B238" s="1" t="inlineStr">
+        <is>
+          <t>Yönetmek</t>
+        </is>
+      </c>
+      <c r="C238" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="239" spans="1:3">
+      <c r="A239" s="1" t="inlineStr">
+        <is>
+          <t>9786050610499</t>
+        </is>
+      </c>
+      <c r="B239" s="1" t="inlineStr">
+        <is>
+          <t>Muhammed ve Samir</t>
+        </is>
+      </c>
+      <c r="C239" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="240" spans="1:3">
+      <c r="A240" s="1" t="inlineStr">
+        <is>
+          <t>9786050610451</t>
+        </is>
+      </c>
+      <c r="B240" s="1" t="inlineStr">
+        <is>
+          <t>Dede ve Torun - Sahip Ata</t>
+        </is>
+      </c>
+      <c r="C240" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="241" spans="1:3">
+      <c r="A241" s="1" t="inlineStr">
+        <is>
+          <t>9786050610468</t>
+        </is>
+      </c>
+      <c r="B241" s="1" t="inlineStr">
+        <is>
+          <t>Yangın Görmüş Şiirler</t>
+        </is>
+      </c>
+      <c r="C241" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="242" spans="1:3">
+      <c r="A242" s="1" t="inlineStr">
+        <is>
+          <t>9786050610444</t>
+        </is>
+      </c>
+      <c r="B242" s="1" t="inlineStr">
+        <is>
+          <t>Doğuda Bir Türk Ziya Gökalp</t>
+        </is>
+      </c>
+      <c r="C242" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="243" spans="1:3">
+      <c r="A243" s="1" t="inlineStr">
+        <is>
+          <t>9786056970313</t>
+        </is>
+      </c>
+      <c r="B243" s="1" t="inlineStr">
+        <is>
+          <t>Furkan'ın Maceraları 1 - Furkan Nevlana Diyarı Konya'yı Geziyor</t>
+        </is>
+      </c>
+      <c r="C243" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="244" spans="1:3">
+      <c r="A244" s="1" t="inlineStr">
+        <is>
+          <t>9786057471871</t>
+        </is>
+      </c>
+      <c r="B244" s="1" t="inlineStr">
+        <is>
+          <t>Papatyamdan Notlar</t>
+        </is>
+      </c>
+      <c r="C244" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="245" spans="1:3">
+      <c r="A245" s="1" t="inlineStr">
+        <is>
+          <t>9786057471864</t>
+        </is>
+      </c>
+      <c r="B245" s="1" t="inlineStr">
+        <is>
+          <t>Duymayan Göremez</t>
+        </is>
+      </c>
+      <c r="C245" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="246" spans="1:3">
+      <c r="A246" s="1" t="inlineStr">
+        <is>
+          <t>9786057471826</t>
+        </is>
+      </c>
+      <c r="B246" s="1" t="inlineStr">
+        <is>
+          <t>Hayata Bir Anlam Katmak</t>
+        </is>
+      </c>
+      <c r="C246" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="247" spans="1:3">
+      <c r="A247" s="1" t="inlineStr">
+        <is>
+          <t>9786057471840</t>
+        </is>
+      </c>
+      <c r="B247" s="1" t="inlineStr">
+        <is>
+          <t>İç Huzur ve Mutluluk</t>
+        </is>
+      </c>
+      <c r="C247" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="248" spans="1:3">
+      <c r="A248" s="1" t="inlineStr">
+        <is>
+          <t>9786057495785</t>
+        </is>
+      </c>
+      <c r="B248" s="1" t="inlineStr">
+        <is>
+          <t>Delilik Nehri</t>
+        </is>
+      </c>
+      <c r="C248" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="249" spans="1:3">
+      <c r="A249" s="1" t="inlineStr">
+        <is>
+          <t>9786050649819</t>
+        </is>
+      </c>
+      <c r="B249" s="1" t="inlineStr">
+        <is>
+          <t>Yediveren Çiçekler</t>
+        </is>
+      </c>
+      <c r="C249" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="250" spans="1:3">
+      <c r="A250" s="1" t="inlineStr">
+        <is>
+          <t>9786050622263</t>
+        </is>
+      </c>
+      <c r="B250" s="1" t="inlineStr">
+        <is>
+          <t>Kadın</t>
+        </is>
+      </c>
+      <c r="C250" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="251" spans="1:3">
+      <c r="A251" s="1" t="inlineStr">
+        <is>
+          <t>9786050610437</t>
+        </is>
+      </c>
+      <c r="B251" s="1" t="inlineStr">
+        <is>
+          <t>Zihnen Ruhen Bedenen Sağlıklı Sorumlu ve Özgüvenli Çocuk Yetiştirmek</t>
+        </is>
+      </c>
+      <c r="C251" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="252" spans="1:3">
+      <c r="A252" s="1" t="inlineStr">
+        <is>
+          <t>9786257016223</t>
+        </is>
+      </c>
+      <c r="B252" s="1" t="inlineStr">
+        <is>
+          <t>Şah ve Mat</t>
+        </is>
+      </c>
+      <c r="C252" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="253" spans="1:3">
+      <c r="A253" s="1" t="inlineStr">
+        <is>
+          <t>9786056951534</t>
+        </is>
+      </c>
+      <c r="B253" s="1" t="inlineStr">
+        <is>
+          <t>Aynıların Ülkesi</t>
+        </is>
+      </c>
+      <c r="C253" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="254" spans="1:3">
+      <c r="A254" s="1" t="inlineStr">
+        <is>
+          <t>9786056970351</t>
+        </is>
+      </c>
+      <c r="B254" s="1" t="inlineStr">
+        <is>
+          <t>Günah</t>
+        </is>
+      </c>
+      <c r="C254" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="255" spans="1:3">
+      <c r="A255" s="1" t="inlineStr">
+        <is>
+          <t>9786056970344</t>
+        </is>
+      </c>
+      <c r="B255" s="1" t="inlineStr">
+        <is>
+          <t>Vuslat Harbi</t>
+        </is>
+      </c>
+      <c r="C255" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="256" spans="1:3">
+      <c r="A256" s="1" t="inlineStr">
+        <is>
+          <t>9786050622249</t>
+        </is>
+      </c>
+      <c r="B256" s="1" t="inlineStr">
+        <is>
+          <t>Sağır Şehir</t>
+        </is>
+      </c>
+      <c r="C256" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="257" spans="1:3">
+      <c r="A257" s="1" t="inlineStr">
+        <is>
+          <t>9786050622232</t>
+        </is>
+      </c>
+      <c r="B257" s="1" t="inlineStr">
+        <is>
+          <t>Üç Yanlış Yarım Doğru</t>
+        </is>
+      </c>
+      <c r="C257" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="258" spans="1:3">
+      <c r="A258" s="1" t="inlineStr">
+        <is>
+          <t>9786050622225</t>
+        </is>
+      </c>
+      <c r="B258" s="1" t="inlineStr">
+        <is>
+          <t>Başlıksız Şiirler</t>
+        </is>
+      </c>
+      <c r="C258" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="259" spans="1:3">
+      <c r="A259" s="1" t="inlineStr">
+        <is>
+          <t>9786050612905</t>
+        </is>
+      </c>
+      <c r="B259" s="1" t="inlineStr">
+        <is>
+          <t>Dibi ile Dikkat Becerilerini Geliştirme Etkinlikleri 2. Sınıf A</t>
+        </is>
+      </c>
+      <c r="C259" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="260" spans="1:3">
+      <c r="A260" s="1" t="inlineStr">
+        <is>
+          <t>9786056970337</t>
+        </is>
+      </c>
+      <c r="B260" s="1" t="inlineStr">
+        <is>
+          <t>İrade Eğitimi</t>
+        </is>
+      </c>
+      <c r="C260" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="261" spans="1:3">
+      <c r="A261" s="1" t="inlineStr">
+        <is>
+          <t>9786050610406</t>
+        </is>
+      </c>
+      <c r="B261" s="1" t="inlineStr">
+        <is>
+          <t>Gençlerin Gözünde Anne ve Baba Olmak</t>
+        </is>
+      </c>
+      <c r="C261" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="262" spans="1:3">
+      <c r="A262" s="1" t="inlineStr">
+        <is>
+          <t>9786050610413</t>
+        </is>
+      </c>
+      <c r="B262" s="1" t="inlineStr">
+        <is>
+          <t>Pardon Bi Bakar mısınız?</t>
+        </is>
+      </c>
+      <c r="C262" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="263" spans="1:3">
+      <c r="A263" s="1" t="inlineStr">
+        <is>
+          <t>9786257016193</t>
+        </is>
+      </c>
+      <c r="B263" s="1" t="inlineStr">
+        <is>
+          <t>Gizlenen Vahşet</t>
+        </is>
+      </c>
+      <c r="C263" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="264" spans="1:3">
+      <c r="A264" s="1" t="inlineStr">
+        <is>
+          <t>9786257016186</t>
+        </is>
+      </c>
+      <c r="B264" s="1" t="inlineStr">
+        <is>
+          <t>Halil Bey</t>
+        </is>
+      </c>
+      <c r="C264" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="265" spans="1:3">
+      <c r="A265" s="1" t="inlineStr">
+        <is>
+          <t>9786257016209</t>
+        </is>
+      </c>
+      <c r="B265" s="1" t="inlineStr">
+        <is>
+          <t>K.A.Ç. 2 - Kaçın Kurası</t>
+        </is>
+      </c>
+      <c r="C265" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="266" spans="1:3">
+      <c r="A266" s="1" t="inlineStr">
+        <is>
+          <t>9786257016216</t>
+        </is>
+      </c>
+      <c r="B266" s="1" t="inlineStr">
+        <is>
+          <t>Kızıl Elma</t>
+        </is>
+      </c>
+      <c r="C266" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="267" spans="1:3">
+      <c r="A267" s="1" t="inlineStr">
+        <is>
+          <t>9786056970320</t>
+        </is>
+      </c>
+      <c r="B267" s="1" t="inlineStr">
+        <is>
+          <t>Medusa'nın Laneti - Başkomiser Serra 1</t>
+        </is>
+      </c>
+      <c r="C267" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="268" spans="1:3">
+      <c r="A268" s="1" t="inlineStr">
+        <is>
+          <t>9786257016124</t>
+        </is>
+      </c>
+      <c r="B268" s="1" t="inlineStr">
+        <is>
+          <t>Akhira Kıyamet Vakti</t>
+        </is>
+      </c>
+      <c r="C268" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="269" spans="1:3">
+      <c r="A269" s="1" t="inlineStr">
+        <is>
+          <t>9786057357717</t>
+        </is>
+      </c>
+      <c r="B269" s="1" t="inlineStr">
+        <is>
+          <t>Hızlı Okuyorum</t>
+        </is>
+      </c>
+      <c r="C269" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="270" spans="1:3">
+      <c r="A270" s="1" t="inlineStr">
+        <is>
+          <t>9786056951596</t>
+        </is>
+      </c>
+      <c r="B270" s="1" t="inlineStr">
+        <is>
+          <t>Memur Jargonu 2020 KPSS Genel Kültür Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C270" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="271" spans="1:3">
+      <c r="A271" s="1" t="inlineStr">
+        <is>
+          <t>9786257016001</t>
+        </is>
+      </c>
+      <c r="B271" s="1" t="inlineStr">
+        <is>
+          <t>Eylül Sarısı</t>
+        </is>
+      </c>
+      <c r="C271" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="272" spans="1:3">
+      <c r="A272" s="1" t="inlineStr">
+        <is>
+          <t>9786257016018</t>
+        </is>
+      </c>
+      <c r="B272" s="1" t="inlineStr">
+        <is>
+          <t>Mutlu Aile Mutlu Çocuk</t>
+        </is>
+      </c>
+      <c r="C272" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="273" spans="1:3">
+      <c r="A273" s="1" t="inlineStr">
+        <is>
+          <t>9786257016025</t>
+        </is>
+      </c>
+      <c r="B273" s="1" t="inlineStr">
+        <is>
+          <t>Karadut</t>
+        </is>
+      </c>
+      <c r="C273" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="274" spans="1:3">
+      <c r="A274" s="1" t="inlineStr">
+        <is>
+          <t>9786257016032</t>
+        </is>
+      </c>
+      <c r="B274" s="1" t="inlineStr">
+        <is>
+          <t>Ben Onu Çok Sevdim</t>
+        </is>
+      </c>
+      <c r="C274" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="275" spans="1:3">
+      <c r="A275" s="1" t="inlineStr">
+        <is>
+          <t>9786058059122</t>
+        </is>
+      </c>
+      <c r="B275" s="1" t="inlineStr">
+        <is>
+          <t>Beçasö Operasyonu</t>
+        </is>
+      </c>
+      <c r="C275" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="276" spans="1:3">
+      <c r="A276" s="1" t="inlineStr">
+        <is>
+          <t>9786056914492</t>
+        </is>
+      </c>
+      <c r="B276" s="1" t="inlineStr">
+        <is>
+          <t>Yafes’in Çocukları</t>
+        </is>
+      </c>
+      <c r="C276" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="277" spans="1:3">
+      <c r="A277" s="1" t="inlineStr">
+        <is>
+          <t>9786056914447</t>
+        </is>
+      </c>
+      <c r="B277" s="1" t="inlineStr">
+        <is>
+          <t>Bayram Sevinci</t>
+        </is>
+      </c>
+      <c r="C277" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="278" spans="1:3">
+      <c r="A278" s="1" t="inlineStr">
+        <is>
+          <t>9786056914461</t>
+        </is>
+      </c>
+      <c r="B278" s="1" t="inlineStr">
+        <is>
+          <t>Sinek Vızıltısı</t>
+        </is>
+      </c>
+      <c r="C278" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="279" spans="1:3">
+      <c r="A279" s="1" t="inlineStr">
+        <is>
+          <t>9786056914423</t>
+        </is>
+      </c>
+      <c r="B279" s="1" t="inlineStr">
+        <is>
+          <t>Aşkın Zirvesi</t>
+        </is>
+      </c>
+      <c r="C279" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="280" spans="1:3">
+      <c r="A280" s="1" t="inlineStr">
+        <is>
+          <t>9786257016148</t>
+        </is>
+      </c>
+      <c r="B280" s="1" t="inlineStr">
+        <is>
+          <t>Bir Delinin Aklından Geçenler</t>
+        </is>
+      </c>
+      <c r="C280" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="281" spans="1:3">
+      <c r="A281" s="1" t="inlineStr">
+        <is>
+          <t>9786056970399</t>
+        </is>
+      </c>
+      <c r="B281" s="1" t="inlineStr">
+        <is>
+          <t>Çiftlikteki Unicorn</t>
+        </is>
+      </c>
+      <c r="C281" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="282" spans="1:3">
+      <c r="A282" s="1" t="inlineStr">
+        <is>
+          <t>9786257016087</t>
+        </is>
+      </c>
+      <c r="B282" s="1" t="inlineStr">
+        <is>
+          <t>Muhayyile</t>
+        </is>
+      </c>
+      <c r="C282" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="283" spans="1:3">
+      <c r="A283" s="1" t="inlineStr">
+        <is>
+          <t>9786257016155</t>
+        </is>
+      </c>
+      <c r="B283" s="1" t="inlineStr">
+        <is>
+          <t>Aşkın Med Hali - Yunus Emre</t>
+        </is>
+      </c>
+      <c r="C283" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="284" spans="1:3">
+      <c r="A284" s="1" t="inlineStr">
+        <is>
+          <t>9786257016131</t>
+        </is>
+      </c>
+      <c r="B284" s="1" t="inlineStr">
+        <is>
+          <t>Deniz Martı ve Çocuk</t>
+        </is>
+      </c>
+      <c r="C284" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="285" spans="1:3">
+      <c r="A285" s="1" t="inlineStr">
+        <is>
+          <t>9786058059184</t>
+        </is>
+      </c>
+      <c r="B285" s="1" t="inlineStr">
+        <is>
+          <t>Mathilda’nın Son Arzusu</t>
+        </is>
+      </c>
+      <c r="C285" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="286" spans="1:3">
+      <c r="A286" s="1" t="inlineStr">
+        <is>
+          <t>9786056951503</t>
+        </is>
+      </c>
+      <c r="B286" s="1" t="inlineStr">
+        <is>
+          <t>Kara Kapan</t>
+        </is>
+      </c>
+      <c r="C286" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="287" spans="1:3">
+      <c r="A287" s="1" t="inlineStr">
+        <is>
+          <t>9786058059115</t>
+        </is>
+      </c>
+      <c r="B287" s="1" t="inlineStr">
+        <is>
+          <t>Rodrigo’yla Tango</t>
+        </is>
+      </c>
+      <c r="C287" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="288" spans="1:3">
+      <c r="A288" s="1" t="inlineStr">
+        <is>
+          <t>9786058059108</t>
+        </is>
+      </c>
+      <c r="B288" s="1" t="inlineStr">
+        <is>
+          <t>Tuz</t>
+        </is>
+      </c>
+      <c r="C288" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="289" spans="1:3">
+      <c r="A289" s="1" t="inlineStr">
+        <is>
+          <t>9786056970306</t>
+        </is>
+      </c>
+      <c r="B289" s="1" t="inlineStr">
+        <is>
+          <t>Yüreğime Cemre Düşsün Sevdiğim</t>
+        </is>
+      </c>
+      <c r="C289" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="290" spans="1:3">
+      <c r="A290" s="1" t="inlineStr">
+        <is>
+          <t>9786056951565</t>
+        </is>
+      </c>
+      <c r="B290" s="1" t="inlineStr">
+        <is>
+          <t>Ahraz</t>
+        </is>
+      </c>
+      <c r="C290" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="291" spans="1:3">
+      <c r="A291" s="1" t="inlineStr">
+        <is>
+          <t>9786056951527</t>
+        </is>
+      </c>
+      <c r="B291" s="1" t="inlineStr">
+        <is>
+          <t>Başarı Avcıları</t>
+        </is>
+      </c>
+      <c r="C291" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="292" spans="1:3">
+      <c r="A292" s="1" t="inlineStr">
+        <is>
+          <t>9786056951510</t>
+        </is>
+      </c>
+      <c r="B292" s="1" t="inlineStr">
+        <is>
+          <t>Yusuf’un Gizemli Maceraları</t>
+        </is>
+      </c>
+      <c r="C292" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="293" spans="1:3">
+      <c r="A293" s="1" t="inlineStr">
+        <is>
+          <t>9786256007079</t>
+        </is>
+      </c>
+      <c r="B293" s="1" t="inlineStr">
+        <is>
+          <t>Kağıt Duvarlar</t>
+        </is>
+      </c>
+      <c r="C293" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="294" spans="1:3">
+      <c r="A294" s="1" t="inlineStr">
+        <is>
+          <t>9786259707235</t>
+        </is>
+      </c>
+      <c r="B294" s="1" t="inlineStr">
+        <is>
+          <t>Kanatlarımın Yolculuğu</t>
+        </is>
+      </c>
+      <c r="C294" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="295" spans="1:3">
+      <c r="A295" s="1" t="inlineStr">
+        <is>
           <t>9786057403162</t>
         </is>
       </c>
-      <c r="B2" s="1" t="inlineStr">
+      <c r="B295" s="1" t="inlineStr">
         <is>
           <t>İsli Mürekkep</t>
         </is>
       </c>
-      <c r="C2" s="1">
+      <c r="C295" s="1">
         <v>350</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>