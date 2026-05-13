--- v1 (2026-02-14)
+++ v2 (2026-05-13)
@@ -94,186 +94,186 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786259776347</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Doğu’nun Aynasında Batı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>228</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786051595078</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Aklı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>385</v>
+        <v>573</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786259776323</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Anlam Krizi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>175</v>
+        <v>213</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786259776330</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Filistin Kahramanları</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>175</v>
+        <v>218</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786259776316</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Tarihe Geçen Sözler</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>150</v>
+        <v>168</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786054565528</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Kanuniden Günümüze Türk - Fransız Münasebetleri</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>300</v>
+        <v>502</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786051591063</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Osmanlı'nın Balkan Rüyası</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>100</v>
+        <v>232</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786054565146</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>2. Abdülhamid ve Filistin</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>225</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786058052512</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Selçuklular</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786057472502</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Osmanlıca Türkçe Sözlük (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>1000</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786051592909</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Siperden Sipere Çanakkale</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>313</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786051595177</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
@@ -319,96 +319,96 @@
         <is>
           <t>9786051594125</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>İnsanı Okumak</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>213</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786057124593</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>İnsanı Düşünmek</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>165</v>
+        <v>218</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786057124579</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Siyasetname</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>260</v>
+        <v>315</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786057124562</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Tevhid Medeniyeti</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>360</v>
+        <v>405</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786057124555</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Ayağımın Tozuyla</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>200</v>
+        <v>310</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786057124531</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Gül Kokan Ocaklar</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786057124524</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>