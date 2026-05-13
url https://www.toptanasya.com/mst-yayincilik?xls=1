--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -94,331 +94,331 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786258106077</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Tilki'nin Kabuğu</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>55</v>
+        <v>130</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786258106190</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Peru Azmağı</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>69.9</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786258106107</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Kadın Gibi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>59</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786258106138</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>İki Mavi Arası Deniz Kızı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>69.9</v>
+        <v>225</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786258106152</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>İçimden Ne Geldiyse</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>49</v>
+        <v>160</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786258106145</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Hayalet Dansı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>135</v>
+        <v>350</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786258106121</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Dingin</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>49.5</v>
+        <v>220</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786258106237</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Çöl Tilkisi</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>79</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786258106244</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Aşkımız Eski Bir Yalan!</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>69.9</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786258106169</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Zıt İkizler Ela ile Lale</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>69</v>
+        <v>150</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786258106084</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Umuda Hasret</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>39.9</v>
+        <v>135</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786258106176</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Tapınağın Gözleri Göbeklitepe</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786057369680</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Sonsuzluk Kodları Başlangıç 1. Kitap</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>69</v>
+        <v>255</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786258106053</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Savaşlar Bitmeli</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>39</v>
+        <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786258106039</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Uyku Arkadaşım</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>58</v>
+        <v>135</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786057369697</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Ateş Böceklerinin Planı</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>59.5</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786258106022</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Bilge'nin Orman Hikayesi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>49.99</v>
+        <v>135</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786258106008</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Ali ile Firrik</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786258106015</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Arda'nın Ay ile Sohbeti</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>58</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786057369673</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Pusat ve Şifreci 2 - Filistin</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>45</v>
+        <v>165</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>