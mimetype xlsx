--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -304,51 +304,51 @@
         <is>
           <t>9786057244925</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Arapça Hocalı Kitap (2 cilt)</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>1310</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786057244949</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Arapçada İkiz Kelimeler</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9789756337684</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>YDT Arapça Deneme Kitabı 10 Deneme</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>420</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786057244932</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
@@ -634,51 +634,51 @@
         <is>
           <t>9786056866364</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Ermiş: İngilizce-Arapça-Türkçe</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786056866371</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Fırtınalar: Arapça-Türkçe Öyküler</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786056866326</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Arapça - Türkçe Çok Kısa Öyküler</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786056866340</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
@@ -739,51 +739,51 @@
         <is>
           <t>9786057059239</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Arapça Öğretmenlerine Evrak</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786057059215</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>İnsan Ne İle Yaşar</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>275</v>
+        <v>300</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786056866319</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Kırık Kanatlar</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786057059253</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>