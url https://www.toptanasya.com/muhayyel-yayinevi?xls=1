--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -85,505 +85,520 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259691022</t>
+          <t>9786259691046</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Zübdetü’l-Akaid Nuhbetü’l-Fevaid</t>
+          <t>Cumhuriyet Dönemi’nde Bilim ve Teknoloji Literatürü (1923-2023)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>320</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259691008</t>
+          <t>9786259691022</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Din Ve Akıl Perspektifinde Evrim Hipotezi</t>
+          <t>Zübdetü’l-Akaid Nuhbetü’l-Fevaid</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>390</v>
+        <v>350</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057372581</t>
+          <t>9786259691008</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Sanat ve İnsan - Estetiğe Giriş</t>
+          <t>Din Ve Akıl Perspektifinde Evrim Hipotezi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>215</v>
+        <v>475</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057372505</t>
+          <t>9786057372581</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>İdeal Devlet (El Medinetü'l Fazıla)</t>
+          <t>Sanat ve İnsan - Estetiğe Giriş</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057372567</t>
+          <t>9786057372505</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Bir Dönüşümün Serencamı: Cumhuriyet'in İlk Döneminde Dini Hayat 1923-1938</t>
+          <t>İdeal Devlet (El Medinetü'l Fazıla)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>420</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057372574</t>
+          <t>9786057372567</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Nasiruddin-i Tusi</t>
+          <t>Bir Dönüşümün Serencamı: Cumhuriyet'in İlk Döneminde Dini Hayat 1923-1938</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>230</v>
+        <v>480</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057372543</t>
+          <t>9786057372574</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Talat Vasfi Öz’ün Hac Hatıratı</t>
+          <t>Nasiruddin-i Tusi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057372550</t>
+          <t>9786057372543</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Hafız Şem’i Gülbang’ı</t>
+          <t>Talat Vasfi Öz’ün Hac Hatıratı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>340</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057372536</t>
+          <t>9786057372550</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Rum Düşünce Tarihi (1300-1900)</t>
+          <t>Hafız Şem’i Gülbang’ı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>320</v>
+        <v>380</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057372529</t>
+          <t>9786057372536</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Yeni Gerçekçilik Işığında Bertrand Russell’da Bilgi Problemi</t>
+          <t>Rum Düşünce Tarihi (1300-1900)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>240</v>
+        <v>380</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057372512</t>
+          <t>9786057372529</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>İnkılabın Felsefesi</t>
+          <t>Yeni Gerçekçilik Işığında Bertrand Russell’da Bilgi Problemi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>140</v>
+        <v>280</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786058101609</t>
+          <t>9786057372512</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Çirkinin Estetiği</t>
+          <t>İnkılabın Felsefesi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786058101616</t>
+          <t>9786058101609</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Leonardo Da Vinci</t>
+          <t>Çirkinin Estetiği</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786050641424</t>
+          <t>9786058101616</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>18. Yüzyıl Britanya'sında Aydınlanma ve Sosyalleşme</t>
+          <t>Leonardo Da Vinci</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>250</v>
+        <v>230</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786050641462</t>
+          <t>9786050641424</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Yunus Emre</t>
+          <t>18. Yüzyıl Britanya'sında Aydınlanma ve Sosyalleşme</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>140</v>
+        <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3990000097869</t>
+          <t>9786050641462</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Dönemi Türkiye’sinde Bilim 2</t>
+          <t>Yunus Emre</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>27.5</v>
+        <v>180</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786050641400</t>
+          <t>3990000097869</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Peygamberlerde İsyan Ahlakı</t>
+          <t>Cumhuriyet Dönemi Türkiye’sinde Bilim 2</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>27.5</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786050641431</t>
+          <t>9786050641400</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Dönemi Türkiye’sinde Bilim (2 Cilt Takım)</t>
+          <t>Peygamberlerde İsyan Ahlakı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>650</v>
+        <v>240</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786050641417</t>
+          <t>9786050641431</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Bakteriyolojihane-i Şahane</t>
+          <t>Cumhuriyet Dönemi Türkiye’sinde Bilim (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>240</v>
+        <v>800</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786050641479</t>
+          <t>9786050641417</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>İbrahim Müteferrika ve Yeni Bilim’in Türkiye’ye Girişi</t>
+          <t>Bakteriyolojihane-i Şahane</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786050641486</t>
+          <t>9786050641479</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Tercüme-i Si Fasl Fi’t-Takvim</t>
+          <t>İbrahim Müteferrika ve Yeni Bilim’in Türkiye’ye Girişi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>460</v>
+        <v>280</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786050641493</t>
+          <t>9786050641486</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Teknik Apolojisi Teknoloji Felsefesinin Doğuşu</t>
+          <t>Tercüme-i Si Fasl Fi’t-Takvim</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>200</v>
+        <v>550</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786058101685</t>
+          <t>9786050641493</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Epistemesini Anlamak Çatışma Kuramı</t>
+          <t>Teknik Apolojisi Teknoloji Felsefesinin Doğuşu</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786058101692</t>
+          <t>9786058101685</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Din ve Tıp</t>
+          <t>Osmanlı Epistemesini Anlamak Çatışma Kuramı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>340</v>
+        <v>240</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786058101678</t>
+          <t>9786058101692</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Kızların Eğitimi</t>
+          <t>Din ve Tıp</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786058101661</t>
+          <t>9786058101678</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Bilim Tarihi Araştırmalarında Yöntem</t>
+          <t>Kızların Eğitimi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>380</v>
+        <v>300</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786050641448</t>
+          <t>9786058101661</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Dönemi Türkiye’sinde Bilim 1</t>
+          <t>Bilim Tarihi Araştırmalarında Yöntem</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>27.5</v>
+        <v>450</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786058101647</t>
+          <t>9786050641448</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>İbn El-Heysem</t>
+          <t>Cumhuriyet Dönemi Türkiye’sinde Bilim 1</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>150</v>
+        <v>27.5</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786058101630</t>
+          <t>9786058101647</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Hilal'in Solgun Işığında Doğu'nun Büyüsü</t>
+          <t>İbn El-Heysem</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>360</v>
+        <v>180</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786058101623</t>
+          <t>9786058101630</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>El-Cezeri</t>
+          <t>Hilal'in Solgun Işığında Doğu'nun Büyüsü</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
+          <t>9786058101623</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>El-Cezeri</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
           <t>9786058101654</t>
         </is>
       </c>
-      <c r="B32" s="1" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>İrade Eğitimi</t>
         </is>
       </c>
-      <c r="C32" s="1">
-        <v>120</v>
+      <c r="C33" s="1">
+        <v>150</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>