--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -439,96 +439,96 @@
         <is>
           <t>9786259900834</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Serap</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786057343543</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Yutuver 3 Kitap Set</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>335</v>
+        <v>660</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786057343567</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Yutuver 2: Dev Bir Yutuver</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>170</v>
+        <v>210</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786057343550</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Yutuver 1; - Güneşi benim İçin Yutar Mısın?</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>170</v>
+        <v>240</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786050683394</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Kağıt</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786050636819</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Firuze - Yalnızlığın Utkusu</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786057000798</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
@@ -574,51 +574,51 @@
         <is>
           <t>9786050636840</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Arslan ve Sihirli Kılıç</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786057000712</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Yutuver 3</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>110</v>
+        <v>210</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786057000729</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Yutuver 2</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786057000767</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>