--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -124,66 +124,66 @@
         <is>
           <t>9786257215732</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Bir Söz Bir Mutluluk</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786257215718</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Köksaplar Günlüğü</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>175</v>
+        <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786257215701</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Köksaplar</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>150</v>
+        <v>230</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786257215695</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Duygu Ormanı Sincap - Doktordan Hikayeler</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786257215688</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
@@ -409,51 +409,51 @@
         <is>
           <t>9786257215671</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Mevzi Şiirleri</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786257215626</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Kırmızı Çan</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786257215619</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Tek Kişilik Aşk</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786257215596</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
@@ -469,51 +469,51 @@
         <is>
           <t>9786257215466</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Gümüşservi</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786257215367</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Şer Cisimler</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786257215305</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Kırk Yama Kırk Yara</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786257215374</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
@@ -3409,51 +3409,51 @@
         <is>
           <t>9786059854535</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>Hunili Kral</t>
         </is>
       </c>
       <c r="C222" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>9786059854322</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>Aşk Bir Yaradır İyileşmek Değil</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>55</v>
+        <v>80</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>9786059854443</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>Su Gibi</t>
         </is>
       </c>
       <c r="C224" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>9786059854375</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
@@ -4114,51 +4114,51 @@
         <is>
           <t>9786059854702</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>Ekose Mutsuzluklar</t>
         </is>
       </c>
       <c r="C269" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>9786059854694</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>Düş-Ün-Düğünüz Gibi</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>65</v>
+        <v>125</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>9786059854665</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>Düğüm Düğünü</t>
         </is>
       </c>
       <c r="C271" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>9786059854689</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
@@ -4654,51 +4654,51 @@
         <is>
           <t>9786059854030</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>Uyku Tıbbı</t>
         </is>
       </c>
       <c r="C305" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>9786059854009</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>Krem Şanti ile Bayan Marmelat</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>230</v>
+        <v>450</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>9786059854054</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>En Uzak Su Damlası</t>
         </is>
       </c>
       <c r="C307" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>9786054731886</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
@@ -5389,51 +5389,51 @@
         <is>
           <t>9786257215046</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>Efelya</t>
         </is>
       </c>
       <c r="C354" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>9786257215091</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>Rosa Das Rosas</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>125</v>
+        <v>280</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>9786257215107</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>The Elements</t>
         </is>
       </c>
       <c r="C356" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>9786257215084</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>