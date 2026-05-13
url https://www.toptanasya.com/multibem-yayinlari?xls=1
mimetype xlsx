--- v0 (2026-02-14)
+++ v1 (2026-05-13)
@@ -85,3610 +85,3730 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258527025</t>
+          <t>9786258527124</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Diş mi O?</t>
+          <t>Yine Mi Neden?</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4444444444511</t>
+          <t>9786258527131</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Aykuşu Dergisi - Şaban Ayı Özel Sayı</t>
+          <t>Bizim Köyün Pencereleri</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>180</v>
+        <v>380</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4444444444454</t>
+          <t>9786258527117</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Aykuşu Dergisi - Recep Ayı Özel Sayı</t>
+          <t>Ev Bazen</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>180</v>
+        <v>211.25</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258527001</t>
+          <t>9786258527032</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Ekransız Aktiviteler</t>
+          <t>Bir Dünya Masal (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>299</v>
+        <v>436.25</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256121997</t>
+          <t>9786256121652</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Bilgelik Sanatı</t>
+          <t>Havada Bulut</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>399</v>
+        <v>373.75</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256121973</t>
+          <t>9780000142634</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kral İğde</t>
+          <t>Yaşayan Din Eğitimi - Okuyan Çocuk Set 2 (4 Kitap)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>189</v>
+        <v>869</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256121713</t>
+          <t>9786258527049</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>İnecek Var!</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>189</v>
+        <v>411.25</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256121980</t>
+          <t>9786258527018</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Avucumdaki Orman</t>
+          <t>Ayet Ayet Keşfet - İslam</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>189</v>
+        <v>352.5</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9780000132215</t>
+          <t>9786258527025</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Okuyan Çocuk Eğitim Seti</t>
+          <t>Diş mi O?</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>849</v>
+        <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256121706</t>
+          <t>4444444444511</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Böcek Asansörü</t>
+          <t>Aykuşu Dergisi - Şaban Ayı Özel Sayı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9780000111906</t>
+          <t>4444444444454</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Masalları</t>
+          <t>Aykuşu Dergisi - Recep Ayı Özel Sayı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>552.24</v>
+        <v>180</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256121379</t>
+          <t>9786258527001</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Doğa Parmaklarımın Ucunda Set</t>
+          <t>Ekransız Aktiviteler</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>260</v>
+        <v>373.75</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256121645</t>
+          <t>9786256121997</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Tablet Günlükleri</t>
+          <t>Bilgelik Sanatı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>142.8</v>
+        <v>498.75</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256121621</t>
+          <t>9786256121973</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Topkapı Sarayında Felsefe</t>
+          <t>Kral İğde</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>268.8</v>
+        <v>236.25</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256121638</t>
+          <t>9786256121713</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Tılsımlı Sütunlar</t>
+          <t>İnecek Var!</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>188.8</v>
+        <v>236.25</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9780000081780</t>
+          <t>9786256121980</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Bilim Serisi- İlkokul Okuma Kitabları - 5'Li Set</t>
+          <t>Avucumdaki Orman</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>774</v>
+        <v>236.25</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256121492</t>
+          <t>9780000132215</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Mahir İle Arif Dede</t>
+          <t>Okuyan Çocuk Eğitim Seti</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>157</v>
+        <v>849</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256121515</t>
+          <t>9786256121706</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Hoş Geldin Masalı - Welcome</t>
+          <t>Böcek Asansörü</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>179</v>
+        <v>223.75</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256121461</t>
+          <t>9780000111906</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Nerede Bu Çocuklar?</t>
+          <t>Hayvan Masalları</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>179</v>
+        <v>552.24</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256121423</t>
+          <t>9786256121379</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kuran-ı Kerim'den Hikayeler Seti - 7 Kitap Ahşap Oyuncak Ve Sticker - Kutulu Özel Set</t>
+          <t>Doğa Parmaklarımın Ucunda Set</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>1499</v>
+        <v>325</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9780000023063</t>
+          <t>9786256121645</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Değerler Seti 8 Kitap</t>
+          <t>Tablet Günlükleri</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>1411</v>
+        <v>178.5</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9780000071668</t>
+          <t>9786256121621</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Doğayı Keşfediyorum Seti</t>
+          <t>Topkapı Sarayında Felsefe</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>1557</v>
+        <v>336</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256121355</t>
+          <t>9786256121638</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Vadideki Misafir</t>
+          <t>Tılsımlı Sütunlar</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>160</v>
+        <v>236</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256121362</t>
+          <t>9780000081780</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Ay Dağları</t>
+          <t>Bilim Serisi- İlkokul Okuma Kitabları - 5'Li Set</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>160</v>
+        <v>774</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256121348</t>
+          <t>9786256121492</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Ormandaki Son Ağaç</t>
+          <t>Mahir İle Arif Dede</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>259</v>
+        <v>196.56</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256121331</t>
+          <t>9786256121515</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Doğadan Origami</t>
+          <t>Hoş Geldin Masalı - Welcome</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>299</v>
+        <v>223.75</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9780000043269</t>
+          <t>9786256121461</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Bilinçli Ebeveyn Olma Setti- Çocuğumu Keşfediyorum (3 Kitap)</t>
+          <t>Nerede Bu Çocuklar?</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>576</v>
+        <v>223.75</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256121324</t>
+          <t>9786256121423</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimizin Şehri, Medine</t>
+          <t>Kuran-ı Kerim'den Hikayeler Seti - 7 Kitap Ahşap Oyuncak Ve Sticker - Kutulu Özel Set</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>418.8</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9780000043252</t>
+          <t>9780000023063</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kur-an'ı Kerimden Hikayeler Seti (3 Kitap)</t>
+          <t>Okul Öncesi Değerler Seti 8 Kitap</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>330</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9780000033208</t>
+          <t>9780000071668</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>İlkokul Macera Seti (6 Kitap)</t>
+          <t>Doğayı Keşfediyorum Seti</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>497</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9780000033222</t>
+          <t>9786256121355</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Büyüyoruz Seti (4 Kitap) (Ciltli)</t>
+          <t>Vadideki Misafir</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>540</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256121317</t>
+          <t>9786256121362</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kısa Kuyruk</t>
+          <t>Ay Dağları</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>132</v>
+        <v>200</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>4444444443638</t>
+          <t>9786256121348</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Keşif Pusulam Set - 5 Yaş İçin Okul Destek Seti</t>
+          <t>Ormandaki Son Ağaç</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>1890</v>
+        <v>323.75</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9780000012050</t>
+          <t>9786256121331</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Siyer Serisi 16'lı Tam Set</t>
+          <t>Doğadan Origami</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>1612.8</v>
+        <v>373.75</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9780000033192</t>
+          <t>9780000043269</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>İlkokul Ramazan Seti - 5 Kitap</t>
+          <t>Bilinçli Ebeveyn Olma Setti- Çocuğumu Keşfediyorum (3 Kitap)</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>807.44</v>
+        <v>576</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9780000023117</t>
+          <t>9786256121324</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Boya Eğlen Öğren 2 Kitap Set</t>
+          <t>Peygamberimizin Şehri, Medine</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>225.6</v>
+        <v>523.5</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9780000013002</t>
+          <t>9780000043252</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Ayet Ayet Keşfet Serisi</t>
+          <t>Kur-an'ı Kerimden Hikayeler Seti (3 Kitap)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>825.6</v>
+        <v>330</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9780000023192</t>
+          <t>9780000033208</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Milli Değerler Seti - İlkokul Okuma Seti</t>
+          <t>İlkokul Macera Seti (6 Kitap)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>526.4</v>
+        <v>497</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9780000033178</t>
+          <t>9780000033222</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kalbim Filistin'de Seti - 3 Kitap</t>
+          <t>Büyüyoruz Seti (4 Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>329</v>
+        <v>540</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9780000023193</t>
+          <t>9786256121317</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Uyku Öncesi 5'li Kitap Seti (3 Yaş)</t>
+          <t>Kısa Kuyruk</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>588</v>
+        <v>132</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9780000013019</t>
+          <t>4444444443638</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens Set</t>
+          <t>Keşif Pusulam Set - 5 Yaş İçin Okul Destek Seti</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>614.78</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786257278196</t>
+          <t>9780000012050</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Dünya Kadar Yetenek 4 Kitap Set</t>
+          <t>Siyer Serisi 16'lı Tam Set</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>917.28</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256121300</t>
+          <t>9780000033192</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Koca Ayaklar</t>
+          <t>İlkokul Ramazan Seti - 5 Kitap</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>132</v>
+        <v>807.44</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256121294</t>
+          <t>9780000023117</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kuran'da Geçen Vasıtalar</t>
+          <t>Boya Eğlen Öğren 2 Kitap Set</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>132</v>
+        <v>225.6</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256860926</t>
+          <t>9780000013002</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Zamane Öğretmen</t>
+          <t>Ayet Ayet Keşfet Serisi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>60</v>
+        <v>1373.75</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256860933</t>
+          <t>9780000023192</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Tabip ve Hemşire</t>
+          <t>Milli Değerler Seti - İlkokul Okuma Seti</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>60</v>
+        <v>526.4</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256121010</t>
+          <t>9780000033178</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Telefon Günlükleri</t>
+          <t>Kalbim Filistin'de Seti - 3 Kitap</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>120</v>
+        <v>329</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256860803</t>
+          <t>9780000023193</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Birkaç Atasözü Meselesi</t>
+          <t>Uyku Öncesi 5'li Kitap Seti (3 Yaş)</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>154.8</v>
+        <v>588</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256860797</t>
+          <t>9780000013019</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Bir Atasözü Meselesi</t>
+          <t>Küçük Prens Set</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>154.8</v>
+        <v>614.78</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256121102</t>
+          <t>9786257278196</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Minik Kanatlar</t>
+          <t>Dünya Kadar Yetenek 4 Kitap Set</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>132</v>
+        <v>917.28</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256121096</t>
+          <t>9786256121300</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Ayet Ayet Keşfet Kainat</t>
+          <t>Koca Ayaklar</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>282</v>
+        <v>132</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256860780</t>
+          <t>9786256121294</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Büyümek İsteyen Penguen</t>
+          <t>Kuran'da Geçen Vasıtalar</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>154.8</v>
+        <v>165</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256860773</t>
+          <t>9786256860926</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Ufaklık</t>
+          <t>Zamane Öğretmen</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>166.8</v>
+        <v>75</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256860742</t>
+          <t>9786256860933</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Bir Renk Bir Şiir</t>
+          <t>Tabip ve Hemşire</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>157.92</v>
+        <v>75</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256860766</t>
+          <t>9786256121010</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Do You Know A Hummingbird?</t>
+          <t>Telefon Günlükleri</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>178.8</v>
+        <v>150</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256860759</t>
+          <t>9786256860803</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Sinek Kuşunu Bilir Misin?</t>
+          <t>Birkaç Atasözü Meselesi</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>178.8</v>
+        <v>193.5</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256860728</t>
+          <t>9786256860797</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Bana Bakın Buradayım!</t>
+          <t>Bir Atasözü Meselesi</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>166.8</v>
+        <v>193.5</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256860735</t>
+          <t>9786256121102</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Mescid-i Aksa'da Ramazan Büyük İftar</t>
+          <t>Minik Kanatlar</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>166.8</v>
+        <v>132</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>1234567890128</t>
+          <t>9786256121096</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Bir Zürafa Beş Kuş Eder Mi?</t>
+          <t>Ayet Ayet Keşfet Kainat</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>148.68</v>
+        <v>352.5</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9780000011640</t>
+          <t>9786256860780</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Peygamberler Serisi (12 Kitap)</t>
+          <t>Büyümek İsteyen Penguen</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>2419.2</v>
+        <v>193.5</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9780000012043</t>
+          <t>9786256860773</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Siyer Serisi 4</t>
+          <t>Ufaklık</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>393.6</v>
+        <v>208.5</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9780000012036</t>
+          <t>9786256860742</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Siyer Serisi 3</t>
+          <t>Bir Renk Bir Şiir</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>393.6</v>
+        <v>197.4</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9780000011770</t>
+          <t>9786256860766</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Siyer Serisi 2</t>
+          <t>Do You Know A Hummingbird?</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>393.6</v>
+        <v>223.5</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786257278553</t>
+          <t>9786256860759</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Masal Halısı Kartları</t>
+          <t>Sinek Kuşunu Bilir Misin?</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>230</v>
+        <v>223.5</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256860698</t>
+          <t>9786256860728</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Kırkyama Bahçesi</t>
+          <t>Bana Bakın Buradayım!</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>144</v>
+        <v>208.5</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256860704</t>
+          <t>9786256860735</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Dünyada Ramazan</t>
+          <t>Mescid-i Aksa'da Ramazan Büyük İftar</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>180</v>
+        <v>208.5</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256860605</t>
+          <t>1234567890128</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Kutlu Misafir</t>
+          <t>Bir Zürafa Beş Kuş Eder Mi?</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>100.8</v>
+        <v>185.85</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256860667</t>
+          <t>9780000011640</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Veda - Farewell (Etkinlikli Hikaye Kitabı)</t>
+          <t>Peygamberler Serisi (12 Kitap)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>100.8</v>
+        <v>3024</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256860674</t>
+          <t>9780000012043</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Torunlar - Happy Grandchildren (Etkinlikli Hikaye Kitabı)</t>
+          <t>Siyer Serisi 4</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>100.8</v>
+        <v>393.6</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256860650</t>
+          <t>9780000012036</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Kedi Babası - The Father of Cats (Etkinlikli Hikaye Kitabı)</t>
+          <t>Siyer Serisi 3</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>100.8</v>
+        <v>393.6</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256860681</t>
+          <t>9780000011770</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>İlk Ezan - The Adhan (Etkinlikli Hikaye Kitabı)</t>
+          <t>Siyer Serisi 2</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>100.8</v>
+        <v>393.6</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256860636</t>
+          <t>9786257278553</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Satranç Oyun Haritası</t>
+          <t>Masal Halısı Kartları</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>342.72</v>
+        <v>343.98</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256860278</t>
+          <t>9786256860698</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>İnci Köyden İstanbul'a Bir Hattat Hikayesi</t>
+          <t>Kırkyama Bahçesi</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>268.8</v>
+        <v>180</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256860612</t>
+          <t>9786256860704</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Bu Ne?</t>
+          <t>Dünyada Ramazan</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>252</v>
+        <v>225</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256860285</t>
+          <t>9786256860605</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>İnci Köyden İstanbul'a Bir Hattat Hikayesi (Ciltli)</t>
+          <t>Kutlu Misafir</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>352.8</v>
+        <v>126</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9780000011619</t>
+          <t>9786256860667</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Böcek Masalları Seti</t>
+          <t>Veda - Farewell (Etkinlikli Hikaye Kitabı)</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>288</v>
+        <v>126</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786256860629</t>
+          <t>9786256860674</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Kuran'da Geçen Evler</t>
+          <t>Mutlu Torunlar - Happy Grandchildren (Etkinlikli Hikaye Kitabı)</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>168</v>
+        <v>126</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256860582</t>
+          <t>9786256860650</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Karşı Kıyıya Yolculuk</t>
+          <t>Kedi Babası - The Father of Cats (Etkinlikli Hikaye Kitabı)</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>100.8</v>
+        <v>126</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256860599</t>
+          <t>9786256860681</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kahraman</t>
+          <t>İlk Ezan - The Adhan (Etkinlikli Hikaye Kitabı)</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>100.8</v>
+        <v>126</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786256860575</t>
+          <t>9786256860636</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>İlk Haber</t>
+          <t>Satranç Oyun Haritası</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>100.8</v>
+        <v>428.4</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9780000011855</t>
+          <t>9786256860278</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Aktivitelerle Duygu Eğitimi Seti</t>
+          <t>İnci Köyden İstanbul'a Bir Hattat Hikayesi</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>948</v>
+        <v>336</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786256860148</t>
+          <t>9786256860612</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Daktilo Günlükleri</t>
+          <t>Bu Ne?</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>142.8</v>
+        <v>315</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786257278935</t>
+          <t>9786256860285</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Bulutun Arkadaşı</t>
+          <t>İnci Köyden İstanbul'a Bir Hattat Hikayesi (Ciltli)</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>100.8</v>
+        <v>441</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786256860018</t>
+          <t>9780000011619</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Böcek Masalları Toprak</t>
+          <t>Böcek Masalları Seti</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>105</v>
+        <v>288</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786256860025</t>
+          <t>9786256860629</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Böcek Masalları Su</t>
+          <t>Kuran'da Geçen Evler</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>105</v>
+        <v>210</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786256860001</t>
+          <t>9786256860582</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Böcek Masalları Hava</t>
+          <t>Karşı Kıyıya Yolculuk</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>105</v>
+        <v>126</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786256860032</t>
+          <t>9786256860599</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Böcek Masalları Ateş</t>
+          <t>Küçük Kahraman</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>105</v>
+        <v>126</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786256860124</t>
+          <t>9786256860575</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Bir Taş Üç Medeniyet</t>
+          <t>İlk Haber</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>131.04</v>
+        <v>126</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786256860186</t>
+          <t>9780000011855</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Başak Tarlasının Melodisi</t>
+          <t>Aktivitelerle Duygu Eğitimi Seti</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>131.04</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786256860063</t>
+          <t>9786256860148</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Aslan Masalları</t>
+          <t>Daktilo Günlükleri</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>88.08</v>
+        <v>178.5</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786256860117</t>
+          <t>9786257278935</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Antik Bir Kent</t>
+          <t>Bulutun Arkadaşı</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>123.65</v>
+        <v>126</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786256860261</t>
+          <t>9786256860018</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Aktivitelerle Duygularımı Öğreniyorum</t>
+          <t>Böcek Masalları Toprak</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>159.6</v>
+        <v>105</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786256860230</t>
+          <t>9786256860025</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Öfkeden Sabra</t>
+          <t>Böcek Masalları Su</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>159.6</v>
+        <v>105</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786257278928</t>
+          <t>9786256860001</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Güvenilir Arkadaş</t>
+          <t>Böcek Masalları Hava</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>100.8</v>
+        <v>105</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786256860247</t>
+          <t>9786256860032</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Duygularımla Tanışıyorum</t>
+          <t>Böcek Masalları Ateş</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>159.6</v>
+        <v>105</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786256860223</t>
+          <t>9786256860124</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Sevgiden Mutluluğa</t>
+          <t>Bir Taş Üç Medeniyet</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>159.6</v>
+        <v>163.8</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786257278911</t>
+          <t>9786256860186</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Hacer-ü’l Esved</t>
+          <t>Başak Tarlasının Melodisi</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>100.8</v>
+        <v>163.8</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786256860254</t>
+          <t>9786256860063</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Üzüntüden Öğrenmeye</t>
+          <t>Aslan Masalları</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>159.6</v>
+        <v>88.08</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786256860216</t>
+          <t>9786256860117</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Korkudan Cesarete</t>
+          <t>Antik Bir Kent</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>159.6</v>
+        <v>154.56</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786256860056</t>
+          <t>9786256860261</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Kuş Masalları</t>
+          <t>Aktivitelerle Duygularımı Öğreniyorum</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>88.08</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786257278997</t>
+          <t>9786256860230</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Mekke'de Huzur</t>
+          <t>Öfkeden Sabra</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>100.8</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786256860179</t>
+          <t>9786257278928</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Rüzgarların Peşinde</t>
+          <t>Güvenilir Arkadaş</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>90.72</v>
+        <v>126</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786256860155</t>
+          <t>9786256860247</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Selam - Hello</t>
+          <t>Duygularımla Tanışıyorum</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>154.56</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786256860131</t>
+          <t>9786256860223</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Teker</t>
+          <t>Sevgiden Mutluluğa</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>55.27</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786256860070</t>
+          <t>9786257278911</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Tilki Masalları</t>
+          <t>Hacer-ü’l Esved</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>88.08</v>
+        <v>126</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786256860209</t>
+          <t>9786256860254</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Yağmurların Peşinde</t>
+          <t>Üzüntüden Öğrenmeye</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>90.72</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786256860100</t>
+          <t>9786256860216</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Yüzen Cami</t>
+          <t>Korkudan Cesarete</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>123.65</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786256860193</t>
+          <t>9786256860056</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Zeytin Ağacının Fısıltısı</t>
+          <t>Kuş Masalları</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>159.6</v>
+        <v>88.08</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786256860308</t>
+          <t>9786257278997</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Bilmece Bildirmece</t>
+          <t>Mekke'de Huzur</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>176.4</v>
+        <v>126</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786257278874</t>
+          <t>9786256860179</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Namaz - Kız</t>
+          <t>Rüzgarların Peşinde</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>252</v>
+        <v>113.4</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786257278867</t>
+          <t>9786256860155</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Namaz - Erkek</t>
+          <t>Selam - Hello</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>252</v>
+        <v>193.2</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786056511608</t>
+          <t>9786256860131</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Doğayı Keşfediyorum</t>
+          <t>Teker</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>105</v>
+        <v>69.09</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786257278829</t>
+          <t>9786256860070</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Soru Makinesi</t>
+          <t>Tilki Masalları</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>154.22</v>
+        <v>88.08</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786257278799</t>
+          <t>9786256860209</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Yağmur Duası</t>
+          <t>Yağmurların Peşinde</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>100.8</v>
+        <v>113.4</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786257278775</t>
+          <t>9786256860100</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Muhteşem Kuşlar</t>
+          <t>Yüzen Cami</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>100.8</v>
+        <v>154.56</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786257278805</t>
+          <t>9786256860193</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Kabe'deki Minder</t>
+          <t>Zeytin Ağacının Fısıltısı</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>100.8</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786257278782</t>
+          <t>9786256860308</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>En Aydınlık Gece</t>
+          <t>Bilmece Bildirmece</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>100.8</v>
+        <v>220.5</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786257278812</t>
+          <t>9786257278874</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Bitmeyen Kek</t>
+          <t>Adım Adım Namaz - Kız</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>193.2</v>
+        <v>315</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786257278720</t>
+          <t>9786257278867</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Kara Kız ile Kara Oğlan Serisi</t>
+          <t>Adım Adım Namaz - Erkek</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>408.24</v>
+        <v>315</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786257278768</t>
+          <t>9786056511608</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Ayet Ayet Keşfet - Bitkiler</t>
+          <t>Doğayı Keşfediyorum</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>272.16</v>
+        <v>162.5</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786257278744</t>
+          <t>9786257278829</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Kilim Kodluyorum</t>
+          <t>Soru Makinesi</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>266.11</v>
+        <v>192.78</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786257278751</t>
+          <t>9786257278799</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Aklım Beş Karış Havada</t>
+          <t>Yağmur Duası</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>325.92</v>
+        <v>126</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786257278737</t>
+          <t>9786257278775</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Peygamber Efendimiz</t>
+          <t>Muhteşem Kuşlar</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>201.6</v>
+        <v>126</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786257278690</t>
+          <t>9786257278805</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>İsa Peygamber</t>
+          <t>Kabe'deki Minder</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>201.6</v>
+        <v>126</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786257278546</t>
+          <t>9786257278782</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Şifa Mini Boy</t>
+          <t>En Aydınlık Gece</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>105.84</v>
+        <v>126</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786257278560</t>
+          <t>9786257278812</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Ayet Ayet Keşfet - Hayvanlar</t>
+          <t>Bitmeyen Kek</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>272.16</v>
+        <v>241.5</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786257278577</t>
+          <t>9786257278720</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Karagöz ve Hacivat</t>
+          <t>Kara Kız ile Kara Oğlan Serisi</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>381.02</v>
+        <v>510.3</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786257278683</t>
+          <t>9786257278768</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Yer Gök Muhabbet</t>
+          <t>Ayet Ayet Keşfet - Bitkiler</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>157.25</v>
+        <v>340.2</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786257278676</t>
+          <t>9786257278744</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Ay Çöreği</t>
+          <t>Kilim Kodluyorum</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>151.2</v>
+        <v>332.64</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786257278584</t>
+          <t>9786257278751</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Dua</t>
+          <t>Aklım Beş Karış Havada</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>154.56</v>
+        <v>407.4</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786059774482</t>
+          <t>9786257278737</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Koleksiyon Defterim</t>
+          <t>Peygamber Efendimiz</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>15</v>
+        <v>252</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786059774390</t>
+          <t>9786257278690</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Hoşgeldin Ramazan</t>
+          <t>İsa Peygamber</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>260</v>
+        <v>252</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786056511646</t>
+          <t>9786257278546</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Buluşma Vakti Namaz - Erkek (Karton Kapak) + (24 Kart)</t>
+          <t>Şifa Mini Boy</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>27.78</v>
+        <v>105.84</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786059774840</t>
+          <t>9786257278560</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Reyyan Kapısı</t>
+          <t>Ayet Ayet Keşfet - Hayvanlar</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>958.8</v>
+        <v>340.2</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786059774284</t>
+          <t>9786257278577</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Programlı Yaz Okulu Günlüğü</t>
+          <t>Karagöz ve Hacivat</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>92.4</v>
+        <v>476.27</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786059774307</t>
+          <t>9786257278683</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Portfolyom</t>
+          <t>Yer Gök Muhabbet</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>57</v>
+        <v>196.56</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786059774291</t>
+          <t>9786257278676</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Öğrenci Günlüğü</t>
+          <t>Ay Çöreği</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>27</v>
+        <v>189</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786059774086</t>
+          <t>9786257278584</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Matematik Oyunları 3</t>
+          <t>Dua</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>85</v>
+        <v>193.2</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786059774093</t>
+          <t>9786059774482</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Matematik Oyunları 2</t>
+          <t>Koleksiyon Defterim</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>85</v>
+        <v>15</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786059774109</t>
+          <t>9786059774390</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Matematik Oyunları 1</t>
+          <t>Hoşgeldin Ramazan</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>85</v>
+        <v>260</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786059774833</t>
+          <t>9786056511646</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Masal Patikası</t>
+          <t>Buluşma Vakti Namaz - Erkek (Karton Kapak) + (24 Kart)</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>360</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786254449161</t>
+          <t>9786059774840</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Dünya Oyun Haritası</t>
+          <t>Reyyan Kapısı</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>315.84</v>
+        <v>1198.5</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786257278508</t>
+          <t>9786059774284</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Dünya Kadar Yetenek 4</t>
+          <t>Programlı Yaz Okulu Günlüğü</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>275.18</v>
+        <v>115.5</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786257278539</t>
+          <t>9786059774307</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Dünya Kadar Yetenek 3</t>
+          <t>Portfolyom</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>275.18</v>
+        <v>57</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786257278515</t>
+          <t>9786059774291</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Dünya Kadar Yetenek 2</t>
+          <t>Öğrenci Günlüğü</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>275.18</v>
+        <v>27</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786257278522</t>
+          <t>9786059774086</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Dünya Kadar Yetenek 1</t>
+          <t>Matematik Oyunları 3</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>275.18</v>
+        <v>85</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786059774895</t>
+          <t>9786059774093</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Dünya Kadar Yetenek</t>
+          <t>Matematik Oyunları 2</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>34.13</v>
+        <v>85</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786058502192</t>
+          <t>9786059774109</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Turuncu Eğitim Seti Dil Çalışma Kılavuzu</t>
+          <t>Matematik Oyunları 1</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>87.5</v>
+        <v>85</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786059774673</t>
+          <t>9786059774833</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Değerler Eğitimi Günlüğü</t>
+          <t>Masal Patikası</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>154</v>
+        <v>360</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786056511615</t>
+          <t>9786254449161</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Çizgi Sepetim</t>
+          <t>Dünya Oyun Haritası</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>72.5</v>
+        <v>394.8</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786257278034</t>
+          <t>9786257278508</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Yıldızların Peşinde</t>
+          <t>Dünya Kadar Yetenek 4</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>142.8</v>
+        <v>343.98</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789944835077</t>
+          <t>9786257278539</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzündeki Mutluluk</t>
+          <t>Dünya Kadar Yetenek 3</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>7</v>
+        <v>343.98</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786257278010</t>
+          <t>9786257278515</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Uzun Solucan'ın Yeni Yolculuğu</t>
+          <t>Dünya Kadar Yetenek 2</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>136.08</v>
+        <v>343.98</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786257278027</t>
+          <t>9786257278522</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Uzun Solucan'ın Uzun Yolculuğu</t>
+          <t>Dünya Kadar Yetenek 1</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>136.08</v>
+        <v>343.98</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786254449178</t>
+          <t>9786059774895</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Haritası</t>
+          <t>Dünya Kadar Yetenek</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>315.84</v>
+        <v>34.13</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786059774789</t>
+          <t>9786058502192</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Oyun Kartları</t>
+          <t>Turuncu Eğitim Seti Dil Çalışma Kılavuzu</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>226.8</v>
+        <v>87.5</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786257278072</t>
+          <t>9786059774673</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Taşınıyoruz - We Are Moving</t>
+          <t>Değerler Eğitimi Günlüğü</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>148.18</v>
+        <v>231.25</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786257278492</t>
+          <t>9786056511615</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Şifa</t>
+          <t>Çizgi Sepetim</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>176.4</v>
+        <v>72.5</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786254449185</t>
+          <t>9786257278034</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Şehir Haritası</t>
+          <t>Yıldızların Peşinde</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>315.84</v>
+        <v>178.5</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786059774857</t>
+          <t>9789944835077</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Pijamam Nerede? Where are my Pyjamas?</t>
+          <t>Yeryüzündeki Mutluluk</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>148.18</v>
+        <v>7</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786257278058</t>
+          <t>9786257278010</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Peygamber Hikayeleri - İkinci Kitap</t>
+          <t>Uzun Solucan'ın Yeni Yolculuğu</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>240.24</v>
+        <v>170.1</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786059774826</t>
+          <t>9786257278027</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Peygamber Hikayeleri - Birinci Kitap</t>
+          <t>Uzun Solucan'ın Uzun Yolculuğu</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>240.24</v>
+        <v>170.1</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786257278041</t>
+          <t>9786254449178</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Ormanda Bir Misafir - A Visitor in the Forest</t>
+          <t>Türkiye Haritası</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>154.22</v>
+        <v>394.8</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786254449192</t>
+          <t>9786059774789</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Multibem Çember Takvimi</t>
+          <t>Türkçe Oyun Kartları</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>150</v>
+        <v>226.8</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786059774796</t>
+          <t>9786257278072</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Matematik Oyun Kartları</t>
+          <t>Taşınıyoruz - We Are Moving</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>99.15</v>
+        <v>185.23</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786059774932</t>
+          <t>9786257278492</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Kodlamaya Giriş 2</t>
+          <t>Şifa</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>70.5</v>
+        <v>220.5</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786059774925</t>
+          <t>9786254449185</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Kodlamaya Giriş 1</t>
+          <t>Şehir Haritası</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>70.5</v>
+        <v>394.8</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786254449154</t>
+          <t>9786059774857</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Keşif Pusulam 7</t>
+          <t>Pijamam Nerede? Where are my Pyjamas?</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>243</v>
+        <v>185.23</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786254449147</t>
+          <t>9786257278058</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Keşif Pusulam 6</t>
+          <t>Peygamber Hikayeleri - İkinci Kitap</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>243</v>
+        <v>300.3</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786254449130</t>
+          <t>9786059774826</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Keşif Pusulam 5</t>
+          <t>Peygamber Hikayeleri - Birinci Kitap</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>243</v>
+        <v>300.3</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786254491253</t>
+          <t>9786257278041</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Keşif Pusulam 4</t>
+          <t>Ormanda Bir Misafir - A Visitor in the Forest</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>243</v>
+        <v>192.78</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786254449116</t>
+          <t>9786254449192</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Keşif Pusulam 3</t>
+          <t>Multibem Çember Takvimi</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>243</v>
+        <v>347.75</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786254449109</t>
+          <t>9786059774796</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Keşif Pusulam 2</t>
+          <t>Matematik Oyun Kartları</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>243</v>
+        <v>99.15</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786059774864</t>
+          <t>9786059774932</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Keşif Pusulam 1. Sınıf</t>
+          <t>Kodlamaya Giriş 2</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>243</v>
+        <v>70.5</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786058502161</t>
+          <t>9786059774925</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Kendim Yapabilirim Çocuk Flaş Kartları</t>
+          <t>Kodlamaya Giriş 1</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>99.15</v>
+        <v>70.5</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786058502178</t>
+          <t>9786254449154</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Kendim Yapabilirim Flaş Kartları</t>
+          <t>Keşif Pusulam 7</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>190.68</v>
+        <v>243</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786059774765</t>
+          <t>9786254449147</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Kelime Kartları</t>
+          <t>Keşif Pusulam 6</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>91.53</v>
+        <v>243</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786059774703</t>
+          <t>9786254449130</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Hikaye Çarkı</t>
+          <t>Keşif Pusulam 5</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>151.2</v>
+        <v>243</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786059774697</t>
+          <t>9786254491253</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Kartları</t>
+          <t>Keşif Pusulam 4</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>183.05</v>
+        <v>243</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9789944834179</t>
+          <t>9786254449116</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzündeki Mutluluk</t>
+          <t>Keşif Pusulam 3</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>7</v>
+        <v>243</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786059774888</t>
+          <t>9786254449109</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Matematik 1. Sınıf 2. Dönem</t>
+          <t>Keşif Pusulam 2</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>55</v>
+        <v>243</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786059774871</t>
+          <t>9786059774864</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Matematik 1. Sınıf 1. Dönem</t>
+          <t>Keşif Pusulam 1. Sınıf</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>55</v>
+        <v>243</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786059774635</t>
+          <t>9786058502161</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Davud Peygamber - Prophet Dawud</t>
+          <t>Kendim Yapabilirim Çocuk Flaş Kartları</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>201.6</v>
+        <v>437.5</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786056511660</t>
+          <t>9786058502178</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarla Hadisler 2</t>
+          <t>Kendim Yapabilirim Flaş Kartları</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>417.31</v>
+        <v>393.75</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786056511653</t>
+          <t>9786059774765</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarla Hadisler 1</t>
+          <t>Kelime Kartları</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>403.2</v>
+        <v>525</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786059774710</t>
+          <t>9786059774703</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarda Duygu Derinliği</t>
+          <t>Hikaye Çarkı</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>235.87</v>
+        <v>189</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786257278003</t>
+          <t>9786059774697</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Bu Deve Neden Kızdı? Why is the Camel So Angry?</t>
+          <t>Hayvan Kartları</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>142.8</v>
+        <v>183.05</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786059774666</t>
+          <t>9789944834179</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Boya Eğlen Öğren 3</t>
+          <t>Gökyüzündeki Mutluluk</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>55.5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786059774901</t>
+          <t>9786059774888</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Boya Eğlen Öğren 2</t>
+          <t>Dikkat Matematik 1. Sınıf 2. Dönem</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>112.56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786059774642</t>
+          <t>9786059774871</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Boya Eğlen Öğren 1</t>
+          <t>Dikkat Matematik 1. Sınıf 1. Dönem</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>112.56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786059774680</t>
+          <t>9786059774635</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Bitki Kartları</t>
+          <t>Davud Peygamber - Prophet Dawud</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>183.05</v>
+        <v>252</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786059774987</t>
+          <t>9786056511660</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Bir Tohum Bir Şiir</t>
+          <t>Çocuklarla Hadisler 2</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>157.92</v>
+        <v>417.31</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786257278065</t>
+          <t>9786056511653</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Bir Ağaç Bir Şiir - Bir Aşık Yunus Hikayesi</t>
+          <t>Çocuklarla Hadisler 1</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>157.92</v>
+        <v>504</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786059774604</t>
+          <t>9786059774710</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Süleyman Peygamber - Prophet Solomon</t>
+          <t>Çocuklarda Duygu Derinliği</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>201.6</v>
+        <v>294.84</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786059774598</t>
+          <t>9786257278003</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Acıktım - I'm Hungry</t>
+          <t>Bu Deve Neden Kızdı? Why is the Camel So Angry?</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>120.96</v>
+        <v>178.5</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786059774628</t>
+          <t>9786059774666</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Eyyüb Peygamber - Prophet Ayyub</t>
+          <t>Boya Eğlen Öğren 3</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>201.6</v>
+        <v>140.7</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>3990000048515</t>
+          <t>9786059774901</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Namaz - Buluşma Vakti Erkek (Sure ve Dua Kartları Hediyeli) (Ciltli)</t>
+          <t>Boya Eğlen Öğren 2</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>27.78</v>
+        <v>140.7</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>3990000048516</t>
+          <t>9786059774642</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Namaz - Buluşma Vakti Kız (Sure ve Dua Kartları Hediyeli) (Ciltli)</t>
+          <t>Boya Eğlen Öğren 1</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>27.78</v>
+        <v>140.7</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786059774505</t>
+          <t>9786059774680</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Çalışmaları - 3</t>
+          <t>Bitki Kartları</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>72.5</v>
+        <v>462</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786059774499</t>
+          <t>9786059774987</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Çalışmaları - 2</t>
+          <t>Bir Tohum Bir Şiir</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>72.5</v>
+        <v>197.4</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786059774475</t>
+          <t>9786257278065</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Çalışmaları - 1</t>
+          <t>Bir Ağaç Bir Şiir - Bir Aşık Yunus Hikayesi</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>72.5</v>
+        <v>197.4</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786059774000</t>
+          <t>9786059774604</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Atkılı Armut - Sevgi Zinciri Seti 10</t>
+          <t>Süleyman Peygamber - Prophet Solomon</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>92.4</v>
+        <v>252</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786059774017</t>
+          <t>9786059774598</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Dut Yağmuru - Sevgi Zinciri Seti 9</t>
+          <t>Acıktım - I'm Hungry</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>77</v>
+        <v>151.2</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786059774024</t>
+          <t>9786059774628</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Gül Pazarı Sokağı - Sevgi Zinciri Seti 8</t>
+          <t>Eyyüb Peygamber - Prophet Ayyub</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>92.4</v>
+        <v>252</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786059774031</t>
+          <t>3990000048515</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Kanguru Kardeşler</t>
+          <t>Namaz - Buluşma Vakti Erkek (Sure ve Dua Kartları Hediyeli) (Ciltli)</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>92.4</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786059774048</t>
+          <t>3990000048516</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Kolyeli Minareler - Sevgi Zinciri Seti 6</t>
+          <t>Namaz - Buluşma Vakti Kız (Sure ve Dua Kartları Hediyeli) (Ciltli)</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>92.4</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786059774055</t>
+          <t>9786059774505</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Sahnedeki Beyaz Kelebekler</t>
+          <t>Dikkat Çalışmaları - 3</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>92.4</v>
+        <v>72.5</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786056511691</t>
+          <t>9786059774499</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Anne Çiçeği - Sevgi Zinciri Seti 4</t>
+          <t>Dikkat Çalışmaları - 2</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>77</v>
+        <v>72.5</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786059774062</t>
+          <t>9786059774475</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Sandık Balığı - Sevgi Zinciri Seti 3</t>
+          <t>Dikkat Çalışmaları - 1</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>77</v>
+        <v>72.5</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786056511684</t>
+          <t>9786059774000</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Altın Top - Sevgi Zinciri Seti 2</t>
+          <t>Atkılı Armut - Sevgi Zinciri Seti 10</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>77</v>
+        <v>115.5</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786059774079</t>
+          <t>9786059774017</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Zinciri - Sevgi Zinciri Seti 1</t>
+          <t>Dut Yağmuru - Sevgi Zinciri Seti 9</t>
         </is>
       </c>
       <c r="C212" s="1">
         <v>77</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786059774383</t>
+          <t>9786059774024</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Bu Bahçe - Here In The Garden</t>
+          <t>Gül Pazarı Sokağı - Sevgi Zinciri Seti 8</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>157.92</v>
+        <v>115.5</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786059774277</t>
+          <t>9786059774031</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Gerçek Olsa Rüyalar - If Dreams Come True</t>
+          <t>Kanguru Kardeşler</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>178.42</v>
+        <v>115.5</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786059774345</t>
+          <t>9786059774048</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Önemli Şeyler - The Important Things</t>
+          <t>Kolyeli Minareler - Sevgi Zinciri Seti 6</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>73.5</v>
+        <v>115.5</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786059774208</t>
+          <t>9786059774055</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Sera ve Kocaman Kalbi - Sarah's Heavy Heart (Ciltli)</t>
+          <t>Sahnedeki Beyaz Kelebekler</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>55</v>
+        <v>115.5</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786059774567</t>
+          <t>9786056511691</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın En Güzel Kalbi (Mini Boy) - The Biggest Heart In The World</t>
+          <t>Anne Çiçeği - Sevgi Zinciri Seti 4</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>12.04</v>
+        <v>77</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786059774253</t>
+          <t>9786059774062</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın En Güzel Kalbi - The Biggest Heart In The World</t>
+          <t>Sandık Balığı - Sevgi Zinciri Seti 3</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>235.2</v>
+        <v>77</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786059774192</t>
+          <t>9786056511684</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Nuh Peygamber - Prophet Noah</t>
+          <t>Altın Top - Sevgi Zinciri Seti 2</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>201.6</v>
+        <v>77</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786059774314</t>
+          <t>9786059774079</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Yunus Peygamber - Prophet Yunus</t>
+          <t>Sevgi Zinciri - Sevgi Zinciri Seti 1</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>201.6</v>
+        <v>77</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786059774185</t>
+          <t>9786059774383</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Bir Zürafa Beş Kuş Eder Mi? - Do Five Birds Make A Giraffe? (Ciltli)</t>
+          <t>Bu Bahçe - Here In The Garden</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>226.8</v>
+        <v>197.4</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786059774178</t>
+          <t>9786059774277</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Harfler - Kuran Dünyasına Yolculuk 1</t>
+          <t>Gerçek Olsa Rüyalar - If Dreams Come True</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>263.09</v>
+        <v>223.02</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786059774161</t>
+          <t>9786059774345</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Hikayelerle Harflerin Yolculuğu</t>
+          <t>Önemli Şeyler - The Important Things</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>223.78</v>
+        <v>73.5</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786059774321</t>
+          <t>9786059774208</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Problem Davranışlara Anahtar Çözümler</t>
+          <t>Sera ve Kocaman Kalbi - Sarah's Heavy Heart (Ciltli)</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>157.25</v>
+        <v>55</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786059774352</t>
+          <t>9786059774567</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Resimli Arapça Kelimeler</t>
+          <t>Dünyanın En Güzel Kalbi (Mini Boy) - The Biggest Heart In The World</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>136.08</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786059774376</t>
+          <t>9786059774253</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Arapça Keşfi - 2</t>
+          <t>Dünyanın En Güzel Kalbi - The Biggest Heart In The World</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>105</v>
+        <v>294</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786059774369</t>
+          <t>9786059774192</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Arapça Keşfi - 1</t>
+          <t>Nuh Peygamber - Prophet Noah</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>105</v>
+        <v>252</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786056511639</t>
+          <t>9786059774314</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Elif Ba (CD Hediyeli)</t>
+          <t>Yunus Peygamber - Prophet Yunus</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>201.6</v>
+        <v>252</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786056511622</t>
+          <t>9786059774185</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Harekeler - Kuran Dünyasına Yolculuk 2</t>
+          <t>Bir Zürafa Beş Kuş Eder Mi? - Do Five Birds Make A Giraffe? (Ciltli)</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>196.56</v>
+        <v>283.5</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786059774963</t>
+          <t>9786059774178</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Bir Kamış Bir Şiir</t>
+          <t>Harfler - Kuran Dünyasına Yolculuk 1</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>157.92</v>
+        <v>328.86</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786059774819</t>
+          <t>9786059774161</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>İsimsiz Kitap</t>
+          <t>Hikayelerle Harflerin Yolculuğu</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>154.56</v>
+        <v>279.73</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786059774246</t>
+          <t>9786059774321</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Hadis 1 - Boya Eğlen Öğren</t>
+          <t>Problem Davranışlara Anahtar Çözümler</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>9.26</v>
+        <v>196.56</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786059774611</t>
+          <t>9786059774352</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Ya Tutarsa - What if it Works</t>
+          <t>Resimli Arapça Kelimeler</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>117.94</v>
+        <v>136.08</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786059774543</t>
+          <t>9786059774376</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Musa Peygamber - Prophet Moses</t>
+          <t>Arapça Keşfi - 2</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>201.6</v>
+        <v>157.5</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786059774574</t>
+          <t>9786059774369</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Salih Peygamber - Prophet Saleh</t>
+          <t>Arapça Keşfi - 1</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>201.6</v>
+        <v>131.25</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786059774413</t>
+          <t>9786056511639</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Yusuf Peygamber - Prophet Joseph</t>
+          <t>Elif Ba (CD Hediyeli)</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>201.6</v>
+        <v>252</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786059774581</t>
+          <t>9786056511622</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>İbrahim Peygamber - Prophet Abraham</t>
+          <t>Harekeler - Kuran Dünyasına Yolculuk 2</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>201.6</v>
+        <v>245.7</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786059774550</t>
+          <t>9786059774963</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Adem Peygamber - Prophet Adam</t>
+          <t>Bir Kamış Bir Şiir</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>201.6</v>
+        <v>197.4</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
+          <t>9786059774819</t>
+        </is>
+      </c>
+      <c r="B239" s="1" t="inlineStr">
+        <is>
+          <t>İsimsiz Kitap</t>
+        </is>
+      </c>
+      <c r="C239" s="1">
+        <v>193.2</v>
+      </c>
+    </row>
+    <row r="240" spans="1:3">
+      <c r="A240" s="1" t="inlineStr">
+        <is>
+          <t>9786059774246</t>
+        </is>
+      </c>
+      <c r="B240" s="1" t="inlineStr">
+        <is>
+          <t>Hadis 1 - Boya Eğlen Öğren</t>
+        </is>
+      </c>
+      <c r="C240" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="241" spans="1:3">
+      <c r="A241" s="1" t="inlineStr">
+        <is>
+          <t>9786059774611</t>
+        </is>
+      </c>
+      <c r="B241" s="1" t="inlineStr">
+        <is>
+          <t>Ya Tutarsa - What if it Works</t>
+        </is>
+      </c>
+      <c r="C241" s="1">
+        <v>147.43</v>
+      </c>
+    </row>
+    <row r="242" spans="1:3">
+      <c r="A242" s="1" t="inlineStr">
+        <is>
+          <t>9786059774543</t>
+        </is>
+      </c>
+      <c r="B242" s="1" t="inlineStr">
+        <is>
+          <t>Musa Peygamber - Prophet Moses</t>
+        </is>
+      </c>
+      <c r="C242" s="1">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="243" spans="1:3">
+      <c r="A243" s="1" t="inlineStr">
+        <is>
+          <t>9786059774574</t>
+        </is>
+      </c>
+      <c r="B243" s="1" t="inlineStr">
+        <is>
+          <t>Salih Peygamber - Prophet Saleh</t>
+        </is>
+      </c>
+      <c r="C243" s="1">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="244" spans="1:3">
+      <c r="A244" s="1" t="inlineStr">
+        <is>
+          <t>9786059774413</t>
+        </is>
+      </c>
+      <c r="B244" s="1" t="inlineStr">
+        <is>
+          <t>Yusuf Peygamber - Prophet Joseph</t>
+        </is>
+      </c>
+      <c r="C244" s="1">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="245" spans="1:3">
+      <c r="A245" s="1" t="inlineStr">
+        <is>
+          <t>9786059774581</t>
+        </is>
+      </c>
+      <c r="B245" s="1" t="inlineStr">
+        <is>
+          <t>İbrahim Peygamber - Prophet Abraham</t>
+        </is>
+      </c>
+      <c r="C245" s="1">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="246" spans="1:3">
+      <c r="A246" s="1" t="inlineStr">
+        <is>
+          <t>9786059774550</t>
+        </is>
+      </c>
+      <c r="B246" s="1" t="inlineStr">
+        <is>
+          <t>Adem Peygamber - Prophet Adam</t>
+        </is>
+      </c>
+      <c r="C246" s="1">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="247" spans="1:3">
+      <c r="A247" s="1" t="inlineStr">
+        <is>
           <t>9786256860711</t>
         </is>
       </c>
-      <c r="B239" s="1" t="inlineStr">
+      <c r="B247" s="1" t="inlineStr">
         <is>
           <t>Ailemle Ramazan</t>
         </is>
       </c>
-      <c r="C239" s="1">
-        <v>240</v>
+      <c r="C247" s="1">
+        <v>375</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>