--- v0 (2026-02-14)
+++ v1 (2026-05-13)
@@ -85,2995 +85,3010 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786257507806</t>
+          <t>9786257507813</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>4 El Piyano İçin 12 Prelüd</t>
+          <t>Giriş Seviyesi Kanun Etütleri - Beginner Level Qanun Exercises</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786257507769</t>
+          <t>9786257507806</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Müzik Psikolojisine Giriş</t>
+          <t>4 El Piyano İçin 12 Prelüd</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786257507776</t>
+          <t>9786257507769</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Duvarlar Yıkılınca - Müziğin Anlamdan Tınıya Dönüşümü</t>
+          <t>Müzik Psikolojisine Giriş</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>625</v>
+        <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786257507721</t>
+          <t>9786257507776</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2 Keman ve Viyolonsel için Türkü Düzenlemeleri</t>
+          <t>Duvarlar Yıkılınca - Müziğin Anlamdan Tınıya Dönüşümü</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>375</v>
+        <v>625</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786257507745</t>
+          <t>9786257507721</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Tarihten ve Günümüzden-Klasik Müzik Yazıları-V</t>
+          <t>2 Keman ve Viyolonsel için Türkü Düzenlemeleri</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>500</v>
+        <v>375</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786257507738</t>
+          <t>9786257507745</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Arabesk Dans Tasarımı</t>
+          <t>Tarihten ve Günümüzden-Klasik Müzik Yazıları-V</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786257507707</t>
+          <t>9786257507738</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Klasik Müziğe İlk Adım 1</t>
+          <t>Arabesk Dans Tasarımı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786257507677</t>
+          <t>9786257507707</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Ters Yüz Yaklaşımıyla Piyano Öğretimi 1</t>
+          <t>Çocuklar İçin Klasik Müziğe İlk Adım 1</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786257507660</t>
+          <t>9786257507677</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’dan Ezgiler</t>
+          <t>Ters Yüz Yaklaşımıyla Piyano Öğretimi 1</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786257507691</t>
+          <t>9786257507660</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Şimdi Gitar Çalma Zamanı 1</t>
+          <t>Anadolu’dan Ezgiler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786257507653</t>
+          <t>9786257507691</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Dikte66</t>
+          <t>Şimdi Gitar Çalma Zamanı 1</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786257507639</t>
+          <t>9786257507653</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Tonal Armoni - 1</t>
+          <t>Dikte66</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786257507608</t>
+          <t>9786257507639</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Horoscope: Piyano için 12 Parça - 12 Pieces for Piano</t>
+          <t>Tonal Armoni - 1</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>150</v>
+        <v>500</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786257507592</t>
+          <t>9786257507608</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Piyano için 10 Makamsal Parça - 10 Modal Pieces for Piano</t>
+          <t>Horoscope: Piyano için 12 Parça - 12 Pieces for Piano</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257507585</t>
+          <t>9786257507592</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Piyano için 5 Parça - 5 Pieces for Piano</t>
+          <t>Piyano için 10 Makamsal Parça - 10 Modal Pieces for Piano</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786257507578</t>
+          <t>9786257507585</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlarla Piyano Maceraları -Piyano için 12 Parça</t>
+          <t>Piyano için 5 Parça - 5 Pieces for Piano</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786257507561</t>
+          <t>9786257507578</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Milaslı Asil</t>
+          <t>Hayvanlarla Piyano Maceraları -Piyano için 12 Parça</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786257507554</t>
+          <t>9786257507561</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Onur Sağlam Klarnet Metodu-2 Diziler ve Arpejler</t>
+          <t>Milaslı Asil</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257507547</t>
+          <t>9786257507554</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Onur Sağlam Klarnet Metodu-1 Temel Çalışmalar</t>
+          <t>Onur Sağlam Klarnet Metodu-2 Diziler ve Arpejler</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257507530</t>
+          <t>9786257507547</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Melodika ve Piyano Eşlikli Çocuk Şarkıları</t>
+          <t>Onur Sağlam Klarnet Metodu-1 Temel Çalışmalar</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257507455</t>
+          <t>9786257507530</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Viyolonsel İçin Diziler ve Arpejler</t>
+          <t>Melodika ve Piyano Eşlikli Çocuk Şarkıları</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257507448</t>
+          <t>9786257507455</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kızılcahamam Düğün Gelenekleri ve Düğün Müzikleri</t>
+          <t>Viyolonsel İçin Diziler ve Arpejler</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257507400</t>
+          <t>9786257507448</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Viyola ve Piyano İçin Türkü Albümü – I</t>
+          <t>Kızılcahamam Düğün Gelenekleri ve Düğün Müzikleri</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257507417</t>
+          <t>9786257507400</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Klasik Gitar İçin Popüler Dağarcık 3</t>
+          <t>Viyola ve Piyano İçin Türkü Albümü – I</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257507394</t>
+          <t>9786257507417</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Müzisyenlerde Liderlik</t>
+          <t>Klasik Gitar İçin Popüler Dağarcık 3</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257507363</t>
+          <t>9786257507394</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Ermenilerinin Düğün Müzikleri</t>
+          <t>Müzisyenlerde Liderlik</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786257507318</t>
+          <t>9786257507363</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>İki Keman İçin "İstanbul"</t>
+          <t>Anadolu Ermenilerinin Düğün Müzikleri</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786257507356</t>
+          <t>9786257507318</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin 4 El Piyano Albümü - 1</t>
+          <t>İki Keman İçin "İstanbul"</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>400</v>
+        <v>120</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786257507349</t>
+          <t>9786257507356</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Her Şeydir</t>
+          <t>Yeni Başlayanlar İçin 4 El Piyano Albümü - 1</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257507332</t>
+          <t>9786257507349</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Solo Keman İçin "Anadolu'nun Yankıları"</t>
+          <t>Sevgi Her Şeydir</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257507325</t>
+          <t>9786257507332</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Viyola İçin Teknik Çalışmalar</t>
+          <t>Solo Keman İçin "Anadolu'nun Yankıları"</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257507295</t>
+          <t>9786257507325</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Müzikoloji</t>
+          <t>Viyola İçin Teknik Çalışmalar</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786257507301</t>
+          <t>9786257507295</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Beste Naiboğlu Piyano Etütleri-(Piano Etudes - Studije Klavira)</t>
+          <t>Müzikoloji</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786257507288</t>
+          <t>9786257507301</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Tarihten ve Günümüzden Klasik Müzik Yazıları - IV</t>
+          <t>Beste Naiboğlu Piyano Etütleri-(Piano Etudes - Studije Klavira)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786257507271</t>
+          <t>9786257507288</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Solfej66</t>
+          <t>Tarihten ve Günümüzden Klasik Müzik Yazıları - IV</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786257507264</t>
+          <t>9786257507271</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Piyano Eşlikli Türk Marşları</t>
+          <t>Solfej66</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>750</v>
+        <v>100</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786257507257</t>
+          <t>9786257507264</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Keman Metodum - 1</t>
+          <t>Piyano Eşlikli Türk Marşları</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>100</v>
+        <v>750</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786257507233</t>
+          <t>9786257507257</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Özge Erkan Piyano Metodu</t>
+          <t>Keman Metodum - 1</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786257507226</t>
+          <t>9786257507233</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Viyola ve Viyolonsel İçin Melodik Seçkiler</t>
+          <t>Özge Erkan Piyano Metodu</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786257507219</t>
+          <t>9786257507226</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Kısa ve Uzun Sap Bağlama Metodu</t>
+          <t>Viyola ve Viyolonsel İçin Melodik Seçkiler</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786257507196</t>
+          <t>9786257507219</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Su Yangını</t>
+          <t>Kısa ve Uzun Sap Bağlama Metodu</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786257507172</t>
+          <t>9786257507196</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Bekir Küçükay İle Zaman Yolculuğu</t>
+          <t>Su Yangını</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786257507189</t>
+          <t>9786257507172</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Keman İçin Piyano Eşlikli Halk Ezgileri</t>
+          <t>Bekir Küçükay İle Zaman Yolculuğu</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786257507165</t>
+          <t>9786257507189</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Darülelhan Mecmuası</t>
+          <t>Keman İçin Piyano Eşlikli Halk Ezgileri</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257507158</t>
+          <t>9786257507165</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Piyano İçin 5 Noktürn</t>
+          <t>Darülelhan Mecmuası</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257507134</t>
+          <t>9786257507158</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Tek El İçin Piyano Albümü</t>
+          <t>Piyano İçin 5 Noktürn</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257507141</t>
+          <t>9786257507134</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Armoni ve Eşlikleme</t>
+          <t>Tek El İçin Piyano Albümü</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>400</v>
+        <v>100</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257507127</t>
+          <t>9786257507141</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>20. Yüzyılın Keman Virtüözü Harika Çocuk Florızel Von Reuter</t>
+          <t>Armoni ve Eşlikleme</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786257507110</t>
+          <t>9786257507127</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Tarihten Ve Günümüzden Klasik Müzik Yazıları-ııı</t>
+          <t>20. Yüzyılın Keman Virtüözü Harika Çocuk Florızel Von Reuter</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786257507103</t>
+          <t>9786257507110</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Babamın Şarkıları</t>
+          <t>Tarihten Ve Günümüzden Klasik Müzik Yazıları-ııı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786257507097</t>
+          <t>9786257507103</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Viyolonsel Ve Piyano İçin Saz Eserleri</t>
+          <t>Babamın Şarkıları</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786257507073</t>
+          <t>9786257507097</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Türk Müziğinin Temeli Olarak Halk Müziği Teorisi Ve Uygulaması 1</t>
+          <t>Viyolonsel Ve Piyano İçin Saz Eserleri</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>500</v>
+        <v>100</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786257507080</t>
+          <t>9786257507073</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Piyano için 12 Türkü Düzenlemesi</t>
+          <t>Türk Müziğinin Temeli Olarak Halk Müziği Teorisi Ve Uygulaması 1</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>150</v>
+        <v>500</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786257507035</t>
+          <t>9786257507080</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Türk Sanat Müziği Teorisi Ve Solfej</t>
+          <t>Piyano için 12 Türkü Düzenlemesi</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786054957972</t>
+          <t>9786257507035</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>FAQ About Mastering (E-Kitap)</t>
+          <t>Türk Sanat Müziği Teorisi Ve Solfej</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786257507066</t>
+          <t>9786054957972</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>İki Keman İçin Türkü Demeti</t>
+          <t>FAQ About Mastering (E-Kitap)</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786054957682</t>
+          <t>9786257507066</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Piyano İçin 5 Prelüd</t>
+          <t>İki Keman İçin Türkü Demeti</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786054957606</t>
+          <t>9786054957682</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Kreatif Müzik Terapi</t>
+          <t>Piyano İçin 5 Prelüd</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786054957712</t>
+          <t>9786054957606</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Solo Çalgılar İçin Piyano Eşlikli Halk Türküleri</t>
+          <t>Kreatif Müzik Terapi</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786054957507</t>
+          <t>9786054957712</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlar Alemi - Eşlikli Çocuk Şarkıları</t>
+          <t>Solo Çalgılar İçin Piyano Eşlikli Halk Türküleri</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786054957361</t>
+          <t>9786054957507</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Kıbrıs Konulu Çocuk Şarkıları</t>
+          <t>Hayvanlar Alemi - Eşlikli Çocuk Şarkıları</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>20</v>
+        <v>250</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786054957378</t>
+          <t>9786054957361</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Keman Metodu</t>
+          <t>Kıbrıs Konulu Çocuk Şarkıları</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>350</v>
+        <v>20</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786054957675</t>
+          <t>9786054957378</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Müzik Soru Bankası - 2</t>
+          <t>Keman Metodu</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786054957637</t>
+          <t>9786054957675</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Piyano</t>
+          <t>Müzik Soru Bankası - 2</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>600</v>
+        <v>150</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786054957514</t>
+          <t>9786054957637</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Flüt İçin Piyano Eşlikli 12 Türkü</t>
+          <t>Adım Adım Piyano</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>350</v>
+        <v>600</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786054957545</t>
+          <t>9786054957514</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Kanun İçin Armoni Uygulamaları</t>
+          <t>Flüt İçin Piyano Eşlikli 12 Türkü</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786054957521</t>
+          <t>9786054957545</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Nazarov Piyano Konçertosu</t>
+          <t>Kanun İçin Armoni Uygulamaları</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786054957538</t>
+          <t>9786054957521</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Seçme Eserler ve Çalışma Yöntemleriyle Piyano Eğitimi 1</t>
+          <t>Nazarov Piyano Konçertosu</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>400</v>
+        <v>100</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786054957071</t>
+          <t>9786054957538</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Üç Adımda Klasik Gitar - 1</t>
+          <t>Seçme Eserler ve Çalışma Yöntemleriyle Piyano Eğitimi 1</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786054957118</t>
+          <t>9786054957071</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Müziğin İçsel Oyunları</t>
+          <t>Üç Adımda Klasik Gitar - 1</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>400</v>
+        <v>100</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786056362064</t>
+          <t>9786054957118</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Halk Ezgileriyle Solfej</t>
+          <t>Müziğin İçsel Oyunları</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>20</v>
+        <v>400</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786056362071</t>
+          <t>9786056362064</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Kültür ve Sanat Siyaseti</t>
+          <t>Halk Ezgileriyle Solfej</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>500</v>
+        <v>20</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786054957101</t>
+          <t>9786056362071</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Türk Müziği Nazariyatı ve Solfej - 2</t>
+          <t>Türkiye’nin Kültür ve Sanat Siyaseti</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786054957095</t>
+          <t>9786054957101</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Müzik Bilimine Doktriner Yaklaşımlar</t>
+          <t>Türk Müziği Nazariyatı ve Solfej - 2</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786056362040</t>
+          <t>9786054957095</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Müzik Cep Sözlüğü</t>
+          <t>Müzik Bilimine Doktriner Yaklaşımlar</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786056207105</t>
+          <t>9786056362040</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Gençler İçin Piyano Parçaları</t>
+          <t>Müzik Cep Sözlüğü</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786054957033</t>
+          <t>9786056207105</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Mahmut Ragıp Gazimihal’den Seçme Müzik Makaleleri - 2</t>
+          <t>Gençler İçin Piyano Parçaları</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786054957040</t>
+          <t>9786054957033</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Piyano için Dağarcık</t>
+          <t>Mahmut Ragıp Gazimihal’den Seçme Müzik Makaleleri - 2</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786054957002</t>
+          <t>9786054957040</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Şan için Piyano Eşlikli 12 Türkü</t>
+          <t>Piyano için Dağarcık</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786054957026</t>
+          <t>9786054957002</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Mahmut Ragıp Gazimihal’den Seçme Müzik Makaleleri - 1</t>
+          <t>Şan için Piyano Eşlikli 12 Türkü</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786056362095</t>
+          <t>9786054957026</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>60 Dakikada Klasik Müzik</t>
+          <t>Mahmut Ragıp Gazimihal’den Seçme Müzik Makaleleri - 1</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>25</v>
+        <v>150</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786056155758</t>
+          <t>9786056362095</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcı Dans</t>
+          <t>60 Dakikada Klasik Müzik</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>50</v>
+        <v>25</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789944000345</t>
+          <t>9786056155758</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Viyolonsel İçin Konser Albümü / Concert Album for Violoncello</t>
+          <t>Yaratıcı Dans</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>400</v>
+        <v>50</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786056155703</t>
+          <t>9789944000345</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Viyola İçin Piyano Eşlikli Albüm - 1</t>
+          <t>Viyolonsel İçin Konser Albümü / Concert Album for Violoncello</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786056362019</t>
+          <t>9786056155703</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Orff - Schulwerk - Müzik, Oyun ve Dans Üzerine Makaleler</t>
+          <t>Viyola İçin Piyano Eşlikli Albüm - 1</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>20</v>
+        <v>100</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786056247057</t>
+          <t>9786056362019</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Tabela</t>
+          <t>Türkiye’de Orff - Schulwerk - Müzik, Oyun ve Dans Üzerine Makaleler</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>250</v>
+        <v>20</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786056362033</t>
+          <t>9786056247057</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Şan İçin Temel Bilgiler ve Ses Egzersizleri</t>
+          <t>Tabela</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786056155741</t>
+          <t>9786056362033</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Şan İçin Piyano Eşlikli Türküler</t>
+          <t>Şan İçin Temel Bilgiler ve Ses Egzersizleri</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>25</v>
+        <v>350</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786058933507</t>
+          <t>9786056155741</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Şan için Piyano Eşlikli Şarkılar - 1</t>
+          <t>Şan İçin Piyano Eşlikli Türküler</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789944000307</t>
+          <t>9786058933507</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Şan için Piyano Eşlikli Albüm</t>
+          <t>Şan için Piyano Eşlikli Şarkılar - 1</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>500</v>
+        <v>20</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786058933538</t>
+          <t>9789944000307</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Sevgiler Olsun</t>
+          <t>Şan için Piyano Eşlikli Albüm</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>35</v>
+        <v>500</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786058933576</t>
+          <t>9786058933538</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Polifonik Koro İçin 10 Parça /10 Pieces for Polyphonic Choir</t>
+          <t>Sevgiler Olsun</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>10</v>
+        <v>35</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786056155765</t>
+          <t>9786058933576</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Piyano İçin On Halk Türküsü / Ten Turkish Folk Songs for Piano</t>
+          <t>Polifonik Koro İçin 10 Parça /10 Pieces for Polyphonic Choir</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>120</v>
+        <v>10</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786056155796</t>
+          <t>9786056155765</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Piyano İçin İnci’nin Kitabı / İnci’s Book</t>
+          <t>Piyano İçin On Halk Türküsü / Ten Turkish Folk Songs for Piano</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>350</v>
+        <v>120</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786056155789</t>
+          <t>9786056155796</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Piyano için İlk Mozart Albümü / First Mozart Album for Piano</t>
+          <t>Piyano İçin İnci’nin Kitabı / İnci’s Book</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789944000352</t>
+          <t>9786056155789</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Piyano İçin İlk Bach Albümü / First Bach Album for Piano</t>
+          <t>Piyano için İlk Mozart Albümü / First Mozart Album for Piano</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786056247033</t>
+          <t>9789944000352</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Ödüllü Yeni Nesil Çocuk Şarkıları</t>
+          <t>Piyano İçin İlk Bach Albümü / First Bach Album for Piano</t>
         </is>
       </c>
       <c r="C98" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786056247064</t>
+          <t>9786056247033</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Oyunlarla Keman - 2</t>
+          <t>Ödüllü Yeni Nesil Çocuk Şarkıları</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786058933552</t>
+          <t>9786056247064</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Oyunlarla Keman</t>
+          <t>Oyunlarla Keman - 2</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786058933583</t>
+          <t>9786058933552</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Orff Eşlikli Çocuk Şarkıları</t>
+          <t>Oyunlarla Keman</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>17.5</v>
+        <v>100</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786058933521</t>
+          <t>9786058933583</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Orff Destekli Etkinliklerle Müzik Eğitimi</t>
+          <t>Orff Eşlikli Çocuk Şarkıları</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>250</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786054957231</t>
+          <t>9786058933521</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Müzik Eğitiminin Temelleri</t>
+          <t>Orff Destekli Etkinliklerle Müzik Eğitimi</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786056155772</t>
+          <t>9786054957231</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Minyatürler ve On Piyano Parçası / Miniatures and Ten Piano Pieces</t>
+          <t>Müzik Eğitiminin Temelleri</t>
         </is>
       </c>
       <c r="C104" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786056247040</t>
+          <t>9786056155772</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Mağdur Öyküler</t>
+          <t>Minyatürler ve On Piyano Parçası / Miniatures and Ten Piano Pieces</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786056362002</t>
+          <t>9786056247040</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Koro Eğitimi ve Yönetimi</t>
+          <t>Mağdur Öyküler</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>500</v>
+        <v>100</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786056247002</t>
+          <t>9786056362002</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Kontrpuan (E-Kitap)</t>
+          <t>Koro Eğitimi ve Yönetimi</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>60</v>
+        <v>500</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789756810088</t>
+          <t>9786056247002</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Klasik ve Pop Gitar Metodu</t>
+          <t>Kontrpuan (E-Kitap)</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>250</v>
+        <v>60</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786056247019</t>
+          <t>9789756810088</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Klasik Gitar İçin Popüler Dağarcık 1</t>
+          <t>Klasik ve Pop Gitar Metodu</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786058933514</t>
+          <t>9786056247019</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Keman ve Piyano için Türk Ezgileri - 1 / Turkish Tunes for Violin and Piano</t>
+          <t>Klasik Gitar İçin Popüler Dağarcık 1</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>350</v>
+        <v>600</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786056247095</t>
+          <t>9786058933514</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Keman İçin Teknik Çalışmalar / Techinical Studies for Violin</t>
+          <t>Keman ve Piyano için Türk Ezgileri - 1 / Turkish Tunes for Violin and Piano</t>
         </is>
       </c>
       <c r="C111" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789944000321</t>
+          <t>9786056247095</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Keman İçin 6 Kolay Konçerto</t>
+          <t>Keman İçin Teknik Çalışmalar / Techinical Studies for Violin</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>20</v>
+        <v>350</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786058933569</t>
+          <t>9789944000321</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>İkinci Kuşak Çağdaş Bestecilerimizden İki Örnek: İlhan Usmanbaş - Nevit Kodallı</t>
+          <t>Keman İçin 6 Kolay Konçerto</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>350</v>
+        <v>20</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789944000369</t>
+          <t>9786058933569</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>İki Viyolonsel için Anadolu Ezgileri - Anatolian Tunes for Two Violoncellos</t>
+          <t>İkinci Kuşak Çağdaş Bestecilerimizden İki Örnek: İlhan Usmanbaş - Nevit Kodallı</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789944000376</t>
+          <t>9789944000369</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>İki Keman için Anadolu Ezgileri / Anatolian Tunes for Two Violins</t>
+          <t>İki Viyolonsel için Anadolu Ezgileri - Anatolian Tunes for Two Violoncellos</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789944000338</t>
+          <t>9789944000376</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Haydar Haydar</t>
+          <t>İki Keman için Anadolu Ezgileri / Anatolian Tunes for Two Violins</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>5</v>
+        <v>100</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786056247071</t>
+          <t>9789944000338</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Halil Bedi (Yönetken)’den Seçme Müzik Makaleleri</t>
+          <t>Haydar Haydar</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786056247088</t>
+          <t>9786056247071</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Gençler İçin Piyano Parçaları - 2 / Piano Pieces for Youngsters -2</t>
+          <t>Halil Bedi (Yönetken)’den Seçme Müzik Makaleleri</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789944000314</t>
+          <t>9786056247088</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Genç Kemancılar İçin Konser Parçaları</t>
+          <t>Gençler İçin Piyano Parçaları - 2 / Piano Pieces for Youngsters -2</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>15</v>
+        <v>100</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789944998840</t>
+          <t>9789944000314</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Piyano Sonatinleri</t>
+          <t>Genç Kemancılar İçin Konser Parçaları</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786056362026</t>
+          <t>9789944998840</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Eduard Zuckmayer ve Cumhuriyet Müzik Eğitimi (E-Kitap)</t>
+          <t>En Güzel Piyano Sonatinleri</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>250</v>
+        <v>20</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786056155734</t>
+          <t>9786056362026</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Doğumunun 130. Yılında Atatürk ve Müzik</t>
+          <t>Eduard Zuckmayer ve Cumhuriyet Müzik Eğitimi (E-Kitap)</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786056155710</t>
+          <t>9786056155734</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Deli La Bu Örtmen</t>
+          <t>Doğumunun 130. Yılında Atatürk ve Müzik</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>15</v>
+        <v>400</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786058933590</t>
+          <t>9786056155710</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Cello Warm-Up!</t>
+          <t>Deli La Bu Örtmen</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>500</v>
+        <v>15</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786054957569</t>
+          <t>9786058933590</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Sulduz Karapapak Halayları</t>
+          <t>Cello Warm-Up!</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>27.8</v>
+        <v>500</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786054957552</t>
+          <t>9786054957569</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Piyano Eğitimi ve Kısa Tarihi</t>
+          <t>Sulduz Karapapak Halayları</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>100</v>
+        <v>27.8</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786054957576</t>
+          <t>9786054957552</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Çello İle Yolculuğum</t>
+          <t>Piyano Eğitimi ve Kısa Tarihi</t>
         </is>
       </c>
       <c r="C127" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786054957460</t>
+          <t>9786054957576</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Caz Piyano - 2</t>
+          <t>Çello İle Yolculuğum</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786054957477</t>
+          <t>9786054957460</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Caz Piyano - 1</t>
+          <t>Caz Piyano - 2</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786054957484</t>
+          <t>9786054957477</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>7'den 77'ye Piyanoya İlk Adım (Ciltli)</t>
+          <t>Caz Piyano - 1</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>1000</v>
+        <v>300</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786054957286</t>
+          <t>9786054957484</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>İçinden Deniz Geçen Çocuklar</t>
+          <t>7'den 77'ye Piyanoya İlk Adım (Ciltli)</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>100</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786054957590</t>
+          <t>9786054957286</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Aşık Bektaş Kaymaz - Hayatı ve Eserleri</t>
+          <t>İçinden Deniz Geçen Çocuklar</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786054957583</t>
+          <t>9786054957590</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Solo Çalgılar İçin Piyano Eşlikli Azeri Türküler</t>
+          <t>Aşık Bektaş Kaymaz - Hayatı ve Eserleri</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>350</v>
+        <v>100</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786054957408</t>
+          <t>9786054957583</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Klasik Gitar İçin Popüler Dağarcık 2</t>
+          <t>Solo Çalgılar İçin Piyano Eşlikli Azeri Türküler</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786054957392</t>
+          <t>9786054957408</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>İki Sesli Tonal Dikteler</t>
+          <t>Klasik Gitar İçin Popüler Dağarcık 2</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786054957330</t>
+          <t>9786054957392</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Piyano Etütleri</t>
+          <t>İki Sesli Tonal Dikteler</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786054957354</t>
+          <t>9786054957330</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Minikler İçin Müzik Teorisi - 1</t>
+          <t>Piyano Etütleri</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786054957316</t>
+          <t>9786054957354</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Şan İçin Piyano Eşlikli Azeri Türküler</t>
+          <t>Minikler İçin Müzik Teorisi - 1</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786054957323</t>
+          <t>9786054957316</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Atonal Solfejler</t>
+          <t>Şan İçin Piyano Eşlikli Azeri Türküler</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786054957446</t>
+          <t>9786054957323</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Müzik Alfabesini Tanıyalım - Müzik Kartları Serisi</t>
+          <t>Atonal Solfejler</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786054957453</t>
+          <t>9786054957446</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Çalgıları Tanıyalım - Eğitim Kartları Serisi</t>
+          <t>Müzik Alfabesini Tanıyalım - Müzik Kartları Serisi</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786054957385</t>
+          <t>9786054957453</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Batı Müziğinde Form ve Analiz</t>
+          <t>Çalgıları Tanıyalım - Eğitim Kartları Serisi</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786054957255</t>
+          <t>9786054957385</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Şan İçin Piyano Eşlikli Çağdaş Dönem Şarkıları</t>
+          <t>Batı Müziğinde Form ve Analiz</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>350</v>
+        <v>750</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786054957439</t>
+          <t>9786054957255</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Piyano İçin 12 Halk Türküsü</t>
+          <t>Şan İçin Piyano Eşlikli Çağdaş Dönem Şarkıları</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789944597227</t>
+          <t>9786054957439</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Ezgi Yumağı</t>
+          <t>Piyano İçin 12 Halk Türküsü</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>9.26</v>
+        <v>300</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786054957309</t>
+          <t>9789944597227</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin Korno Metodu</t>
+          <t>Ezgi Yumağı</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>100</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786054957347</t>
+          <t>9786054957309</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Rus Bestecileri Piyano Albümü</t>
+          <t>Yeni Başlayanlar İçin Korno Metodu</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>350</v>
+        <v>100</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786054957262</t>
+          <t>9786054957347</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Minik Müzik Gezginleri - 2</t>
+          <t>Rus Bestecileri Piyano Albümü</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786054957279</t>
+          <t>9786054957262</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Türk Müziği Nazariyatı ve Solfej - 1</t>
+          <t>Minik Müzik Gezginleri - 2</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786054957200</t>
+          <t>9786054957279</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Piyano İçin Türk Sanat Müziği Şarkıları</t>
+          <t>Türk Müziği Nazariyatı ve Solfej - 1</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786054957224</t>
+          <t>9786054957200</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Şan İçin Piyano Eşlikli 9 Türkü</t>
+          <t>Piyano İçin Türk Sanat Müziği Şarkıları</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786054957217</t>
+          <t>9786054957224</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Viyolonsel ve Gitar İçin Sayıklamalar</t>
+          <t>Şan İçin Piyano Eşlikli 9 Türkü</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786054957248</t>
+          <t>9786054957217</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Burkard Piyano Metodu</t>
+          <t>Viyolonsel ve Gitar İçin Sayıklamalar</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>350</v>
+        <v>100</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786054957132</t>
+          <t>9786054957248</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Piyano İçin Prelüd, Balat Ve Noktürnler</t>
+          <t>Burkard Piyano Metodu</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786054957149</t>
+          <t>9786054957132</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin Ezgilerle Keman Eğitimi</t>
+          <t>Piyano İçin Prelüd, Balat Ve Noktürnler</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>25</v>
+        <v>100</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786054957125</t>
+          <t>9786054957149</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Piyano İçin Diziler, Kadanslar ve Arpejler</t>
+          <t>Yeni Başlayanlar İçin Ezgilerle Keman Eğitimi</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>300</v>
+        <v>25</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786054957088</t>
+          <t>9786054957125</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Minik Müzik Gezginleri</t>
+          <t>Piyano İçin Diziler, Kadanslar ve Arpejler</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>600</v>
+        <v>300</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786054957194</t>
+          <t>9786054957088</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Müzik Teknolojisine Giriş</t>
+          <t>Minik Müzik Gezginleri</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>3990000016256</t>
+          <t>9786054957194</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Türkünün Rengi</t>
+          <t>Müzik Teknolojisine Giriş</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>13.89</v>
+        <v>400</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786054957064</t>
+          <t>3990000016256</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Keman için 32 Melodik Etüt</t>
+          <t>Türkünün Rengi</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>100</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786054957057</t>
+          <t>9786054957064</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Eşlik CD’li Nasrettin Hoca Şarkıları</t>
+          <t>Keman için 32 Melodik Etüt</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786054957156</t>
+          <t>9786054957057</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Müzik Soru Bankası</t>
+          <t>Eşlik CD’li Nasrettin Hoca Şarkıları</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786054957163</t>
+          <t>9786054957156</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Solfej - 1</t>
+          <t>Müzik Soru Bankası</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786054957187</t>
+          <t>9786054957163</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Camdaki Damlalar - Piyano Parçaları</t>
+          <t>Solfej - 1</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786257507028</t>
+          <t>9786054957187</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Sorular ve Alıştırmalarla Müzik Kuramları</t>
+          <t>Camdaki Damlalar - Piyano Parçaları</t>
         </is>
       </c>
       <c r="C165" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786257507004</t>
+          <t>9786257507028</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Piyano İçin 19 Parça - 19 Pieces for Piano</t>
+          <t>Sorular ve Alıştırmalarla Müzik Kuramları</t>
         </is>
       </c>
       <c r="C166" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786257507011</t>
+          <t>9786257507004</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Müzik Yetenek Sınavlarına Hazırlık</t>
+          <t>Piyano İçin 19 Parça - 19 Pieces for Piano</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>350</v>
+        <v>100</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786054957859</t>
+          <t>9786257507011</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Sayfa - Eşlikli Çocuk Şarkıları (CD'li)</t>
+          <t>Müzik Yetenek Sınavlarına Hazırlık</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786054957897</t>
+          <t>9786054957859</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Piyano İçin Makamsal Minyatürler</t>
+          <t>Beyaz Sayfa - Eşlikli Çocuk Şarkıları (CD'li)</t>
         </is>
       </c>
       <c r="C169" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786257507042</t>
+          <t>9786054957897</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Keman İçin Dizi Çalışmaları</t>
+          <t>Piyano İçin Makamsal Minyatürler</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>350</v>
+        <v>100</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786054957996</t>
+          <t>9786257507042</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Viyolonsel ve Piyano İçin Halk Türküleri</t>
+          <t>Keman İçin Dizi Çalışmaları</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786054957934</t>
+          <t>9786054957996</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Piyanoda Pedal Kullanımı</t>
+          <t>Viyolonsel ve Piyano İçin Halk Türküleri</t>
         </is>
       </c>
       <c r="C172" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786054957965</t>
+          <t>9786054957934</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Mastering Hakkında S.S.S.</t>
+          <t>Piyanoda Pedal Kullanımı</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>400</v>
+        <v>100</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786054957842</t>
+          <t>9786054957965</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Notadan Uygulamaya - Barok Müzikte Performans Analizi</t>
+          <t>Mastering Hakkında S.S.S.</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786054957958</t>
+          <t>9786054957842</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Tarihten ve Günümüzden Klasik Müzik Yazıları 2</t>
+          <t>Notadan Uygulamaya - Barok Müzikte Performans Analizi</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786054957989</t>
+          <t>9786054957958</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Çoksesli Müzikte Besteleme</t>
+          <t>Tarihten ve Günümüzden Klasik Müzik Yazıları 2</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786054957927</t>
+          <t>9786054957989</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Piyano Eşlikli Viyola Sonatları</t>
+          <t>Çoksesli Müzikte Besteleme</t>
         </is>
       </c>
       <c r="C177" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786054957910</t>
+          <t>9786054957927</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Nurettin Şazi Kösemihal’in Müzik Düşünceleri</t>
+          <t>Piyano Eşlikli Viyola Sonatları</t>
         </is>
       </c>
       <c r="C178" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786054957941</t>
+          <t>9786054957910</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Müzik Kuramları ve Solfej - Teori Kitapları Serisi 15</t>
+          <t>Nurettin Şazi Kösemihal’in Müzik Düşünceleri</t>
         </is>
       </c>
       <c r="C179" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786054957880</t>
+          <t>9786054957941</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Müzik Nedir?</t>
+          <t>Müzik Kuramları ve Solfej - Teori Kitapları Serisi 15</t>
         </is>
       </c>
       <c r="C180" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786054957873</t>
+          <t>9786054957880</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Do Anahtarında Solfej Çalışmaları</t>
+          <t>Müzik Nedir?</t>
         </is>
       </c>
       <c r="C181" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786054957804</t>
+          <t>9786054957873</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Ayça Aytuğ ile Piyano Eğitimi</t>
+          <t>Do Anahtarında Solfej Çalışmaları</t>
         </is>
       </c>
       <c r="C182" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786054957903</t>
+          <t>9786054957804</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Ayrıntılı Mızrap Yönleri ve Süslemeleriyle Ud Alıştırmaları</t>
+          <t>Ayça Aytuğ ile Piyano Eğitimi</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786054957798</t>
+          <t>9786054957903</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Seçme Eserler ve Çalışma Yöntemleriyle Piyano Eğitimi - 2</t>
+          <t>Ayrıntılı Mızrap Yönleri ve Süslemeleriyle Ud Alıştırmaları</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786054957828</t>
+          <t>9786054957798</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Tarihten ve Günümüzden Klasik Müzik Yazıları 1</t>
+          <t>Seçme Eserler ve Çalışma Yöntemleriyle Piyano Eğitimi - 2</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786054957781</t>
+          <t>9786054957828</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Piyano İçin Geleneksel Türk Müziği Albümü</t>
+          <t>Tarihten ve Günümüzden Klasik Müzik Yazıları 1</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786054957736</t>
+          <t>9786054957781</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Miniklere Şarkılar</t>
+          <t>Piyano İçin Geleneksel Türk Müziği Albümü</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786054957699</t>
+          <t>9786054957736</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Gitar İçin Şarkılar</t>
+          <t>Okul Öncesi Miniklere Şarkılar</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>25</v>
+        <v>100</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786054957705</t>
+          <t>9786054957699</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Müzik Yapımında Mastering</t>
+          <t>Gitar İçin Şarkılar</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>400</v>
+        <v>25</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786054957835</t>
+          <t>9786054957705</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Lavtası Metodu</t>
+          <t>Müzik Yapımında Mastering</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786054957620</t>
+          <t>9786054957835</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Dikte 101</t>
+          <t>İstanbul Lavtası Metodu</t>
         </is>
       </c>
       <c r="C191" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786054957811</t>
+          <t>9786054957620</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Piyano Rüyası: Piyano İçin 25 Parça</t>
+          <t>Dikte 101</t>
         </is>
       </c>
       <c r="C192" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786054957644</t>
+          <t>9786054957811</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın İçinden Çocuk Şarkıları</t>
+          <t>Piyano Rüyası: Piyano İçin 25 Parça</t>
         </is>
       </c>
       <c r="C193" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786054957668</t>
+          <t>9786054957644</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Tuşlarda Makamsal</t>
+          <t>Yaşamın İçinden Çocuk Şarkıları</t>
         </is>
       </c>
       <c r="C194" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786054957651</t>
+          <t>9786054957668</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Nota Yazım Kuralları ve Türk Müziğinde Nota Yazımı</t>
+          <t>Tuşlarda Makamsal</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>130</v>
+        <v>100</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786054957774</t>
+          <t>9786054957651</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Okulöncesi Miniklere Renkli Kutucuklarla Piyano Eğitimi</t>
+          <t>Nota Yazım Kuralları ve Türk Müziğinde Nota Yazımı</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786054957750</t>
+          <t>9786054957774</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Masal Şarkıları</t>
+          <t>Okulöncesi Miniklere Renkli Kutucuklarla Piyano Eğitimi</t>
         </is>
       </c>
       <c r="C197" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
+          <t>9786054957750</t>
+        </is>
+      </c>
+      <c r="B198" s="1" t="inlineStr">
+        <is>
+          <t>Masal Şarkıları</t>
+        </is>
+      </c>
+      <c r="C198" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3">
+      <c r="A199" s="1" t="inlineStr">
+        <is>
           <t>9786054957767</t>
         </is>
       </c>
-      <c r="B198" s="1" t="inlineStr">
+      <c r="B199" s="1" t="inlineStr">
         <is>
           <t>Piyano İçin 10 Türk Ezgisi</t>
         </is>
       </c>
-      <c r="C198" s="1">
+      <c r="C199" s="1">
         <v>180</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>