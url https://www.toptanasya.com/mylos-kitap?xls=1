--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -85,1135 +85,1165 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255522184</t>
+          <t>9786255522191</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İtalyan Polisiye Romanında Ölüm ve Korku: Sciascia ve Camilleri Örnekleri</t>
+          <t>Kıssadan Hisli</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255522177</t>
+          <t>9786255522207</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Mars Siyahı</t>
+          <t>Sfenksin Kanatları</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>290</v>
+        <v>360</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786059708883</t>
+          <t>9786255522184</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Ağustos Sıcağı</t>
+          <t>İtalyan Polisiye Romanında Ölüm ve Korku: Sciascia ve Camilleri Örnekleri</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>290</v>
+        <v>150</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786059708876</t>
+          <t>9786255522177</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kâğıttan Ay</t>
+          <t>Mars Siyahı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>260</v>
+        <v>290</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255522160</t>
+          <t>9786059708883</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Julia: Bir Kriminoloğun Maceraları Cilt 89 Yumruklar Dünyası</t>
+          <t>Ağustos Sıcağı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>160</v>
+        <v>290</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786059708944</t>
+          <t>9786059708876</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Gölge Işığı Bekler</t>
+          <t>Kâğıttan Ay</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>380</v>
+        <v>260</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786059708937</t>
+          <t>9786255522160</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Nicholas Quinn'in Sessiz Dünyası</t>
+          <t>Julia: Bir Kriminoloğun Maceraları Cilt 89 Yumruklar Dünyası</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>270</v>
+        <v>160</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786059708821</t>
+          <t>9786059708944</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Örümceğin Sabrı</t>
+          <t>Gölge Işığı Bekler</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>380</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786059708869</t>
+          <t>9786059708937</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Dönüm Noktası</t>
+          <t>Nicholas Quinn'in Sessiz Dünyası</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>240</v>
+        <v>270</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786059708920</t>
+          <t>9786059708821</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Julia: Bir Kriminoluğun Maceraları Cilt 88 Pet Shop</t>
+          <t>Örümceğin Sabrı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>130</v>
+        <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786059708852</t>
+          <t>9786059708869</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Tex No: 710 Mezcali Kuşatması</t>
+          <t>Dönüm Noktası</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>130</v>
+        <v>240</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786059708913</t>
+          <t>9786059708920</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Julia: Bir Kriminoloğun Maceraları Cilt 87 İdam Cezası</t>
+          <t>Julia: Bir Kriminoluğun Maceraları Cilt 88 Pet Shop</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786059708906</t>
+          <t>9786059708852</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Bir Ceset Bir Söz</t>
+          <t>Tex No: 710 Mezcali Kuşatması</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>220</v>
+        <v>130</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786059708890</t>
+          <t>9786059708913</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Yarın Evdesin</t>
+          <t>Julia: Bir Kriminoloğun Maceraları Cilt 87 İdam Cezası</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>190</v>
+        <v>130</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786059708845</t>
+          <t>9786059708906</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Tex No: 709</t>
+          <t>Bir Ceset Bir Söz</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>120</v>
+        <v>220</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786059708838</t>
+          <t>9786059708890</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Julia: Bir Kriminoloğun Maceraları Cilt 86 Myrna - Kan Gölü</t>
+          <t>Yarın Evdesin</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>120</v>
+        <v>190</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786059708814</t>
+          <t>9786059708845</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Gecenin Kokusu</t>
+          <t>Tex No: 709</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>210</v>
+        <v>120</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786059708807</t>
+          <t>9786059708838</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Tex No: 708 Lanetliler Kabilesi</t>
+          <t>Julia: Bir Kriminoloğun Maceraları Cilt 86 Myrna - Kan Gölü</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786059708784</t>
+          <t>9786059708814</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Tindari Gezisi</t>
+          <t>Gecenin Kokusu</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>210</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786059708791</t>
+          <t>9786059708807</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Takris</t>
+          <t>Tex No: 708 Lanetliler Kabilesi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>110.5</v>
+        <v>120</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786059708777</t>
+          <t>9786059708784</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>İyi Ki Varsınız</t>
+          <t>Tindari Gezisi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>160</v>
+        <v>210</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786059708760</t>
+          <t>9786059708791</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Julia: Bir Kriminoloğun Maceraları Cilt 85 Kırmızı Yağmur</t>
+          <t>Takris</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>120</v>
+        <v>110.5</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786059708753</t>
+          <t>9786059708777</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Tex No: 707</t>
+          <t>İyi Ki Varsınız</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786059708746</t>
+          <t>9786059708760</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Tex No: 706</t>
+          <t>Julia: Bir Kriminoloğun Maceraları Cilt 85 Kırmızı Yağmur</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786059708722</t>
+          <t>9786059708753</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Valerie Taylor'a Ne Oldu?</t>
+          <t>Tex No: 707</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>190</v>
+        <v>120</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786059708739</t>
+          <t>9786059708746</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Julia: Bir Kriminoloğun Maceraları Cilt 84 Uçurumun Kenarındaki Adamlar</t>
+          <t>Tex No: 706</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786059708715</t>
+          <t>9786059708722</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Tex No: 705 - Balmumu Maske</t>
+          <t>Valerie Taylor'a Ne Oldu?</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>120</v>
+        <v>190</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786059708708</t>
+          <t>9786059708739</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Julia: Bir Kriminoloğun Maceraları Cilt 83 Öldüren Oyun</t>
+          <t>Julia: Bir Kriminoloğun Maceraları Cilt 84 Uçurumun Kenarındaki Adamlar</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786059708692</t>
+          <t>9786059708715</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Tex No: 704</t>
+          <t>Tex No: 705 - Balmumu Maske</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786059708685</t>
+          <t>9786059708708</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Tex No: 703</t>
+          <t>Julia: Bir Kriminoloğun Maceraları Cilt 83 Öldüren Oyun</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786059708678</t>
+          <t>9786059708692</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Julia: Bir Kriminoloğun Maceraları Cilt 82 Delmer Barrows’un Farklı Hayatları</t>
+          <t>Tex No: 704</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786059708661</t>
+          <t>9786059708685</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Julia: Bir Kriminoloğun Maceraları Cilt 81 Gülümseyen Ölüm</t>
+          <t>Tex No: 703</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786059708654</t>
+          <t>9786059708678</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Keman Sesi</t>
+          <t>Julia: Bir Kriminoloğun Maceraları Cilt 82 Delmer Barrows’un Farklı Hayatları</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>190</v>
+        <v>120</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786059708647</t>
+          <t>9786059708661</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Karınca Karambolü</t>
+          <t>Julia: Bir Kriminoloğun Maceraları Cilt 81 Gülümseyen Ölüm</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786059708616</t>
+          <t>9786059708654</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kör Kanun</t>
+          <t>Keman Sesi</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>290</v>
+        <v>190</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786059708609</t>
+          <t>9786059708647</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Woodstock’a Son Otobüs</t>
+          <t>Karınca Karambolü</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>190</v>
+        <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786059708623</t>
+          <t>9786059708616</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Julia: Bir Kriminoloğun Maceraları Cilt 80 Moda Cinayetleri</t>
+          <t>Kör Kanun</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>120</v>
+        <v>290</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786059708593</t>
+          <t>9786059708609</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Julia: Bir Kriminoloğun Maceraları Cilt 79 Kendi Kanım</t>
+          <t>Woodstock’a Son Otobüs</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>120</v>
+        <v>190</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786059708586</t>
+          <t>9786059708623</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Yemek Hırsızı</t>
+          <t>Julia: Bir Kriminoloğun Maceraları Cilt 80 Moda Cinayetleri</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>190</v>
+        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786059708579</t>
+          <t>9786059708593</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Julia: Bir Kriminoloğun Maceraları Cilt 78 Fırtınanın Ortasında</t>
+          <t>Julia: Bir Kriminoloğun Maceraları Cilt 79 Kendi Kanım</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786059708456</t>
+          <t>9786059708586</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Buraya Bir Şiir Gelmeli</t>
+          <t>Yemek Hırsızı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>95</v>
+        <v>190</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786059708463</t>
+          <t>9786059708579</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Prekazi Vurdu, Gol Oldu!</t>
+          <t>Julia: Bir Kriminoloğun Maceraları Cilt 78 Fırtınanın Ortasında</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>130</v>
+        <v>120</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>3990000097497</t>
+          <t>9786059708456</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Prekazi Vurdu, Gol Oldu! (İmzalı)</t>
+          <t>Buraya Bir Şiir Gelmeli</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>24</v>
+        <v>95</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786059708135</t>
+          <t>9786059708463</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Dokuz Katlı Sıdıka</t>
+          <t>Prekazi Vurdu, Gol Oldu!</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>10</v>
+        <v>130</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786059708432</t>
+          <t>3990000097497</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - İstanbul’dan Gelmeyen Mektup</t>
+          <t>Prekazi Vurdu, Gol Oldu! (İmzalı)</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>130</v>
+        <v>24</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786059708197</t>
+          <t>9786059708135</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Cadıbostanı Cinayeti</t>
+          <t>Dokuz Katlı Sıdıka</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>17</v>
+        <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786059708128</t>
+          <t>9786059708432</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Ne Tanrı Ne Efendi</t>
+          <t>Sherlock Holmes - İstanbul’dan Gelmeyen Mektup</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786059708241</t>
+          <t>9786059708197</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Merhaba Cancağızım - Ya sou vre!</t>
+          <t>Cadıbostanı Cinayeti</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>260</v>
+        <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786059708340</t>
+          <t>9786059708128</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Öyle Vakti</t>
+          <t>Ne Tanrı Ne Efendi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>78</v>
+        <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786059708333</t>
+          <t>9786059708241</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Yaralı Karanfil</t>
+          <t>Merhaba Cancağızım - Ya sou vre!</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>170</v>
+        <v>260</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786059708258</t>
+          <t>9786059708340</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Hello Friend/Ya sou vre!</t>
+          <t>Öyle Vakti</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>260</v>
+        <v>78</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786059708234</t>
+          <t>9786059708333</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Gün Yüreğime Doğdu</t>
+          <t>Yaralı Karanfil</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>91</v>
+        <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786059708364</t>
+          <t>9786059708258</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Her Temas Bir Öykü Bırakır 2</t>
+          <t>Hello Friend/Ya sou vre!</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>95</v>
+        <v>260</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786059708401</t>
+          <t>9786059708234</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Devrilmiş Fil Hüznü</t>
+          <t>Gün Yüreğime Doğdu</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>80</v>
+        <v>91</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786059708029</t>
+          <t>9786059708364</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Kilit Operasyonu</t>
+          <t>Her Temas Bir Öykü Bırakır 2</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>30</v>
+        <v>95</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786059708005</t>
+          <t>9786059708401</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Balıklama Dalmalı İstanbul'a</t>
+          <t>Devrilmiş Fil Hüznü</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>170</v>
+        <v>80</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786059708012</t>
+          <t>9786059708029</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Dilimin Ucu Çınlıyor</t>
+          <t>Kilit Operasyonu</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>120</v>
+        <v>30</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786059708371</t>
+          <t>9786059708005</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Ah Minel Hayat</t>
+          <t>Balıklama Dalmalı İstanbul'a</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>95</v>
+        <v>170</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786059708319</t>
+          <t>9786059708012</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Leyla Sert Bir Nota</t>
+          <t>Dilimin Ucu Çınlıyor</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786059708357</t>
+          <t>9786059708371</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Küçük Oteller Kitabı</t>
+          <t>Ah Minel Hayat</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>30</v>
+        <v>95</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786059708265</t>
+          <t>9786059708319</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Her Temas Bir Öykü Bırakır 1</t>
+          <t>Leyla Sert Bir Nota</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>14</v>
+        <v>120</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786059708296</t>
+          <t>9786059708357</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Yük</t>
+          <t>Küçük Oteller Kitabı</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>160</v>
+        <v>30</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786059708524</t>
+          <t>9786059708265</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Gordon Milne</t>
+          <t>Her Temas Bir Öykü Bırakır 1</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>220</v>
+        <v>14</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786059708531</t>
+          <t>9786059708296</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Derbiler Tarihi</t>
+          <t>Yük</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>250</v>
+        <v>160</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786059708180</t>
+          <t>9786059708524</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Fazla Elli</t>
+          <t>Gordon Milne</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>10</v>
+        <v>220</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786059708562</t>
+          <t>9786059708531</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Julia: Bir Kriminoloğun Maceraları Cilt 77 Evdeki Tehdit</t>
+          <t>Türkiye Derbiler Tarihi</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>30</v>
+        <v>250</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786059708555</t>
+          <t>9786059708180</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Terrakotta Köpek</t>
+          <t>Fazla Elli</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>190</v>
+        <v>10</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786059708500</t>
+          <t>9786059708562</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - İstanbul’da Akşam Yemeği</t>
+          <t>Julia: Bir Kriminoloğun Maceraları Cilt 77 Evdeki Tehdit</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>130</v>
+        <v>30</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786059708548</t>
+          <t>9786059708555</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Julia: Bir Kriminoloğun Maceraları Cilt 76 Jason'ın Hikayesi</t>
+          <t>Terrakotta Köpek</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>30</v>
+        <v>190</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786059708470</t>
+          <t>9786059708500</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Öldüren Roman</t>
+          <t>Sherlock Holmes - İstanbul’da Akşam Yemeği</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>95</v>
+        <v>130</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786059708487</t>
+          <t>9786059708548</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Yanığı Bulmak</t>
+          <t>Julia: Bir Kriminoloğun Maceraları Cilt 76 Jason'ın Hikayesi</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>170</v>
+        <v>30</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786059708494</t>
+          <t>9786059708470</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>İsimsiz Metin</t>
+          <t>Öldüren Roman</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>95</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
+          <t>9786059708487</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Yanığı Bulmak</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9786059708494</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>İsimsiz Metin</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
           <t>9786059708517</t>
         </is>
       </c>
-      <c r="B74" s="1" t="inlineStr">
+      <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Suyun Şekli</t>
         </is>
       </c>
-      <c r="C74" s="1">
+      <c r="C76" s="1">
         <v>190</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>