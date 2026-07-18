--- v0 (2026-03-29)
+++ v1 (2026-07-18)
@@ -85,3610 +85,3625 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256678668</t>
+          <t>9786256678675</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Helbesten Re Dur</t>
+          <t>Mem Alan Kurdî</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256678552</t>
+          <t>9786256678668</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Mala Bihewz</t>
+          <t>Helbesten Re Dur</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256678651</t>
+          <t>9786256678552</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Bebexti (Eşa Giran)</t>
+          <t>Mala Bihewz</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256678620</t>
+          <t>9786256678651</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Jin u Jiyan</t>
+          <t>Bebexti (Eşa Giran)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786257085964</t>
+          <t>9786256678620</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Tipen Alfabeya Kurdi u Helbesten Zarokan</t>
+          <t>Jin u Jiyan</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256678644</t>
+          <t>9786257085964</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Arifen Urifin u Evina Mir Hesen</t>
+          <t>Tipen Alfabeya Kurdi u Helbesten Zarokan</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256678590</t>
+          <t>9786256678644</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Doktor Dije 2</t>
+          <t>Arifen Urifin u Evina Mir Hesen</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256678583</t>
+          <t>9786256678590</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Doktor Dije 1</t>
+          <t>Doktor Dije 2</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256678606</t>
+          <t>9786256678583</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Doktor Dije 3</t>
+          <t>Doktor Dije 1</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256678576</t>
+          <t>9786256678606</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Doktor Dije</t>
+          <t>Doktor Dije 3</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>600</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256678545</t>
+          <t>9786256678576</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Diroka Xendeqiyen Şımzi ji Xaltaniye Heta Almanyaye</t>
+          <t>Doktor Dije</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256678569</t>
+          <t>9786256678545</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Si u Olan</t>
+          <t>Diroka Xendeqiyen Şımzi ji Xaltaniye Heta Almanyaye</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256678491</t>
+          <t>9786256678569</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Jînistan û Şeristan</t>
+          <t>Si u Olan</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256678538</t>
+          <t>9786256678491</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Gotinen Nivcomayi</t>
+          <t>Jînistan û Şeristan</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>225</v>
+        <v>350</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256678521</t>
+          <t>9786256678538</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kole Simayil</t>
+          <t>Gotinen Nivcomayi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>375</v>
+        <v>225</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256678484</t>
+          <t>9786256678521</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Ümmet'ten Ulus'a Özgürlük Tarihi Tarihi</t>
+          <t>Kole Simayil</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>450</v>
+        <v>375</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256678514</t>
+          <t>9786256678484</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kurê Dêlegurê</t>
+          <t>Ümmet'ten Ulus'a Özgürlük Tarihi Tarihi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256678507</t>
+          <t>9786256678514</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Arica - Kurdica 1</t>
+          <t>Kurê Dêlegurê</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256678477</t>
+          <t>9786256678507</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kaspar</t>
+          <t>Arica - Kurdica 1</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256678354</t>
+          <t>9786256678477</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Landayi</t>
+          <t>Kaspar</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256678378</t>
+          <t>9786256678354</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Bilur u Teşi</t>
+          <t>Landayi</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256678460</t>
+          <t>9786256678378</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Du Kes Yek Mirov</t>
+          <t>Bilur u Teşi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256678415</t>
+          <t>9786256678460</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Ezidaye 1</t>
+          <t>Du Kes Yek Mirov</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256678422</t>
+          <t>9786256678415</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Ezidaye 2</t>
+          <t>Ezidaye 1</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256678439</t>
+          <t>9786256678422</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Ezidaye 3</t>
+          <t>Ezidaye 2</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256678408</t>
+          <t>9786256678439</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Gava Jin Li Jiyane Neman</t>
+          <t>Ezidaye 3</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256678446</t>
+          <t>9786256678408</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Gava Miri Biaxive</t>
+          <t>Gava Jin Li Jiyane Neman</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256678385</t>
+          <t>9786256678446</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Dilop</t>
+          <t>Gava Miri Biaxive</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256678453</t>
+          <t>9786256678385</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Sewiye Bi Dayik ü Bav</t>
+          <t>Dilop</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256678392</t>
+          <t>9786256678453</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Pir Sebri Omer</t>
+          <t>Sewiye Bi Dayik ü Bav</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256678347</t>
+          <t>9786256678392</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Medica - Kurdica 1</t>
+          <t>Pir Sebri Omer</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256678262</t>
+          <t>9786256678347</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Li Min jî (Me Too)</t>
+          <t>Medica - Kurdica 1</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256678316</t>
+          <t>9786256678262</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Av û Xwê</t>
+          <t>Li Min jî (Me Too)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256678309</t>
+          <t>9786256678316</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Doktor Jijo 3</t>
+          <t>Av û Xwê</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256678286</t>
+          <t>9786256678309</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Berpelk</t>
+          <t>Doktor Jijo 3</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256678019</t>
+          <t>9786256678286</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Pel</t>
+          <t>Berpelk</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256678132</t>
+          <t>9786256678019</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>21 Nivîskarên Edebiyata Cîhanê</t>
+          <t>Pel</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256678156</t>
+          <t>9786256678132</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Muhammed'ten Ahmedê Xanî'ye Özğürlük Tarihi</t>
+          <t>21 Nivîskarên Edebiyata Cîhanê</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256678248</t>
+          <t>9786256678156</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Avestica - Kurdica 1</t>
+          <t>Muhammed'ten Ahmedê Xanî'ye Özğürlük Tarihi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256678231</t>
+          <t>9786256678248</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Dayika Dilmayi</t>
+          <t>Avestica - Kurdica 1</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256678125</t>
+          <t>9786256678231</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Evliya Çelebi ü Seyahatname (Diyarbakır/Amed)</t>
+          <t>Dayika Dilmayi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>225</v>
+        <v>250</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256678101</t>
+          <t>9786256678125</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Jare</t>
+          <t>Evliya Çelebi ü Seyahatname (Diyarbakır/Amed)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>200</v>
+        <v>225</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256678194</t>
+          <t>9786256678101</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Çiroken Neçirok</t>
+          <t>Jare</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>225</v>
+        <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256678088</t>
+          <t>9786256678194</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Lizge’nin Ağacı</t>
+          <t>Çiroken Neçirok</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>250</v>
+        <v>225</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256678187</t>
+          <t>9786256678088</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Xelata Zindi</t>
+          <t>Lizge’nin Ağacı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256678163</t>
+          <t>9786256678187</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Destana Mir Mıhemede Eyyubi (1258) - Şere Farqine Lı Hember Moxolan</t>
+          <t>Xelata Zindi</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256678149</t>
+          <t>9786256678163</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Homo Jin</t>
+          <t>Destana Mir Mıhemede Eyyubi (1258) - Şere Farqine Lı Hember Moxolan</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256678118</t>
+          <t>9786256678149</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Evliya Çelebi ve Seyahatname (Diyarbakır)</t>
+          <t>Homo Jin</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786257085854</t>
+          <t>9786256678118</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Ji Turike Kal U Piran Çend Mori U Mircan</t>
+          <t>Evliya Çelebi ve Seyahatname (Diyarbakır)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>225</v>
+        <v>250</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256678095</t>
+          <t>9786257085854</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Mezopotamya’dan Bir Mehmed Uzun Geçti</t>
+          <t>Ji Turike Kal U Piran Çend Mori U Mircan</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>300</v>
+        <v>225</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786257085908</t>
+          <t>9786256678095</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Peşgo</t>
+          <t>Mezopotamya’dan Bir Mehmed Uzun Geçti</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786257085991</t>
+          <t>9786257085908</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Rastgo</t>
+          <t>Peşgo</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256678057</t>
+          <t>9786257085991</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Xana Delalan</t>
+          <t>Rastgo</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256678071</t>
+          <t>9786256678057</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Mazi</t>
+          <t>Xana Delalan</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256678040</t>
+          <t>9786256678071</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Kurebeşk</t>
+          <t>Mazi</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786257085779</t>
+          <t>9786256678040</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Jin u Pirsa Wejeye</t>
+          <t>Kurebeşk</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256678033</t>
+          <t>9786257085779</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Mesnewiya Çirokan</t>
+          <t>Jin u Pirsa Wejeye</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256678026</t>
+          <t>9786256678033</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Pejnek Jazz Li Qelşa Gettoye</t>
+          <t>Mesnewiya Çirokan</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256678002</t>
+          <t>9786256678026</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Mezopotamya</t>
+          <t>Pejnek Jazz Li Qelşa Gettoye</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786257085694</t>
+          <t>9786256678002</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Doktor Jîjo</t>
+          <t>Mezopotamya</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786257085700</t>
+          <t>9786257085694</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Kırgızistan Kürtleri</t>
+          <t>Doktor Jîjo</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786257085984</t>
+          <t>9786257085700</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Cegerxwin U Berhemen Wi</t>
+          <t>Kırgızistan Kürtleri</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786257085960</t>
+          <t>9786257085984</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Şaşiti</t>
+          <t>Cegerxwin U Berhemen Wi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786257085939</t>
+          <t>9786257085960</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Turıke Bunewer</t>
+          <t>Şaşiti</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>225</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057085977</t>
+          <t>9786257085939</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Jerzemîna Maslow: Lı Sazıyan Zenofobi</t>
+          <t>Turıke Bunewer</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>225</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786257085946</t>
+          <t>9786057085977</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Sofi û Monika</t>
+          <t>Jerzemîna Maslow: Lı Sazıyan Zenofobi</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>250</v>
+        <v>225</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786257085953</t>
+          <t>9786257085946</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Se Rojen Me</t>
+          <t>Sofi û Monika</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>225</v>
+        <v>250</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786257085922</t>
+          <t>9786257085953</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Kurd u Dinya</t>
+          <t>Se Rojen Me</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>250</v>
+        <v>225</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786257085915</t>
+          <t>9786257085922</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Kürdler ve Dünya</t>
+          <t>Kurd u Dinya</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786257085861</t>
+          <t>9786257085915</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Surperiya Zive Sihirdar</t>
+          <t>Kürdler ve Dünya</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786257085892</t>
+          <t>9786257085861</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Bişkojen Bi Roniye Mest</t>
+          <t>Surperiya Zive Sihirdar</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786257085878</t>
+          <t>9786257085892</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Hunermend Ü Dengbejın Jin</t>
+          <t>Bişkojen Bi Roniye Mest</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>225</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786257085342</t>
+          <t>9786257085878</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Ferhenga Felsefeye</t>
+          <t>Hunermend Ü Dengbejın Jin</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>750</v>
+        <v>225</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786257085830</t>
+          <t>9786257085342</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Mirze Mihemed</t>
+          <t>Ferhenga Felsefeye</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786257085809</t>
+          <t>9786257085830</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Heyvin Çima Ranaze?</t>
+          <t>Mirze Mihemed</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786257085724</t>
+          <t>9786257085809</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Destpeka Kurdi</t>
+          <t>Heyvin Çima Ranaze?</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786257085816</t>
+          <t>9786257085724</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Spartaküs'ten Mazdek'e Özgürlük Tarihi</t>
+          <t>Destpeka Kurdi</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>400</v>
+        <v>360</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786257085793</t>
+          <t>9786257085816</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Şibake</t>
+          <t>Spartaküs'ten Mazdek'e Özgürlük Tarihi</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>225</v>
+        <v>400</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786257085762</t>
+          <t>9786257085793</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Çavqirpandina Beriye</t>
+          <t>Şibake</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>225</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786257085328</t>
+          <t>9786257085762</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Danesina Diroka Welate Xaltan u Zoro Axaye Ezdiyen Xalti</t>
+          <t>Çavqirpandina Beriye</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>750</v>
+        <v>225</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786257085748</t>
+          <t>9786257085328</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Qırkırına Qebileya Basiyan</t>
+          <t>Danesina Diroka Welate Xaltan u Zoro Axaye Ezdiyen Xalti</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>225</v>
+        <v>750</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>4440000002935</t>
+          <t>9786257085748</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Nasandina Kevneşopen Ezdiyate 2</t>
+          <t>Qırkırına Qebileya Basiyan</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>350</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>4440000002934</t>
+          <t>4440000002935</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Nasandina Kevneşopen Ezdiyate 1</t>
+          <t>Nasandina Kevneşopen Ezdiyate 2</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>550</v>
+        <v>350</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>4440000002923</t>
+          <t>4440000002934</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Çiroken Ku Şahidiya Kevnariya Mitologiya Ezdiyatiye</t>
+          <t>Nasandina Kevneşopen Ezdiyate 1</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>200</v>
+        <v>550</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>4440000002922</t>
+          <t>4440000002923</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Hevpeyvin - Nirxandin ü Biranin Hinek Ezdiyan</t>
+          <t>Çiroken Ku Şahidiya Kevnariya Mitologiya Ezdiyatiye</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>600</v>
+        <v>200</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>4440000002921</t>
+          <t>4440000002922</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Diroka Ezdiyan a di Dokumentan ü Zargotine De</t>
+          <t>Hevpeyvin - Nirxandin ü Biranin Hinek Ezdiyan</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>225</v>
+        <v>600</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786059017848</t>
+          <t>4440000002921</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Behneke Bidin Miriyan</t>
+          <t>Diroka Ezdiyan a di Dokumentan ü Zargotine De</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>250</v>
+        <v>225</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786059017909</t>
+          <t>9786059017848</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Antolojiya Helbestvanen Nüjen</t>
+          <t>Behneke Bidin Miriyan</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786257085663</t>
+          <t>9786059017909</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Kurdiya Pratîk- Pratik Kürtçe</t>
+          <t>Antolojiya Helbestvanen Nüjen</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786257085595</t>
+          <t>9786257085663</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Maymundan Tanrıya Özgürlük Tarihi</t>
+          <t>Kurdiya Pratîk- Pratik Kürtçe</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786257085731</t>
+          <t>9786257085595</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Efare</t>
+          <t>Maymundan Tanrıya Özgürlük Tarihi</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786059017466</t>
+          <t>9786257085731</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Heterotopia Dergisi Sayı: 4</t>
+          <t>Efare</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786059017381</t>
+          <t>9786059017466</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Heterotopia Sayı 3</t>
+          <t>Heterotopia Dergisi Sayı: 4</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786059017404</t>
+          <t>9786059017381</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Differance</t>
+          <t>Heterotopia Sayı 3</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>130</v>
+        <v>100</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786059017596</t>
+          <t>9786059017404</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Heteroglassia</t>
+          <t>Differance</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>280</v>
+        <v>130</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786257085021</t>
+          <t>9786059017596</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Eski Kulübe</t>
+          <t>Heteroglassia</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>150</v>
+        <v>280</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786056392672</t>
+          <t>9786257085021</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Wendabun</t>
+          <t>Eski Kulübe</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>225</v>
+        <v>150</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786059017589</t>
+          <t>9786056392672</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Şeyh Bedretin'in Komünal Diyarı Ortaklar</t>
+          <t>Wendabun</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>200</v>
+        <v>225</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786059017602</t>
+          <t>9786059017589</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Hespen Hesini</t>
+          <t>Şeyh Bedretin'in Komünal Diyarı Ortaklar</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786059017275</t>
+          <t>9786059017602</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Siba</t>
+          <t>Hespen Hesini</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786059017640</t>
+          <t>9786059017275</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Şiverek</t>
+          <t>Siba</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786059017312</t>
+          <t>9786059017640</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Hawar</t>
+          <t>Şiverek</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>175</v>
+        <v>200</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786257085519</t>
+          <t>9786059017312</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Otobüs</t>
+          <t>Hawar</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>300</v>
+        <v>175</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786257085311</t>
+          <t>9786257085519</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Karmamiz</t>
+          <t>Otobüs</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786257085298</t>
+          <t>9786257085311</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Jiyan u Berhemen Min</t>
+          <t>Karmamiz</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786257085557</t>
+          <t>9786257085298</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Edım / Final - İki Dilli Kitap</t>
+          <t>Jiyan u Berhemen Min</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786257085489</t>
+          <t>9786257085557</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Yer Değiştiren Ada</t>
+          <t>Edım / Final - İki Dilli Kitap</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786257085380</t>
+          <t>9786257085489</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Palmyra'ya Bedew</t>
+          <t>Yer Değiştiren Ada</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786257085403</t>
+          <t>9786257085380</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Xeleka Xeyalen Be Ezman</t>
+          <t>Palmyra'ya Bedew</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786257085373</t>
+          <t>9786257085403</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Avesta -1- Gatha'yen Zarathushtra (Ciltli)</t>
+          <t>Xeleka Xeyalen Be Ezman</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>1000</v>
+        <v>350</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786257085304</t>
+          <t>9786257085373</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Di Kilaman Şakiro De İdealizasyona Jine</t>
+          <t>Avesta -1- Gatha'yen Zarathushtra (Ciltli)</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>200</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786257085274</t>
+          <t>9786257085304</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojik Açıdan Kürt Kültüründe Dengbejlik ve Dengbejlik Geleneği</t>
+          <t>Di Kilaman Şakiro De İdealizasyona Jine</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786257085502</t>
+          <t>9786257085274</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Rastiya Tawuse Melek U Çend Rastiyen Ezdiyatiye</t>
+          <t>Sosyolojik Açıdan Kürt Kültüründe Dengbejlik ve Dengbejlik Geleneği</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786257085526</t>
+          <t>9786257085502</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Berxwedana Ela Xalta u Mîrzike Zaza</t>
+          <t>Rastiya Tawuse Melek U Çend Rastiyen Ezdiyatiye</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>225</v>
+        <v>250</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786257085564</t>
+          <t>9786257085526</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Ezdixana Min</t>
+          <t>Berxwedana Ela Xalta u Mîrzike Zaza</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>200</v>
+        <v>225</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786257085540</t>
+          <t>9786257085564</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Evdale Zeynike u Cegerxwin</t>
+          <t>Ezdixana Min</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>225</v>
+        <v>200</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786257085588</t>
+          <t>9786257085540</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Flamingonun Merakı</t>
+          <t>Evdale Zeynike u Cegerxwin</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>300</v>
+        <v>225</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786257085625</t>
+          <t>9786257085588</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Sewiye Dersime</t>
+          <t>Flamingonun Merakı</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786257085632</t>
+          <t>9786257085625</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Heneseya Jiyane</t>
+          <t>Sewiye Dersime</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>225</v>
+        <v>250</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786257085687</t>
+          <t>9786257085632</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Ji Ferhenga Legeriyane</t>
+          <t>Heneseya Jiyane</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>200</v>
+        <v>225</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786257085656</t>
+          <t>9786257085687</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Nexşeya Rewane Bedengiye</t>
+          <t>Ji Ferhenga Legeriyane</t>
         </is>
       </c>
       <c r="C122" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786257085670</t>
+          <t>9786257085656</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Müzik Polifonik Ji Stranen Kurdiyen Geleri 3 Solfej)</t>
+          <t>Nexşeya Rewane Bedengiye</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>225</v>
+        <v>200</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786257085601</t>
+          <t>9786257085670</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Zinjiyan</t>
+          <t>Müzik Polifonik Ji Stranen Kurdiyen Geleri 3 Solfej)</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>200</v>
+        <v>225</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786257085281</t>
+          <t>9786257085601</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Die Sprachen der Meder</t>
+          <t>Zinjiyan</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786257085533</t>
+          <t>9786257085281</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Dawiya Dawi</t>
+          <t>Die Sprachen der Meder</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>225</v>
+        <v>350</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786257085618</t>
+          <t>9786257085533</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Doktor Jijo</t>
+          <t>Dawiya Dawi</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>200</v>
+        <v>225</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786257085472</t>
+          <t>9786257085618</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Hema</t>
+          <t>Doktor Jijo</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786257085212</t>
+          <t>9786257085472</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Seyithan Kurtlara Karşı</t>
+          <t>Hema</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786257085366</t>
+          <t>9786257085212</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Çakıl Taşı</t>
+          <t>Seyithan Kurtlara Karşı</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786257085359</t>
+          <t>9786257085366</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Big Bang'tan İnsana Özgürlük Tarihi - Başlangıçtan Günümüze Yaşamın Evrimi</t>
+          <t>Çakıl Taşı</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786257085434</t>
+          <t>9786257085359</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Polifonik 2</t>
+          <t>Big Bang'tan İnsana Özgürlük Tarihi - Başlangıçtan Günümüze Yaşamın Evrimi</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786257085427</t>
+          <t>9786257085434</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Semaya Dini Di Ezdiyatiye Da</t>
+          <t>Polifonik 2</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786257085441</t>
+          <t>9786257085427</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Ezidilik Ezidi Müziği ve İlahileri</t>
+          <t>Semaya Dini Di Ezdiyatiye Da</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786257085410</t>
+          <t>9786257085441</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Zeherya</t>
+          <t>Ezidilik Ezidi Müziği ve İlahileri</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786059017954</t>
+          <t>9786257085410</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Narin</t>
+          <t>Zeherya</t>
         </is>
       </c>
       <c r="C136" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786059017930</t>
+          <t>9786059017954</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Çocukça Öyküler</t>
+          <t>Narin</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786059017817</t>
+          <t>9786059017930</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Se Koçrewan</t>
+          <t>Çocukça Öyküler</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786059017695</t>
+          <t>9786059017817</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Haykırış</t>
+          <t>Se Koçrewan</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>175</v>
+        <v>200</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786059017541</t>
+          <t>9786059017695</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Eşa Genim</t>
+          <t>Haykırış</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>150</v>
+        <v>175</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786059017398</t>
+          <t>9786059017541</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Hatıralarım</t>
+          <t>Eşa Genim</t>
         </is>
       </c>
       <c r="C141" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>3990000044234</t>
+          <t>9786059017398</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Bir Demet Çiçek</t>
+          <t>Hatıralarım</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786059017237</t>
+          <t>3990000044234</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Seher Yeli</t>
+          <t>Bir Demet Çiçek</t>
         </is>
       </c>
       <c r="C143" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786059017619</t>
+          <t>9786059017237</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Maviyi Vuran Adam</t>
+          <t>Seher Yeli</t>
         </is>
       </c>
       <c r="C144" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786059017886</t>
+          <t>9786059017619</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Erikli Bahar</t>
+          <t>Maviyi Vuran Adam</t>
         </is>
       </c>
       <c r="C145" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786059017671</t>
+          <t>9786059017886</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Gazi</t>
+          <t>Erikli Bahar</t>
         </is>
       </c>
       <c r="C146" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786059017299</t>
+          <t>9786059017671</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Heterotopia Dergisi Sayı: 1</t>
+          <t>Gazi</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786059017831</t>
+          <t>9786059017299</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Seyithan</t>
+          <t>Heterotopia Dergisi Sayı: 1</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>130</v>
+        <v>100</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786059017787</t>
+          <t>9786059017831</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Kum Soro</t>
+          <t>Seyithan</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>13.89</v>
+        <v>130</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786059017664</t>
+          <t>9786059017787</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Yaraların İmbiğinden Damıtılmış Mısralar</t>
+          <t>Kum Soro</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>200</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786059017879</t>
+          <t>9786059017664</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Yaş-o</t>
+          <t>Yaraların İmbiğinden Damıtılmış Mısralar</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>14</v>
+        <v>200</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786058694316</t>
+          <t>9786059017879</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>12 Çirok 12 Çiroknüs</t>
+          <t>Yaş-o</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>150</v>
+        <v>14</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786059017527</t>
+          <t>9786058694316</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Sisperike</t>
+          <t>12 Çirok 12 Çiroknüs</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786059017480</t>
+          <t>9786059017527</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Aporia</t>
+          <t>Sisperike</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>110</v>
+        <v>200</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786059017633</t>
+          <t>9786059017480</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Aşuda Koran</t>
+          <t>Aporia</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>150</v>
+        <v>110</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786059017510</t>
+          <t>9786059017633</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Çığlık</t>
+          <t>Aşuda Koran</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786059017718</t>
+          <t>9786059017510</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Dem</t>
+          <t>Çığlık</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786059017688</t>
+          <t>9786059017718</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Güvercinin Gözyaşları</t>
+          <t>Dem</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>3990000044235</t>
+          <t>9786059017688</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetin Renkleri</t>
+          <t>Güvercinin Gözyaşları</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>30</v>
+        <v>100</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786059017008</t>
+          <t>3990000044235</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Dansa Berber</t>
+          <t>Cumhuriyetin Renkleri</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>250</v>
+        <v>30</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786059017497</t>
+          <t>9786059017008</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Hilmek Jiyan - Hilmek Mirin</t>
+          <t>Dansa Berber</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786059017329</t>
+          <t>9786059017497</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Qemere</t>
+          <t>Hilmek Jiyan - Hilmek Mirin</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786059017305</t>
+          <t>9786059017329</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Tolhildan</t>
+          <t>Qemere</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786059017725</t>
+          <t>9786059017305</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Ofelya - Yaprağın Rüzgarla Dansı</t>
+          <t>Tolhildan</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>110</v>
+        <v>300</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786257085052</t>
+          <t>9786059017725</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Gotinen Peşiyan</t>
+          <t>Ofelya - Yaprağın Rüzgarla Dansı</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>300</v>
+        <v>110</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786059017534</t>
+          <t>9786257085052</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Gölgesinde Umudu Beklemek</t>
+          <t>Gotinen Peşiyan</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786059017800</t>
+          <t>9786059017534</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Lekolinek Li Ser Rezimana Kurdi (Kurmanci)</t>
+          <t>Güneşin Gölgesinde Umudu Beklemek</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>650</v>
+        <v>250</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786056392658</t>
+          <t>9786059017800</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Bume Kor</t>
+          <t>Lekolinek Li Ser Rezimana Kurdi (Kurmanci)</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>200</v>
+        <v>650</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786059017268</t>
+          <t>9786056392658</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Aporia</t>
+          <t>Bume Kor</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>110</v>
+        <v>200</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>3990000030182</t>
+          <t>9786059017268</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Prematür</t>
+          <t>Aporia</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>130</v>
+        <v>110</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786059017152</t>
+          <t>3990000030182</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Erojen</t>
+          <t>Prematür</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786058694347</t>
+          <t>9786059017152</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Rimbaud'a</t>
+          <t>Erojen</t>
         </is>
       </c>
       <c r="C172" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786056392665</t>
+          <t>9786058694347</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Veger</t>
+          <t>Rimbaud'a</t>
         </is>
       </c>
       <c r="C173" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786059017145</t>
+          <t>9786056392665</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Elfesya</t>
+          <t>Veger</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786059017091</t>
+          <t>9786059017145</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Radon</t>
+          <t>Elfesya</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786059017138</t>
+          <t>9786059017091</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Kurdiya Pratik / Pratik Kürtçe</t>
+          <t>Radon</t>
         </is>
       </c>
       <c r="C176" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786058694378</t>
+          <t>9786059017138</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Re U Re</t>
+          <t>Kurdiya Pratik / Pratik Kürtçe</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786059017015</t>
+          <t>9786058694378</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Gotinen Peşiyan u Biwej / Deyimler ve Atasözleri</t>
+          <t>Re U Re</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786059017022</t>
+          <t>9786059017015</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Reçen Di Neynike De</t>
+          <t>Gotinen Peşiyan u Biwej / Deyimler ve Atasözleri</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786059017190</t>
+          <t>9786059017022</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Siya Nepene</t>
+          <t>Reçen Di Neynike De</t>
         </is>
       </c>
       <c r="C180" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>3990000030183</t>
+          <t>9786059017190</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Berikirinen İlegal</t>
+          <t>Siya Nepene</t>
         </is>
       </c>
       <c r="C181" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786056392696</t>
+          <t>3990000030183</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Kalbimden Kalemime</t>
+          <t>Berikirinen İlegal</t>
         </is>
       </c>
       <c r="C182" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786058694323</t>
+          <t>9786056392696</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Perde</t>
+          <t>Kalbimden Kalemime</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786058694330</t>
+          <t>9786058694323</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>İmlasız Şiirler</t>
+          <t>Perde</t>
         </is>
       </c>
       <c r="C184" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786059017176</t>
+          <t>9786058694330</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Şanoya Dayıka Niştiman - Koşka Miradan</t>
+          <t>İmlasız Şiirler</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>225</v>
+        <v>150</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786059017220</t>
+          <t>9786059017176</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Şeytanın Lanetlediği Çocuk</t>
+          <t>Şanoya Dayıka Niştiman - Koşka Miradan</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>250</v>
+        <v>225</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786059017244</t>
+          <t>9786059017220</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Xwezı</t>
+          <t>Şeytanın Lanetlediği Çocuk</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786058694392</t>
+          <t>9786059017244</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Seva Mıra</t>
+          <t>Xwezı</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>4.63</v>
+        <v>200</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786059017039</t>
+          <t>9786058694392</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Antologiya 35 Helbestvan U Niviskaren Kurd En Sovyeta Bere</t>
+          <t>Seva Mıra</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>350</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786059017077</t>
+          <t>9786059017039</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Pınokyo</t>
+          <t>Antologiya 35 Helbestvan U Niviskaren Kurd En Sovyeta Bere</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>70</v>
+        <v>350</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786059017060</t>
+          <t>9786059017077</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Ebas U Heble</t>
+          <t>Pınokyo</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>100</v>
+        <v>70</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786059017084</t>
+          <t>9786059017060</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Pıre U Rovı</t>
+          <t>Ebas U Heble</t>
         </is>
       </c>
       <c r="C192" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786059017213</t>
+          <t>9786059017084</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Azadıstan</t>
+          <t>Pıre U Rovı</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786059017282</t>
+          <t>9786059017213</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Bijareya Peşbaziya Çırokana Şerzan Kurt</t>
+          <t>Azadıstan</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786059017336</t>
+          <t>9786059017282</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Heterotopia Dergisi Sayı: 2</t>
+          <t>Bijareya Peşbaziya Çırokana Şerzan Kurt</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786059017046</t>
+          <t>9786059017336</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Tombala</t>
+          <t>Heterotopia Dergisi Sayı: 2</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786059017756</t>
+          <t>9786059017046</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Çıplak Giyinik Şiirler</t>
+          <t>Tombala</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786058694385</t>
+          <t>9786059017756</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Kürtçe - Türkçe Sözlük</t>
+          <t>Çıplak Giyinik Şiirler</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786059017251</t>
+          <t>9786058694385</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Felsefevan Sayı: 2 Hejmar: 2, Sal: 1, Avrel - Gulan - Pusber 2015</t>
+          <t>Kürtçe - Türkçe Sözlük</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786059017169</t>
+          <t>9786059017251</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Felsefevan Hejmar: 1 Rebendan, Sibat, Adar 2015</t>
+          <t>Felsefevan Sayı: 2 Hejmar: 2, Sal: 1, Avrel - Gulan - Pusber 2015</t>
         </is>
       </c>
       <c r="C200" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786058694309</t>
+          <t>9786059017169</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Metamorfoz</t>
+          <t>Felsefevan Hejmar: 1 Rebendan, Sibat, Adar 2015</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786058694361</t>
+          <t>9786058694309</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Şaer Kuşt İn!</t>
+          <t>Metamorfoz</t>
         </is>
       </c>
       <c r="C202" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786058694354</t>
+          <t>9786058694361</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Rewıtiya Ji Moskvaye Ber Bi Kurdistane</t>
+          <t>Şaer Kuşt İn!</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786056392689</t>
+          <t>9786058694354</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Ziman u Jiyan</t>
+          <t>Rewıtiya Ji Moskvaye Ber Bi Kurdistane</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>225</v>
+        <v>130</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786059017121</t>
+          <t>9786056392689</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Heq u Edalet</t>
+          <t>Ziman u Jiyan</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>200</v>
+        <v>225</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786059017206</t>
+          <t>9786059017121</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Lemişta Çıroken Kurdı</t>
+          <t>Heq u Edalet</t>
         </is>
       </c>
       <c r="C206" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786056392627</t>
+          <t>9786059017206</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Gengeşe u Sedemen Peyva Ku Ezdı Bilevnakin</t>
+          <t>Lemişta Çıroken Kurdı</t>
         </is>
       </c>
       <c r="C207" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786059017350</t>
+          <t>9786056392627</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Homerose Kurd</t>
+          <t>Gengeşe u Sedemen Peyva Ku Ezdı Bilevnakin</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786059017367</t>
+          <t>9786059017350</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Kurtuluş</t>
+          <t>Homerose Kurd</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>10</v>
+        <v>150</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786059017565</t>
+          <t>9786059017367</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Alabora Olmuş Bir Gemi</t>
+          <t>Kurtuluş</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>200</v>
+        <v>10</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786059017701</t>
+          <t>9786059017565</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Rojarya</t>
+          <t>Alabora Olmuş Bir Gemi</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786257085205</t>
+          <t>9786059017701</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Ezdiyatiye (5 Kitap Takım)</t>
+          <t>Rojarya</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>1925</v>
+        <v>300</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786257085182</t>
+          <t>9786257085205</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Evin u Mirin</t>
+          <t>Ezdiyatiye (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>200</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>3996257085175</t>
+          <t>9786257085182</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Şiva Miriyan</t>
+          <t>Evin u Mirin</t>
         </is>
       </c>
       <c r="C214" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786257085199</t>
+          <t>3996257085175</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Muğlak</t>
+          <t>Şiva Miriyan</t>
         </is>
       </c>
       <c r="C215" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786257085335</t>
+          <t>9786257085199</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Sedsalek Bi İskeisk</t>
+          <t>Muğlak</t>
         </is>
       </c>
       <c r="C216" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786257085090</t>
+          <t>9786257085335</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Polifonik</t>
+          <t>Sedsalek Bi İskeisk</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786257085106</t>
+          <t>9786257085090</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Ofelya - Son Dans İkinci Cild</t>
+          <t>Polifonik</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786257085137</t>
+          <t>9786257085106</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Nivisaren Farsiya Kevin Yen Dariyus 1</t>
+          <t>Ofelya - Son Dans İkinci Cild</t>
         </is>
       </c>
       <c r="C219" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786257085144</t>
+          <t>9786257085137</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Mewluda Nebi Heta Dawiya Jiyana Wi</t>
+          <t>Nivisaren Farsiya Kevin Yen Dariyus 1</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786257085120</t>
+          <t>9786257085144</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Hemu Helbest</t>
+          <t>Mewluda Nebi Heta Dawiya Jiyana Wi</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786257085267</t>
+          <t>9786257085120</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Gudea'dan Sokrates'e Özgürlük Tarihi</t>
+          <t>Hemu Helbest</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786257085250</t>
+          <t>9786257085267</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Uzay</t>
+          <t>Gudea'dan Sokrates'e Özgürlük Tarihi</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786256678613</t>
+          <t>9786257085250</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Şizo</t>
+          <t>Uzay</t>
         </is>
       </c>
       <c r="C224" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786257085113</t>
+          <t>9786256678613</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Rewiye Demen Windayi</t>
+          <t>Şizo</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786257085229</t>
+          <t>9786257085113</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Sür ü Toledo</t>
+          <t>Rewiye Demen Windayi</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786257085014</t>
+          <t>9786257085229</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Toledo ve Sur'un Düşündürdükleri</t>
+          <t>Sür ü Toledo</t>
         </is>
       </c>
       <c r="C227" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786257085007</t>
+          <t>9786257085014</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Mevsimleri Geç Kalbim</t>
+          <t>Toledo ve Sur'un Düşündürdükleri</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>175</v>
+        <v>200</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786059017824</t>
+          <t>9786257085007</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Bı Dızika Were</t>
+          <t>Mevsimleri Geç Kalbim</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>150</v>
+        <v>175</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786257085168</t>
+          <t>9786059017824</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Çaven Şevini</t>
+          <t>Bı Dızika Were</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786257085076</t>
+          <t>9786257085168</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Yasımı Tutmayın</t>
+          <t>Çaven Şevini</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786257085083</t>
+          <t>9786257085076</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Denge Pepüke</t>
+          <t>Yasımı Tutmayın</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>40</v>
+        <v>300</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786257085069</t>
+          <t>9786257085083</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Bas Pedala Avrupa</t>
+          <t>Denge Pepüke</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>300</v>
+        <v>40</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786257085045</t>
+          <t>9786257085069</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Bejenasiya Zmane Kurdi Ya Diroki</t>
+          <t>Bas Pedala Avrupa</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>70</v>
+        <v>300</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786059017992</t>
+          <t>9786257085045</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Naven Kurdi</t>
+          <t>Bejenasiya Zmane Kurdi Ya Diroki</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>200</v>
+        <v>70</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786059017985</t>
+          <t>9786059017992</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Nohut Tanesi</t>
+          <t>Naven Kurdi</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786059017862</t>
+          <t>9786059017985</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Mısra Mısra Dünya Masalları</t>
+          <t>Nohut Tanesi</t>
         </is>
       </c>
       <c r="C237" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786059017473</t>
+          <t>9786059017862</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Yalnızken Mırıldandıklarım</t>
+          <t>Mısra Mısra Dünya Masalları</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>9.26</v>
+        <v>150</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
+          <t>9786059017473</t>
+        </is>
+      </c>
+      <c r="B239" s="1" t="inlineStr">
+        <is>
+          <t>Yalnızken Mırıldandıklarım</t>
+        </is>
+      </c>
+      <c r="C239" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="240" spans="1:3">
+      <c r="A240" s="1" t="inlineStr">
+        <is>
           <t>9786059017459</t>
         </is>
       </c>
-      <c r="B239" s="1" t="inlineStr">
+      <c r="B240" s="1" t="inlineStr">
         <is>
           <t>Xeta Zimane Azadiye</t>
         </is>
       </c>
-      <c r="C239" s="1">
+      <c r="C240" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>