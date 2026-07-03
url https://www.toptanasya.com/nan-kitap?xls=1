--- v1 (2025-12-18)
+++ v2 (2026-07-03)
@@ -154,51 +154,51 @@
         <is>
           <t>9786057995605</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Mrs. Dalloway</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786057995599</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Pride and Prejudice</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>260</v>
+        <v>450</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786057995681</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>A Portrait Of The Artist As A Young Man</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786057995636</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>