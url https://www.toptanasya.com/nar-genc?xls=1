--- v0 (2026-03-29)
+++ v1 (2026-05-21)
@@ -85,1420 +85,1450 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786053709466</t>
+          <t>9786053709640</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeze Yolculuk</t>
+          <t>Battal Gazi Hikayeleri</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786053709435</t>
+          <t>9786053709664</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Cebirler - Şifreli Takip</t>
+          <t>Pes Etmezler Takımı - 4 Olasılıksız Bir Sonbahar</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786053709213</t>
+          <t>9786053709466</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Şehrin Kayıp Şarkısı</t>
+          <t>Bilinmeze Yolculuk</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786053709169</t>
+          <t>9786053709435</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Zeytin Ağacının Gölgesi</t>
+          <t>Cebirler - Şifreli Takip</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786053708940</t>
+          <t>9786053709213</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Dijital Labirent</t>
+          <t>Şehrin Kayıp Şarkısı</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786053708353</t>
+          <t>9786053709169</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kurt Avı</t>
+          <t>Zeytin Ağacının Gölgesi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786053708964</t>
+          <t>9786053708940</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Utangaç Kızın Günlüğü - Nakışlı Kesenin Gizemi</t>
+          <t>Dijital Labirent</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786053708957</t>
+          <t>9786053708353</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Rim Benim Gölgem Kırmızı</t>
+          <t>Kurt Avı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786053708605</t>
+          <t>9786053708964</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Arkadaşlar Dersimiz Hayat</t>
+          <t>Utangaç Kızın Günlüğü - Nakışlı Kesenin Gizemi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786053708544</t>
+          <t>9786053708957</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Gecenin Kraliçesi Küçük Hanım</t>
+          <t>Rim Benim Gölgem Kırmızı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786053708247</t>
+          <t>9786053708605</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Pan - Pan Sinyali</t>
+          <t>Arkadaşlar Dersimiz Hayat</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786053708346</t>
+          <t>9786053708544</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Zencefilli Tiyatro</t>
+          <t>Gecenin Kraliçesi Küçük Hanım</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786053708186</t>
+          <t>9786053708247</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz Ateş</t>
+          <t>Pan - Pan Sinyali</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786053708193</t>
+          <t>9786053708346</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Hayat Yolunda İnsan Kalmak</t>
+          <t>Zencefilli Tiyatro</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786053708100</t>
+          <t>9786053708186</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Siyah Merkez</t>
+          <t>Ölümsüz Ateş</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786053708131</t>
+          <t>9786053708193</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Okçu</t>
+          <t>Hayat Yolunda İnsan Kalmak</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786053708018</t>
+          <t>9786053708100</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Hayrettin 4 Bay Gedeo ve Destroyer</t>
+          <t>Siyah Merkez</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786053708025</t>
+          <t>9786053708131</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Bilge İle Hikmet-3</t>
+          <t>Okçu</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786053708049</t>
+          <t>9786053708018</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Patojenik Prenses</t>
+          <t>Hayrettin 4 Bay Gedeo ve Destroyer</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786053707967</t>
+          <t>9786053708025</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Maceralı Roman Serisi 2 - Gizli Deney</t>
+          <t>Bilge İle Hikmet-3</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786053707974</t>
+          <t>9786053708049</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Maceralı Roman Serisi 3</t>
+          <t>Patojenik Prenses</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786053706496</t>
+          <t>9786053707967</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Aloğlan</t>
+          <t>Maceralı Roman Serisi 2 - Gizli Deney</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786053702924</t>
+          <t>9786053707974</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Hizmetkar</t>
+          <t>Maceralı Roman Serisi 3</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786053703716</t>
+          <t>9786053706496</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Asım - Özlenen Gençlik</t>
+          <t>Aloğlan</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786053701552</t>
+          <t>9786053702924</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Cin İkizler</t>
+          <t>Hizmetkar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786053701590</t>
+          <t>9786053703716</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Cennet Kapısı Çanakkale</t>
+          <t>Asım - Özlenen Gençlik</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789944281089</t>
+          <t>9786053701552</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Ateşi Kıvılcımken Söndürmeli</t>
+          <t>Cin İkizler</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>150</v>
+        <v>280</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786053701545</t>
+          <t>9786053701590</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Arkadaşım Cicikuş</t>
+          <t>Cennet Kapısı Çanakkale</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786053708254</t>
+          <t>9789944281089</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Fatihi Alp Arslan</t>
+          <t>Ateşi Kıvılcımken Söndürmeli</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>230</v>
+        <v>150</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786053700722</t>
+          <t>9786053701545</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Alemlere Rahmet Hz. Muhammed (sas)</t>
+          <t>Arkadaşım Cicikuş</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>500</v>
+        <v>220</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786054047031</t>
+          <t>9786053708254</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>100 Çocuklu Anne</t>
+          <t>Anadolu Fatihi Alp Arslan</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>220</v>
+        <v>230</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786053702221</t>
+          <t>9786053700722</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Çocukluğum Sobe</t>
+          <t>Alemlere Rahmet Hz. Muhammed (sas)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786053702184</t>
+          <t>9786054047031</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Çılgın Okul</t>
+          <t>100 Çocuklu Anne</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786053706908</t>
+          <t>9786053702221</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Taşların Sırrı - Hayrettin 1</t>
+          <t>Çocukluğum Sobe</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786053706892</t>
+          <t>9786053702184</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Alkışkışlayan</t>
+          <t>Çılgın Okul</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786053703730</t>
+          <t>9786053706908</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Benim Adım Çanakkale</t>
+          <t>Taşların Sırrı - Hayrettin 1</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786053703709</t>
+          <t>9786053706892</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kalbini Kaybeden Adam</t>
+          <t>Alkışkışlayan</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786053706465</t>
+          <t>9786053703730</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Dedem Abdülhamit</t>
+          <t>Benim Adım Çanakkale</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786053706441</t>
+          <t>9786053703709</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>İnteroğlan - Zamanda Yolculuk 1</t>
+          <t>Kalbini Kaybeden Adam</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>280</v>
+        <v>230</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786053705710</t>
+          <t>9786053706465</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Keremcan İcat Peşinde</t>
+          <t>Dedem Abdülhamit</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786053705727</t>
+          <t>9786053706441</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Titrekdüşen - Talihsiz İsimler Dizisi 3</t>
+          <t>İnteroğlan - Zamanda Yolculuk 1</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786053704218</t>
+          <t>9786053705710</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Ebesiçeken - Talihsiz İsimler Dizisi 1</t>
+          <t>Keremcan İcat Peşinde</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786053703693</t>
+          <t>9786053705727</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Hayrettin - Şüpheli Çanta</t>
+          <t>Titrekdüşen - Talihsiz İsimler Dizisi 3</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786053702962</t>
+          <t>9786053704218</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Hayrettin - Bayram Bayram</t>
+          <t>Ebesiçeken - Talihsiz İsimler Dizisi 1</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>230</v>
+        <v>150</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786053702979</t>
+          <t>9786053703693</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Hayrettin - Çetin Günler</t>
+          <t>Hayrettin - Şüpheli Çanta</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786053703990</t>
+          <t>9786053702962</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Bir Destandır 15 Temmuz</t>
+          <t>Hayrettin - Bayram Bayram</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>350</v>
+        <v>230</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786053703914</t>
+          <t>9786053702979</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Hayrettin - Şişman Pişman</t>
+          <t>Hayrettin - Çetin Günler</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786053701064</t>
+          <t>9786053703990</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Yıldızlara Astık Yüreğimizi (Ciltli)</t>
+          <t>Bir Destandır 15 Temmuz</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786053700821</t>
+          <t>9786053703914</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kuklacı Kardeşler</t>
+          <t>Hayrettin - Şişman Pişman</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>280</v>
+        <v>230</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786053700838</t>
+          <t>9786053701064</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Kediler Okulu</t>
+          <t>Yıldızlara Astık Yüreğimizi (Ciltli)</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789944281102</t>
+          <t>9786053700821</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>İnsana Ne Kadar Toprak Lazım</t>
+          <t>Kuklacı Kardeşler</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>150</v>
+        <v>280</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789944281492</t>
+          <t>9786053700838</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>İnsan Ne İle Yaşar (Milli Eğitim Bakanlığı İlköğretim 100 Temel Eser)</t>
+          <t>Kediler Okulu</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789944281096</t>
+          <t>9789944281102</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>İnsan Ne ile Yaşar</t>
+          <t>İnsana Ne Kadar Toprak Lazım</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789944281362</t>
+          <t>9789944281492</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Yaralı Keklik</t>
+          <t>İnsan Ne İle Yaşar (Milli Eğitim Bakanlığı İlköğretim 100 Temel Eser)</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786053701538</t>
+          <t>9789944281096</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Tebessüm Öğretmen ve Öğrencileri</t>
+          <t>İnsan Ne ile Yaşar</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789944281010</t>
+          <t>9789944281362</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Şehitler Tepesi</t>
+          <t>Yaralı Keklik</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786053700371</t>
+          <t>9786053701538</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Sultandım Fatih Oldum</t>
+          <t>Tebessüm Öğretmen ve Öğrencileri</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789944281065</t>
+          <t>9789944281010</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Sevginin Olduğu Yerde Allah Vardır</t>
+          <t>Şehitler Tepesi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786053706472</t>
+          <t>9786053700371</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Arkadaşım Cami</t>
+          <t>Sultandım Fatih Oldum</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786053703679</t>
+          <t>9789944281065</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Mutluluğun Formülü</t>
+          <t>Sevginin Olduğu Yerde Allah Vardır</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>230</v>
+        <v>150</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786053703563</t>
+          <t>9786053706472</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Hayrettin</t>
+          <t>Arkadaşım Cami</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786053702719</t>
+          <t>9786053703679</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Yüzükteki Esrar 4: Atmaca</t>
+          <t>Mutluluğun Formülü</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>280</v>
+        <v>230</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786053702726</t>
+          <t>9786053703563</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Karadağlı</t>
+          <t>Hayrettin</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>280</v>
+        <v>230</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786053702009</t>
+          <t>9786053702719</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Kalbi</t>
+          <t>Yüzükteki Esrar 4: Atmaca</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786053702320</t>
+          <t>9786053702726</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Fatih'in Kanatları</t>
+          <t>Karadağlı</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786053702870</t>
+          <t>9786053702009</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Marka Benim</t>
+          <t>Çocuk Kalbi</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786053703303</t>
+          <t>9786053702320</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Ufuklara</t>
+          <t>Fatih'in Kanatları</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786053707066</t>
+          <t>9786053702870</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Kuantum Emre - Çılgın Okul</t>
+          <t>Marka Benim</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786053707493</t>
+          <t>9786053703303</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Hayrettin - Teknotik Dünya (Ciltli)</t>
+          <t>Beyaz Ufuklara</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786053707721</t>
+          <t>9786053707066</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Hayalleri Uçuran Adam Nuri Demirağ</t>
+          <t>Kuantum Emre - Çılgın Okul</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786053707752</t>
+          <t>9786053707493</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Kokiva</t>
+          <t>Hayrettin - Teknotik Dünya (Ciltli)</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786053707509</t>
+          <t>9786053707721</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Bilge İle Hikmet - Düşündüren Muhabbetler - 2</t>
+          <t>Hayalleri Uçuran Adam Nuri Demirağ</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786053707684</t>
+          <t>9786053707752</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>İnteroğlan 3 - Benim Kahramanlarım (Ciltli)</t>
+          <t>Kokiva</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786053706946</t>
+          <t>9786053707509</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Tuna Gözlüm</t>
+          <t>Bilge İle Hikmet - Düşündüren Muhabbetler - 2</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786053706960</t>
+          <t>9786053707684</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Posta Güvercinleri</t>
+          <t>İnteroğlan 3 - Benim Kahramanlarım (Ciltli)</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786053706977</t>
+          <t>9786053706946</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Bilge ile Hikmet</t>
+          <t>Tuna Gözlüm</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786053707127</t>
+          <t>9786053706960</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Hayrettin 2 - Hazine Peşinde</t>
+          <t>Posta Güvercinleri</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>350</v>
+        <v>230</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786053707080</t>
+          <t>9786053706977</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Keremcan 4 - Sevgili Günlük</t>
+          <t>Bilge ile Hikmet</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786053707073</t>
+          <t>9786053707127</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Keremcan 5 - Kitap Kurdu</t>
+          <t>Hayrettin 2 - Hazine Peşinde</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786053707387</t>
+          <t>9786053707080</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Bilgeler Krallığı</t>
+          <t>Keremcan 4 - Sevgili Günlük</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786053707172</t>
+          <t>9786053707073</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Bir İncidir İstanbul (Ciltli)</t>
+          <t>Keremcan 5 - Kitap Kurdu</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786053706885</t>
+          <t>9786053707387</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Şahinin Gözündeki Şifre</t>
+          <t>Kayıp Bilgeler Krallığı</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>280</v>
+        <v>150</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786053706878</t>
+          <t>9786053707172</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Güneş Elbet Doğacak</t>
+          <t>Bir İncidir İstanbul (Ciltli)</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786053706861</t>
+          <t>9786053706885</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Cesur Balıkçı Kız</t>
+          <t>Şahinin Gözündeki Şifre</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786053704751</t>
+          <t>9786053706878</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Keremcan Sıfır Hataya Karşı - 2</t>
+          <t>Güneş Elbet Doğacak</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786053704232</t>
+          <t>9786053706861</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Balabulan - Talihsiz İsimler Dizisi 2</t>
+          <t>Cesur Balıkçı Kız</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786053704249</t>
+          <t>9786053704751</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Keremcan İzci Kampında - 1</t>
+          <t>Keremcan Sıfır Hataya Karşı - 2</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786053706939</t>
+          <t>9786053704232</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Zeytinyağının Sırrı</t>
+          <t>Balabulan - Talihsiz İsimler Dizisi 2</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786053706984</t>
+          <t>9786053704249</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Uğursuz</t>
+          <t>Keremcan İzci Kampında - 1</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786053707059</t>
+          <t>9786053706939</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>İnteroğlan 2 - Zenginbar'ın Gizli Tünelleri</t>
+          <t>Zeytinyağının Sırrı</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786053706991</t>
+          <t>9786053706984</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Çılgın Okul Çılgın Proje</t>
+          <t>Uğursuz</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
+          <t>9786053707059</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>İnteroğlan 2 - Zenginbar'ın Gizli Tünelleri</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>9786053706991</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Çılgın Okul Çılgın Proje</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
           <t>9786053707042</t>
         </is>
       </c>
-      <c r="B93" s="1" t="inlineStr">
+      <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Bozkırın Bilgesi</t>
         </is>
       </c>
-      <c r="C93" s="1">
+      <c r="C95" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>