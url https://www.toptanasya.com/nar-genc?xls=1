--- v1 (2026-05-21)
+++ v2 (2026-07-18)
@@ -124,1411 +124,1411 @@
         <is>
           <t>9786053709664</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Pes Etmezler Takımı - 4 Olasılıksız Bir Sonbahar</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786053709466</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Bilinmeze Yolculuk</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786053709435</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Cebirler - Şifreli Takip</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786053709213</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Şehrin Kayıp Şarkısı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786053709169</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Zeytin Ağacının Gölgesi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786053708940</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Dijital Labirent</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786053708353</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Kurt Avı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786053708964</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Utangaç Kızın Günlüğü - Nakışlı Kesenin Gizemi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786053708957</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Rim Benim Gölgem Kırmızı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786053708605</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Arkadaşlar Dersimiz Hayat</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786053708544</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Gecenin Kraliçesi Küçük Hanım</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786053708247</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Pan - Pan Sinyali</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786053708346</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Zencefilli Tiyatro</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786053708186</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Ölümsüz Ateş</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786053708193</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Hayat Yolunda İnsan Kalmak</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786053708100</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Siyah Merkez</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786053708131</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Okçu</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786053708018</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Hayrettin 4 Bay Gedeo ve Destroyer</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786053708025</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Bilge İle Hikmet-3</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786053708049</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Patojenik Prenses</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786053707967</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Maceralı Roman Serisi 2 - Gizli Deney</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786053707974</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Maceralı Roman Serisi 3</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786053706496</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Aloğlan</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786053702924</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Hizmetkar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786053703716</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Asım - Özlenen Gençlik</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786053701552</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Cin İkizler</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786053701590</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Cennet Kapısı Çanakkale</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9789944281089</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Ateşi Kıvılcımken Söndürmeli</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786053701545</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Arkadaşım Cicikuş</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786053708254</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Anadolu Fatihi Alp Arslan</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786053700722</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Alemlere Rahmet Hz. Muhammed (sas)</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786054047031</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>100 Çocuklu Anne</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786053702221</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Çocukluğum Sobe</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786053702184</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Çılgın Okul</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786053706908</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Taşların Sırrı - Hayrettin 1</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786053706892</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Alkışkışlayan</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786053703730</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Benim Adım Çanakkale</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786053703709</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Kalbini Kaybeden Adam</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786053706465</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Dedem Abdülhamit</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786053706441</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>İnteroğlan - Zamanda Yolculuk 1</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786053705710</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Keremcan İcat Peşinde</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786053705727</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Titrekdüşen - Talihsiz İsimler Dizisi 3</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786053704218</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Ebesiçeken - Talihsiz İsimler Dizisi 1</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786053703693</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Hayrettin - Şüpheli Çanta</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786053702962</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Hayrettin - Bayram Bayram</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786053702979</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Hayrettin - Çetin Günler</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786053703990</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Bir Destandır 15 Temmuz</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786053703914</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Hayrettin - Şişman Pişman</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786053701064</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Yıldızlara Astık Yüreğimizi (Ciltli)</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786053700821</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Kuklacı Kardeşler</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786053700838</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Kediler Okulu</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9789944281102</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>İnsana Ne Kadar Toprak Lazım</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9789944281492</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>İnsan Ne İle Yaşar (Milli Eğitim Bakanlığı İlköğretim 100 Temel Eser)</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9789944281096</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>İnsan Ne ile Yaşar</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9789944281362</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Yaralı Keklik</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9786053701538</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Tebessüm Öğretmen ve Öğrencileri</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9789944281010</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Şehitler Tepesi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9786053700371</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Sultandım Fatih Oldum</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9789944281065</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Sevginin Olduğu Yerde Allah Vardır</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9786053706472</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Arkadaşım Cami</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9786053703679</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Mutluluğun Formülü</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9786053703563</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Hayrettin</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9786053702719</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Yüzükteki Esrar 4: Atmaca</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9786053702726</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Karadağlı</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9786053702009</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Çocuk Kalbi</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786053702320</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Fatih'in Kanatları</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786053702870</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Marka Benim</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9786053703303</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Beyaz Ufuklara</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9786053707066</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Kuantum Emre - Çılgın Okul</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9786053707493</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Hayrettin - Teknotik Dünya (Ciltli)</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9786053707721</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Hayalleri Uçuran Adam Nuri Demirağ</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9786053707752</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Kokiva</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9786053707509</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Bilge İle Hikmet - Düşündüren Muhabbetler - 2</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9786053707684</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>İnteroğlan 3 - Benim Kahramanlarım (Ciltli)</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9786053706946</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Tuna Gözlüm</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9786053706960</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Posta Güvercinleri</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9786053706977</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Bilge ile Hikmet</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9786053707127</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Hayrettin 2 - Hazine Peşinde</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>9786053707080</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Keremcan 4 - Sevgili Günlük</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9786053707073</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Keremcan 5 - Kitap Kurdu</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>9786053707387</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Kayıp Bilgeler Krallığı</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>9786053707172</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Bir İncidir İstanbul (Ciltli)</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>9786053706885</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Şahinin Gözündeki Şifre</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>9786053706878</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Güneş Elbet Doğacak</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>9786053706861</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Cesur Balıkçı Kız</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>9786053704751</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Keremcan Sıfır Hataya Karşı - 2</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>9786053704232</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Balabulan - Talihsiz İsimler Dizisi 2</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>9786053704249</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Keremcan İzci Kampında - 1</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>9786053706939</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Zeytinyağının Sırrı</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>9786053706984</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Uğursuz</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>9786053707059</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>İnteroğlan 2 - Zenginbar'ın Gizli Tünelleri</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>9786053706991</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Çılgın Okul Çılgın Proje</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>9786053707042</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Bozkırın Bilgesi</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>