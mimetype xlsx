--- v2 (2026-07-18)
+++ v3 (2026-09-12)
@@ -964,51 +964,51 @@
         <is>
           <t>9789944281010</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Şehitler Tepesi</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9786053700371</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Sultandım Fatih Oldum</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9789944281065</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Sevginin Olduğu Yerde Allah Vardır</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9786053706472</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>