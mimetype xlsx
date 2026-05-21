--- v0 (2026-03-29)
+++ v1 (2026-05-21)
@@ -85,685 +85,745 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258504248</t>
+          <t>9786258504330</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Leyla</t>
+          <t>Duvara Koşanlar</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>500</v>
+        <v>320</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258504156</t>
+          <t>9786258504392</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Köklerimi Ararken</t>
+          <t>Nisan Sessizliği</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>350</v>
+        <v>440</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258504088</t>
+          <t>9786258504309</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Zıp Zıp Nöronlar İş Başında</t>
+          <t>Nikomeadia Kahini</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258504071</t>
+          <t>9786258504200</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Üçe Bir Aşk</t>
+          <t>Kesi’t</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256490055</t>
+          <t>9786258504248</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Beşi Farklı Yerde</t>
+          <t>Leyla</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>150</v>
+        <v>500</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256260405</t>
+          <t>9786258504156</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kız Kardeşim Carrie</t>
+          <t>Köklerimi Ararken</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>550</v>
+        <v>350</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256260047</t>
+          <t>9786258504088</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Julia Gordos</t>
+          <t>Zıp Zıp Nöronlar İş Başında</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256490918</t>
+          <t>9786258504071</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Ruhların Şarkısı</t>
+          <t>Üçe Bir Aşk</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>460</v>
+        <v>270</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256490444</t>
+          <t>9786256490055</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Aras Aras</t>
+          <t>Beşi Farklı Yerde</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>175</v>
+        <v>150</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258054514</t>
+          <t>9786256260405</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Altıncı Koğuş</t>
+          <t>Kız Kardeşim Carrie</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>70</v>
+        <v>550</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258054637</t>
+          <t>9786256260047</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Çocuğun Sinemadaki Hikayesi</t>
+          <t>Julia Gordos</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>70</v>
+        <v>280</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259383514</t>
+          <t>9786256490918</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Sümer’de Kadın</t>
+          <t>Ruhların Şarkısı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>250</v>
+        <v>460</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256260832</t>
+          <t>9786256490444</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Zaman Kimseyi Beklemez</t>
+          <t>Aras Aras</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>375</v>
+        <v>175</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256260719</t>
+          <t>9786258054514</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>İletişim Köprüsü</t>
+          <t>Altıncı Koğuş</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>440</v>
+        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256260726</t>
+          <t>9786258054637</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Döngü</t>
+          <t>Çocuğun Sinemadaki Hikayesi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>400</v>
+        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256260702</t>
+          <t>9786259383514</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Gizli Kabile</t>
+          <t>Sümer’de Kadın</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256260634</t>
+          <t>9786256260832</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Hekim Gözüyle Hayattan Keyif Almak</t>
+          <t>Zaman Kimseyi Beklemez</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>400</v>
+        <v>375</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256260610</t>
+          <t>9786256260719</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Unutulan Aile</t>
+          <t>İletişim Köprüsü</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>420</v>
+        <v>440</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256260429</t>
+          <t>9786256260726</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyılın Tıbbı: Aura Cerrahi</t>
+          <t>Döngü</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256260443</t>
+          <t>9786256260702</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Çözülme</t>
+          <t>Gizli Kabile</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256490079</t>
+          <t>9786256260634</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Yangın Olur</t>
+          <t>Hekim Gözüyle Hayattan Keyif Almak</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>180</v>
+        <v>400</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256490062</t>
+          <t>9786256260610</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Gömdüğüm Ölülerin Sesi</t>
+          <t>Unutulan Aile</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>120</v>
+        <v>420</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256490093</t>
+          <t>9786256260429</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Masumlar Mezatı</t>
+          <t>21. Yüzyılın Tıbbı: Aura Cerrahi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>280</v>
+        <v>450</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256260061</t>
+          <t>9786256260443</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Sonsuz Yaşam Kralı</t>
+          <t>Çözülme</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256490949</t>
+          <t>9786256490079</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>İlk Dünya Instegra</t>
+          <t>Yangın Olur</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256490840</t>
+          <t>9786256490062</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Büyücü Ninva</t>
+          <t>Gömdüğüm Ölülerin Sesi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>340</v>
+        <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256490635</t>
+          <t>9786256490093</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Seçilenler</t>
+          <t>Masumlar Mezatı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256490628</t>
+          <t>9786256260061</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Koza 1283</t>
+          <t>Sonsuz Yaşam Kralı</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256490598</t>
+          <t>9786256490949</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Son Gün</t>
+          <t>İlk Dünya Instegra</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256490420</t>
+          <t>9786256490840</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Poseidon Çocukları</t>
+          <t>Büyücü Ninva</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>140</v>
+        <v>340</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256490376</t>
+          <t>9786256490635</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığımı Yitirirken</t>
+          <t>Seçilenler</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256490246</t>
+          <t>9786256490628</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Felsefe ve Metafizik</t>
+          <t>Koza 1283</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256490147</t>
+          <t>9786256490598</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Ben, Kendim, Şahsen</t>
+          <t>Son Gün</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256490000</t>
+          <t>9786256490420</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Dünyalar Savaşı</t>
+          <t>Poseidon Çocukları</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786258054996</t>
+          <t>9786256490376</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Zaman Kıskacı</t>
+          <t>İnsanlığımı Yitirirken</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786258054965</t>
+          <t>9786256490246</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Mary Efes’e Yolculuk</t>
+          <t>Felsefe ve Metafizik</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786258054927</t>
+          <t>9786256490147</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Yıldızın Işığı 2. Kitap</t>
+          <t>Ben, Kendim, Şahsen</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786258054835</t>
+          <t>9786256490000</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Yıldızın Işığı</t>
+          <t>Dünyalar Savaşı</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786258054422</t>
+          <t>9786258054996</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Babamın Çirkin Kadınları</t>
+          <t>Zaman Kıskacı</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786258054521</t>
+          <t>9786258054965</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Çizgilerle Denizli Evleri</t>
+          <t>Mary Efes’e Yolculuk</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786258054552</t>
+          <t>9786258054927</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Ben Sen ve Atasözü</t>
+          <t>Kayıp Yıldızın Işığı 2. Kitap</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786258054477</t>
+          <t>9786258054835</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Uzaylı</t>
+          <t>Kayıp Yıldızın Işığı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
+          <t>9786258054422</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Babamın Çirkin Kadınları</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9786258054521</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Çizgilerle Denizli Evleri</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786258054552</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Ben Sen ve Atasözü</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786258054477</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Uzaylı</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
           <t>9786258054385</t>
         </is>
       </c>
-      <c r="B44" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Sihrin Kovulmuş Melekleri</t>
         </is>
       </c>
-      <c r="C44" s="1">
+      <c r="C48" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>