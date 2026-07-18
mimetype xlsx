--- v1 (2026-05-21)
+++ v2 (2026-07-18)
@@ -85,745 +85,760 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258504330</t>
+          <t>9786258504521</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Duvara Koşanlar</t>
+          <t>Mevlana ve Kayıp Derviş</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>320</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258504392</t>
+          <t>9786258504330</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Nisan Sessizliği</t>
+          <t>Duvara Koşanlar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>440</v>
+        <v>320</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258504309</t>
+          <t>9786258504392</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Nikomeadia Kahini</t>
+          <t>Nisan Sessizliği</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>400</v>
+        <v>440</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258504200</t>
+          <t>9786258504309</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kesi’t</t>
+          <t>Nikomeadia Kahini</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258504248</t>
+          <t>9786258504200</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Leyla</t>
+          <t>Kesi’t</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258504156</t>
+          <t>9786258504248</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Köklerimi Ararken</t>
+          <t>Leyla</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258504088</t>
+          <t>9786258504156</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Zıp Zıp Nöronlar İş Başında</t>
+          <t>Köklerimi Ararken</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258504071</t>
+          <t>9786258504088</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Üçe Bir Aşk</t>
+          <t>Zıp Zıp Nöronlar İş Başında</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256490055</t>
+          <t>9786258504071</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Beşi Farklı Yerde</t>
+          <t>Üçe Bir Aşk</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>150</v>
+        <v>270</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256260405</t>
+          <t>9786256490055</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kız Kardeşim Carrie</t>
+          <t>Beşi Farklı Yerde</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>550</v>
+        <v>150</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256260047</t>
+          <t>9786256260405</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Julia Gordos</t>
+          <t>Kız Kardeşim Carrie</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>280</v>
+        <v>550</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256490918</t>
+          <t>9786256260047</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Ruhların Şarkısı</t>
+          <t>Julia Gordos</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>460</v>
+        <v>280</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256490444</t>
+          <t>9786256490918</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Aras Aras</t>
+          <t>Ruhların Şarkısı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>175</v>
+        <v>460</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258054514</t>
+          <t>9786256490444</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Altıncı Koğuş</t>
+          <t>Aras Aras</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>70</v>
+        <v>175</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258054637</t>
+          <t>9786258054514</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Çocuğun Sinemadaki Hikayesi</t>
+          <t>Altıncı Koğuş</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259383514</t>
+          <t>9786258054637</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Sümer’de Kadın</t>
+          <t>Çocuğun Sinemadaki Hikayesi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>250</v>
+        <v>70</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256260832</t>
+          <t>9786259383514</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Zaman Kimseyi Beklemez</t>
+          <t>Sümer’de Kadın</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>375</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256260719</t>
+          <t>9786256260832</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>İletişim Köprüsü</t>
+          <t>Zaman Kimseyi Beklemez</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>440</v>
+        <v>375</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256260726</t>
+          <t>9786256260719</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Döngü</t>
+          <t>İletişim Köprüsü</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>400</v>
+        <v>440</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256260702</t>
+          <t>9786256260726</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Gizli Kabile</t>
+          <t>Döngü</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256260634</t>
+          <t>9786256260702</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Hekim Gözüyle Hayattan Keyif Almak</t>
+          <t>Gizli Kabile</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256260610</t>
+          <t>9786256260634</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Unutulan Aile</t>
+          <t>Hekim Gözüyle Hayattan Keyif Almak</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>420</v>
+        <v>400</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256260429</t>
+          <t>9786256260610</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyılın Tıbbı: Aura Cerrahi</t>
+          <t>Unutulan Aile</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>450</v>
+        <v>420</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256260443</t>
+          <t>9786256260429</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Çözülme</t>
+          <t>21. Yüzyılın Tıbbı: Aura Cerrahi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256490079</t>
+          <t>9786256260443</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Yangın Olur</t>
+          <t>Çözülme</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256490062</t>
+          <t>9786256490079</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Gömdüğüm Ölülerin Sesi</t>
+          <t>Yangın Olur</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256490093</t>
+          <t>9786256490062</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Masumlar Mezatı</t>
+          <t>Gömdüğüm Ölülerin Sesi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>280</v>
+        <v>120</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256260061</t>
+          <t>9786256490093</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Sonsuz Yaşam Kralı</t>
+          <t>Masumlar Mezatı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256490949</t>
+          <t>9786256260061</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>İlk Dünya Instegra</t>
+          <t>Sonsuz Yaşam Kralı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256490840</t>
+          <t>9786256490949</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Büyücü Ninva</t>
+          <t>İlk Dünya Instegra</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>340</v>
+        <v>350</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256490635</t>
+          <t>9786256490840</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Seçilenler</t>
+          <t>Büyücü Ninva</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>200</v>
+        <v>340</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256490628</t>
+          <t>9786256490635</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Koza 1283</t>
+          <t>Seçilenler</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256490598</t>
+          <t>9786256490628</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Son Gün</t>
+          <t>Koza 1283</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256490420</t>
+          <t>9786256490598</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Poseidon Çocukları</t>
+          <t>Son Gün</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256490376</t>
+          <t>9786256490420</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığımı Yitirirken</t>
+          <t>Poseidon Çocukları</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256490246</t>
+          <t>9786256490376</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Felsefe ve Metafizik</t>
+          <t>İnsanlığımı Yitirirken</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256490147</t>
+          <t>9786256490246</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Ben, Kendim, Şahsen</t>
+          <t>Felsefe ve Metafizik</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256490000</t>
+          <t>9786256490147</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Dünyalar Savaşı</t>
+          <t>Ben, Kendim, Şahsen</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>160</v>
+        <v>500</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786258054996</t>
+          <t>9786256490000</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Zaman Kıskacı</t>
+          <t>Dünyalar Savaşı</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786258054965</t>
+          <t>9786258054996</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Mary Efes’e Yolculuk</t>
+          <t>Zaman Kıskacı</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786258054927</t>
+          <t>9786258054965</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Yıldızın Işığı 2. Kitap</t>
+          <t>Mary Efes’e Yolculuk</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786258054835</t>
+          <t>9786258054927</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Yıldızın Işığı</t>
+          <t>Kayıp Yıldızın Işığı 2. Kitap</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786258054422</t>
+          <t>9786258054835</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Babamın Çirkin Kadınları</t>
+          <t>Kayıp Yıldızın Işığı</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786258054521</t>
+          <t>9786258054422</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Çizgilerle Denizli Evleri</t>
+          <t>Babamın Çirkin Kadınları</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786258054552</t>
+          <t>9786258054521</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Ben Sen ve Atasözü</t>
+          <t>Çizgilerle Denizli Evleri</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786258054477</t>
+          <t>9786258054552</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Uzaylı</t>
+          <t>Ben Sen ve Atasözü</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
+          <t>9786258054477</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Uzaylı</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
           <t>9786258054385</t>
         </is>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Sihrin Kovulmuş Melekleri</t>
         </is>
       </c>
-      <c r="C48" s="1">
+      <c r="C49" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>