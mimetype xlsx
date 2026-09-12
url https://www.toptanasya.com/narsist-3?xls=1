--- v2 (2026-07-18)
+++ v3 (2026-09-12)
@@ -85,760 +85,790 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258504521</t>
+          <t>9786258504682</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Mevlana ve Kayıp Derviş</t>
+          <t>Kendime Düşünceler</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258504330</t>
+          <t>9786258504132</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Duvara Koşanlar</t>
+          <t>Mustafa Kemal Atatürk - Geometri</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>320</v>
+        <v>230</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258504392</t>
+          <t>9786258504521</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Nisan Sessizliği</t>
+          <t>Mevlana ve Kayıp Derviş</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>440</v>
+        <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258504309</t>
+          <t>9786258504330</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Nikomeadia Kahini</t>
+          <t>Duvara Koşanlar</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>400</v>
+        <v>320</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258504200</t>
+          <t>9786258504392</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kesi’t</t>
+          <t>Nisan Sessizliği</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>350</v>
+        <v>440</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258504248</t>
+          <t>9786258504309</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Leyla</t>
+          <t>Nikomeadia Kahini</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258504156</t>
+          <t>9786258504200</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Köklerimi Ararken</t>
+          <t>Kesi’t</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258504088</t>
+          <t>9786258504248</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Zıp Zıp Nöronlar İş Başında</t>
+          <t>Leyla</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258504071</t>
+          <t>9786258504156</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Üçe Bir Aşk</t>
+          <t>Köklerimi Ararken</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256490055</t>
+          <t>9786258504088</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Beşi Farklı Yerde</t>
+          <t>Zıp Zıp Nöronlar İş Başında</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256260405</t>
+          <t>9786258504071</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kız Kardeşim Carrie</t>
+          <t>Üçe Bir Aşk</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>550</v>
+        <v>270</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256260047</t>
+          <t>9786256490055</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Julia Gordos</t>
+          <t>Beşi Farklı Yerde</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>280</v>
+        <v>150</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256490918</t>
+          <t>9786256260405</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Ruhların Şarkısı</t>
+          <t>Kız Kardeşim Carrie</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>460</v>
+        <v>550</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256490444</t>
+          <t>9786256260047</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Aras Aras</t>
+          <t>Julia Gordos</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>175</v>
+        <v>280</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258054514</t>
+          <t>9786256490918</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Altıncı Koğuş</t>
+          <t>Ruhların Şarkısı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>70</v>
+        <v>460</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258054637</t>
+          <t>9786256490444</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Çocuğun Sinemadaki Hikayesi</t>
+          <t>Aras Aras</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>70</v>
+        <v>175</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259383514</t>
+          <t>9786258054514</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Sümer’de Kadın</t>
+          <t>Altıncı Koğuş</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>250</v>
+        <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256260832</t>
+          <t>9786258054637</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Zaman Kimseyi Beklemez</t>
+          <t>Çocuğun Sinemadaki Hikayesi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>375</v>
+        <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256260719</t>
+          <t>9786259383514</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>İletişim Köprüsü</t>
+          <t>Sümer’de Kadın</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>440</v>
+        <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256260726</t>
+          <t>9786256260832</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Döngü</t>
+          <t>Zaman Kimseyi Beklemez</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>400</v>
+        <v>375</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256260702</t>
+          <t>9786256260719</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Gizli Kabile</t>
+          <t>İletişim Köprüsü</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>500</v>
+        <v>440</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256260634</t>
+          <t>9786256260726</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Hekim Gözüyle Hayattan Keyif Almak</t>
+          <t>Döngü</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256260610</t>
+          <t>9786256260702</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Unutulan Aile</t>
+          <t>Gizli Kabile</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>420</v>
+        <v>500</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256260429</t>
+          <t>9786256260634</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyılın Tıbbı: Aura Cerrahi</t>
+          <t>Hekim Gözüyle Hayattan Keyif Almak</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256260443</t>
+          <t>9786256260610</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Çözülme</t>
+          <t>Unutulan Aile</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>250</v>
+        <v>420</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256490079</t>
+          <t>9786256260429</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Yangın Olur</t>
+          <t>21. Yüzyılın Tıbbı: Aura Cerrahi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>180</v>
+        <v>450</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256490062</t>
+          <t>9786256260443</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Gömdüğüm Ölülerin Sesi</t>
+          <t>Çözülme</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256490093</t>
+          <t>9786256490079</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Masumlar Mezatı</t>
+          <t>Yangın Olur</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256260061</t>
+          <t>9786256490062</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Sonsuz Yaşam Kralı</t>
+          <t>Gömdüğüm Ölülerin Sesi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256490949</t>
+          <t>9786256490093</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>İlk Dünya Instegra</t>
+          <t>Masumlar Mezatı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256490840</t>
+          <t>9786256260061</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Büyücü Ninva</t>
+          <t>Sonsuz Yaşam Kralı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>340</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256490635</t>
+          <t>9786256490949</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Seçilenler</t>
+          <t>İlk Dünya Instegra</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256490628</t>
+          <t>9786256490840</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Koza 1283</t>
+          <t>Büyücü Ninva</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>200</v>
+        <v>340</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256490598</t>
+          <t>9786256490635</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Son Gün</t>
+          <t>Seçilenler</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256490420</t>
+          <t>9786256490628</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Poseidon Çocukları</t>
+          <t>Koza 1283</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256490376</t>
+          <t>9786256490598</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığımı Yitirirken</t>
+          <t>Son Gün</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256490246</t>
+          <t>9786256490420</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Felsefe ve Metafizik</t>
+          <t>Poseidon Çocukları</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256490147</t>
+          <t>9786256490376</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Ben, Kendim, Şahsen</t>
+          <t>İnsanlığımı Yitirirken</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>500</v>
+        <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256490000</t>
+          <t>9786256490246</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Dünyalar Savaşı</t>
+          <t>Felsefe ve Metafizik</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786258054996</t>
+          <t>9786256490147</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Zaman Kıskacı</t>
+          <t>Ben, Kendim, Şahsen</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786258054965</t>
+          <t>9786256490000</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Mary Efes’e Yolculuk</t>
+          <t>Dünyalar Savaşı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786258054927</t>
+          <t>9786258054996</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Yıldızın Işığı 2. Kitap</t>
+          <t>Zaman Kıskacı</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786258054835</t>
+          <t>9786258054965</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Yıldızın Işığı</t>
+          <t>Mary Efes’e Yolculuk</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786258054422</t>
+          <t>9786258054927</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Babamın Çirkin Kadınları</t>
+          <t>Kayıp Yıldızın Işığı 2. Kitap</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786258054521</t>
+          <t>9786258054835</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Çizgilerle Denizli Evleri</t>
+          <t>Kayıp Yıldızın Işığı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786258054552</t>
+          <t>9786258054422</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Ben Sen ve Atasözü</t>
+          <t>Babamın Çirkin Kadınları</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786258054477</t>
+          <t>9786258054521</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Uzaylı</t>
+          <t>Çizgilerle Denizli Evleri</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
+          <t>9786258054552</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Ben Sen ve Atasözü</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9786258054477</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Uzaylı</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
           <t>9786258054385</t>
         </is>
       </c>
-      <c r="B49" s="1" t="inlineStr">
+      <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Sihrin Kovulmuş Melekleri</t>
         </is>
       </c>
-      <c r="C49" s="1">
+      <c r="C51" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>