--- v0 (2026-02-17)
+++ v1 (2026-04-07)
@@ -85,535 +85,805 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789944221719</t>
+          <t>9789944221849</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Siya Mi Welat De Mende</t>
+          <t>Elbak</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>150</v>
+        <v>175</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789944221054</t>
+          <t>9789944221245</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Tarih Yukarı Mezopotamya’da Başlar</t>
+          <t>Göbekli Tepe: Öteki Dünyaya Açılan Kapının Şifreleri</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>85</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789944221153</t>
+          <t>9789944221047</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Dildare Doza Kurdistane - Hikmet Buluttekin Çeko</t>
+          <t>Kızılbaş</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>400</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789944221184</t>
+          <t>9789944221023</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>İşkence Karanlığına Doğru</t>
+          <t>Jınewarıya Derweşe Sado</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789944221382</t>
+          <t>9789944221030</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Hasat Zamanı</t>
+          <t>Can Sudan Ucuz</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789944221580</t>
+          <t>9789944221214</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Rusya'nın Kolonyal Savaşı</t>
+          <t>5 Noluda Kadın Olmak</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>250</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789944221665</t>
+          <t>9789944221498</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Dininden Hadis Dinine</t>
+          <t>Dersim Efsaneler Diyarı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>225</v>
+        <v>60</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789944221696</t>
+          <t>9789944221443</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kürtler İçin Yaşam Buysa</t>
+          <t>Eş ü Şahiyen Jiyane</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789944221689</t>
+          <t>9789944221481</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Halkı ve Ülkesi Olmayan Devletlerin Politikası</t>
+          <t>Göğsümde Sancıyan Sesler</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789944221702</t>
+          <t>9789944221474</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Evlilik Buysa Üstü Kalsın</t>
+          <t>Dara Xevık A Gılyase</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>300</v>
+        <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789944221672</t>
+          <t>9789944221436</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Devlet Görünen Tanrıdır</t>
+          <t>Parya</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>200</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789944221726</t>
+          <t>9789944221429</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğü Ararken</t>
+          <t>Dara Mazi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>350</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789944221788</t>
+          <t>9789944221450</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Başarının Perde Arkası</t>
+          <t>Cawidaniya Hiri - Bilincin Ölümsüzlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789944221504</t>
+          <t>9789944221405</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Şerabname</t>
+          <t>Şewa Payizi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>200</v>
+        <v>60</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789944221061</t>
+          <t>9789944221399</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Paris Komünü 1871</t>
+          <t>Peyayen Benav</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>350</v>
+        <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789944221016</t>
+          <t>9789944221412</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kafkasya Halkları</t>
+          <t>Öteki Putin</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>500</v>
+        <v>230</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789944221092</t>
+          <t>9789944221191</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kemal Burkay’ın Anıları ve Gerçekler</t>
+          <t>Dez</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>500</v>
+        <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789944221085</t>
+          <t>9789944221306</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Jiyan Ü Helwest</t>
+          <t>Bir Düş Çatlağı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>550</v>
+        <v>35</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789944221108</t>
+          <t>9789944221719</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Trajediya Evindaran</t>
+          <t>Siya Mi Welat De Mende</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789944221290</t>
+          <t>9789944221054</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu'da Kürtler ve Türkler</t>
+          <t>Tarih Yukarı Mezopotamya’da Başlar</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>650</v>
+        <v>250</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789944221177</t>
+          <t>9789944221153</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Yeni Bir Ortadoğu ve Kürtler</t>
+          <t>Dildare Doza Kurdistane - Hikmet Buluttekin Çeko</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789944221115</t>
+          <t>9789944221184</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Ayşe'ye Mektuplar - Bir 68'liden Şiirler</t>
+          <t>İşkence Karanlığına Doğru</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789944221146</t>
+          <t>9789944221382</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Güvercinlerle Gezen Adam</t>
+          <t>Hasat Zamanı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789944221467</t>
+          <t>9789944221580</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Belalı Coğrafyada Kürtler</t>
+          <t>Rusya'nın Kolonyal Savaşı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>375</v>
+        <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789944221252</t>
+          <t>9789944221665</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Merxas Hebün Hevalo!</t>
+          <t>Kur'an Dininden Hadis Dinine</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>300</v>
+        <v>225</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789944221375</t>
+          <t>9789944221696</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Yağmurla Gelen Adam</t>
+          <t>Kürtler İçin Yaşam Buysa</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789944221337</t>
+          <t>9789944221689</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Efendileri</t>
+          <t>Halkı ve Ülkesi Olmayan Devletlerin Politikası</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>425</v>
+        <v>250</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789944221320</t>
+          <t>9789944221702</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Evina Qedexe</t>
+          <t>Evlilik Buysa Üstü Kalsın</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789944221139</t>
+          <t>9789944221672</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Önce Şarkıları Kirlettiler</t>
+          <t>Devlet Görünen Tanrıdır</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>750</v>
+        <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789944221269</t>
+          <t>9789944221726</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Lolikper</t>
+          <t>Özgürlüğü Ararken</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>125</v>
+        <v>350</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789944221283</t>
+          <t>9789944221788</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Bena Hol</t>
+          <t>Başarının Perde Arkası</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789944221276</t>
+          <t>9789944221504</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Tof - Sanikune Kirmanciye ra</t>
+          <t>Şerabname</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
+          <t>9789944221061</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Paris Komünü 1871</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9789944221016</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Kafkasya Halkları</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9789944221092</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Kemal Burkay’ın Anıları ve Gerçekler</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9789944221085</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Jiyan Ü Helwest</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9789944221108</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Trajediya Evindaran</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9789944221290</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Ortadoğu'da Kürtler ve Türkler</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9789944221177</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Bir Ortadoğu ve Kürtler</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9789944221115</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Ayşe'ye Mektuplar - Bir 68'liden Şiirler</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9789944221146</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Güvercinlerle Gezen Adam</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9789944221467</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Belalı Coğrafyada Kürtler</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9789944221252</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Merxas Hebün Hevalo!</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9789944221375</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Yağmurla Gelen Adam</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9789944221337</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Tarihin Efendileri</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9789944221320</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Evina Qedexe</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9789944221139</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Önce Şarkıları Kirlettiler</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9789944221269</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Lolikper</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9789944221283</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Bena Hol</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9789944221276</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Tof - Sanikune Kirmanciye ra</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
           <t>9789944221122</t>
         </is>
       </c>
-      <c r="B34" s="1" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Deyiri Çewligi</t>
         </is>
       </c>
-      <c r="C34" s="1">
+      <c r="C52" s="1">
         <v>225</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>