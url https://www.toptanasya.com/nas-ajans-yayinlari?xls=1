--- v1 (2026-04-07)
+++ v2 (2026-07-03)
@@ -85,805 +85,835 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789944221849</t>
+          <t>9789944221917</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Elbak</t>
+          <t>Manuneman</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>175</v>
+        <v>500</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789944221245</t>
+          <t>9789944221887</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Göbekli Tepe: Öteki Dünyaya Açılan Kapının Şifreleri</t>
+          <t>Resmi Olmayan Tarih - Kendi İçindeki Kürdü Öldürmek</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>85</v>
+        <v>350</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789944221047</t>
+          <t>9789944221849</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kızılbaş</t>
+          <t>Elbak</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>25</v>
+        <v>175</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789944221023</t>
+          <t>9789944221245</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Jınewarıya Derweşe Sado</t>
+          <t>Göbekli Tepe: Öteki Dünyaya Açılan Kapının Şifreleri</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>45</v>
+        <v>85</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789944221030</t>
+          <t>9789944221047</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Can Sudan Ucuz</t>
+          <t>Kızılbaş</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>17.5</v>
+        <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789944221214</t>
+          <t>9789944221023</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>5 Noluda Kadın Olmak</t>
+          <t>Jınewarıya Derweşe Sado</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>22</v>
+        <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789944221498</t>
+          <t>9789944221030</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Dersim Efsaneler Diyarı</t>
+          <t>Can Sudan Ucuz</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>60</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789944221443</t>
+          <t>9789944221214</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Eş ü Şahiyen Jiyane</t>
+          <t>5 Noluda Kadın Olmak</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>50</v>
+        <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789944221481</t>
+          <t>9789944221498</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Göğsümde Sancıyan Sesler</t>
+          <t>Dersim Efsaneler Diyarı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789944221474</t>
+          <t>9789944221443</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Dara Xevık A Gılyase</t>
+          <t>Eş ü Şahiyen Jiyane</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>25</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789944221436</t>
+          <t>9789944221481</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Parya</t>
+          <t>Göğsümde Sancıyan Sesler</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>15</v>
+        <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789944221429</t>
+          <t>9789944221474</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Dara Mazi</t>
+          <t>Dara Xevık A Gılyase</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789944221450</t>
+          <t>9789944221436</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Cawidaniya Hiri - Bilincin Ölümsüzlüğü (Ciltli)</t>
+          <t>Parya</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>150</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789944221405</t>
+          <t>9789944221429</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Şewa Payizi</t>
+          <t>Dara Mazi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>60</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789944221399</t>
+          <t>9789944221450</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Peyayen Benav</t>
+          <t>Cawidaniya Hiri - Bilincin Ölümsüzlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>40</v>
+        <v>150</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789944221412</t>
+          <t>9789944221405</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Öteki Putin</t>
+          <t>Şewa Payizi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>230</v>
+        <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789944221191</t>
+          <t>9789944221399</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Dez</t>
+          <t>Peyayen Benav</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789944221306</t>
+          <t>9789944221412</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Bir Düş Çatlağı</t>
+          <t>Öteki Putin</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>35</v>
+        <v>230</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789944221719</t>
+          <t>9789944221191</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Siya Mi Welat De Mende</t>
+          <t>Dez</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789944221054</t>
+          <t>9789944221306</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Tarih Yukarı Mezopotamya’da Başlar</t>
+          <t>Bir Düş Çatlağı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>250</v>
+        <v>35</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789944221153</t>
+          <t>9789944221719</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Dildare Doza Kurdistane - Hikmet Buluttekin Çeko</t>
+          <t>Siya Mi Welat De Mende</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789944221184</t>
+          <t>9789944221054</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>İşkence Karanlığına Doğru</t>
+          <t>Tarih Yukarı Mezopotamya’da Başlar</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789944221382</t>
+          <t>9789944221153</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Hasat Zamanı</t>
+          <t>Dildare Doza Kurdistane - Hikmet Buluttekin Çeko</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789944221580</t>
+          <t>9789944221184</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Rusya'nın Kolonyal Savaşı</t>
+          <t>İşkence Karanlığına Doğru</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789944221665</t>
+          <t>9789944221382</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Dininden Hadis Dinine</t>
+          <t>Hasat Zamanı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>225</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789944221696</t>
+          <t>9789944221580</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kürtler İçin Yaşam Buysa</t>
+          <t>Rusya'nın Kolonyal Savaşı</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789944221689</t>
+          <t>9789944221665</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Halkı ve Ülkesi Olmayan Devletlerin Politikası</t>
+          <t>Kur'an Dininden Hadis Dinine</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>250</v>
+        <v>225</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789944221702</t>
+          <t>9789944221696</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Evlilik Buysa Üstü Kalsın</t>
+          <t>Kürtler İçin Yaşam Buysa</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789944221672</t>
+          <t>9789944221689</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Devlet Görünen Tanrıdır</t>
+          <t>Halkı ve Ülkesi Olmayan Devletlerin Politikası</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789944221726</t>
+          <t>9789944221702</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğü Ararken</t>
+          <t>Evlilik Buysa Üstü Kalsın</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789944221788</t>
+          <t>9789944221672</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Başarının Perde Arkası</t>
+          <t>Devlet Görünen Tanrıdır</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789944221504</t>
+          <t>9789944221726</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Şerabname</t>
+          <t>Özgürlüğü Ararken</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789944221061</t>
+          <t>9789944221788</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Paris Komünü 1871</t>
+          <t>Başarının Perde Arkası</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789944221016</t>
+          <t>9789944221504</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kafkasya Halkları</t>
+          <t>Şerabname</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789944221092</t>
+          <t>9789944221061</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kemal Burkay’ın Anıları ve Gerçekler</t>
+          <t>Paris Komünü 1871</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789944221085</t>
+          <t>9789944221016</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Jiyan Ü Helwest</t>
+          <t>Kafkasya Halkları</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>550</v>
+        <v>500</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789944221108</t>
+          <t>9789944221092</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Trajediya Evindaran</t>
+          <t>Kemal Burkay’ın Anıları ve Gerçekler</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789944221290</t>
+          <t>9789944221085</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu'da Kürtler ve Türkler</t>
+          <t>Jiyan Ü Helwest</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>650</v>
+        <v>550</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789944221177</t>
+          <t>9789944221108</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Yeni Bir Ortadoğu ve Kürtler</t>
+          <t>Trajediya Evindaran</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789944221115</t>
+          <t>9789944221290</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Ayşe'ye Mektuplar - Bir 68'liden Şiirler</t>
+          <t>Ortadoğu'da Kürtler ve Türkler</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>150</v>
+        <v>650</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789944221146</t>
+          <t>9789944221177</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Güvercinlerle Gezen Adam</t>
+          <t>Yeni Bir Ortadoğu ve Kürtler</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789944221467</t>
+          <t>9789944221115</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Belalı Coğrafyada Kürtler</t>
+          <t>Ayşe'ye Mektuplar - Bir 68'liden Şiirler</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>375</v>
+        <v>150</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789944221252</t>
+          <t>9789944221146</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Merxas Hebün Hevalo!</t>
+          <t>Güvercinlerle Gezen Adam</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789944221375</t>
+          <t>9789944221467</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Yağmurla Gelen Adam</t>
+          <t>Belalı Coğrafyada Kürtler</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>300</v>
+        <v>375</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789944221337</t>
+          <t>9789944221252</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Efendileri</t>
+          <t>Merxas Hebün Hevalo!</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>425</v>
+        <v>300</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789944221320</t>
+          <t>9789944221375</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Evina Qedexe</t>
+          <t>Yağmurla Gelen Adam</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789944221139</t>
+          <t>9789944221337</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Önce Şarkıları Kirlettiler</t>
+          <t>Tarihin Efendileri</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>750</v>
+        <v>425</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789944221269</t>
+          <t>9789944221320</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Lolikper</t>
+          <t>Evina Qedexe</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>125</v>
+        <v>250</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789944221283</t>
+          <t>9789944221139</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Bena Hol</t>
+          <t>Önce Şarkıları Kirlettiler</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>200</v>
+        <v>750</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789944221276</t>
+          <t>9789944221269</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Tof - Sanikune Kirmanciye ra</t>
+          <t>Lolikper</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>300</v>
+        <v>125</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
+          <t>9789944221283</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Bena Hol</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9789944221276</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Tof - Sanikune Kirmanciye ra</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
           <t>9789944221122</t>
         </is>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Deyiri Çewligi</t>
         </is>
       </c>
-      <c r="C52" s="1">
+      <c r="C54" s="1">
         <v>225</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>