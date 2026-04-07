--- v0 (2026-02-17)
+++ v1 (2026-04-07)
@@ -85,445 +85,850 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259850344</t>
+          <t>9786259850313</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Gazeteci</t>
+          <t>Şiirin Limanı Akdeniz</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786057208064</t>
+          <t>9786259850306</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Güneşe Yelken</t>
+          <t>Kısmet'in İzinde Hintli Asaf ve Athar - Teknelere Adanmış Bir Baba Oğul Hikayesi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057208057</t>
+          <t>9786057208040</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Güney Amerika Gezi Notları</t>
+          <t>Balıkçıl'ın Dünya Turu - Beş Yıl Beş Kıta Beş Okyanus Geçişi Öyküsü (Ciltli)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>300</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057208095</t>
+          <t>9786057487612</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Bir Aşk, Dört Kuma</t>
+          <t>Ayahuasca Yolculuğu</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>400</v>
+        <v>220</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057487698</t>
+          <t>9786057487674</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Denizciler İçin Pratik Sağlık Rehberi</t>
+          <t>Sansürsüz Hayat</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>350</v>
+        <v>70</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057208002</t>
+          <t>9786056629594</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Denizden Gelen Kadın</t>
+          <t>Dünya Varmış 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057208019</t>
+          <t>9786058628670</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Edebiyatta Denizcilik Denizcilikte Edebiyat</t>
+          <t>Başıboş</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057208026</t>
+          <t>9786058628656</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>New York'tan İstanbul'a Kotrayla</t>
+          <t>Ertuğrul Faciası</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>1000</v>
+        <v>60</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057487667</t>
+          <t>9786058628649</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Gaziantep - Kayacık Hikayeleri 2</t>
+          <t>Denizin Kanatlı Perileri Yelkenliler</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786058628687</t>
+          <t>9786058628625</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Büyük Beyaz Bilmece</t>
+          <t>Uzun Yol</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>180</v>
+        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786058628663</t>
+          <t>9789759830731</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Son Süngerci</t>
+          <t>Tanrı’nın Terk Ettiği Deniz</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>650</v>
+        <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786058628601</t>
+          <t>9786056863165</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Yoldan Gönüllü Çıktım</t>
+          <t>Macellan’ın İzinde</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>150</v>
+        <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786058885325</t>
+          <t>9786058885332</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Van Gölü’nün Gemileri</t>
+          <t>Kıçtankara</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>200</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786056629525</t>
+          <t>9786058885318</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Okyanusta Bir Türk Kızı</t>
+          <t>İlk Defa Tek Başına</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>320</v>
+        <v>120</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786058885356</t>
+          <t>9786058628632</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Meyhaneci</t>
+          <t>Hayallere Yelken Açtım</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>250</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789759830793</t>
+          <t>9789759830762</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Denizden Gelen Kadın</t>
+          <t>Dünyanın Ucundaki Fenerin Bekçisi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>300</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057208033</t>
+          <t>9786058885370</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Denizde Yaşamak</t>
+          <t>Devlerin Aşkı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>300</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786058628618</t>
+          <t>9789759830779</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Denizciler İçin Pratik Sağlık Rehberi</t>
+          <t>Derinlerdeki İzler</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>350</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786058885387</t>
+          <t>9786058628694</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Boğayı Öldür</t>
+          <t>Denizden Gelen Adam</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786058885394</t>
+          <t>9789759830717</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Ben Melek</t>
+          <t>Böyledir Denizler Ülkesinde Yaşamak</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>100</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786056629518</t>
+          <t>9789759830755</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Gaziantep’in Tayyareli Yılları</t>
+          <t>Avucumdaki Dünya</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>150</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057487681</t>
+          <t>9786056629556</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Bir Ege Macerası</t>
+          <t>Ada ile Denizden Denize</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>250</v>
+        <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057487643</t>
+          <t>9786056863103</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Yokluğu, Varlığı ve İhaneti Gördüm</t>
+          <t>Ayahuasca Yolculuğu</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057487636</t>
+          <t>9786056629501</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Rehber Hayvan</t>
+          <t>Yaşayan Deniz</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>300</v>
+        <v>120</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057208071</t>
+          <t>9786057487629</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Amatör ve Deniz</t>
+          <t>Denizde 82 Gün (Ciltli)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>420</v>
+        <v>600</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259850337</t>
+          <t>9786056863158</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Samos Günlükleri</t>
+          <t>Kırmızı Mavi Kova</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>300</v>
+        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
+          <t>9786056863110</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>İçinden Deniz Geçen Şiirler</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9786259850344</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Gazeteci</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9786057208064</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Güneşe Yelken</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9786057208057</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Güney Amerika Gezi Notları</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9786057208095</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Bir Aşk, Dört Kuma</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9786057487698</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Denizciler İçin Pratik Sağlık Rehberi</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9786057208002</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Denizden Gelen Kadın</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9786057208019</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Edebiyatta Denizcilik Denizcilikte Edebiyat</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9786057208026</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>New York'tan İstanbul'a Kotrayla</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9786057487667</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Bir Zamanlar Gaziantep - Kayacık Hikayeleri 2</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9786058628687</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Büyük Beyaz Bilmece</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9786058628663</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Son Süngerci</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9786058628601</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Yoldan Gönüllü Çıktım</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9786058885325</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Van Gölü’nün Gemileri</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786056629525</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Okyanusta Bir Türk Kızı</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9786058885356</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Meyhaneci</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9789759830793</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Denizden Gelen Kadın</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9786057208033</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Denizde Yaşamak</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786058628618</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Denizciler İçin Pratik Sağlık Rehberi</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786058885387</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Boğayı Öldür</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9786058885394</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Ben Melek</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9786056629518</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Gaziantep’in Tayyareli Yılları</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9786057487681</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Bir Ege Macerası</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9786057487643</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Yokluğu, Varlığı ve İhaneti Gördüm</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9786057487636</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>İçimdeki Rehber Hayvan</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9786057208071</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Amatör ve Deniz</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9786259850337</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Samos Günlükleri</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
           <t>9786259850351</t>
         </is>
       </c>
-      <c r="B28" s="1" t="inlineStr">
+      <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Zor Anlar</t>
         </is>
       </c>
-      <c r="C28" s="1">
+      <c r="C55" s="1">
         <v>350</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>