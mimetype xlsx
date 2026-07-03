--- v0 (2026-02-17)
+++ v1 (2026-07-03)
@@ -85,1510 +85,1540 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786257634441</t>
+          <t>9786257634335</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Yakın Tarih İslam Önderleri</t>
+          <t>Zadul-Müslim; Sabah – Akşam Dua ve Zikirleri</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>220</v>
+        <v>40</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786257634458</t>
+          <t>9786257634366</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Cihad</t>
+          <t>Hikmetli Kıssalar ve Hikayeler</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>120</v>
+        <v>190</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786257634472</t>
+          <t>9786257634441</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Delilleriyle Dört Mezhebe Göre Temizlik İlmihali</t>
+          <t>Yakın Tarih İslam Önderleri</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>170</v>
+        <v>220</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786257634342</t>
+          <t>9786257634458</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Peygamberlerin Tevhid Mücadelesi</t>
+          <t>Cihad</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786257634427</t>
+          <t>9786257634472</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Mutsuzluk Çağında Nasıl Mutlu Olabilirim?</t>
+          <t>Delilleriyle Dört Mezhebe Göre Temizlik İlmihali</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>90</v>
+        <v>170</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786257634410</t>
+          <t>9786257634342</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Bu Senin Hikayen Olabilir</t>
+          <t>Peygamberlerin Tevhid Mücadelesi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>90</v>
+        <v>160</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786257634267</t>
+          <t>9786257634427</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>İslam İle Kendini Keşfet</t>
+          <t>Mutsuzluk Çağında Nasıl Mutlu Olabilirim?</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>120</v>
+        <v>90</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786257634298</t>
+          <t>9786257634410</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Evimi Medreseye Nasıl Çevirebilirim?</t>
+          <t>Bu Senin Hikayen Olabilir</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>160</v>
+        <v>90</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786257634380</t>
+          <t>9786257634267</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Ariflerin Bahçesi ve Zahitlerin Yolu</t>
+          <t>İslam İle Kendini Keşfet</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>115</v>
+        <v>120</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786257634311</t>
+          <t>9786257634298</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>İmam Nevevi 40 Hadis Şerhi</t>
+          <t>Evimi Medreseye Nasıl Çevirebilirim?</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>230</v>
+        <v>160</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786257634106</t>
+          <t>9786257634380</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Fıkhi Meseleler (2 Cilt Takım-Termo Cilt)</t>
+          <t>Ariflerin Bahçesi ve Zahitlerin Yolu</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>2000</v>
+        <v>115</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786257634168</t>
+          <t>9786257634311</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Fıkhi Meseleler (2 Cilt Takım) (Ciltli)</t>
+          <t>İmam Nevevi 40 Hadis Şerhi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>1400</v>
+        <v>230</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786257634151</t>
+          <t>9786257634106</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Davetçilere Nebevi Tavsiyeler</t>
+          <t>Fıkhi Meseleler (2 Cilt Takım-Termo Cilt)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>110</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786257634212</t>
+          <t>9786257634168</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Ümmetin Kurtuluşuna Giden Yolda Zikir ve Kur'an Tilaveti</t>
+          <t>Fıkhi Meseleler (2 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>110</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257634229</t>
+          <t>9786257634151</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Ümmetin Kurtuluşuna Giden Yolda Ordu ve Komutan</t>
+          <t>Davetçilere Nebevi Tavsiyeler</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>160</v>
+        <v>110</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786257634236</t>
+          <t>9786257634212</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Ümmetin Kurtuluşuna Giden Yolda Nefis Muhasebesi</t>
+          <t>Ümmetin Kurtuluşuna Giden Yolda Zikir ve Kur'an Tilaveti</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786257634243</t>
+          <t>9786257634229</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Ümmetin Kurtuluşuna Giden Yolda Cihad</t>
+          <t>Ümmetin Kurtuluşuna Giden Yolda Ordu ve Komutan</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>170</v>
+        <v>160</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786257634250</t>
+          <t>9786257634236</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Ümmetin Kurtuluşuna Giden Yolda Allah'a Davette Gayretli Olmak</t>
+          <t>Ümmetin Kurtuluşuna Giden Yolda Nefis Muhasebesi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>165</v>
+        <v>110</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257634090</t>
+          <t>9786257634243</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Muhtasar Letaifu'l Mearif; İlmin İncelikleri</t>
+          <t>Ümmetin Kurtuluşuna Giden Yolda Cihad</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>220</v>
+        <v>170</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257634113</t>
+          <t>9786257634250</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Bütün Yönleriyle İslam Akaidi (Ciltli)</t>
+          <t>Ümmetin Kurtuluşuna Giden Yolda Allah'a Davette Gayretli Olmak</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>900</v>
+        <v>165</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786055089443</t>
+          <t>9786257634090</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kur'an ve Sünnette Zikir ve Dua</t>
+          <t>Muhtasar Letaifu'l Mearif; İlmin İncelikleri</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>120</v>
+        <v>220</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786055089825</t>
+          <t>9786257634113</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Dava Erlerinin İmtihanı</t>
+          <t>Bütün Yönleriyle İslam Akaidi (Ciltli)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>200</v>
+        <v>900</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786055089658</t>
+          <t>9786055089443</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>İzzetin Varisleri</t>
+          <t>Kur'an ve Sünnette Zikir ve Dua</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>135</v>
+        <v>120</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786055089719</t>
+          <t>9786055089825</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Hayatı Hayat Verene Adamak</t>
+          <t>Dava Erlerinin İmtihanı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786055089702</t>
+          <t>9786055089658</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Dava Adamı Olmak</t>
+          <t>İzzetin Varisleri</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>260</v>
+        <v>135</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786055089627</t>
+          <t>9786055089719</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Cennetin Sultanları</t>
+          <t>Hayatı Hayat Verene Adamak</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786055089597</t>
+          <t>9786055089702</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Adabu'l Müslim</t>
+          <t>Dava Adamı Olmak</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>60</v>
+        <v>260</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786055089641</t>
+          <t>9786055089627</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Çocukla Oyun Olmaz</t>
+          <t>Cennetin Sultanları</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>190</v>
+        <v>160</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786055089566</t>
+          <t>9786055089597</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Yaz Kursları İçin Temel İslami Bilgiler</t>
+          <t>Adabu'l Müslim</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>210</v>
+        <v>60</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786055089467</t>
+          <t>9786055089641</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kavimlerin Helakı</t>
+          <t>Çocukla Oyun Olmaz</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>14</v>
+        <v>190</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786055089146</t>
+          <t>9786055089566</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>İslam Akaidi</t>
+          <t>Yaz Kursları İçin Temel İslami Bilgiler</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>1200</v>
+        <v>210</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786055089542</t>
+          <t>9786055089467</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Kardeşlerde Eğitim Metodu</t>
+          <t>Kavimlerin Helakı</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>330</v>
+        <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786055089481</t>
+          <t>9786055089146</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim ve Türkçe Meali (Hafız Boy - Termo Cilt)</t>
+          <t>İslam Akaidi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>800</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786055089429</t>
+          <t>9786055089542</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimiz’den (s.a.v.) Ahlak Hadisleri</t>
+          <t>Müslüman Kardeşlerde Eğitim Metodu</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>145</v>
+        <v>330</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786055089375</t>
+          <t>9786055089481</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Tevhid ve Şirk Risalesi</t>
+          <t>Kur'an-ı Kerim ve Türkçe Meali (Hafız Boy - Termo Cilt)</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>150</v>
+        <v>800</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786055089337</t>
+          <t>9786055089429</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İman Risalesi</t>
+          <t>Peygamberimiz’den (s.a.v.) Ahlak Hadisleri</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>180</v>
+        <v>145</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786055089061</t>
+          <t>9786055089375</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>İnkar Risalesi</t>
+          <t>Tevhid ve Şirk Risalesi</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786055089344</t>
+          <t>9786055089337</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kaza ve Kadere İman Risalesi</t>
+          <t>İman Risalesi</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786055089351</t>
+          <t>9786055089061</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kıyamet Alametleri Risalesi</t>
+          <t>İnkar Risalesi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786055089368</t>
+          <t>9786055089344</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Meleklere ve Kitaplara İman Risalesi</t>
+          <t>Kaza ve Kadere İman Risalesi</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786055089412</t>
+          <t>9786055089351</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Kadının Ahlakı</t>
+          <t>Kıyamet Alametleri Risalesi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786055089252</t>
+          <t>9786055089368</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim ve Türkçe Meali (Orta Boy - Deri Ciltli)</t>
+          <t>Meleklere ve Kitaplara İman Risalesi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>600</v>
+        <v>180</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786055089313</t>
+          <t>9786055089412</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Allah'a İman</t>
+          <t>Müslüman Kadının Ahlakı</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786055089320</t>
+          <t>9786055089252</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Cin, Sihir ve Büyü</t>
+          <t>Kur'an-ı Kerim ve Türkçe Meali (Orta Boy - Deri Ciltli)</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>240</v>
+        <v>600</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786055089306</t>
+          <t>9786055089313</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Ahiret Hayatı</t>
+          <t>Allah'a İman</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786055089382</t>
+          <t>9786055089320</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Peygamberlere İman, Mucize ve Keramet</t>
+          <t>Cin, Sihir ve Büyü</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786055089214</t>
+          <t>9786055089306</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Ahiret İnancı</t>
+          <t>Ahiret Hayatı</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786055089238</t>
+          <t>9786055089382</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Bu Can Şehid Olmalı</t>
+          <t>Peygamberlere İman, Mucize ve Keramet</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>140</v>
+        <v>250</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786055089634</t>
+          <t>9786055089214</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Gençleri Bekleyen Büyük Tehlike Flört</t>
+          <t>Ahiret İnancı</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>110</v>
+        <v>220</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786055089290</t>
+          <t>9786055089238</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Güzel Ahlak</t>
+          <t>Bu Can Şehid Olmalı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>190</v>
+        <v>140</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786055089405</t>
+          <t>9786055089634</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Dava Erlerinin İmtihanı</t>
+          <t>Gençleri Bekleyen Büyük Tehlike Flört</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>40</v>
+        <v>110</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786055089436</t>
+          <t>9786055089290</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Davet ve Davetçinin İlkeleri</t>
+          <t>Güzel Ahlak</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>220</v>
+        <v>190</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786257634281</t>
+          <t>9786055089405</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Ahlakımız</t>
+          <t>Dava Erlerinin İmtihanı</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>270</v>
+        <v>40</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786055089177</t>
+          <t>9786055089436</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Temel İslami Bilgiler</t>
+          <t>Davet ve Davetçinin İlkeleri</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>210</v>
+        <v>220</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786055089450</t>
+          <t>9786257634281</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>İmam Buhari</t>
+          <t>Ahlakımız</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>190</v>
+        <v>270</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786055089535</t>
+          <t>9786055089177</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>İstiğfar ve Faydaları</t>
+          <t>Temel İslami Bilgiler</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>220</v>
+        <v>210</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786054041855</t>
+          <t>9786055089450</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>İslam Tarihi (2 Cilt Takım) (Ciltli)</t>
+          <t>İmam Buhari</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>1300</v>
+        <v>190</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786055089580</t>
+          <t>9786055089535</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Temizlik İlmihali</t>
+          <t>İstiğfar ve Faydaları</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>120</v>
+        <v>220</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786055089085</t>
+          <t>9786054041855</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Kur'an-ı Kerim Elif Ba'sı</t>
+          <t>İslam Tarihi (2 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>40</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786055089108</t>
+          <t>9786055089580</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Namaz Rehberi</t>
+          <t>Temizlik İlmihali</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>18</v>
+        <v>120</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786055089009</t>
+          <t>9786055089085</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Tecvidli En Kolay Kur'an-ı Kerim Elif Ba'sı</t>
+          <t>Adım Adım Kur'an-ı Kerim Elif Ba'sı</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>12</v>
+        <v>40</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786055089528</t>
+          <t>9786055089108</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>İlmin Hakikati</t>
+          <t>Namaz Rehberi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>45</v>
+        <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786055089221</t>
+          <t>9786055089009</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>İslam Edebinden Seçmeler</t>
+          <t>Adım Adım Tecvidli En Kolay Kur'an-ı Kerim Elif Ba'sı</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>65</v>
+        <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786055089399</t>
+          <t>9786055089528</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Zadu'l-Müslim</t>
+          <t>İlmin Hakikati</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>50</v>
+        <v>45</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786055089139</t>
+          <t>9786055089221</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Kur'an ve Sünnette Zikir ve Dua</t>
+          <t>İslam Edebinden Seçmeler</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>18</v>
+        <v>65</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786055089115</t>
+          <t>9786055089399</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Kardeşlik Sözleşmesi</t>
+          <t>Zadu'l-Müslim</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786055089559</t>
+          <t>9786055089139</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Önderlerimiz (Ciltli)</t>
+          <t>Kur'an ve Sünnette Zikir ve Dua</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>780</v>
+        <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786055089511</t>
+          <t>9786055089115</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Dört Halife (Ciltli)</t>
+          <t>Kardeşlik Sözleşmesi</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>600</v>
+        <v>45</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786055089276</t>
+          <t>9786055089559</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Siyer-i Nebi (2 Cilt Takım) (Ciltli)</t>
+          <t>Önderlerimiz (Ciltli)</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>1320</v>
+        <v>780</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786055089184</t>
+          <t>9786055089511</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim (Orta Boy) (Ciltli)</t>
+          <t>Dört Halife (Ciltli)</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>150</v>
+        <v>600</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786257634014</t>
+          <t>9786055089276</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Azmin Zayıflaması ve Yükselmesi - Ümmetin Kurtuluşuna Giden Yolda 10</t>
+          <t>Siyer-i Nebi (2 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>170</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786055089993</t>
+          <t>9786055089184</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Güzel Ahlakla Süslenmek - Ümmetin Kurtuluşuna Giden Yolda 6</t>
+          <t>Kur'an-ı Kerim (Orta Boy) (Ciltli)</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786055089979</t>
+          <t>9786257634014</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>İyiliği Emretmek Kötülükten Sakındırmak - Ümmetin Kurtuluşuna Giden Yolda 9</t>
+          <t>Azmin Zayıflaması ve Yükselmesi - Ümmetin Kurtuluşuna Giden Yolda 10</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>200</v>
+        <v>170</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786257634021</t>
+          <t>9786055089993</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Nebevi Hadislerden Terbiye Dersleri 1</t>
+          <t>Güzel Ahlakla Süslenmek - Ümmetin Kurtuluşuna Giden Yolda 6</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786257634038</t>
+          <t>9786055089979</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Nebevi Hadislerden Terbiye Dersleri 2</t>
+          <t>İyiliği Emretmek Kötülükten Sakındırmak - Ümmetin Kurtuluşuna Giden Yolda 9</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>165</v>
+        <v>200</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786055089726</t>
+          <t>9786257634021</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Nafile Namazlar ve Faydaları</t>
+          <t>Nebevi Hadislerden Terbiye Dersleri 1</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786055089924</t>
+          <t>9786257634038</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Kitabü'z-Zühd - Hadislerle İslami Hayat</t>
+          <t>Nebevi Hadislerden Terbiye Dersleri 2</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>330</v>
+        <v>165</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786055089931</t>
+          <t>9786055089726</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimiz (s.a.v.) Receb ve Şaban'da Nasıl İbadet Ederdi?</t>
+          <t>Nafile Namazlar ve Faydaları</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786055089832</t>
+          <t>9786055089924</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Dava Kadını</t>
+          <t>Kitabü'z-Zühd - Hadislerle İslami Hayat</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>170</v>
+        <v>330</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786055089665</t>
+          <t>9786055089931</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'da Adı Geçen Peygamber Kıssaları</t>
+          <t>Peygamberimiz (s.a.v.) Receb ve Şaban'da Nasıl İbadet Ederdi?</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>170</v>
+        <v>130</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786055089863</t>
+          <t>9786055089832</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Sabır ve Şükür</t>
+          <t>Dava Kadını</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>110</v>
+        <v>170</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786055089870</t>
+          <t>9786055089665</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>İstikamet ve Sıdk</t>
+          <t>Kur'an'da Adı Geçen Peygamber Kıssaları</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>100</v>
+        <v>170</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786055089900</t>
+          <t>9786055089863</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Dua ve Allah'ı Arzulamak</t>
+          <t>Sabır ve Şükür</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>70</v>
+        <v>120</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786055089894</t>
+          <t>9786055089870</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Yakin</t>
+          <t>İstikamet ve Sıdk</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786055089887</t>
+          <t>9786055089900</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Vakit</t>
+          <t>Dua ve Allah'ı Arzulamak</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9280000015919</t>
+          <t>9786055089894</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Tarihe İz Bırakan Öncü Şahsiyetler (2 Cilt Takım)</t>
+          <t>Yakin</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>420</v>
+        <v>70</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786055089740</t>
+          <t>9786055089887</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Ergen Genç Sana Sesleniyor - Ben Büyüdüm Artık!</t>
+          <t>Vakit</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>100</v>
+        <v>70</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786055089078</t>
+          <t>9280000015919</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Zadu'l Muslim</t>
+          <t>Tarihe İz Bırakan Öncü Şahsiyetler (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>12</v>
+        <v>420</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786055089986</t>
+          <t>9786055089740</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Hakkı Aramada Sebat</t>
+          <t>Ergen Genç Sana Sesleniyor - Ben Büyüdüm Artık!</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786055089955</t>
+          <t>9786055089078</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Allah Rasülü Sallallahu Aleyhi ve Sellem'den Hanımlara Tavsiyeler</t>
+          <t>Çocuklar İçin Zadu'l Muslim</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>220</v>
+        <v>12</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786257634007</t>
+          <t>9786055089986</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Gayretullah</t>
+          <t>Hakkı Aramada Sebat</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>65</v>
+        <v>70</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786055089962</t>
+          <t>9786055089955</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Ameli ve Ahlaki Tavsiyeler</t>
+          <t>Allah Rasülü Sallallahu Aleyhi ve Sellem'den Hanımlara Tavsiyeler</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>90</v>
+        <v>220</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>3990000052119</t>
+          <t>9786257634007</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>İslam Tarihi Cilt: 1 (Ciltli)</t>
+          <t>Gayretullah</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>60</v>
+        <v>65</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786055089696</t>
+          <t>9786055089962</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Örneklerle Açıklamalı Kolaylaştırılmış Tecvid</t>
+          <t>Ameli ve Ahlaki Tavsiyeler</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786055089689</t>
+          <t>3990000052119</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Tarihe İz Bırakan Öncü Şahsiyetler 1</t>
+          <t>İslam Tarihi Cilt: 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>320</v>
+        <v>60</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786055089757</t>
+          <t>9786055089696</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Tarihe İz Bırakan Öncü Şahsiyetler 2</t>
+          <t>Örneklerle Açıklamalı Kolaylaştırılmış Tecvid</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>270</v>
+        <v>80</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786055089672</t>
+          <t>9786055089689</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Son Peygamber</t>
+          <t>Tarihe İz Bırakan Öncü Şahsiyetler 1</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>180</v>
+        <v>320</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
+          <t>9786055089757</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Tarihe İz Bırakan Öncü Şahsiyetler 2</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>9786055089672</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Son Peygamber</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
           <t>9786257634120</t>
         </is>
       </c>
-      <c r="B99" s="1" t="inlineStr">
+      <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Peygamberimiz (s.a.v.) Ramazan’da Nasıl İbadet Ederdi?</t>
         </is>
       </c>
-      <c r="C99" s="1">
+      <c r="C101" s="1">
         <v>150</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>