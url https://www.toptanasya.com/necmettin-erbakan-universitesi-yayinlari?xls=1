--- v0 (2026-02-17)
+++ v1 (2026-04-07)
@@ -4129,51 +4129,51 @@
         <is>
           <t>9786258080438</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>Uygulamalı Hayvan Islahı</t>
         </is>
       </c>
       <c r="C270" s="1">
         <v>272</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>9786258080490</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>Kürt Tarihi</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>9786054988440</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>Harmanbiş - Çocukluğumuzun Oyunlarını Unutmayalım</t>
         </is>
       </c>
       <c r="C272" s="1">
         <v>358</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>9786057038623</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>