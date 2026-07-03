--- v1 (2026-04-07)
+++ v2 (2026-07-03)
@@ -94,51 +94,51 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786255952936</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>El-İdrak Arapça Soru Modülü</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>715</v>
+        <v>830</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786255952660</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Sözlü Anlatım Muhadese</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>386</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786255952646</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
@@ -4774,46 +4774,46 @@
         <is>
           <t>9786256208599</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>Veri Analitiği ve Paket Program/Uygulamaları</t>
         </is>
       </c>
       <c r="C313" s="1">
         <v>928</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>9786256703223</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>Eleştirel Düşünme ve Akıl Yürütme</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>270</v>
+        <v>358</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>