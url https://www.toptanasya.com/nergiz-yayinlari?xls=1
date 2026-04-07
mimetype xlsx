--- v0 (2026-02-17)
+++ v1 (2026-04-07)
@@ -85,1015 +85,1120 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789756238998</t>
+          <t>9786259390567</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Nifak</t>
+          <t>Has Panorama</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>360</v>
+        <v>380</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789756238981</t>
+          <t>9786259390529</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>4. Nesil Asimetrik Terör</t>
+          <t>Dil ve Yeni Medya</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>180</v>
+        <v>370</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789756238974</t>
+          <t>9786259390536</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Sur’a Kim Üfledi</t>
+          <t>Yeni Medya ve Hegemonya</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>450</v>
+        <v>380</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789756238950</t>
+          <t>9786259390512</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Geceler</t>
+          <t>Kursak</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>90</v>
+        <v>540</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789756238943</t>
+          <t>9786259390505</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Anton Çehov Hikayeler Ödlek</t>
+          <t>Eksen Kayması</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>130</v>
+        <v>330</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789756238929</t>
+          <t>9789756238653</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>İncirlik Ağacı</t>
+          <t>Kur'an'ın Kulu Kölesi Mevlana</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>320</v>
+        <v>520</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789756238912</t>
+          <t>9789756238806</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Milli Eğitime Darbe</t>
+          <t>Adalar - Kaybedilen Rumeli ve Ege Adaları Balkan Savaşı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>680</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789756238905</t>
+          <t>9789756238998</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da Bellek Fuad / Kur’an-ı Kur’an’dan Kur’anca Anlamak</t>
+          <t>Nifak</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>260</v>
+        <v>360</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789756238899</t>
+          <t>9789756238981</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Devrimci Bir Kurmay Subay</t>
+          <t>4. Nesil Asimetrik Terör</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>600</v>
+        <v>180</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789756238882</t>
+          <t>9789756238974</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Gençler İçin Kısa Genel Avrupa Tarihi ve 19. Yüzyılda Osmanlı İmparatorluğu</t>
+          <t>Sur’a Kim Üfledi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>540</v>
+        <v>450</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789756238219</t>
+          <t>9789756238950</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Adil Yargılanma Hakkı</t>
+          <t>Beyaz Geceler</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789785623822</t>
+          <t>9789756238943</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Mücadele ve Çözüm</t>
+          <t>Anton Çehov Hikayeler Ödlek</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789756238233</t>
+          <t>9789756238929</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Cambazı Bırak Balyoza Bak</t>
+          <t>İncirlik Ağacı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>350</v>
+        <v>320</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789756238875</t>
+          <t>9789756238912</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Türk Milletine Suikast</t>
+          <t>Milli Eğitime Darbe</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>600</v>
+        <v>680</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789756238851</t>
+          <t>9789756238905</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Ataürk Emperyalizm Ve Batı Merkezcilik</t>
+          <t>Kur’an’da Bellek Fuad / Kur’an-ı Kur’an’dan Kur’anca Anlamak</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>600</v>
+        <v>260</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789756238844</t>
+          <t>9789756238899</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Aynı Gemide Değiliz</t>
+          <t>Devrimci Bir Kurmay Subay</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789756238776</t>
+          <t>9789756238882</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Globalist Emperyalizmin Kurgusal Felaketleri</t>
+          <t>Gençler İçin Kısa Genel Avrupa Tarihi ve 19. Yüzyılda Osmanlı İmparatorluğu</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>540</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789756238783</t>
+          <t>9789756238219</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Hayat</t>
+          <t>Adil Yargılanma Hakkı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789756238769</t>
+          <t>9789785623822</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kolesterol Yalan Mı? Gerçek Mi?</t>
+          <t>Mücadele ve Çözüm</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789756238332</t>
+          <t>9789756238233</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>İş Kazalarının Anatomisi</t>
+          <t>Cambazı Bırak Balyoza Bak</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789756238745</t>
+          <t>9789756238875</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>ABD - İzrael Global Devlet Terörü</t>
+          <t>Türk Milletine Suikast</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789756238301</t>
+          <t>9789756238851</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kemalist Türkçülük</t>
+          <t>Ataürk Emperyalizm Ve Batı Merkezcilik</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789756238738</t>
+          <t>9789756238844</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Atatürk ve Türk Kadını</t>
+          <t>Aynı Gemide Değiliz</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789756238752</t>
+          <t>9789756238776</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Gazi Mustafa Kemal Atatürk</t>
+          <t>Globalist Emperyalizmin Kurgusal Felaketleri</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789756238349</t>
+          <t>9789756238783</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Vatanı Satanlar</t>
+          <t>Hayat</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>460</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789756238721</t>
+          <t>9789756238769</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Münferit Tatile Giderse</t>
+          <t>Kolesterol Yalan Mı? Gerçek Mi?</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789756238684</t>
+          <t>9789756238332</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Globalist Karşı - Devrim</t>
+          <t>İş Kazalarının Anatomisi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789756238707</t>
+          <t>9789756238745</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Son Şaman</t>
+          <t>ABD - İzrael Global Devlet Terörü</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789756238660</t>
+          <t>9789756238301</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Atatürk İslam ve Laiklik Halifeliğin Kaldırılması</t>
+          <t>Kemalist Türkçülük</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789756238646</t>
+          <t>9789756238738</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Rockefellerin Küresel Celladı Brzezinski</t>
+          <t>Atatürk ve Türk Kadını</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789756238639</t>
+          <t>9789756238752</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Sürgün</t>
+          <t>Gazi Mustafa Kemal Atatürk</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789756238608</t>
+          <t>9789756238349</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Lilith'den Malala'ya Kadının Adı Var</t>
+          <t>Vatanı Satanlar</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>200</v>
+        <v>460</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789756238615</t>
+          <t>9789756238721</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Ekonomi ve Milliyetçilik</t>
+          <t>Münferit Tatile Giderse</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>400</v>
+        <v>160</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789756238554</t>
+          <t>9789756238684</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Saldırganlık</t>
+          <t>Globalist Karşı - Devrim</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789756238547</t>
+          <t>9789756238707</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Sarmaşık</t>
+          <t>Son Şaman</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789756238523</t>
+          <t>9789756238660</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Amerikaperestler</t>
+          <t>Atatürk İslam ve Laiklik Halifeliğin Kaldırılması</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789756238516</t>
+          <t>9789756238646</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Gülün Dikeni</t>
+          <t>Rockefellerin Küresel Celladı Brzezinski</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789756238479</t>
+          <t>9789756238639</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Bebek</t>
+          <t>Sürgün</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789756238509</t>
+          <t>9789756238608</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Big Data Age</t>
+          <t>Lilith'den Malala'ya Kadının Adı Var</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789756238486</t>
+          <t>9789756238615</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Direniş</t>
+          <t>Atatürk Ekonomi ve Milliyetçilik</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789756238462</t>
+          <t>9789756238554</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Ben de Çizdim</t>
+          <t>Saldırganlık</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789756238431</t>
+          <t>9789756238547</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>İslam'da Adalet</t>
+          <t>Sarmaşık</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>400</v>
+        <v>320</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789756238455</t>
+          <t>9789756238523</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Vakalar</t>
+          <t>Amerikaperestler</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789756238417</t>
+          <t>9789756238516</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Siyah</t>
+          <t>Gülün Dikeni</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789756238424</t>
+          <t>9789756238479</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Ak Yargı</t>
+          <t>İstanbul Bebek</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789756238394</t>
+          <t>9789756238509</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Gelin Yüzleşelim</t>
+          <t>Big Data Age</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789756238400</t>
+          <t>9789756238486</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>İslam'da Beyin - Aklın Kaynağı Sadr</t>
+          <t>Direniş</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789756238387</t>
+          <t>9789756238462</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>İhanete 5 Kala</t>
+          <t>Ben de Çizdim</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>160</v>
+        <v>400</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789756238370</t>
+          <t>9789756238431</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Atatürkçüler Yenildi</t>
+          <t>İslam'da Adalet</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789756238363</t>
+          <t>9789756238455</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Atatürk - Ankara'da Bir Hayalet Dolaşıyor</t>
+          <t>Vakalar</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>160</v>
+        <v>500</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789756238325</t>
+          <t>9789756238417</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Bana Anlatabilirsin</t>
+          <t>Kırmızı Siyah</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789756238356</t>
+          <t>9789756238424</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Sözde Darbe Günlükleri</t>
+          <t>Ak Yargı</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789756238240</t>
+          <t>9789756238394</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Yöneteni Hoşgör Yönetilenden Ötürü</t>
+          <t>Gelin Yüzleşelim</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789756238264</t>
+          <t>9789756238400</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Binbir Gece Masalları</t>
+          <t>İslam'da Beyin - Aklın Kaynağı Sadr</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>700</v>
+        <v>500</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789756238318</t>
+          <t>9789756238387</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Kurtlar Medyası</t>
+          <t>İhanete 5 Kala</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789756238585</t>
+          <t>9789756238370</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Aklıevveller</t>
+          <t>Atatürkçüler Yenildi</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>30</v>
+        <v>500</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789756238592</t>
+          <t>9789756238363</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Kadınım - Virginia Wolf</t>
+          <t>Atatürk - Ankara'da Bir Hayalet Dolaşıyor</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789756238813</t>
+          <t>9789756238325</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Nazionizm</t>
+          <t>Bana Anlatabilirsin</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>600</v>
+        <v>120</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789756238837</t>
+          <t>9789756238356</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>İnsanlık Düşmanı</t>
+          <t>Sözde Darbe Günlükleri</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789756238868</t>
+          <t>9789756238240</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Dini Atatürk Gibi Anlamak</t>
+          <t>Yöneteni Hoşgör Yönetilenden Ötürü</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>200</v>
+        <v>600</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789756238790</t>
+          <t>9789756238264</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Cumhuriyetçilik</t>
+          <t>Binbir Gece Masalları</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>400</v>
+        <v>700</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789756238714</t>
+          <t>9789756238318</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Koordinat</t>
+          <t>Kurtlar Medyası</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789756238820</t>
+          <t>9789756238585</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Fetö'nün Üvey Çocukları</t>
+          <t>Aklıevveller</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>200</v>
+        <v>30</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786259390543</t>
+          <t>9789756238592</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Türkler Neye Göre Müslüman Oldu?</t>
+          <t>Kadınım - Virginia Wolf</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>740</v>
+        <v>160</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
+          <t>9789756238813</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Nazionizm</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9789756238837</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>İnsanlık Düşmanı</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9789756238868</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Dini Atatürk Gibi Anlamak</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9789756238790</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'de Cumhuriyetçilik</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9789756238714</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Koordinat</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9789756238820</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Fetö'nün Üvey Çocukları</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9786259390543</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Türkler Neye Göre Müslüman Oldu?</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
           <t>9789756238561</t>
         </is>
       </c>
-      <c r="B66" s="1" t="inlineStr">
+      <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Kitlenme</t>
         </is>
       </c>
-      <c r="C66" s="1">
+      <c r="C73" s="1">
         <v>700</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>