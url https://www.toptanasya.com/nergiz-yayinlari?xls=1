--- v1 (2026-04-07)
+++ v2 (2026-07-03)
@@ -274,51 +274,51 @@
         <is>
           <t>9789756238943</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Anton Çehov Hikayeler Ödlek</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9789756238929</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>İncirlik Ağacı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>320</v>
+        <v>360</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9789756238912</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Milli Eğitime Darbe</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>680</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9789756238905</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
@@ -604,81 +604,81 @@
         <is>
           <t>9789756238684</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Globalist Karşı - Devrim</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9789756238707</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Son Şaman</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9789756238660</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Atatürk İslam ve Laiklik Halifeliğin Kaldırılması</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9789756238646</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Rockefellerin Küresel Celladı Brzezinski</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9789756238639</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Sürgün</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9789756238608</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>