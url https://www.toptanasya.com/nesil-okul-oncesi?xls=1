--- v0 (2026-03-29)
+++ v1 (2026-07-18)
@@ -244,51 +244,51 @@
         <is>
           <t>9786051626260</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Minik Ressam İş Başında / Hayvanlar</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786051834139</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Benim Güzel Organlarım - Organlarımla Allah’a Şükrediyorum</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>240</v>
+        <v>290</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786051832777</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Tali Annesini Çok Seviyor - Şefkat - Öykülerle Sosyal Zeka Eğitimi 1</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786051626970</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
@@ -469,51 +469,51 @@
         <is>
           <t>9786051628431</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Çocuklar İçin Eğlendirici Mandala (4 Kitap)</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786051626031</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Sevgili Peygamberim Boyama</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786051625836</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Taşıtlar - Boya Küpü</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786051625829</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>