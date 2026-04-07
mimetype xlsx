--- v0 (2025-11-02)
+++ v1 (2026-04-07)
@@ -85,1255 +85,1450 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>8683672872926</t>
+          <t>8683672888811</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Eşim Bana Hikayeni Anlat ‘2li Set</t>
+          <t>Bana Hikayeni Anlat Günlük Serisi 4 Kitap Takım</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>700</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>8683672872322</t>
+          <t>8683672888804</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Ergen Evlat Psikolojisi 2’li Set -3</t>
+          <t>Sen ve Ben Aramızda Günlük Serisi 6 Kitap Takım</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>600</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>8683672872308</t>
+          <t>9786259607269</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Ergen Evlat Psikolojisi 2’li Set -1</t>
+          <t>Kadınlar için 52 Haftalık Dua Günlüğü</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>8683672872292</t>
+          <t>8683672887821</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Ergen Evlat Psikolojisi 3’lü Set</t>
+          <t>Ergen Evlat Psikolojisi 4’lü Set</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>900</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>8683672872315</t>
+          <t>9786259607252</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Ergen Evlat Psikolojisi 2’li Set -2</t>
+          <t>Ergen Evlat Nasıl Mutlu Yetiştirilir</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>600</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259607214</t>
+          <t>9786259607221</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Doğum Günlerinin Gizli Dili</t>
+          <t>Kedim ve Ben - Aramızda</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259607207</t>
+          <t>9786259607245</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Karıcığım Bana Hikayeni Anlat</t>
+          <t>Oğlum ve Ben - Aramızda</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>8683672872025</t>
+          <t>9786259607238</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Çeyiz Planlayıcı</t>
+          <t>Hoşça Bak Zatına</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>109.9</v>
+        <v>450</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259717494</t>
+          <t>9786259549828</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Öğretmenim ve Ben</t>
+          <t>Kendim ve Ben Arasında - Dengeli Beslenme, Diyet ve Sağlıklı Hayat Günlüğü</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>750</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>8683672872391</t>
+          <t>9786259734019</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Düğün Planlama Seti - Çeyizden Düğüne</t>
+          <t>Kapitalizm</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259717487</t>
+          <t>9786259549811</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Ergen Evlat İle Nasıl İletişim Kurulur</t>
+          <t>Bir Solukta Sıfırdan: Yorgunluk</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259717470</t>
+          <t>9786259549804</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Ergen Evlat Öfkesi Nasıl Kontrol Edilir</t>
+          <t>Bir Solukta Sıfırdan: Depresyon</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>8683672871981</t>
+          <t>9786259777092</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Evlilik Planlayıcı</t>
+          <t>Amerika Uygarlıkları</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>8683672871806</t>
+          <t>8683672872926</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Psikoloik Destek Serisi 4 Kitap (Set 2)</t>
+          <t>Eşim Bana Hikayeni Anlat ‘2li Set</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>600</v>
+        <v>700</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>8683672871790</t>
+          <t>8683672872322</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Psikoloik Destek Serisi 4 Kitap (Set 1)</t>
+          <t>Ergen Evlat Psikolojisi 2’li Set -3</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>600</v>
+        <v>750</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>8683672871783</t>
+          <t>8683672872308</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Psikoloik Destek Serisi 8 Kitap</t>
+          <t>Ergen Evlat Psikolojisi 2’li Set -1</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>1200</v>
+        <v>750</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259717463</t>
+          <t>8683672872292</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kocacığım Bana Hikayeni Anlat (Ciltli)</t>
+          <t>Ergen Evlat Psikolojisi 3’lü Set</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>300</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259717456</t>
+          <t>8683672872315</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kızım ve Ben</t>
+          <t>Ergen Evlat Psikolojisi 2’li Set -2</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>300</v>
+        <v>750</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259717449</t>
+          <t>9786259607214</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Köpek Dili - Bir Köpekseverin En İyi Dostunu Anlama Rehberi</t>
+          <t>Doğum Günlerinin Gizli Dili</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259717432</t>
+          <t>9786259607207</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Baba Bana Hikayeni Anlat</t>
+          <t>Karıcığım Bana Hikayeni Anlat</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>8683672870373</t>
+          <t>8683672872025</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Otizm - Kartpostal ve Ayraç</t>
+          <t>Çeyiz Planlayıcı</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>150</v>
+        <v>109.9</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>8683672870342</t>
+          <t>9786259717494</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Anksiyete - Kartpostal ve Ayraç</t>
+          <t>Öğretmenim ve Ben</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>8683672870366</t>
+          <t>8683672872391</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Yeme Bozuklukları -Kartpostal ve Ayraç</t>
+          <t>Düğün Planlama Seti - Çeyizden Düğüne</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>8683672870359</t>
+          <t>9786259717487</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Depresyon - Kartpostal ve Ayraç</t>
+          <t>Ergen Evlat İle Nasıl İletişim Kurulur</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>150</v>
+        <v>375</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>8683672870335</t>
+          <t>9786259717470</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Dikkat Eksikliği ve Hiperaktivite - Kartpostal ve Ayraç</t>
+          <t>Ergen Evlat Öfkesi Nasıl Kontrol Edilir</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>150</v>
+        <v>430</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>8683672870328</t>
+          <t>8683672871981</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Öğrenme Güçlükleri -Kartpostal ve Ayraç</t>
+          <t>Evlilik Planlayıcı</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>8683672870304</t>
+          <t>8683672871806</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Travma Sonrası Stres Bozukluğu - Kartpostal ve Ayraç</t>
+          <t>Çocuklar İçin Psikoloik Destek Serisi 4 Kitap (Set 2)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>150</v>
+        <v>700</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>8683672870311</t>
+          <t>8683672871790</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Obsesif Kompulsif Kişilik Bozukluğu - Kartpostal ve Ayraç</t>
+          <t>Çocuklar İçin Psikoloik Destek Serisi 4 Kitap (Set 1)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>150</v>
+        <v>700</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259717425</t>
+          <t>8683672871783</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Anne Bana Hikayeni Anlat</t>
+          <t>Çocuklar İçin Psikoloik Destek Serisi 8 Kitap</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>300</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>8683672869858</t>
+          <t>9786259717463</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kedi Dili - Özel Set</t>
+          <t>Kocacığım Bana Hikayeni Anlat (Ciltli)</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>8683672870212</t>
+          <t>9786259717456</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Babam ve Ben - Doğum Günü Özel Seti</t>
+          <t>Kızım ve Ben</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>8683672870205</t>
+          <t>9786259717449</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Annem ve Ben - Doğum Günü Özel Seti</t>
+          <t>Köpek Dili - Bir Köpekseverin En İyi Dostunu Anlama Rehberi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>300</v>
+        <v>375</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259717418</t>
+          <t>9786259717432</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Allah ve Ben</t>
+          <t>Baba Bana Hikayeni Anlat</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>8683672870045</t>
+          <t>8683672870373</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Annem-Babam ve Ben 2'li Set</t>
+          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Otizm - Kartpostal ve Ayraç</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259717401</t>
+          <t>8683672870342</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Ergen Evlat Odasından Dışarı Nasıl Çıkarılır</t>
+          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Anksiyete - Kartpostal ve Ayraç</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259734071</t>
+          <t>8683672870366</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Fobiler - Korku İç Güdüsü - Kaygıyla Yüzleşme</t>
+          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Yeme Bozuklukları -Kartpostal ve Ayraç</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259734040</t>
+          <t>8683672870359</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Şizofreni - Gerçek Nedir?</t>
+          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Depresyon - Kartpostal ve Ayraç</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259734064</t>
+          <t>8683672870335</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Bipolar-Melankolik Yaşam</t>
+          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Dikkat Eksikliği ve Hiperaktivite - Kartpostal ve Ayraç</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259734057</t>
+          <t>8683672870328</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Bilişsel Psikoloji - Davranış ve Fizyolojik Denklem</t>
+          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Öğrenme Güçlükleri -Kartpostal ve Ayraç</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259734033</t>
+          <t>8683672870304</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Kişilik Engeli - Sınır Çizgisinde Dolaşmak</t>
+          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Travma Sonrası Stres Bozukluğu - Kartpostal ve Ayraç</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259734095</t>
+          <t>8683672870311</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Babam ve Ben</t>
+          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Obsesif Kompulsif Kişilik Bozukluğu - Kartpostal ve Ayraç</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259734088</t>
+          <t>9786259717425</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Annem ve Ben</t>
+          <t>Anne Bana Hikayeni Anlat</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259549897</t>
+          <t>8683672869858</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Mezopotamya Uygarlıkları</t>
+          <t>Kedi Dili - Özel Set</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259734002</t>
+          <t>8683672870212</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Orta Asya Uygarlıkları</t>
+          <t>Babam ve Ben - Doğum Günü Özel Seti</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259549880</t>
+          <t>8683672870205</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Uzak Doğu Uygarlıkları</t>
+          <t>Annem ve Ben - Doğum Günü Özel Seti</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259734026</t>
+          <t>9786259717418</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Faşizm</t>
+          <t>Allah ve Ben</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>8683672868691</t>
+          <t>8683672870045</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Uygarlıklar Seti (10 Kitap Takım)</t>
+          <t>Annem-Babam ve Ben 2'li Set</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>1200</v>
+        <v>600</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>8683672869155</t>
+          <t>9786259717401</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Terapi Seti (10 Kitap Takım)</t>
+          <t>Ergen Evlat Odasından Dışarı Nasıl Çıkarılır</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>1200</v>
+        <v>375</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>8683672868769</t>
+          <t>9786259734071</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Düşünce Akımları Seti (10 Kitap Takım)</t>
+          <t>Fobiler - Korku İç Güdüsü - Kaygıyla Yüzleşme</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>1200</v>
+        <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>8683672866284</t>
+          <t>9786259734040</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Psikolojik Destek Seti</t>
+          <t>Şizofreni - Gerçek Nedir?</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>1200</v>
+        <v>200</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259549842</t>
+          <t>9786259734064</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Deizm</t>
+          <t>Bipolar-Melankolik Yaşam</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259549859</t>
+          <t>9786259734057</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Marksizm</t>
+          <t>Bilişsel Psikoloji - Davranış ve Fizyolojik Denklem</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259549873</t>
+          <t>9786259734033</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Güney Asya Uygarlıkları</t>
+          <t>Kişilik Engeli - Sınır Çizgisinde Dolaşmak</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259549835</t>
+          <t>9786259734095</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Ateizm</t>
+          <t>Babam ve Ben</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259549866</t>
+          <t>9786259734088</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Uygarlıkları</t>
+          <t>Annem ve Ben</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786259536088</t>
+          <t>9786259549897</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Benim Ailem</t>
+          <t>Mezopotamya Uygarlıkları</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>375</v>
+        <v>200</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259536019</t>
+          <t>9786259734002</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Bir Solukta Sıfırdan Afrika Uygarlıkları</t>
+          <t>Orta Asya Uygarlıkları</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259536026</t>
+          <t>9786259549880</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Bir Solukta Sıfırdan Anadolu Uygarlıkları</t>
+          <t>Uzak Doğu Uygarlıkları</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259536064</t>
+          <t>9786259734026</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Bir Solukta Sıfırdan Şintoizm</t>
+          <t>Faşizm</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786259536071</t>
+          <t>8683672868691</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Bir Solukta Sıfırdan Paganizm</t>
+          <t>Uygarlıklar Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>150</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786259536057</t>
+          <t>8683672869155</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Güzel Sarı Tuna</t>
+          <t>Terapi Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>190</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786259536033</t>
+          <t>8683672868769</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>İnatçı Keraban</t>
+          <t>Düşünce Akımları Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>190</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786259536040</t>
+          <t>8683672866284</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Karpatlar Şatosu</t>
+          <t>Çocuklar İçin Psikolojik Destek Seti</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>190</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786259777078</t>
+          <t>9786259549842</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Sağlıklı Hayat ve Diyet Günlüğü (Ciltli)</t>
+          <t>Deizm</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>600</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786259536002</t>
+          <t>9786259549859</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Akdeniz Uygarlıkları</t>
+          <t>Marksizm</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786259777047</t>
+          <t>9786259549873</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Şamanizm</t>
+          <t>Güney Asya Uygarlıkları</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786259777030</t>
+          <t>9786259549835</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Okyanusya Uygarlıkları</t>
+          <t>Ateizm</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786259777085</t>
+          <t>9786259549866</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Anksiyete</t>
+          <t>Avrupa Uygarlıkları</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786259777061</t>
+          <t>9786259536088</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Eksikliği</t>
+          <t>Benim Ailem</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786259777054</t>
+          <t>9786259536019</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Budizm</t>
+          <t>Bir Solukta Sıfırdan Afrika Uygarlıkları</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786259777023</t>
+          <t>9786259536026</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Kedi Dili</t>
+          <t>Bir Solukta Sıfırdan Anadolu Uygarlıkları</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>275</v>
+        <v>200</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786259777016</t>
+          <t>9786259536064</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Disleksi Öğrenme Engeli</t>
+          <t>Bir Solukta Sıfırdan Şintoizm</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786259777009</t>
+          <t>9786259536071</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Agnostisizm</t>
+          <t>Bir Solukta Sıfırdan Paganizm</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256669352</t>
+          <t>9786259536057</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarda Depresyon</t>
+          <t>Güzel Sarı Tuna</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>140</v>
+        <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256669376</t>
+          <t>9786259536033</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarda Otizm</t>
+          <t>İnatçı Keraban</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>140</v>
+        <v>220</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786256669369</t>
+          <t>9786259536040</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Travma Sonrası Stres Bozukluğu</t>
+          <t>Karpatlar Şatosu</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786256669321</t>
+          <t>9786259777078</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Obsesif Kompulsif Kişilik Bozukluğu</t>
+          <t>Sağlıklı Hayat ve Diyet Günlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>140</v>
+        <v>750</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256669314</t>
+          <t>9786259536002</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarda Anksiyete</t>
+          <t>Akdeniz Uygarlıkları</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256669338</t>
+          <t>9786259777047</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarda Öğrenme Güçlükleri</t>
+          <t>Şamanizm</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786256669277</t>
+          <t>9786259777030</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Eksikliği ve Hiperaktivite</t>
+          <t>Okyanusya Uygarlıkları</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
+          <t>9786259777085</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Anksiyete</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>9786259777061</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Dikkat Eksikliği</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9786259777054</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Budizm</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>9786259777023</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Kedi Dili</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9786259777016</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Disleksi Öğrenme Engeli</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9786259777009</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Agnostisizm</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9786256669352</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklarda Depresyon</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9786256669376</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklarda Otizm</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>9786256669369</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Travma Sonrası Stres Bozukluğu</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>9786256669321</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Obsesif Kompulsif Kişilik Bozukluğu</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>9786256669314</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklarda Anksiyete</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>9786256669338</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklarda Öğrenme Güçlükleri</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>9786256669277</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Dikkat Eksikliği ve Hiperaktivite</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
           <t>9786256669260</t>
         </is>
       </c>
-      <c r="B82" s="1" t="inlineStr">
+      <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Yeme Bozuklukları</t>
         </is>
       </c>
-      <c r="C82" s="1">
-        <v>140</v>
+      <c r="C95" s="1">
+        <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>