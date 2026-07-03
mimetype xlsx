--- v1 (2026-04-07)
+++ v2 (2026-07-03)
@@ -85,1450 +85,1480 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>8683672888811</t>
+          <t>9786259607276</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Bana Hikayeni Anlat Günlük Serisi 4 Kitap Takım</t>
+          <t>Mustafa Kemal ve Ben Aramızda</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>1000</v>
+        <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>8683672888804</t>
+          <t>9786259607283</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Sen ve Ben Aramızda Günlük Serisi 6 Kitap Takım</t>
+          <t>Ergenlerde Akran Zorbalığı ve Baş Etme Yolları</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>1500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259607269</t>
+          <t>8683672888811</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar için 52 Haftalık Dua Günlüğü</t>
+          <t>Bana Hikayeni Anlat Günlük Serisi 4 Kitap Takım</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>8683672887821</t>
+          <t>8683672888804</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Ergen Evlat Psikolojisi 4’lü Set</t>
+          <t>Sen ve Ben Aramızda Günlük Serisi 6 Kitap Takım</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>1200</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259607252</t>
+          <t>9786259607269</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Ergen Evlat Nasıl Mutlu Yetiştirilir</t>
+          <t>Kadınlar için 52 Haftalık Dua Günlüğü</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259607221</t>
+          <t>8683672887821</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kedim ve Ben - Aramızda</t>
+          <t>Ergen Evlat Psikolojisi 4’lü Set</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>350</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259607245</t>
+          <t>9786259607252</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Oğlum ve Ben - Aramızda</t>
+          <t>Ergen Evlat Nasıl Mutlu Yetiştirilir</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259607238</t>
+          <t>9786259607221</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Hoşça Bak Zatına</t>
+          <t>Kedim ve Ben - Aramızda</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259549828</t>
+          <t>9786259607245</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kendim ve Ben Arasında - Dengeli Beslenme, Diyet ve Sağlıklı Hayat Günlüğü</t>
+          <t>Oğlum ve Ben - Aramızda</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>750</v>
+        <v>350</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259734019</t>
+          <t>9786259607238</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizm</t>
+          <t>Hoşça Bak Zatına</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259549811</t>
+          <t>9786259549828</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Bir Solukta Sıfırdan: Yorgunluk</t>
+          <t>Kendim ve Ben Arasında - Dengeli Beslenme, Diyet ve Sağlıklı Hayat Günlüğü</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>200</v>
+        <v>750</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259549804</t>
+          <t>9786259734019</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Bir Solukta Sıfırdan: Depresyon</t>
+          <t>Kapitalizm</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259777092</t>
+          <t>9786259549811</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Amerika Uygarlıkları</t>
+          <t>Bir Solukta Sıfırdan: Yorgunluk</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>8683672872926</t>
+          <t>9786259549804</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Eşim Bana Hikayeni Anlat ‘2li Set</t>
+          <t>Bir Solukta Sıfırdan: Depresyon</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>700</v>
+        <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>8683672872322</t>
+          <t>9786259777092</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Ergen Evlat Psikolojisi 2’li Set -3</t>
+          <t>Amerika Uygarlıkları</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>750</v>
+        <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>8683672872308</t>
+          <t>8683672872926</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Ergen Evlat Psikolojisi 2’li Set -1</t>
+          <t>Eşim Bana Hikayeni Anlat ‘2li Set</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>750</v>
+        <v>700</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>8683672872292</t>
+          <t>8683672872322</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Ergen Evlat Psikolojisi 3’lü Set</t>
+          <t>Ergen Evlat Psikolojisi 2’li Set -3</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>1100</v>
+        <v>750</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>8683672872315</t>
+          <t>8683672872308</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Ergen Evlat Psikolojisi 2’li Set -2</t>
+          <t>Ergen Evlat Psikolojisi 2’li Set -1</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>750</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259607214</t>
+          <t>8683672872292</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Doğum Günlerinin Gizli Dili</t>
+          <t>Ergen Evlat Psikolojisi 3’lü Set</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>450</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259607207</t>
+          <t>8683672872315</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Karıcığım Bana Hikayeni Anlat</t>
+          <t>Ergen Evlat Psikolojisi 2’li Set -2</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>350</v>
+        <v>750</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>8683672872025</t>
+          <t>9786259607214</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Çeyiz Planlayıcı</t>
+          <t>Doğum Günlerinin Gizli Dili</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>109.9</v>
+        <v>450</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259717494</t>
+          <t>9786259607207</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Öğretmenim ve Ben</t>
+          <t>Karıcığım Bana Hikayeni Anlat</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>8683672872391</t>
+          <t>8683672872025</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Düğün Planlama Seti - Çeyizden Düğüne</t>
+          <t>Çeyiz Planlayıcı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>300</v>
+        <v>109.9</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259717487</t>
+          <t>9786259717494</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Ergen Evlat İle Nasıl İletişim Kurulur</t>
+          <t>Öğretmenim ve Ben</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>375</v>
+        <v>350</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259717470</t>
+          <t>8683672872391</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Ergen Evlat Öfkesi Nasıl Kontrol Edilir</t>
+          <t>Düğün Planlama Seti - Çeyizden Düğüne</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>430</v>
+        <v>300</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>8683672871981</t>
+          <t>9786259717487</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Evlilik Planlayıcı</t>
+          <t>Ergen Evlat İle Nasıl İletişim Kurulur</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>150</v>
+        <v>375</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>8683672871806</t>
+          <t>9786259717470</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Psikoloik Destek Serisi 4 Kitap (Set 2)</t>
+          <t>Ergen Evlat Öfkesi Nasıl Kontrol Edilir</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>700</v>
+        <v>430</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>8683672871790</t>
+          <t>8683672871981</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Psikoloik Destek Serisi 4 Kitap (Set 1)</t>
+          <t>Evlilik Planlayıcı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>700</v>
+        <v>150</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>8683672871783</t>
+          <t>8683672871806</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Psikoloik Destek Serisi 8 Kitap</t>
+          <t>Çocuklar İçin Psikoloik Destek Serisi 4 Kitap (Set 2)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>1500</v>
+        <v>700</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259717463</t>
+          <t>8683672871790</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kocacığım Bana Hikayeni Anlat (Ciltli)</t>
+          <t>Çocuklar İçin Psikoloik Destek Serisi 4 Kitap (Set 1)</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>350</v>
+        <v>700</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259717456</t>
+          <t>8683672871783</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kızım ve Ben</t>
+          <t>Çocuklar İçin Psikoloik Destek Serisi 8 Kitap</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>350</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259717449</t>
+          <t>9786259717463</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Köpek Dili - Bir Köpekseverin En İyi Dostunu Anlama Rehberi</t>
+          <t>Kocacığım Bana Hikayeni Anlat (Ciltli)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>375</v>
+        <v>350</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259717432</t>
+          <t>9786259717456</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Baba Bana Hikayeni Anlat</t>
+          <t>Kızım ve Ben</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>8683672870373</t>
+          <t>9786259717449</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Otizm - Kartpostal ve Ayraç</t>
+          <t>Köpek Dili - Bir Köpekseverin En İyi Dostunu Anlama Rehberi</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>375</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>8683672870342</t>
+          <t>9786259717432</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Anksiyete - Kartpostal ve Ayraç</t>
+          <t>Baba Bana Hikayeni Anlat</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>8683672870366</t>
+          <t>8683672870373</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Yeme Bozuklukları -Kartpostal ve Ayraç</t>
+          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Otizm - Kartpostal ve Ayraç</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>8683672870359</t>
+          <t>8683672870342</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Depresyon - Kartpostal ve Ayraç</t>
+          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Anksiyete - Kartpostal ve Ayraç</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>8683672870335</t>
+          <t>8683672870366</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Dikkat Eksikliği ve Hiperaktivite - Kartpostal ve Ayraç</t>
+          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Yeme Bozuklukları -Kartpostal ve Ayraç</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>8683672870328</t>
+          <t>8683672870359</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Öğrenme Güçlükleri -Kartpostal ve Ayraç</t>
+          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Depresyon - Kartpostal ve Ayraç</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>8683672870304</t>
+          <t>8683672870335</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Travma Sonrası Stres Bozukluğu - Kartpostal ve Ayraç</t>
+          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Dikkat Eksikliği ve Hiperaktivite - Kartpostal ve Ayraç</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>8683672870311</t>
+          <t>8683672870328</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Obsesif Kompulsif Kişilik Bozukluğu - Kartpostal ve Ayraç</t>
+          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Öğrenme Güçlükleri -Kartpostal ve Ayraç</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259717425</t>
+          <t>8683672870304</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Anne Bana Hikayeni Anlat</t>
+          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Travma Sonrası Stres Bozukluğu - Kartpostal ve Ayraç</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>8683672869858</t>
+          <t>8683672870311</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kedi Dili - Özel Set</t>
+          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Obsesif Kompulsif Kişilik Bozukluğu - Kartpostal ve Ayraç</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>8683672870212</t>
+          <t>9786259717425</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Babam ve Ben - Doğum Günü Özel Seti</t>
+          <t>Anne Bana Hikayeni Anlat</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>8683672870205</t>
+          <t>8683672869858</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Annem ve Ben - Doğum Günü Özel Seti</t>
+          <t>Kedi Dili - Özel Set</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259717418</t>
+          <t>8683672870212</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Allah ve Ben</t>
+          <t>Babam ve Ben - Doğum Günü Özel Seti</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>8683672870045</t>
+          <t>8683672870205</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Annem-Babam ve Ben 2'li Set</t>
+          <t>Annem ve Ben - Doğum Günü Özel Seti</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259717401</t>
+          <t>9786259717418</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Ergen Evlat Odasından Dışarı Nasıl Çıkarılır</t>
+          <t>Allah ve Ben</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>375</v>
+        <v>350</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259734071</t>
+          <t>8683672870045</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Fobiler - Korku İç Güdüsü - Kaygıyla Yüzleşme</t>
+          <t>Annem-Babam ve Ben 2'li Set</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>200</v>
+        <v>600</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259734040</t>
+          <t>9786259717401</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Şizofreni - Gerçek Nedir?</t>
+          <t>Ergen Evlat Odasından Dışarı Nasıl Çıkarılır</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>200</v>
+        <v>375</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259734064</t>
+          <t>9786259734071</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Bipolar-Melankolik Yaşam</t>
+          <t>Fobiler - Korku İç Güdüsü - Kaygıyla Yüzleşme</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259734057</t>
+          <t>9786259734040</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Bilişsel Psikoloji - Davranış ve Fizyolojik Denklem</t>
+          <t>Şizofreni - Gerçek Nedir?</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259734033</t>
+          <t>9786259734064</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Kişilik Engeli - Sınır Çizgisinde Dolaşmak</t>
+          <t>Bipolar-Melankolik Yaşam</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259734095</t>
+          <t>9786259734057</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Babam ve Ben</t>
+          <t>Bilişsel Psikoloji - Davranış ve Fizyolojik Denklem</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259734088</t>
+          <t>9786259734033</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Annem ve Ben</t>
+          <t>Kişilik Engeli - Sınır Çizgisinde Dolaşmak</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786259549897</t>
+          <t>9786259734095</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Mezopotamya Uygarlıkları</t>
+          <t>Babam ve Ben</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259734002</t>
+          <t>9786259734088</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Orta Asya Uygarlıkları</t>
+          <t>Annem ve Ben</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259549880</t>
+          <t>9786259549897</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Uzak Doğu Uygarlıkları</t>
+          <t>Mezopotamya Uygarlıkları</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259734026</t>
+          <t>9786259734002</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Faşizm</t>
+          <t>Orta Asya Uygarlıkları</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>8683672868691</t>
+          <t>9786259549880</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Uygarlıklar Seti (10 Kitap Takım)</t>
+          <t>Uzak Doğu Uygarlıkları</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>1800</v>
+        <v>200</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>8683672869155</t>
+          <t>9786259734026</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Terapi Seti (10 Kitap Takım)</t>
+          <t>Faşizm</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>1750</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>8683672868769</t>
+          <t>8683672868691</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Düşünce Akımları Seti (10 Kitap Takım)</t>
+          <t>Uygarlıklar Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>1800</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>8683672866284</t>
+          <t>8683672869155</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Psikolojik Destek Seti</t>
+          <t>Terapi Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>1500</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786259549842</t>
+          <t>8683672868769</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Deizm</t>
+          <t>Düşünce Akımları Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>200</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786259549859</t>
+          <t>8683672866284</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Marksizm</t>
+          <t>Çocuklar İçin Psikolojik Destek Seti</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>200</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786259549873</t>
+          <t>9786259549842</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Güney Asya Uygarlıkları</t>
+          <t>Deizm</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786259549835</t>
+          <t>9786259549859</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Ateizm</t>
+          <t>Marksizm</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786259549866</t>
+          <t>9786259549873</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Uygarlıkları</t>
+          <t>Güney Asya Uygarlıkları</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786259536088</t>
+          <t>9786259549835</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Benim Ailem</t>
+          <t>Ateizm</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786259536019</t>
+          <t>9786259549866</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Bir Solukta Sıfırdan Afrika Uygarlıkları</t>
+          <t>Avrupa Uygarlıkları</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786259536026</t>
+          <t>9786259536088</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Bir Solukta Sıfırdan Anadolu Uygarlıkları</t>
+          <t>Benim Ailem</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786259536064</t>
+          <t>9786259536019</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Bir Solukta Sıfırdan Şintoizm</t>
+          <t>Bir Solukta Sıfırdan Afrika Uygarlıkları</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786259536071</t>
+          <t>9786259536026</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Bir Solukta Sıfırdan Paganizm</t>
+          <t>Bir Solukta Sıfırdan Anadolu Uygarlıkları</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786259536057</t>
+          <t>9786259536064</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Güzel Sarı Tuna</t>
+          <t>Bir Solukta Sıfırdan Şintoizm</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786259536033</t>
+          <t>9786259536071</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>İnatçı Keraban</t>
+          <t>Bir Solukta Sıfırdan Paganizm</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786259536040</t>
+          <t>9786259536057</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Karpatlar Şatosu</t>
+          <t>Güzel Sarı Tuna</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786259777078</t>
+          <t>9786259536033</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Sağlıklı Hayat ve Diyet Günlüğü (Ciltli)</t>
+          <t>İnatçı Keraban</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>750</v>
+        <v>220</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786259536002</t>
+          <t>9786259536040</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Akdeniz Uygarlıkları</t>
+          <t>Karpatlar Şatosu</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786259777047</t>
+          <t>9786259777078</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Şamanizm</t>
+          <t>Sağlıklı Hayat ve Diyet Günlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>200</v>
+        <v>750</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786259777030</t>
+          <t>9786259536002</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Okyanusya Uygarlıkları</t>
+          <t>Akdeniz Uygarlıkları</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786259777085</t>
+          <t>9786259777047</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Anksiyete</t>
+          <t>Şamanizm</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786259777061</t>
+          <t>9786259777030</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Eksikliği</t>
+          <t>Okyanusya Uygarlıkları</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786259777054</t>
+          <t>9786259777085</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Budizm</t>
+          <t>Anksiyete</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786259777023</t>
+          <t>9786259777061</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Kedi Dili</t>
+          <t>Dikkat Eksikliği</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786259777016</t>
+          <t>9786259777054</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Disleksi Öğrenme Engeli</t>
+          <t>Budizm</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786259777009</t>
+          <t>9786259777023</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Agnostisizm</t>
+          <t>Kedi Dili</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786256669352</t>
+          <t>9786259777016</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarda Depresyon</t>
+          <t>Disleksi Öğrenme Engeli</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786256669376</t>
+          <t>9786259777009</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarda Otizm</t>
+          <t>Agnostisizm</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786256669369</t>
+          <t>9786256669352</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Travma Sonrası Stres Bozukluğu</t>
+          <t>Çocuklarda Depresyon</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786256669321</t>
+          <t>9786256669376</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Obsesif Kompulsif Kişilik Bozukluğu</t>
+          <t>Çocuklarda Otizm</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786256669314</t>
+          <t>9786256669369</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarda Anksiyete</t>
+          <t>Travma Sonrası Stres Bozukluğu</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786256669338</t>
+          <t>9786256669321</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarda Öğrenme Güçlükleri</t>
+          <t>Obsesif Kompulsif Kişilik Bozukluğu</t>
         </is>
       </c>
       <c r="C93" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786256669277</t>
+          <t>9786256669314</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Eksikliği ve Hiperaktivite</t>
+          <t>Çocuklarda Anksiyete</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
+          <t>9786256669338</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklarda Öğrenme Güçlükleri</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>9786256669277</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Dikkat Eksikliği ve Hiperaktivite</t>
+        </is>
+      </c>
+      <c r="C96" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
           <t>9786256669260</t>
         </is>
       </c>
-      <c r="B95" s="1" t="inlineStr">
+      <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Yeme Bozuklukları</t>
         </is>
       </c>
-      <c r="C95" s="1">
+      <c r="C97" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>