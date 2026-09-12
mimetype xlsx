--- v2 (2026-07-03)
+++ v3 (2026-09-12)
@@ -85,1480 +85,1540 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259607276</t>
+          <t>9786259188713</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal ve Ben Aramızda</t>
+          <t>Geçmişin Zincirlerini Kır</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259607283</t>
+          <t>9786259188706</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Ergenlerde Akran Zorbalığı ve Baş Etme Yolları</t>
+          <t>Böyle de Yeterlisin</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>350</v>
+        <v>270</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>8683672888811</t>
+          <t>9786259607290</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Bana Hikayeni Anlat Günlük Serisi 4 Kitap Takım</t>
+          <t>Nihan</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>1000</v>
+        <v>280</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>8683672888804</t>
+          <t>8683672889498</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Sen ve Ben Aramızda Günlük Serisi 6 Kitap Takım</t>
+          <t>Ergen Evlat Psikolojisi 5’li Set</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>1500</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259607269</t>
+          <t>9786259607276</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar için 52 Haftalık Dua Günlüğü</t>
+          <t>Mustafa Kemal ve Ben Aramızda</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>8683672887821</t>
+          <t>9786259607283</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Ergen Evlat Psikolojisi 4’lü Set</t>
+          <t>Ergenlerde Akran Zorbalığı ve Baş Etme Yolları</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>1200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259607252</t>
+          <t>8683672888811</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Ergen Evlat Nasıl Mutlu Yetiştirilir</t>
+          <t>Bana Hikayeni Anlat Günlük Serisi 4 Kitap Takım</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259607221</t>
+          <t>8683672888804</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kedim ve Ben - Aramızda</t>
+          <t>Sen ve Ben Aramızda Günlük Serisi 6 Kitap Takım</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>350</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259607245</t>
+          <t>9786259607269</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Oğlum ve Ben - Aramızda</t>
+          <t>Kadınlar için 52 Haftalık Dua Günlüğü</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259607238</t>
+          <t>8683672887821</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Hoşça Bak Zatına</t>
+          <t>Ergen Evlat Psikolojisi 4’lü Set</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>450</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259549828</t>
+          <t>9786259607252</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kendim ve Ben Arasında - Dengeli Beslenme, Diyet ve Sağlıklı Hayat Günlüğü</t>
+          <t>Ergen Evlat Nasıl Mutlu Yetiştirilir</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>750</v>
+        <v>390</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259734019</t>
+          <t>9786259607221</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizm</t>
+          <t>Kedim ve Ben - Aramızda</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259549811</t>
+          <t>9786259607245</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Bir Solukta Sıfırdan: Yorgunluk</t>
+          <t>Oğlum ve Ben - Aramızda</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259549804</t>
+          <t>9786259607238</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Bir Solukta Sıfırdan: Depresyon</t>
+          <t>Hoşça Bak Zatına</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259777092</t>
+          <t>9786259549828</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Amerika Uygarlıkları</t>
+          <t>Kendim ve Ben Arasında - Dengeli Beslenme, Diyet ve Sağlıklı Hayat Günlüğü</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>200</v>
+        <v>750</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>8683672872926</t>
+          <t>9786259734019</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Eşim Bana Hikayeni Anlat ‘2li Set</t>
+          <t>Kapitalizm</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>700</v>
+        <v>260</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>8683672872322</t>
+          <t>9786259549811</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Ergen Evlat Psikolojisi 2’li Set -3</t>
+          <t>Bir Solukta Sıfırdan: Yorgunluk</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>750</v>
+        <v>260</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>8683672872308</t>
+          <t>9786259549804</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Ergen Evlat Psikolojisi 2’li Set -1</t>
+          <t>Bir Solukta Sıfırdan: Depresyon</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>750</v>
+        <v>260</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>8683672872292</t>
+          <t>9786259777092</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Ergen Evlat Psikolojisi 3’lü Set</t>
+          <t>Amerika Uygarlıkları</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>1100</v>
+        <v>260</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>8683672872315</t>
+          <t>8683672872926</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Ergen Evlat Psikolojisi 2’li Set -2</t>
+          <t>Eşim Bana Hikayeni Anlat ‘2li Set</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>750</v>
+        <v>700</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259607214</t>
+          <t>8683672872322</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Doğum Günlerinin Gizli Dili</t>
+          <t>Ergen Evlat Psikolojisi 2’li Set -3</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>450</v>
+        <v>750</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259607207</t>
+          <t>8683672872308</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Karıcığım Bana Hikayeni Anlat</t>
+          <t>Ergen Evlat Psikolojisi 2’li Set -1</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>350</v>
+        <v>750</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>8683672872025</t>
+          <t>8683672872292</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Çeyiz Planlayıcı</t>
+          <t>Ergen Evlat Psikolojisi 3’lü Set</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>109.9</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259717494</t>
+          <t>8683672872315</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Öğretmenim ve Ben</t>
+          <t>Ergen Evlat Psikolojisi 2’li Set -2</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>350</v>
+        <v>750</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>8683672872391</t>
+          <t>9786259607214</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Düğün Planlama Seti - Çeyizden Düğüne</t>
+          <t>Doğum Günlerinin Gizli Dili</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259717487</t>
+          <t>9786259607207</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Ergen Evlat İle Nasıl İletişim Kurulur</t>
+          <t>Karıcığım Bana Hikayeni Anlat</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>375</v>
+        <v>350</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259717470</t>
+          <t>8683672872025</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Ergen Evlat Öfkesi Nasıl Kontrol Edilir</t>
+          <t>Çeyiz Planlayıcı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>430</v>
+        <v>120</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>8683672871981</t>
+          <t>9786259717494</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Evlilik Planlayıcı</t>
+          <t>Öğretmenim ve Ben</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>8683672871806</t>
+          <t>8683672872391</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Psikoloik Destek Serisi 4 Kitap (Set 2)</t>
+          <t>Düğün Planlama Seti - Çeyizden Düğüne</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>700</v>
+        <v>300</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>8683672871790</t>
+          <t>9786259717487</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Psikoloik Destek Serisi 4 Kitap (Set 1)</t>
+          <t>Ergen Evlat İle Nasıl İletişim Kurulur</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>700</v>
+        <v>480</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>8683672871783</t>
+          <t>9786259717470</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Psikoloik Destek Serisi 8 Kitap</t>
+          <t>Ergen Evlat Öfkesi Nasıl Kontrol Edilir</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>1500</v>
+        <v>550</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259717463</t>
+          <t>8683672871981</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kocacığım Bana Hikayeni Anlat (Ciltli)</t>
+          <t>Evlilik Planlayıcı</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259717456</t>
+          <t>8683672871806</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kızım ve Ben</t>
+          <t>Çocuklar İçin Psikoloik Destek Serisi 4 Kitap (Set 2)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>350</v>
+        <v>700</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259717449</t>
+          <t>8683672871790</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Köpek Dili - Bir Köpekseverin En İyi Dostunu Anlama Rehberi</t>
+          <t>Çocuklar İçin Psikoloik Destek Serisi 4 Kitap (Set 1)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>375</v>
+        <v>700</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259717432</t>
+          <t>8683672871783</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Baba Bana Hikayeni Anlat</t>
+          <t>Çocuklar İçin Psikoloik Destek Serisi 8 Kitap</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>350</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>8683672870373</t>
+          <t>9786259717463</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Otizm - Kartpostal ve Ayraç</t>
+          <t>Kocacığım Bana Hikayeni Anlat (Ciltli)</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>8683672870342</t>
+          <t>9786259717456</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Anksiyete - Kartpostal ve Ayraç</t>
+          <t>Kızım ve Ben</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>8683672870366</t>
+          <t>9786259717449</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Yeme Bozuklukları -Kartpostal ve Ayraç</t>
+          <t>Köpek Dili - Bir Köpekseverin En İyi Dostunu Anlama Rehberi</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>200</v>
+        <v>480</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>8683672870359</t>
+          <t>9786259717432</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Depresyon - Kartpostal ve Ayraç</t>
+          <t>Baba Bana Hikayeni Anlat</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>190</v>
+        <v>350</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>8683672870335</t>
+          <t>8683672870373</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Dikkat Eksikliği ve Hiperaktivite - Kartpostal ve Ayraç</t>
+          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Otizm - Kartpostal ve Ayraç</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>8683672870328</t>
+          <t>8683672870342</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Öğrenme Güçlükleri -Kartpostal ve Ayraç</t>
+          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Anksiyete - Kartpostal ve Ayraç</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>8683672870304</t>
+          <t>8683672870366</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Travma Sonrası Stres Bozukluğu - Kartpostal ve Ayraç</t>
+          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Yeme Bozuklukları -Kartpostal ve Ayraç</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>8683672870311</t>
+          <t>8683672870359</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Obsesif Kompulsif Kişilik Bozukluğu - Kartpostal ve Ayraç</t>
+          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Depresyon - Kartpostal ve Ayraç</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259717425</t>
+          <t>8683672870335</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Anne Bana Hikayeni Anlat</t>
+          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Dikkat Eksikliği ve Hiperaktivite - Kartpostal ve Ayraç</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>8683672869858</t>
+          <t>8683672870328</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Kedi Dili - Özel Set</t>
+          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Öğrenme Güçlükleri -Kartpostal ve Ayraç</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>8683672870212</t>
+          <t>8683672870304</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Babam ve Ben - Doğum Günü Özel Seti</t>
+          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Travma Sonrası Stres Bozukluğu - Kartpostal ve Ayraç</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>8683672870205</t>
+          <t>8683672870311</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Annem ve Ben - Doğum Günü Özel Seti</t>
+          <t>Çocuklar İçin Psikolojik Destek Serisi - Çocuklarda Obsesif Kompulsif Kişilik Bozukluğu - Kartpostal ve Ayraç</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259717418</t>
+          <t>9786259717425</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Allah ve Ben</t>
+          <t>Anne Bana Hikayeni Anlat</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>8683672870045</t>
+          <t>8683672869858</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Annem-Babam ve Ben 2'li Set</t>
+          <t>Kedi Dili - Özel Set</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259717401</t>
+          <t>8683672870212</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Ergen Evlat Odasından Dışarı Nasıl Çıkarılır</t>
+          <t>Babam ve Ben - Doğum Günü Özel Seti</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>375</v>
+        <v>350</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259734071</t>
+          <t>8683672870205</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Fobiler - Korku İç Güdüsü - Kaygıyla Yüzleşme</t>
+          <t>Annem ve Ben - Doğum Günü Özel Seti</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259734040</t>
+          <t>9786259717418</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Şizofreni - Gerçek Nedir?</t>
+          <t>Allah ve Ben</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259734064</t>
+          <t>8683672870045</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Bipolar-Melankolik Yaşam</t>
+          <t>Annem-Babam ve Ben 2'li Set</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>200</v>
+        <v>600</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259734057</t>
+          <t>9786259717401</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Bilişsel Psikoloji - Davranış ve Fizyolojik Denklem</t>
+          <t>Ergen Evlat Odasından Dışarı Nasıl Çıkarılır</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>200</v>
+        <v>480</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259734033</t>
+          <t>9786259734071</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Kişilik Engeli - Sınır Çizgisinde Dolaşmak</t>
+          <t>Fobiler - Korku İç Güdüsü - Kaygıyla Yüzleşme</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786259734095</t>
+          <t>9786259734040</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Babam ve Ben</t>
+          <t>Şizofreni - Gerçek Nedir?</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>350</v>
+        <v>260</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259734088</t>
+          <t>9786259734064</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Annem ve Ben</t>
+          <t>Bipolar-Melankolik Yaşam</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>350</v>
+        <v>260</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259549897</t>
+          <t>9786259734057</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Mezopotamya Uygarlıkları</t>
+          <t>Bilişsel Psikoloji - Davranış ve Fizyolojik Denklem</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259734002</t>
+          <t>9786259734033</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Orta Asya Uygarlıkları</t>
+          <t>Kişilik Engeli - Sınır Çizgisinde Dolaşmak</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786259549880</t>
+          <t>9786259734095</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Uzak Doğu Uygarlıkları</t>
+          <t>Babam ve Ben</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786259734026</t>
+          <t>9786259734088</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Faşizm</t>
+          <t>Annem ve Ben</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>8683672868691</t>
+          <t>9786259549897</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Uygarlıklar Seti (10 Kitap Takım)</t>
+          <t>Mezopotamya Uygarlıkları</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>1800</v>
+        <v>260</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>8683672869155</t>
+          <t>9786259734002</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Terapi Seti (10 Kitap Takım)</t>
+          <t>Orta Asya Uygarlıkları</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>1750</v>
+        <v>260</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>8683672868769</t>
+          <t>9786259549880</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Düşünce Akımları Seti (10 Kitap Takım)</t>
+          <t>Uzak Doğu Uygarlıkları</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>1800</v>
+        <v>260</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>8683672866284</t>
+          <t>9786259734026</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Psikolojik Destek Seti</t>
+          <t>Faşizm</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>1500</v>
+        <v>260</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786259549842</t>
+          <t>8683672868691</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Deizm</t>
+          <t>Uygarlıklar Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>200</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786259549859</t>
+          <t>8683672869155</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Marksizm</t>
+          <t>Terapi Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>200</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786259549873</t>
+          <t>8683672868769</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Güney Asya Uygarlıkları</t>
+          <t>Düşünce Akımları Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>200</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786259549835</t>
+          <t>8683672866284</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Ateizm</t>
+          <t>Çocuklar İçin Psikolojik Destek Seti</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>200</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786259549866</t>
+          <t>9786259549842</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Uygarlıkları</t>
+          <t>Deizm</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786259536088</t>
+          <t>9786259549859</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Benim Ailem</t>
+          <t>Marksizm</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>450</v>
+        <v>260</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786259536019</t>
+          <t>9786259549873</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Bir Solukta Sıfırdan Afrika Uygarlıkları</t>
+          <t>Güney Asya Uygarlıkları</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786259536026</t>
+          <t>9786259549835</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Bir Solukta Sıfırdan Anadolu Uygarlıkları</t>
+          <t>Ateizm</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786259536064</t>
+          <t>9786259549866</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Bir Solukta Sıfırdan Şintoizm</t>
+          <t>Avrupa Uygarlıkları</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786259536071</t>
+          <t>9786259536088</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Bir Solukta Sıfırdan Paganizm</t>
+          <t>Benim Ailem</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786259536057</t>
+          <t>9786259536019</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Güzel Sarı Tuna</t>
+          <t>Bir Solukta Sıfırdan Afrika Uygarlıkları</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786259536033</t>
+          <t>9786259536026</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>İnatçı Keraban</t>
+          <t>Bir Solukta Sıfırdan Anadolu Uygarlıkları</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786259536040</t>
+          <t>9786259536064</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Karpatlar Şatosu</t>
+          <t>Bir Solukta Sıfırdan Şintoizm</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786259777078</t>
+          <t>9786259536071</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Sağlıklı Hayat ve Diyet Günlüğü (Ciltli)</t>
+          <t>Bir Solukta Sıfırdan Paganizm</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>750</v>
+        <v>260</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786259536002</t>
+          <t>9786259536057</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Akdeniz Uygarlıkları</t>
+          <t>Güzel Sarı Tuna</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786259777047</t>
+          <t>9786259536033</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Şamanizm</t>
+          <t>İnatçı Keraban</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786259777030</t>
+          <t>9786259536040</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Okyanusya Uygarlıkları</t>
+          <t>Karpatlar Şatosu</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786259777085</t>
+          <t>9786259777078</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Anksiyete</t>
+          <t>Sağlıklı Hayat ve Diyet Günlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>200</v>
+        <v>750</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786259777061</t>
+          <t>9786259536002</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Eksikliği</t>
+          <t>Akdeniz Uygarlıkları</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786259777054</t>
+          <t>9786259777047</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Budizm</t>
+          <t>Şamanizm</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786259777023</t>
+          <t>9786259777030</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Kedi Dili</t>
+          <t>Okyanusya Uygarlıkları</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>350</v>
+        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786259777016</t>
+          <t>9786259777085</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Disleksi Öğrenme Engeli</t>
+          <t>Anksiyete</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786259777009</t>
+          <t>9786259777061</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Agnostisizm</t>
+          <t>Dikkat Eksikliği</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786256669352</t>
+          <t>9786259777054</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarda Depresyon</t>
+          <t>Budizm</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786256669376</t>
+          <t>9786259777023</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarda Otizm</t>
+          <t>Kedi Dili</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786256669369</t>
+          <t>9786259777016</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Travma Sonrası Stres Bozukluğu</t>
+          <t>Disleksi Öğrenme Engeli</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786256669321</t>
+          <t>9786259777009</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Obsesif Kompulsif Kişilik Bozukluğu</t>
+          <t>Agnostisizm</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786256669314</t>
+          <t>9786256669352</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarda Anksiyete</t>
+          <t>Çocuklarda Depresyon</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786256669338</t>
+          <t>9786256669376</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarda Öğrenme Güçlükleri</t>
+          <t>Çocuklarda Otizm</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786256669277</t>
+          <t>9786256669369</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Eksikliği ve Hiperaktivite</t>
+          <t>Travma Sonrası Stres Bozukluğu</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
+          <t>9786256669321</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Obsesif Kompulsif Kişilik Bozukluğu</t>
+        </is>
+      </c>
+      <c r="C97" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
+          <t>9786256669314</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklarda Anksiyete</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>9786256669338</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklarda Öğrenme Güçlükleri</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>9786256669277</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Dikkat Eksikliği ve Hiperaktivite</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
           <t>9786256669260</t>
         </is>
       </c>
-      <c r="B97" s="1" t="inlineStr">
+      <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Yeme Bozuklukları</t>
         </is>
       </c>
-      <c r="C97" s="1">
-        <v>200</v>
+      <c r="C101" s="1">
+        <v>260</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>