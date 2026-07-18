--- v0 (2026-05-21)
+++ v1 (2026-07-18)
@@ -85,3460 +85,3565 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786051246598</t>
+          <t>9786051246710</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Bebeğimin Dünyası</t>
+          <t>Mutlu Kedinin Şarkısı (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>359.9</v>
+        <v>379.9</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786051243276</t>
+          <t>9786051246734</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>İyi Geceler Fındık (Ciltli)</t>
+          <t>Karamel Çıkarmalı Aktivite Kitabı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>359.9</v>
+        <v>129.9</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786051246611</t>
+          <t>9786051246741</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Parmak Boyama - Uzay Macerası</t>
+          <t>Limon Çıkarmalı Aktivite Kitabı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>379.9</v>
+        <v>129.9</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786051246604</t>
+          <t>9786051246727</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Parmak Boyama - Dinozorlar</t>
+          <t>Çilek Çıkartmalı Aktivite</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>379.9</v>
+        <v>129.9</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786051246536</t>
+          <t>9786051246758</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Sesimi Dinle - Taşıtlar</t>
+          <t>Vanilya Çıkartmalı Aktivite Kitabı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>359.9</v>
+        <v>129.9</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786051246543</t>
+          <t>9786051246703</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Sesimi Bul - Çiftlik</t>
+          <t>Mutlu Çiftliğin Şarkısı (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>359.9</v>
+        <v>379.9</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786051246529</t>
+          <t>9786051246697</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Sesimi Bul - Hayvanlar</t>
+          <t>Mutlu Dinozorların Şarkısı (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>359.9</v>
+        <v>379.9</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786051246420</t>
+          <t>9786051246598</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Yumuşacık Eğlenceli Öyküler 4 Kitap</t>
+          <t>Bebeğimin Dünyası</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>399.9</v>
+        <v>449.9</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786051246413</t>
+          <t>9786051243276</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Minik Eller İçin Öğrenmeye İlk Adım 4 Minik Karton Kitap</t>
+          <t>İyi Geceler Fındık (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>349.9</v>
+        <v>359.9</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786051246550</t>
+          <t>9786051246611</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Bızdık Boyama - Fil</t>
+          <t>Parmak Boyama - Uzay Macerası</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>59.9</v>
+        <v>379.9</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786051246574</t>
+          <t>9786051246604</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Bızdık Boyama - Civciv</t>
+          <t>Parmak Boyama - Dinozorlar</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>59.9</v>
+        <v>379.9</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786051243344</t>
+          <t>9786051246536</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Bızdık Boyama - Arı</t>
+          <t>Sesimi Dinle - Taşıtlar</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>59.9</v>
+        <v>359.9</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786051246567</t>
+          <t>9786051246543</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Bızdık Boyama - Balık</t>
+          <t>Sesimi Bul - Çiftlik</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>59.9</v>
+        <v>359.9</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786051246444</t>
+          <t>9786051246529</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Boya Keşfet - Dinozor (Ciltli)</t>
+          <t>Sesimi Bul - Hayvanlar</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>279</v>
+        <v>359.9</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786051246451</t>
+          <t>9786051246420</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Boya Keşfet - İnşaat (Ciltli)</t>
+          <t>Yumuşacık Eğlenceli Öyküler 4 Kitap</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>279</v>
+        <v>499.9</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786051246437</t>
+          <t>9786051246413</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Boya Keşfet - Hayvanlar (Ciltli)</t>
+          <t>Minik Eller İçin Öğrenmeye İlk Adım 4 Minik Karton Kitap</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>279</v>
+        <v>449.9</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786051243726</t>
+          <t>9786051246550</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Senin Hikayen - İnşaat</t>
+          <t>Bızdık Boyama - Fil</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>359.9</v>
+        <v>69.9</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786051246499</t>
+          <t>9786051246574</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Senin Hikayen - Çiftlik</t>
+          <t>Bızdık Boyama - Civciv</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>359.9</v>
+        <v>69.9</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786051246390</t>
+          <t>9786051243344</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Sesli Dokun &amp; Hisset - Çiftlik</t>
+          <t>Bızdık Boyama - Arı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>579.9</v>
+        <v>69.9</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786051246406</t>
+          <t>9786051246567</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Sesli Dokun &amp; Hisset - Hayvanlar</t>
+          <t>Bızdık Boyama - Balık</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>579.9</v>
+        <v>69.9</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786051244525</t>
+          <t>9786051246444</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Benim Tatlı Rüyam</t>
+          <t>Boya Keşfet - Dinozor (Ciltli)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>499.9</v>
+        <v>359.9</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786051246512</t>
+          <t>9786051246451</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Tuvaletim Geldi</t>
+          <t>Boya Keşfet - İnşaat (Ciltli)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>119.9</v>
+        <v>359.9</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786051246291</t>
+          <t>9786051246437</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Minik Dinozor Öğreniyor - Dokun ve Hisset</t>
+          <t>Boya Keşfet - Hayvanlar (Ciltli)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>319.9</v>
+        <v>359.9</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786051246307</t>
+          <t>9786051243726</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Minik Unicorn Gezintide - Dokun ve Hisset</t>
+          <t>Senin Hikayen - İnşaat</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>319.9</v>
+        <v>429.9</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786051246277</t>
+          <t>9786051246499</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Balık Buki - Dostumuz Hayvanlar</t>
+          <t>Senin Hikayen - Çiftlik</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>119.9</v>
+        <v>429.9</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786051242941</t>
+          <t>9786051246390</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Tatlı Rüyalar</t>
+          <t>Sesli Dokun &amp; Hisset - Çiftlik</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>83</v>
+        <v>599.9</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786051246338</t>
+          <t>9786051246406</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Meritta ile Resim Dersi - Meritta Plaj ve Banyo Kitabım</t>
+          <t>Sesli Dokun &amp; Hisset - Hayvanlar</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>159.9</v>
+        <v>579.9</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786051246345</t>
+          <t>9786051244525</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Meritta'nın Rüyası - Meritta Plaj ve Banyo Kitabım</t>
+          <t>Benim Tatlı Rüyam</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>159.9</v>
+        <v>579.9</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786051246321</t>
+          <t>9786051246512</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Unicorn ve Güzel Prenses - Sihirli Banyo ve Plaj Kitabım</t>
+          <t>Tuvaletim Geldi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>159.9</v>
+        <v>144.9</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786051246314</t>
+          <t>9786051246291</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Öğrenen Dinozor - Sihirli Banyo ve Plaj Kitabım</t>
+          <t>Minik Dinozor Öğreniyor - Dokun ve Hisset</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>159.9</v>
+        <v>399.9</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786051245935</t>
+          <t>9786051246307</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Uykudan Önce 60 Harika Masal - Mor</t>
+          <t>Minik Unicorn Gezintide - Dokun ve Hisset</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>174.9</v>
+        <v>399.9</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786051245942</t>
+          <t>9786051246277</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Uykudan Önce 60 Harika Masal - Mavi</t>
+          <t>Sevimli Balık Buki - Dostumuz Hayvanlar</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>174.9</v>
+        <v>134.9</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786051245959</t>
+          <t>9786051242941</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Uykudan Önce 60 Harika Masal - Kırmızı</t>
+          <t>Tatlı Rüyalar</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>174.9</v>
+        <v>83</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786051245966</t>
+          <t>9786051246338</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Uykudan Önce 60 Harika Masal - Lacivert</t>
+          <t>Meritta ile Resim Dersi - Meritta Plaj ve Banyo Kitabım</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>174.9</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786051245980</t>
+          <t>9786051246345</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Balsever Kocaayak - Yaramaz Ufaklıklar Serisi</t>
+          <t>Meritta'nın Rüyası - Meritta Plaj ve Banyo Kitabım</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>149.9</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786051245997</t>
+          <t>9786051246321</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Tombil Tavşan Nino - Yaramaz Ufaklıklar Serisi</t>
+          <t>Unicorn ve Güzel Prenses - Sihirli Banyo ve Plaj Kitabım</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>149.9</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786051246024</t>
+          <t>9786051246314</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Dokun ve Hisset - Parlayan Kitap</t>
+          <t>Öğrenen Dinozor - Sihirli Banyo ve Plaj Kitabım</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>229.9</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786051245072</t>
+          <t>9786051245935</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Parmak Boyama - Kırmızı</t>
+          <t>Uykudan Önce 60 Harika Masal - Mor</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>69.9</v>
+        <v>274.9</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786051245089</t>
+          <t>9786051245942</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Parmak Boyama - Mor</t>
+          <t>Uykudan Önce 60 Harika Masal - Mavi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>69.9</v>
+        <v>274.9</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786051246055</t>
+          <t>9786051245959</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Minik Kanat Poli - Minik Hikayeler</t>
+          <t>Uykudan Önce 60 Harika Masal - Kırmızı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>89.9</v>
+        <v>274.9</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786051246062</t>
+          <t>9786051245966</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Pıtır Tırtıl - Minik Hikayeler</t>
+          <t>Uykudan Önce 60 Harika Masal - Lacivert</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>89.9</v>
+        <v>274.9</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786051246086</t>
+          <t>9786051245980</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Haydi Sesimi Dinle - Doğada</t>
+          <t>Balsever Kocaayak - Yaramaz Ufaklıklar Serisi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>559.9</v>
+        <v>179.9</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786051246093</t>
+          <t>9786051245997</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Haydi Sesimi Dinle - Çiftlikte</t>
+          <t>Tombil Tavşan Nino - Yaramaz Ufaklıklar Serisi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>559.9</v>
+        <v>179.9</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786051246123</t>
+          <t>9786051246024</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Boyama Kitabı Boya - Kopart - Unicorn</t>
+          <t>Dokun ve Hisset - Parlayan Kitap</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>62.5</v>
+        <v>284.9</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786051246130</t>
+          <t>9786051245072</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Boyama Kitabı Boya - Kopart - Dinozor</t>
+          <t>Parmak Boyama - Kırmızı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>62.5</v>
+        <v>89.9</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786051246147</t>
+          <t>9786051245089</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Boyama Kitabı Boya - Kopart - Taşıtlar</t>
+          <t>Parmak Boyama - Mor</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>62.5</v>
+        <v>89.9</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786051246154</t>
+          <t>9786051246055</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Meritta ve Barış Kahramanları</t>
+          <t>Minik Kanat Poli - Minik Hikayeler</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>109.9</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786051242965</t>
+          <t>9786051246062</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Renklere Dokun - Hayvanlara Dokun</t>
+          <t>Pıtır Tırtıl - Minik Hikayeler</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>199.9</v>
+        <v>109.9</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786051246048</t>
+          <t>9786051246086</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Zıtlıklar - Sürprizli Kitaplar</t>
+          <t>Haydi Sesimi Dinle - Doğada</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>114.9</v>
+        <v>599.9</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786051246116</t>
+          <t>9786051246093</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Eğlenceli Taşıtlar - Pencereli Dokun Hisset</t>
+          <t>Haydi Sesimi Dinle - Çiftlikte</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>309.9</v>
+        <v>599.9</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786051246079</t>
+          <t>9786051246123</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Küçük Yeşil Dinozor - Pencereli Dokun Hisset</t>
+          <t>Boyama Kitabı Boya - Kopart - Unicorn</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>309.9</v>
+        <v>69.9</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786051246109</t>
+          <t>9786051246130</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Günüm - Pencereli Dokun Hisset</t>
+          <t>Boyama Kitabı Boya - Kopart - Dinozor</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>309.9</v>
+        <v>69.9</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786051246222</t>
+          <t>9786051246147</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Resim Yapıyorum - Mavi Kapak - Silinebilir Etkinlik Kitabım</t>
+          <t>Boyama Kitabı Boya - Kopart - Taşıtlar</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>299.9</v>
+        <v>69.9</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786051246239</t>
+          <t>9786051246154</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Resim Yapıyorum - Yeşil Kapak - Silinebilir Etkinlik Kitabım</t>
+          <t>Meritta ve Barış Kahramanları</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>299.9</v>
+        <v>109.9</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786051245256</t>
+          <t>9786051242965</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Minik Sürücü Zor İşler! Sök Tak</t>
+          <t>Renklere Dokun - Hayvanlara Dokun</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>224.9</v>
+        <v>219.9</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786051245263</t>
+          <t>9786051246048</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Minik Sürücü Şehirde! Sök Tak</t>
+          <t>Zıtlıklar - Sürprizli Kitaplar</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>224.9</v>
+        <v>139.9</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786051246253</t>
+          <t>9786051246116</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Sarman Kedi Hera - Yaramaz Ufaklıklar Serisi</t>
+          <t>Eğlenceli Taşıtlar - Pencereli Dokun Hisset</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>149.9</v>
+        <v>389.9</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786051246260</t>
+          <t>9786051246079</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Benekli Cingöz - Yaramaz Ufaklıklar Serisi</t>
+          <t>Küçük Yeşil Dinozor - Pencereli Dokun Hisset</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>149.9</v>
+        <v>389.9</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786051246246</t>
+          <t>9786051246109</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Leyla'nın Banyosu</t>
+          <t>En Güzel Günüm - Pencereli Dokun Hisset</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>319.9</v>
+        <v>389.9</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786051246215</t>
+          <t>9786051246222</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Leyla'nın Salıncağı</t>
+          <t>Adım Adım Resim Yapıyorum - Mavi Kapak - Silinebilir Etkinlik Kitabım</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>319.9</v>
+        <v>349.9</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786051240251</t>
+          <t>9786051246239</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Başlangıç Sözlüğüm Hayvanlar 1- 2 Yaş (Ciltli)</t>
+          <t>Adım Adım Resim Yapıyorum - Yeşil Kapak - Silinebilir Etkinlik Kitabım</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>21.2</v>
+        <v>349.9</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786051243085</t>
+          <t>9786051245256</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Korsan Hikayeleri (Ciltli)</t>
+          <t>Akıllı Minik Sürücü Zor İşler! Sök Tak</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>31.48</v>
+        <v>279.9</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786051243313</t>
+          <t>9786051245263</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Hayvan Hikayeleri - Mavi (Ciltli)</t>
+          <t>Akıllı Minik Sürücü Şehirde! Sök Tak</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>17.59</v>
+        <v>279.9</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786051243429</t>
+          <t>9786051246253</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Hayvan Hikayeleri - Mor (Ciltli)</t>
+          <t>Sarman Kedi Hera - Yaramaz Ufaklıklar Serisi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>17.59</v>
+        <v>179.9</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786051240343</t>
+          <t>9786051246260</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>21 Minik Öykü (Ciltli)</t>
+          <t>Benekli Cingöz - Yaramaz Ufaklıklar Serisi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>209.9</v>
+        <v>179.9</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786051243856</t>
+          <t>9786051246246</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>En Sevdiğim Sözcük - Hayır</t>
+          <t>Leyla'nın Banyosu</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>9.17</v>
+        <v>389.9</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789754799767</t>
+          <t>9786051246215</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Noktaları Birleştiriyorum 1'den 20'ye</t>
+          <t>Leyla'nın Salıncağı</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>7.32</v>
+        <v>389.9</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786051240602</t>
+          <t>9786051240251</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Başlangıç Sözlüğüm - Zaman 2 - 5 Yaş (Ciltli)</t>
+          <t>Başlangıç Sözlüğüm Hayvanlar 1- 2 Yaş (Ciltli)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>19.9</v>
+        <v>21.2</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786051241470</t>
+          <t>9786051243085</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>İlk Sözcükler (Ciltli)</t>
+          <t>En Güzel Korsan Hikayeleri (Ciltli)</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>12.96</v>
+        <v>31.48</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786051241456</t>
+          <t>9786051243313</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Renkler (Ciltli)</t>
+          <t>En Güzel Hayvan Hikayeleri - Mavi (Ciltli)</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>12.96</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786051244013</t>
+          <t>9786051243429</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Kendi Tarzını Yarat Popstar</t>
+          <t>En Güzel Hayvan Hikayeleri - Mor (Ciltli)</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>29</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786051244020</t>
+          <t>9786051240343</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Kendi Tarzını Yarat Rock Star</t>
+          <t>21 Minik Öykü (Ciltli)</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>26.9</v>
+        <v>219.9</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786051243771</t>
+          <t>9786051243856</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Montessori Metoduyla Uygulamalı Öğrenme - Matematik</t>
+          <t>En Sevdiğim Sözcük - Hayır</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>29.9</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786051243764</t>
+          <t>9789754799767</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Montessori Metoduyla Uygulamalı Öğrenme - İlk Keşif</t>
+          <t>Noktaları Birleştiriyorum 1'den 20'ye</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>29.9</v>
+        <v>7.32</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786051243511</t>
+          <t>9786051240602</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Maket Kitabım - Robotlar</t>
+          <t>Başlangıç Sözlüğüm - Zaman 2 - 5 Yaş (Ciltli)</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>24.9</v>
+        <v>19.9</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789754799750</t>
+          <t>9786051241470</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Noktaları Birleştiriyorum - 1'den 10'a Sayıları Öğreniyorum</t>
+          <t>İlk Sözcükler (Ciltli)</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>7.31</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786051244235</t>
+          <t>9786051241456</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Minik Buğday Tanesi Oki</t>
+          <t>Renkler (Ciltli)</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>15.5</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786051242811</t>
+          <t>9786051244013</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Pamuk Prenses ve Yedi Kurbağa</t>
+          <t>Kendi Tarzını Yarat Popstar</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>15</v>
+        <v>29</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786051242828</t>
+          <t>9786051244020</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Rapunzel ve Onun Harika Saçları</t>
+          <t>Kendi Tarzını Yarat Rock Star</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>15</v>
+        <v>26.9</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786051242804</t>
+          <t>9786051243771</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Jack ve Sihirli Fasulye</t>
+          <t>Montessori Metoduyla Uygulamalı Öğrenme - Matematik</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>15</v>
+        <v>29.9</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786051245928</t>
+          <t>9786051243764</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Sesli Kitabım - Şaşkın Pati</t>
+          <t>Montessori Metoduyla Uygulamalı Öğrenme - İlk Keşif</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>229.9</v>
+        <v>29.9</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786051245911</t>
+          <t>9786051243511</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Sesli Kitabım - Uykucu Meli</t>
+          <t>Maket Kitabım - Robotlar</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>229.9</v>
+        <v>24.9</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786051246000</t>
+          <t>9789754799750</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>İşte Benim Bir Günüm</t>
+          <t>Noktaları Birleştiriyorum - 1'den 10'a Sayıları Öğreniyorum</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>99.9</v>
+        <v>7.31</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786051245713</t>
+          <t>9786051244235</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Salla Dişle - Oyuncaklar</t>
+          <t>Minik Buğday Tanesi Oki</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>189.9</v>
+        <v>15.5</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786051245669</t>
+          <t>9786051242811</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Yaz-Sil Sayı Kartları</t>
+          <t>Pamuk Prenses ve Yedi Kurbağa</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>224.9</v>
+        <v>15</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786051245522</t>
+          <t>9786051242828</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Tarçın’ın Hayalleri</t>
+          <t>Rapunzel ve Onun Harika Saçları</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>29.9</v>
+        <v>15</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786051245478</t>
+          <t>9786051242804</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Dans Eden Ağaç - Oyunlu Masal Kitabım</t>
+          <t>Jack ve Sihirli Fasulye</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>84.9</v>
+        <v>15</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786051245348</t>
+          <t>9786051245928</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlar - Minik Adımlar</t>
+          <t>Sesli Kitabım - Şaşkın Pati</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>124.9</v>
+        <v>269.9</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786051245331</t>
+          <t>9786051245911</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Sayılar - Minik Adımlar</t>
+          <t>Sesli Kitabım - Uykucu Meli</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>124.9</v>
+        <v>269.9</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786051245324</t>
+          <t>9786051246000</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Renkler - Minik Adımlar</t>
+          <t>İşte Benim Bir Günüm</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>159.9</v>
+        <v>124.9</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786051245249</t>
+          <t>9786051245713</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlar - Haydi Öğren</t>
+          <t>Salla Dişle - Oyuncaklar</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>67</v>
+        <v>239.9</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786051245126</t>
+          <t>9786051245669</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Eşleştir Öğren - Şekiller ve Renkler</t>
+          <t>Yaz-Sil Sayı Kartları</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>69.9</v>
+        <v>289.9</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786051244945</t>
+          <t>9786051245522</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Şirin Kedi</t>
+          <t>Tarçın’ın Hayalleri</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>89.9</v>
+        <v>29.9</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786051244952</t>
+          <t>9786051245478</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Şirin Tavşan</t>
+          <t>Dans Eden Ağaç - Oyunlu Masal Kitabım</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>89.9</v>
+        <v>109.9</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786051244969</t>
+          <t>9786051245348</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Şirin Köpek</t>
+          <t>Hayvanlar - Minik Adımlar</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>89.9</v>
+        <v>159.9</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786051244839</t>
+          <t>9786051245331</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Benim İlk Kitaplığım 6 Kitap Set (Yeşil)</t>
+          <t>Sayılar - Minik Adımlar</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>339.9</v>
+        <v>159.9</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786051244822</t>
+          <t>9786051245324</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Benim İlk Kitaplığım 6 Kitap Set (Turuncu)</t>
+          <t>Renkler - Minik Adımlar</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>339.9</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786051244662</t>
+          <t>9786051245249</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Eğitici Boyama Çıkartmalı (Yeşil)</t>
+          <t>Hayvanlar - Haydi Öğren</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>24.9</v>
+        <v>67</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786051244655</t>
+          <t>9786051245126</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Eğitici Boyama Çıkartmalı (Mavi)</t>
+          <t>Eşleştir Öğren - Şekiller ve Renkler</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>24.9</v>
+        <v>69.9</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786051244648</t>
+          <t>9786051244945</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Eğitici Boyama Çıkartmalı (Mor)</t>
+          <t>Şirin Kedi</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>24.9</v>
+        <v>109.9</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786051244617</t>
+          <t>9786051244952</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Meritta ve Sihirli Taş</t>
+          <t>Şirin Tavşan</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>89.9</v>
+        <v>109.9</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786051244594</t>
+          <t>9786051244969</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Noktadan Resme</t>
+          <t>Şirin Köpek</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>69.9</v>
+        <v>109.9</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786051245614</t>
+          <t>9786051244839</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Renkler ve Şekiller - Beni Takip Et</t>
+          <t>Benim İlk Kitaplığım 6 Kitap Set (Yeşil)</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>319.9</v>
+        <v>399.9</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786051244341</t>
+          <t>9786051244822</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Beni Takip Et - Doğada</t>
+          <t>Benim İlk Kitaplığım 6 Kitap Set (Turuncu)</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>319.9</v>
+        <v>399.9</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786051244334</t>
+          <t>9786051244662</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Beni Takip Et - Çiftlikte</t>
+          <t>Eğitici Boyama Çıkartmalı (Yeşil)</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>319.9</v>
+        <v>24.9</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786051245638</t>
+          <t>9786051244655</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>4 Yaş Hikayeleri</t>
+          <t>Eğitici Boyama Çıkartmalı (Mavi)</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>124.9</v>
+        <v>24.9</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786051244136</t>
+          <t>9786051244648</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>3 Yaş Hikayeleri</t>
+          <t>Eğitici Boyama Çıkartmalı (Mor)</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>219.9</v>
+        <v>24.9</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786051244044</t>
+          <t>9786051244617</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Sürprizli Kitaplar - Hayvanlar</t>
+          <t>Meritta ve Sihirli Taş</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>114.9</v>
+        <v>89.9</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786051244037</t>
+          <t>9786051244594</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Sürprizli Kitaplar - Renkler</t>
+          <t>Noktadan Resme</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>114.9</v>
+        <v>69.9</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786051243962</t>
+          <t>9786051245614</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>9 Aylık Bekleyiş Heyecanı - Hamilelik Günlüğü</t>
+          <t>Renkler ve Şekiller - Beni Takip Et</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>109.9</v>
+        <v>374.9</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786051243825</t>
+          <t>9786051244341</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Oyuncu Ördek Limon</t>
+          <t>Beni Takip Et - Doğada</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>149.9</v>
+        <v>374.9</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786051243818</t>
+          <t>9786051244334</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Yaramaz Kedi Pamuk</t>
+          <t>Beni Takip Et - Çiftlikte</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>149.9</v>
+        <v>374.9</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786051243900</t>
+          <t>9786051245638</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Sözcükler - İlk Adımlar Dizisi</t>
+          <t>4 Yaş Hikayeleri</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>129.9</v>
+        <v>124.9</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786051243894</t>
+          <t>9786051244136</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Sözcükler - İlk Adımlar Dizisi</t>
+          <t>3 Yaş Hikayeleri</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>129</v>
+        <v>219.9</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786051243887</t>
+          <t>9786051244044</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlar - İlk Adımlar Dizisi</t>
+          <t>Sürprizli Kitaplar - Hayvanlar</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>129.9</v>
+        <v>139.9</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786051243870</t>
+          <t>9786051244037</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlar - İlk Adımlar Dizisi</t>
+          <t>Sürprizli Kitaplar - Renkler</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>129.9</v>
+        <v>114.9</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786051243641</t>
+          <t>9786051243962</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Köpek Bobi</t>
+          <t>9 Aylık Bekleyiş Heyecanı - Hamilelik Günlüğü</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>119.9</v>
+        <v>109.9</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786051243634</t>
+          <t>9786051243825</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Kuzu Kıvırcık</t>
+          <t>Oyuncu Ördek Limon</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>119.9</v>
+        <v>149.9</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786051243627</t>
+          <t>9786051243818</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Kedi Sarman</t>
+          <t>Yaramaz Kedi Pamuk</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>119.9</v>
+        <v>149.9</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786051243610</t>
+          <t>9786051243900</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Sevimli İnek Tombik</t>
+          <t>Sözcükler - İlk Adımlar Dizisi</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>119.9</v>
+        <v>159.9</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786051243603</t>
+          <t>9786051243894</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Civciv Çiki</t>
+          <t>Sözcükler - İlk Adımlar Dizisi</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>119.9</v>
+        <v>159.9</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786051243542</t>
+          <t>9786051243887</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Cee-Ee Haydi Beni Bul! - Sevimli Dostlar</t>
+          <t>Hayvanlar - İlk Adımlar Dizisi</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>119.9</v>
+        <v>159.9</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786051243535</t>
+          <t>9786051243870</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Ce-Ee Haydi Beni Bul! - Orman</t>
+          <t>Hayvanlar - İlk Adımlar Dizisi</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>119.9</v>
+        <v>159.9</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786051245546</t>
+          <t>9786051243641</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Neşeli Ördek</t>
+          <t>Sevimli Köpek Bobi</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>199.9</v>
+        <v>134.9</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786051245553</t>
+          <t>9786051243634</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Buzağı Karagöz</t>
+          <t>Sevimli Kuzu Kıvırcık</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>199.9</v>
+        <v>134.9</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786051241289</t>
+          <t>9786051243627</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>12 Klasik Masal (Ciltli)</t>
+          <t>Sevimli Kedi Sarman</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>599.9</v>
+        <v>134.9</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786051243238</t>
+          <t>9786051243610</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlar - Minik Kitaplarım</t>
+          <t>Sevimli İnek Tombik</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>71.5</v>
+        <v>134.9</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786051243221</t>
+          <t>9786051243603</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Renkler ve Şekiller - Minik Kitaplarım</t>
+          <t>Sevimli Civciv Çiki</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>71.5</v>
+        <v>134.9</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786051243214</t>
+          <t>9786051243542</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Sayılar - Minik Kitaplarım</t>
+          <t>Cee-Ee Haydi Beni Bul! - Sevimli Dostlar</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>71.5</v>
+        <v>134.9</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789754799897</t>
+          <t>9786051243535</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Kurbağa - Boyama</t>
+          <t>Ce-Ee Haydi Beni Bul! - Orman</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>89.9</v>
+        <v>134.9</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789754799880</t>
+          <t>9786051245546</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Kelebek - Boyama</t>
+          <t>Neşeli Ördek</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>89.9</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789754799873</t>
+          <t>9786051245553</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Fil - Boyama</t>
+          <t>Buzağı Karagöz</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>89.9</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789754799866</t>
+          <t>9786051241289</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Balık - Boyama</t>
+          <t>12 Klasik Masal (Ciltli)</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>89.9</v>
+        <v>599.9</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786051241807</t>
+          <t>9786051243238</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Casper Candlewaks'in Güvercinle İmtihanı</t>
+          <t>Hayvanlar - Minik Kitaplarım</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>25</v>
+        <v>84.9</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786051241838</t>
+          <t>9786051243221</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlar</t>
+          <t>Renkler ve Şekiller - Minik Kitaplarım</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>71.5</v>
+        <v>84.9</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786051241845</t>
+          <t>9786051243214</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Renkler ve Şekiller</t>
+          <t>Sayılar - Minik Kitaplarım</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>71.5</v>
+        <v>84.9</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786051241852</t>
+          <t>9789754799897</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Kavramlar</t>
+          <t>Kurbağa - Boyama</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>71.5</v>
+        <v>99.9</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786051245287</t>
+          <t>9789754799880</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Yavru Hayvanlar</t>
+          <t>Kelebek - Boyama</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>47.9</v>
+        <v>89.9</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786051245102</t>
+          <t>9789754799873</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Oyuncaklar</t>
+          <t>Fil - Boyama</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>59.9</v>
+        <v>99.9</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786051245515</t>
+          <t>9789754799866</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Evim</t>
+          <t>Balık - Boyama</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>59.9</v>
+        <v>99.9</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786051244549</t>
+          <t>9786051241807</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Çocuğumla Evdeyim</t>
+          <t>Casper Candlewaks'in Güvercinle İmtihanı</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>299.9</v>
+        <v>25</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786051243917</t>
+          <t>9786051241838</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Ay Ay Gelişim Takibi - Çocuğumla Evdeyim (12-24 ay)</t>
+          <t>Hayvanlar</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>199.9</v>
+        <v>84.9</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786051244495</t>
+          <t>9786051241845</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Kaptan Spagetti Sayı Yiyen Canavarlar</t>
+          <t>Renkler ve Şekiller</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>13</v>
+        <v>84.9</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786051243108</t>
+          <t>9786051241852</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Sünnet Oldum ?</t>
+          <t>Kavramlar</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>90.9</v>
+        <v>84.9</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786051242866</t>
+          <t>9786051245287</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Yiyecekler-Küçük Kitaplar</t>
+          <t>Yavru Hayvanlar</t>
         </is>
       </c>
       <c r="C146" s="1">
         <v>47.9</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786051245737</t>
+          <t>9786051245102</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Salla Dişle - Sözcükler</t>
+          <t>Oyuncaklar</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>189.9</v>
+        <v>79.9</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786051245485</t>
+          <t>9786051245515</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Resim Yapıyorum - Silinebilir Etkinlik Kitabım - Kırmızı</t>
+          <t>Evim</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>299.9</v>
+        <v>59.9</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786051245492</t>
+          <t>9786051244549</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Resim Yapıyorum - Silinebilir Etkinlik Kitabım - Sarı</t>
+          <t>Çocuğumla Evdeyim</t>
         </is>
       </c>
       <c r="C149" s="1">
         <v>299.9</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786051245812</t>
+          <t>9786051243917</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Benim İlk Sözlüğüm</t>
+          <t>Ay Ay Gelişim Takibi - Çocuğumla Evdeyim (12-24 ay)</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>174.9</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786051244631</t>
+          <t>9786051244495</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Mevsimlere Dokun - Dokun Hisset</t>
+          <t>Kaptan Spagetti Sayı Yiyen Canavarlar</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>199.9</v>
+        <v>13</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786051244624</t>
+          <t>9786051243108</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzüne Dokun - Dokun Hisset</t>
+          <t>Nasıl Sünnet Oldum ?</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>199.9</v>
+        <v>129.9</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786051242880</t>
+          <t>9786051242866</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Konuşan Kartlar - 24 Kart 24 Yiyecek</t>
+          <t>Yiyecekler-Küçük Kitaplar</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>119.9</v>
+        <v>47.9</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786051245652</t>
+          <t>9786051245737</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Lay Lay Zürafa</t>
+          <t>Salla Dişle - Sözcükler</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>84.9</v>
+        <v>239.9</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786051245805</t>
+          <t>9786051245485</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Kumaş Kitabım - Fil</t>
+          <t>Adım Adım Resim Yapıyorum - Silinebilir Etkinlik Kitabım - Kırmızı</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>54.9</v>
+        <v>349.9</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786051243320</t>
+          <t>9786051245492</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Kumaş Kitabım - Penguen</t>
+          <t>Adım Adım Resim Yapıyorum - Silinebilir Etkinlik Kitabım - Sarı</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>54.9</v>
+        <v>349.9</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786051245645</t>
+          <t>9786051245812</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Fıtı Fıtı Timsah</t>
+          <t>Benim İlk Sözlüğüm</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>84.9</v>
+        <v>209.9</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786051245799</t>
+          <t>9786051244631</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Çalışkan Rimi - Çalışkan Taşıtlar</t>
+          <t>Mevsimlere Dokun - Dokun Hisset</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>84.9</v>
+        <v>219.9</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786051245782</t>
+          <t>9786051244624</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Kabuklu Sali - Çalışkan Taşıtlar</t>
+          <t>Gökyüzüne Dokun - Dokun Hisset</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>84.9</v>
+        <v>219.9</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786051245775</t>
+          <t>9786051242880</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Tembel Vızvız</t>
+          <t>Konuşan Kartlar - 24 Kart 24 Yiyecek</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>84.9</v>
+        <v>239.9</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786051245768</t>
+          <t>9786051245652</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Minik Pırpır - Çalışkan Taşıtlar</t>
+          <t>Lay Lay Zürafa</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>84.9</v>
+        <v>109.9</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786051245751</t>
+          <t>9786051245805</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Yardımsever Siren - Çalışkan Taşıtlar</t>
+          <t>Kumaş Kitabım - Fil</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>84.9</v>
+        <v>54.9</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786051245508</t>
+          <t>9786051243320</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Çalışkan Dodo - Çalışkan Taşıtlar</t>
+          <t>Kumaş Kitabım - Penguen</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>84.9</v>
+        <v>54.9</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786051245133</t>
+          <t>9786051245645</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Eşleştir Öğren Sayılar</t>
+          <t>Fıtı Fıtı Timsah</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>69.9</v>
+        <v>109.9</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786051245621</t>
+          <t>9786051245799</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Meritta - Kirli Deniz</t>
+          <t>Çalışkan Rimi - Çalışkan Taşıtlar</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>69.9</v>
+        <v>109.9</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786051245171</t>
+          <t>9786051245782</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlar - Boya Canlandır</t>
+          <t>Kabuklu Sali - Çalışkan Taşıtlar</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>25</v>
+        <v>109.9</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786051244976</t>
+          <t>9786051245775</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Şirin Tay</t>
+          <t>Tembel Vızvız</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>89.9</v>
+        <v>109.9</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786051242705</t>
+          <t>9786051245768</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kaşifler Serisi - Doğa</t>
+          <t>Minik Pırpır - Çalışkan Taşıtlar</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>22</v>
+        <v>109.9</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786051242699</t>
+          <t>9786051245751</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kaşifler Serisi - Evcil Hayvanlar</t>
+          <t>Yardımsever Siren - Çalışkan Taşıtlar</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>22</v>
+        <v>109.9</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786051243375</t>
+          <t>9786051245508</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Colouring 2</t>
+          <t>Çalışkan Dodo - Çalışkan Taşıtlar</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>7.5</v>
+        <v>109.9</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786051243832</t>
+          <t>9786051245133</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Masalcı Bobi</t>
+          <t>Eşleştir Öğren Sayılar</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>149.9</v>
+        <v>69.9</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786051243849</t>
+          <t>9786051245621</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Minik Kitaplarım - Taşıtlar</t>
+          <t>Meritta - Kirli Deniz</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>71.5</v>
+        <v>89.9</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786051244198</t>
+          <t>9786051245171</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Dişim Çıkıyor - Sözcükler</t>
+          <t>Hayvanlar - Boya Canlandır</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>24.9</v>
+        <v>25</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786051244938</t>
+          <t>9786051244976</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Şirin Kuş</t>
+          <t>Şirin Tay</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>89.9</v>
+        <v>109.9</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786051240923</t>
+          <t>9786051242705</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Bebeğimin İlk Kitabı</t>
+          <t>Küçük Kaşifler Serisi - Doğa</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>45</v>
+        <v>22</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786051244815</t>
+          <t>9786051242699</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Bebeğim Büyüyor</t>
+          <t>Küçük Kaşifler Serisi - Evcil Hayvanlar</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>35</v>
+        <v>22</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786051243924</t>
+          <t>9786051243375</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Emziren Anneler Soruyor 101 Soru Cevap</t>
+          <t>Colouring 2</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>32.5</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786051245720</t>
+          <t>9786051243832</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Salla Dişle - Hayvanlar</t>
+          <t>Masalcı Bobi</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>189.9</v>
+        <v>149.9</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786051245447</t>
+          <t>9786051243849</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Sesli Kitabım - Yaramaz Tarçın</t>
+          <t>Minik Kitaplarım - Taşıtlar</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>229.9</v>
+        <v>84.9</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786051245430</t>
+          <t>9786051244198</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Meraklı Pinimini - Sesli Kitabım</t>
+          <t>Dişim Çıkıyor - Sözcükler</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>229.9</v>
+        <v>24.9</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786051240428</t>
+          <t>9786051244938</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Cinsel Eğitim Öyküleri</t>
+          <t>Şirin Kuş</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>139.9</v>
+        <v>109.9</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786051241869</t>
+          <t>9786051240923</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Yumuşak Kitaplarım Serisi - Sözcükler</t>
+          <t>Bebeğimin İlk Kitabı</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>71.5</v>
+        <v>45</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786051241432</t>
+          <t>9786051244815</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı Sırları Pembe Ülke</t>
+          <t>Bebeğim Büyüyor</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>9.5</v>
+        <v>35</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786051242491</t>
+          <t>9786051243924</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Seni Çok Seviyorum</t>
+          <t>Emziren Anneler Soruyor 101 Soru Cevap</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>29.9</v>
+        <v>32.5</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786051243092</t>
+          <t>9786051245720</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Sihirler Diyarından 10 Hikaye</t>
+          <t>Salla Dişle - Hayvanlar</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>31.5</v>
+        <v>239.9</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786051243450</t>
+          <t>9786051245447</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Augustine's Dream</t>
+          <t>Sesli Kitabım - Yaramaz Tarçın</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>12.9</v>
+        <v>269.9</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786051243467</t>
+          <t>9786051245430</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Crescent Moons</t>
+          <t>Meraklı Pinimini - Sesli Kitabım</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>12.9</v>
+        <v>269.9</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786051244112</t>
+          <t>9786051240428</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>1 Yaş Hikayeleri (Ciltli)</t>
+          <t>Cinsel Eğitim Öyküleri</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>209.9</v>
+        <v>139.9</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786051244129</t>
+          <t>9786051241869</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>2 Yaş Hikayeleri (Ciltli)</t>
+          <t>Yumuşak Kitaplarım Serisi - Sözcükler</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>209.9</v>
+        <v>84.9</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786051244860</t>
+          <t>9786051241432</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Kelebek - Büyüyorum</t>
+          <t>Gökkuşağı Sırları Pembe Ülke</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>37</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786051244686</t>
+          <t>9786051242491</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Ce-Ee Haydi Beni Bul! - Renkler</t>
+          <t>Seni Çok Seviyorum</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>119.9</v>
+        <v>29.9</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786051245225</t>
+          <t>9786051243092</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Kendini Keşfet</t>
+          <t>Sihirler Diyarından 10 Hikaye</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>67</v>
+        <v>31.5</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786051245065</t>
+          <t>9786051243450</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>MMM Nefis</t>
+          <t>Augustine's Dream</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>29.9</v>
+        <v>12.9</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786051245607</t>
+          <t>9786051243467</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Yaz - Sil Harf Kartları</t>
+          <t>Crescent Moons</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>174.9</v>
+        <v>12.9</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786051245461</t>
+          <t>9786051244112</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Bir Taneme Masallar</t>
+          <t>1 Yaş Hikayeleri (Ciltli)</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>54.9</v>
+        <v>219.9</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786051245706</t>
+          <t>9786051244129</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Sınırlarım Ve Sırlarım</t>
+          <t>2 Yaş Hikayeleri (Ciltli)</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>90.9</v>
+        <v>219.9</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786051243436</t>
+          <t>9786051244860</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>The Mystery of the Missing Cheese</t>
+          <t>Kelebek - Büyüyorum</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>12.9</v>
+        <v>37</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786051243559</t>
+          <t>9786051244686</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Cee-Ee Haydi Beni Bul ! - Çiftlik</t>
+          <t>Ce-Ee Haydi Beni Bul! - Renkler</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>119.9</v>
+        <v>134.9</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786051245003</t>
+          <t>9786051245225</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Sayılar - Saklambaç Kitabım</t>
+          <t>Kendini Keşfet</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>42</v>
+        <v>67</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786051245188</t>
+          <t>9786051245065</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Uykudan Önce Mor</t>
+          <t>MMM Nefis</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>59.9</v>
+        <v>29.9</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786051245232</t>
+          <t>9786051245607</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Sayılar - Haydi Öğren</t>
+          <t>Yaz - Sil Harf Kartları</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>67</v>
+        <v>174.9</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786051245317</t>
+          <t>9786051245461</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Taşıtlar - Minik Adımlar</t>
+          <t>Bir Taneme Masallar</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>124.9</v>
+        <v>54.9</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786051245379</t>
+          <t>9786051245706</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Popcorn ve Kardan Adam Oyunu</t>
+          <t>Sınırlarım Ve Sırlarım</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>9.5</v>
+        <v>129.9</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786051245560</t>
+          <t>9786051243436</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Meraklı Çomar</t>
+          <t>The Mystery of the Missing Cheese</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>199.9</v>
+        <v>12.9</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786051245577</t>
+          <t>9786051243559</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Sevecen Kıvırcık</t>
+          <t>Cee-Ee Haydi Beni Bul ! - Çiftlik</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>199.9</v>
+        <v>134.9</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786051240190</t>
+          <t>9786051245003</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Bu Kitap Senin İçin Bebeğim</t>
+          <t>Sayılar - Saklambaç Kitabım</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>79.9</v>
+        <v>42</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>4440000000675</t>
+          <t>9786051245188</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Işık Piknikte 3</t>
+          <t>Uykudan Önce Mor</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>30</v>
+        <v>59.9</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786051240817</t>
+          <t>9786051245232</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Okul - İlk Kelimelerim</t>
+          <t>Sayılar - Haydi Öğren</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>5.5</v>
+        <v>67</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786051245539</t>
+          <t>9786051245317</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Şehrin Hayvanları</t>
+          <t>Taşıtlar - Minik Adımlar</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>29.9</v>
+        <v>159.9</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786051244891</t>
+          <t>9786051245379</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Minik Fil Fırfır</t>
+          <t>Popcorn ve Kardan Adam Oyunu</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>16.5</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786051244921</t>
+          <t>9786051245560</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Yaramaz Tavşan Ponpon</t>
+          <t>Meraklı Çomar</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>16.5</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9789754799972</t>
+          <t>9786051245577</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Lilly ve Billy ile Boyama</t>
+          <t>Sevecen Kıvırcık</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>6.9</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786051242415</t>
+          <t>9786051240190</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Konuşan Kartlar</t>
+          <t>Bu Kitap Senin İçin Bebeğim</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>13</v>
+        <v>79.9</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786051243948</t>
+          <t>4440000000675</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Minik Uğurböceği</t>
+          <t>Işık Piknikte 3</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>14.9</v>
+        <v>30</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786051244280</t>
+          <t>9786051240817</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Bahar Şarkımız</t>
+          <t>Okul - İlk Kelimelerim</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>14.9</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786051244273</t>
+          <t>9786051245539</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Dostlarımızla Eğleniyoruz</t>
+          <t>Mutlu Şehrin Hayvanları</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>14.9</v>
+        <v>29.9</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786051245119</t>
+          <t>9786051244891</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>İlk Sözcüklerim - Eşleştir Öğren</t>
+          <t>Minik Fil Fırfır</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>69.9</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786051243801</t>
+          <t>9786051244921</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Uykucu Horoz</t>
+          <t>Yaramaz Tavşan Ponpon</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>149.9</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786051243207</t>
+          <t>9789754799972</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Minik Kitaplarım - Vücudumuz</t>
+          <t>Lilly ve Billy ile Boyama</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>71.5</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786051243788</t>
+          <t>9786051242415</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Montessori Metoduyla Uygulamalı Öğrenme - Doğa</t>
+          <t>Konuşan Kartlar</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>29.9</v>
+        <v>13</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786051243504</t>
+          <t>9786051243948</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Maket Kitabım - Periler</t>
+          <t>Minik Uğurböceği</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>24.9</v>
+        <v>14.9</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786051244402</t>
+          <t>9786051244280</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Ding Dong Kim Gelmiş?</t>
+          <t>Bahar Şarkımız</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>17</v>
+        <v>14.9</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786051245164</t>
+          <t>9786051244273</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Artırılmış Gerçeklik - Boya Canlandır - Taşıtlar</t>
+          <t>Dostlarımızla Eğleniyoruz</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>25</v>
+        <v>14.9</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786051243498</t>
+          <t>9786051245119</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Maket Kitabım - Prensesler</t>
+          <t>İlk Sözcüklerim - Eşleştir Öğren</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>24.9</v>
+        <v>69.9</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786051244068</t>
+          <t>9786051243801</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>İlk Adımlar Sayma</t>
+          <t>Uykucu Horoz</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>29.9</v>
+        <v>149.9</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786051244327</t>
+          <t>9786051243207</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Sözcükler</t>
+          <t>Minik Kitaplarım - Vücudumuz</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>24.5</v>
+        <v>84.9</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786051243719</t>
+          <t>9786051243788</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Rengarenk Masallar - Sarı</t>
+          <t>Montessori Metoduyla Uygulamalı Öğrenme - Doğa</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>27.69</v>
+        <v>29.9</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786051245591</t>
+          <t>9786051243504</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Masallardan Çizgilere</t>
+          <t>Maket Kitabım - Periler</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>89.9</v>
+        <v>24.9</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
+          <t>9786051244402</t>
+        </is>
+      </c>
+      <c r="B229" s="1" t="inlineStr">
+        <is>
+          <t>Ding Dong Kim Gelmiş?</t>
+        </is>
+      </c>
+      <c r="C229" s="1">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="230" spans="1:3">
+      <c r="A230" s="1" t="inlineStr">
+        <is>
+          <t>9786051245164</t>
+        </is>
+      </c>
+      <c r="B230" s="1" t="inlineStr">
+        <is>
+          <t>Artırılmış Gerçeklik - Boya Canlandır - Taşıtlar</t>
+        </is>
+      </c>
+      <c r="C230" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="231" spans="1:3">
+      <c r="A231" s="1" t="inlineStr">
+        <is>
+          <t>9786051243498</t>
+        </is>
+      </c>
+      <c r="B231" s="1" t="inlineStr">
+        <is>
+          <t>Maket Kitabım - Prensesler</t>
+        </is>
+      </c>
+      <c r="C231" s="1">
+        <v>24.9</v>
+      </c>
+    </row>
+    <row r="232" spans="1:3">
+      <c r="A232" s="1" t="inlineStr">
+        <is>
+          <t>9786051244068</t>
+        </is>
+      </c>
+      <c r="B232" s="1" t="inlineStr">
+        <is>
+          <t>İlk Adımlar Sayma</t>
+        </is>
+      </c>
+      <c r="C232" s="1">
+        <v>29.9</v>
+      </c>
+    </row>
+    <row r="233" spans="1:3">
+      <c r="A233" s="1" t="inlineStr">
+        <is>
+          <t>9786051244327</t>
+        </is>
+      </c>
+      <c r="B233" s="1" t="inlineStr">
+        <is>
+          <t>Sözcükler</t>
+        </is>
+      </c>
+      <c r="C233" s="1">
+        <v>24.5</v>
+      </c>
+    </row>
+    <row r="234" spans="1:3">
+      <c r="A234" s="1" t="inlineStr">
+        <is>
+          <t>9786051243719</t>
+        </is>
+      </c>
+      <c r="B234" s="1" t="inlineStr">
+        <is>
+          <t>Rengarenk Masallar - Sarı</t>
+        </is>
+      </c>
+      <c r="C234" s="1">
+        <v>27.69</v>
+      </c>
+    </row>
+    <row r="235" spans="1:3">
+      <c r="A235" s="1" t="inlineStr">
+        <is>
+          <t>9786051245591</t>
+        </is>
+      </c>
+      <c r="B235" s="1" t="inlineStr">
+        <is>
+          <t>Masallardan Çizgilere</t>
+        </is>
+      </c>
+      <c r="C235" s="1">
+        <v>109.9</v>
+      </c>
+    </row>
+    <row r="236" spans="1:3">
+      <c r="A236" s="1" t="inlineStr">
+        <is>
           <t>9786051241449</t>
         </is>
       </c>
-      <c r="B229" s="1" t="inlineStr">
+      <c r="B236" s="1" t="inlineStr">
         <is>
           <t>Gökkuşağı Sırları Sarı Ülke</t>
         </is>
       </c>
-      <c r="C229" s="1">
+      <c r="C236" s="1">
         <v>24.9</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>