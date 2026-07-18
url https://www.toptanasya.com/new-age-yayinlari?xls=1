--- v0 (2026-03-29)
+++ v1 (2026-07-18)
@@ -85,700 +85,715 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786059188388</t>
+          <t>9786059188470</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Renklerin Rehberliği 2</t>
+          <t>İçimizdeki Deniz</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>745</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786059188067</t>
+          <t>9786059188388</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Biorezonans</t>
+          <t>Renklerin Rehberliği 2</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>745</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786059188364</t>
+          <t>9786059188067</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Bioenerji</t>
+          <t>Biorezonans</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>410</v>
+        <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786059188296</t>
+          <t>9786059188364</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Öz'den Söz'e</t>
+          <t>Bioenerji</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>225</v>
+        <v>410</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786059188333</t>
+          <t>9786059188296</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Holistik Beslenme</t>
+          <t>Öz'den Söz'e</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>390</v>
+        <v>225</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786059188272</t>
+          <t>9786059188333</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Günümüze Şifa Kasesinden Biorezonansa Frekans Gerçekliği</t>
+          <t>Holistik Beslenme</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>320</v>
+        <v>390</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786059188241</t>
+          <t>9786059188272</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Mizaç İlmi</t>
+          <t>Geçmişten Günümüze Şifa Kasesinden Biorezonansa Frekans Gerçekliği</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>350</v>
+        <v>320</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786056430077</t>
+          <t>9786059188241</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Fitoterapi Fikriyatı</t>
+          <t>Mizaç İlmi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9799756131045</t>
+          <t>9786056430077</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Yüzümüzdeki Gizli Kodlar</t>
+          <t>Fitoterapi Fikriyatı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>255</v>
+        <v>320</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9799758312152</t>
+          <t>9799756131045</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Yeni Çağ’da Koruyucu Meleğinizle İrtibat</t>
+          <t>Yüzümüzdeki Gizli Kodlar</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>17.59</v>
+        <v>255</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9799756131038</t>
+          <t>9799758312152</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yeni Çağda İçsel Kıyamet ve Değişim Zamanı</t>
+          <t>Yeni Çağ’da Koruyucu Meleğinizle İrtibat</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>230</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789756131022</t>
+          <t>9799756131038</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Siyah Nehir</t>
+          <t>Yeni Çağda İçsel Kıyamet ve Değişim Zamanı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>130</v>
+        <v>230</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789758312191</t>
+          <t>9789756131022</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Ruhsal Korunma Teknikleri</t>
+          <t>Siyah Nehir</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>15</v>
+        <v>130</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789756131107</t>
+          <t>9789758312191</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Oyunlar Ansiklopedisi</t>
+          <t>Ruhsal Korunma Teknikleri</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>400</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9799758312060</t>
+          <t>9789756131107</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Nostradamus Gerçekleşen ve Gerçekleşmesi Beklenen Kehanetleri</t>
+          <t>Oyunlar Ansiklopedisi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>190</v>
+        <v>400</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9799758312251</t>
+          <t>9799758312060</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Merlyn Kral Arthur’un Büyücüsü’nün Gizli 21 Dersi</t>
+          <t>Nostradamus Gerçekleşen ve Gerçekleşmesi Beklenen Kehanetleri</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>25</v>
+        <v>190</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789758312443</t>
+          <t>9799758312251</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kötü Erkeğin Uyarı Sinyalleri</t>
+          <t>Merlyn Kral Arthur’un Büyücüsü’nün Gizli 21 Dersi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>230</v>
+        <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9799758312190</t>
+          <t>9789758312443</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kahve Falı</t>
+          <t>Kötü Erkeğin Uyarı Sinyalleri</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>12</v>
+        <v>230</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789756131060</t>
+          <t>9799758312190</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>İnsanla Başa Çıkma Yöntemleri</t>
+          <t>Kahve Falı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>225</v>
+        <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789756131077</t>
+          <t>9789756131060</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>İmkansız Aşk Yoktur Kararsız Aşık Vardır</t>
+          <t>İnsanla Başa Çıkma Yöntemleri</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>350</v>
+        <v>225</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9799756131014</t>
+          <t>9789756131077</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Elinizdeki Sihirli Değnek</t>
+          <t>İmkansız Aşk Yoktur Kararsız Aşık Vardır</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>16.2</v>
+        <v>350</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789756131091</t>
+          <t>9799756131014</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Devletin Kürt Filmi</t>
+          <t>Elinizdeki Sihirli Değnek</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>600</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789756131039</t>
+          <t>9789756131091</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Derin Devlet Oldu Devlet</t>
+          <t>Devletin Kürt Filmi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>18.52</v>
+        <v>600</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9799758312176</t>
+          <t>9789756131039</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Büyüsel Dans Teknikleri</t>
+          <t>Derin Devlet Oldu Devlet</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>180</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9799756131052</t>
+          <t>9799758312176</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Bütün Kadınlar Cadıdır</t>
+          <t>Büyüsel Dans Teknikleri</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>16.2</v>
+        <v>180</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9799756331025</t>
+          <t>9799756131052</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Bir Tüy Gibi Hafif Yaşamak</t>
+          <t>Bütün Kadınlar Cadıdır</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>310</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789756131084</t>
+          <t>9799756331025</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Aşkın El Kitabı</t>
+          <t>Bir Tüy Gibi Hafif Yaşamak</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>240</v>
+        <v>310</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789756131015</t>
+          <t>9789756131084</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Asi Ruh</t>
+          <t>Aşkın El Kitabı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>800</v>
+        <v>240</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789756131053</t>
+          <t>9789756131015</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Ağca’nın Derin İlişkileri</t>
+          <t>Asi Ruh</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>350</v>
+        <v>800</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9799758312268</t>
+          <t>9789756131053</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Enerjimizi Çeken İnsanlar Psişik Vampirler</t>
+          <t>Ağca’nın Derin İlişkileri</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>17.59</v>
+        <v>350</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786059188111</t>
+          <t>9799758312268</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Agarta Giriş - Gizemli Dünyaya Açılan Kapı</t>
+          <t>Enerjimizi Çeken İnsanlar Psişik Vampirler</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>280</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786059188104</t>
+          <t>9786059188111</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Atlantis - Tua Taşı Koruyucuları</t>
+          <t>Agarta Giriş - Gizemli Dünyaya Açılan Kapı</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786059188081</t>
+          <t>9786059188104</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Çakra</t>
+          <t>Atlantis - Tua Taşı Koruyucuları</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>595</v>
+        <v>280</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786059188074</t>
+          <t>9786059188081</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Renklerin Rehberliği</t>
+          <t>Çakra</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>600</v>
+        <v>595</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786056430022</t>
+          <t>9786059188074</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Nasrettin Hoca ve Değerler - Mavi Boncuk</t>
+          <t>Renklerin Rehberliği</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>90</v>
+        <v>600</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786056430015</t>
+          <t>9786056430022</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Nasrettin Hoca ve Değerler - Aldatmaca</t>
+          <t>Nasrettin Hoca ve Değerler - Mavi Boncuk</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786056430046</t>
+          <t>9786056430015</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Nasrettin Hoca ve Değerler - Nasrettin Hoca Albino Sincap</t>
+          <t>Nasrettin Hoca ve Değerler - Aldatmaca</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786056430039</t>
+          <t>9786056430046</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Nasrettin Hoca ve Değerler - Nasrettin Hoca Hayvanat Bahçesinde</t>
+          <t>Nasrettin Hoca ve Değerler - Nasrettin Hoca Albino Sincap</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786056430053</t>
+          <t>9786056430039</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Nasrettin Hoca ve Değerler - Nasrettin Hoca Anaokulunda</t>
+          <t>Nasrettin Hoca ve Değerler - Nasrettin Hoca Hayvanat Bahçesinde</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786059188036</t>
+          <t>9786056430053</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Üst Komşum Tanrı</t>
+          <t>Nasrettin Hoca ve Değerler - Nasrettin Hoca Anaokulunda</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>280</v>
+        <v>90</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786059188128</t>
+          <t>9786059188036</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Işığını Keşfet</t>
+          <t>Üst Komşum Tanrı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>410</v>
+        <v>280</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786059188159</t>
+          <t>9786059188128</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Elmastıraş - Günümüzde Mucizeler Yaratıyor</t>
+          <t>Işığını Keşfet</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>280</v>
+        <v>410</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786059188135</t>
+          <t>9786059188159</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Yol Dervişi</t>
+          <t>Elmastıraş - Günümüzde Mucizeler Yaratıyor</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
+          <t>9786059188135</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Yol Dervişi</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
           <t>9786059188142</t>
         </is>
       </c>
-      <c r="B45" s="1" t="inlineStr">
+      <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Arınma Ve Korunma</t>
         </is>
       </c>
-      <c r="C45" s="1">
+      <c r="C46" s="1">
         <v>120</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>