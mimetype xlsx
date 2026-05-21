--- v0 (2026-03-29)
+++ v1 (2026-05-21)
@@ -94,406 +94,406 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786259817538</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Heceden Dile Türkçe Uluslararası Öğrenciler İçin Türkçe Ders Kitabı A-1</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786259817514</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Tevhidin Aydınlığında</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>180</v>
+        <v>270</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786259817521</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Heceden Dile Türkçe Uluslararası Öğrenciler İçin Türkçe Çalışma Kitabı A-1</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786058059399</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Yusuf Has Hacib’in Bilimsel Mirasının Sosyo-Felsefi Analizi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786259817507</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Olur Olmaz İşler Bizden Sorulur</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786058059375</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Oğuzname - Yazıcıoğlu Ali’nin Tevarih-i Al-i Selçuk’undan</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>540</v>
+        <v>600</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786058059382</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Pervanoğlu Tarihi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786058059351</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Yerler Dar Gelmiş Göklere Taşmış Mustafa Şekip Tunç’un Dil Edebiyat ve Sanat Dörüşleri</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786058059344</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Ali Şir Nevayi’nin Bedii Tefekkürü</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786058059337</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Satö</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786056318511</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Günahla Baş Edebilmenin Yolu</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786056318504</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Batı Taklitçiliği ve İslam</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786056318528</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Efsunlu Gece Yürüyüşü</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786058299276</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Din Tüccarı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786056318580</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Düşlerime Kondu Kuşlar</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786056318573</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Mihrap</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786056318566</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>KaralıYorum</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786056318597</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Arafta 30 Gün</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786056318542</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Hakikat Gülleri</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786058059320</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Sizden Biriyim</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786058299290</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Yeni İslam Değil Yeniden İslam</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786058059306</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Otağ</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786058299245</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Yetimhane Çocuklarının Maceraları</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786058299238</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Süleymaniye'deki Haç</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786056318559</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Mutlu Ailesinin Yaşam Tarzı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>