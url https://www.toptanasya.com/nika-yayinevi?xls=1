--- v0 (2026-02-17)
+++ v1 (2026-04-07)
@@ -85,4345 +85,4480 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256520707</t>
+          <t>9786256520967</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Feminist Yöntem</t>
+          <t>Biyokapital</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>500</v>
+        <v>360</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256520882</t>
+          <t>9786256520943</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Yolun Hakikat Yolculuğun Aşk Olsun Gönül Defteri Bilgitay</t>
+          <t>Dalgaya Düşmek</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>180</v>
+        <v>320</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256520905</t>
+          <t>9786256520783</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Sosyal Hizmetlerin Tarihi</t>
+          <t>Antik Çağ Yunan Düşüncesinde Özne</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>360</v>
+        <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256520899</t>
+          <t>9786256520677</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Psikiyatrinin Doğuşu</t>
+          <t>Ruh Sağlığında Tolumsal Perspektifler</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>500</v>
+        <v>440</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256520844</t>
+          <t>9786256520974</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Meselemi Hiç’e Bıraktım: Max Stirner’in Biricik Felsefesi</t>
+          <t>Sağlık ve Yaşam Bilimlerinde İstatistik</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>230</v>
+        <v>440</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256520691</t>
+          <t>9786256520769</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Göçmen Entegrasyonu Politika ve Uygulamaları</t>
+          <t>Machine, Work, Capitalism and Human</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256520493</t>
+          <t>9786256520929</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Farklı Yüzleriyle Annelik</t>
+          <t>Travmayı Kadınca Yeniden Yazmak</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256520745</t>
+          <t>9786256520950</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kiko</t>
+          <t>Büyük Madenci Yürüyüşü” Sonrası Zonguldak</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256520813</t>
+          <t>9786256520776</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Müşterekler, Ekoloji ve Dayanışma Bağlamında Sosyal Hizmet</t>
+          <t>Kod ve Özgürlükler</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256520875</t>
+          <t>9786256520707</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Kentleşme, Yerel Siyaset ve Göç</t>
+          <t>Feminist Yöntem</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256520752</t>
+          <t>9786256520882</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Korsanın Oğlu</t>
+          <t>Yolun Hakikat Yolculuğun Aşk Olsun Gönül Defteri Bilgitay</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256520738</t>
+          <t>9786256520905</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Alicia Şehre Gidiyor</t>
+          <t>Türkiye’de Sosyal Hizmetlerin Tarihi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>250</v>
+        <v>360</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256520554</t>
+          <t>9786256520899</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>İletişim Araştırmalarını Anlamak</t>
+          <t>Psikiyatrinin Doğuşu</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>460</v>
+        <v>500</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256520806</t>
+          <t>9786256520844</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>İstiflenmiş Yaşamlar</t>
+          <t>Meselemi Hiç’e Bıraktım: Max Stirner’in Biricik Felsefesi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>370</v>
+        <v>230</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256520790</t>
+          <t>9786256520691</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Zülüf</t>
+          <t>Göçmen Entegrasyonu Politika ve Uygulamaları</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>230</v>
+        <v>400</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256520721</t>
+          <t>9786256520493</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Beş Vakitli Günden Vazgeçmek</t>
+          <t>Farklı Yüzleriyle Annelik</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>415</v>
+        <v>450</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786257653084</t>
+          <t>9786256520745</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de İdeolojinin Serencamı - İktidar Mücadelesi ve Hegemonik Pratikler</t>
+          <t>Kiko</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>720</v>
+        <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256520684</t>
+          <t>9786256520813</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kıvamında Irkçılık</t>
+          <t>Müşterekler, Ekoloji ve Dayanışma Bağlamında Sosyal Hizmet</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256520714</t>
+          <t>9786256520875</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Gençliği Anlamak</t>
+          <t>Türkiye'de Kentleşme, Yerel Siyaset ve Göç</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>345</v>
+        <v>400</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256520660</t>
+          <t>9786256520752</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Re-Bellum</t>
+          <t>Korsanın Oğlu</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256520646</t>
+          <t>9786256520738</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kahramanlık ve İtaat</t>
+          <t>Alicia Şehre Gidiyor</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>345</v>
+        <v>250</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256520639</t>
+          <t>9786256520554</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Teori ve Sosyal Hizmet: Düşünürler ve Yaklaşımlar</t>
+          <t>İletişim Araştırmalarını Anlamak</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>605</v>
+        <v>460</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256520585</t>
+          <t>9786256520806</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Yeni Kent Sosyolojisinin Yükselişi ve Çöküşü</t>
+          <t>İstiflenmiş Yaşamlar</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>290</v>
+        <v>370</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256520622</t>
+          <t>9786256520790</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Yarım Kalan Her Gece</t>
+          <t>Zülüf</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>140</v>
+        <v>230</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256520608</t>
+          <t>9786256520721</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Emperyalizm</t>
+          <t>Beş Vakitli Günden Vazgeçmek</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>230</v>
+        <v>415</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256520592</t>
+          <t>9786257653084</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Caz Yazıları</t>
+          <t>Türkiye’de İdeolojinin Serencamı - İktidar Mücadelesi ve Hegemonik Pratikler</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>340</v>
+        <v>720</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>4444444443891</t>
+          <t>9786256520684</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Heybe Sosyal Hizmet ve Sosyal Politika Dergisi Sayı: 8 Temmuz 2025</t>
+          <t>Kıvamında Irkçılık</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>230</v>
+        <v>450</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256520615</t>
+          <t>9786256520714</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Rusya’nın Sona Ermeyen Çatışmaları</t>
+          <t>Gençliği Anlamak</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>460</v>
+        <v>345</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256520578</t>
+          <t>9786256520660</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Makine, İş, Kapitalizm ve İnsan</t>
+          <t>Re-Bellum</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>575</v>
+        <v>300</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257653008</t>
+          <t>9786256520646</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kentleşmenin Eleştirisi</t>
+          <t>Kahramanlık ve İtaat</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>415</v>
+        <v>345</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256520523</t>
+          <t>9786256520639</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Milliyetçilikten Önce Milletler</t>
+          <t>Sosyal Teori ve Sosyal Hizmet: Düşünürler ve Yaklaşımlar</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>575</v>
+        <v>605</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256520547</t>
+          <t>9786256520585</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Afrika’dan Türkiye’ye Göç ve Göç Teorileri</t>
+          <t>Yeni Kent Sosyolojisinin Yükselişi ve Çöküşü</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>575</v>
+        <v>290</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256520530</t>
+          <t>9786256520622</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Şiddetsiz Bir Tarihin Olanağı</t>
+          <t>Yarım Kalan Her Gece</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>345</v>
+        <v>140</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256520486</t>
+          <t>9786256520608</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Nükleer Santral Sevdası</t>
+          <t>Emperyalizm</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>395</v>
+        <v>230</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256520516</t>
+          <t>9786256520592</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Eleştirel Sosyal Çalışma</t>
+          <t>Caz Yazıları</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>510</v>
+        <v>340</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256520462</t>
+          <t>4444444443891</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Çoklu Krizler Gölgesinde Sosyal Hizmet</t>
+          <t>Heybe Sosyal Hizmet ve Sosyal Politika Dergisi Sayı: 8 Temmuz 2025</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>460</v>
+        <v>230</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256520417</t>
+          <t>9786256520615</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Batı Eğitimi Düşüncesi Tarihi</t>
+          <t>Rusya’nın Sona Ermeyen Çatışmaları</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>495</v>
+        <v>460</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786257653374</t>
+          <t>9786256520578</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Tablolarla Almanca Gramer</t>
+          <t>Makine, İş, Kapitalizm ve İnsan</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>530</v>
+        <v>575</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256520172</t>
+          <t>9786257653008</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Yeni Türk Sinemasında Nostalji</t>
+          <t>Kentleşmenin Eleştirisi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>220</v>
+        <v>415</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256520479</t>
+          <t>9786256520523</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Devlet</t>
+          <t>Milliyetçilikten Önce Milletler</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>190</v>
+        <v>575</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256520448</t>
+          <t>9786256520547</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Toplumu Anlatmak</t>
+          <t>Afrika’dan Türkiye’ye Göç ve Göç Teorileri</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>460</v>
+        <v>575</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256520011</t>
+          <t>9786256520530</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Psikopatoloji</t>
+          <t>Şiddetsiz Bir Tarihin Olanağı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>750</v>
+        <v>345</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256520455</t>
+          <t>9786256520486</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Jane Addams Eylemci Bir Ruh</t>
+          <t>Nükleer Santral Sevdası</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>460</v>
+        <v>395</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256520158</t>
+          <t>9786256520516</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Cumhuriyeti</t>
+          <t>Eleştirel Sosyal Çalışma</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>345</v>
+        <v>510</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256520370</t>
+          <t>9786256520462</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Homopoliticus</t>
+          <t>Çoklu Krizler Gölgesinde Sosyal Hizmet</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>460</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256520431</t>
+          <t>9786256520417</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Dijital Teknoloji Sorgulanıyor</t>
+          <t>Batı Eğitimi Düşüncesi Tarihi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>560</v>
+        <v>495</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>4444444443016</t>
+          <t>9786257653374</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Heybe Sosyal Hizmet ve Sosyal Politika Dergisi Sayı: 7 Yaz 2024</t>
+          <t>Tablolarla Almanca Gramer</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>175</v>
+        <v>530</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256520400</t>
+          <t>9786256520172</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Çalışmada Araştırma</t>
+          <t>Yeni Türk Sinemasında Nostalji</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>480</v>
+        <v>220</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256520387</t>
+          <t>9786256520479</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Evrenimizi Büyüten Sesler</t>
+          <t>Devlet</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>280</v>
+        <v>190</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256520394</t>
+          <t>9786256520448</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Thomas S. Kuhn</t>
+          <t>Toplumu Anlatmak</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>530</v>
+        <v>460</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256520363</t>
+          <t>9786256520011</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Enflasyon</t>
+          <t>Psikopatoloji</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>650</v>
+        <v>750</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256520356</t>
+          <t>9786256520455</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Siyasal Kuramda Şiddet</t>
+          <t>Jane Addams Eylemci Bir Ruh</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>395</v>
+        <v>460</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256520349</t>
+          <t>9786256520158</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>İnsan Haklarının Patolojisi</t>
+          <t>Türkiye’nin Cumhuriyeti</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>345</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256520271</t>
+          <t>9786256520370</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dünya Düzeni ve Sosyal Hizmet</t>
+          <t>Homopoliticus</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>530</v>
+        <v>460</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256520332</t>
+          <t>9786256520431</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Şahlar, Piyonlar ve Meta Kent</t>
+          <t>Dijital Teknoloji Sorgulanıyor</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>595</v>
+        <v>560</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256520257</t>
+          <t>4444444443016</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Almanca Gramer: A1 Seviyesi</t>
+          <t>Heybe Sosyal Hizmet ve Sosyal Politika Dergisi Sayı: 7 Yaz 2024</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>530</v>
+        <v>175</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256520318</t>
+          <t>9786256520400</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Bağımlılıkta İyileşme: Kadın Deneyimleri</t>
+          <t>Sosyal Çalışmada Araştırma</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>520</v>
+        <v>480</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256520103</t>
+          <t>9786256520387</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Gabriel Tarde'ın Mikrososyolojisi Üzerine</t>
+          <t>Evrenimizi Büyüten Sesler</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>380</v>
+        <v>280</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256520097</t>
+          <t>9786256520394</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmet Uygulamalarında İnsan Hakları</t>
+          <t>Thomas S. Kuhn</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>530</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256520240</t>
+          <t>9786256520363</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Eleştirel Teori</t>
+          <t>Enflasyon</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>360</v>
+        <v>650</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256520325</t>
+          <t>9786256520356</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Bilinçdışının Felsefesi</t>
+          <t>Siyasal Kuramda Şiddet</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>405</v>
+        <v>395</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>4440000004394</t>
+          <t>9786256520349</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Heybe Sosyal Hizmet ve Sosyal Politika Dergisi Sayı: 6 Kış 2024</t>
+          <t>İnsan Haklarının Patolojisi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>175</v>
+        <v>345</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786257653824</t>
+          <t>9786256520271</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Birleşmiş Milletler Cinsiyet Rejimi (Ciltli)</t>
+          <t>Yeni Dünya Düzeni ve Sosyal Hizmet</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>380</v>
+        <v>530</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256520233</t>
+          <t>9786256520332</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Hakikat-Sonrası Çağda Yalan Yemin ve Siyaset</t>
+          <t>Şahlar, Piyonlar ve Meta Kent</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>370</v>
+        <v>595</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256520301</t>
+          <t>9786256520257</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Feminist Sosyal Hizmet</t>
+          <t>Almanca Gramer: A1 Seviyesi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>450</v>
+        <v>530</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256520288</t>
+          <t>9786256520318</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Afetin Sosyal İnşası: Türkiye'nin Deprem Sosyolojisi</t>
+          <t>Bağımlılıkta İyileşme: Kadın Deneyimleri</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>440</v>
+        <v>520</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256520202</t>
+          <t>9786256520103</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Dilin Gücü</t>
+          <t>Gabriel Tarde'ın Mikrososyolojisi Üzerine</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256520004</t>
+          <t>9786256520097</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Kentsel Morfoloji</t>
+          <t>Sosyal Hizmet Uygulamalarında İnsan Hakları</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>585</v>
+        <v>530</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256520066</t>
+          <t>9786256520240</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Kör Gezgin</t>
+          <t>Eleştirel Teori</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>200</v>
+        <v>360</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256520219</t>
+          <t>9786256520325</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Göç Araştırmalarında Yöntem: Örnek Nitel Araştırma Deneyimleri</t>
+          <t>Bilinçdışının Felsefesi</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>450</v>
+        <v>405</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256520295</t>
+          <t>4440000004394</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Küresel Aktör Çin: Çin-ABD Rekabeti</t>
+          <t>Heybe Sosyal Hizmet ve Sosyal Politika Dergisi Sayı: 6 Kış 2024</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>380</v>
+        <v>175</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256520264</t>
+          <t>9786257653824</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Mültecilik: Teori ve Pratik Üzerinden Bir İnceleme</t>
+          <t>Birleşmiş Milletler Cinsiyet Rejimi (Ciltli)</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256520127</t>
+          <t>9786256520233</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Çocuğun İstismarı ve İhmali: Vaka Örnekleri</t>
+          <t>Hakikat-Sonrası Çağda Yalan Yemin ve Siyaset</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>555</v>
+        <v>370</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256520059</t>
+          <t>9786256520301</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Kırsal Sosyal Hizmet: Kavramlar, Teori ve Uygulama</t>
+          <t>Feminist Sosyal Hizmet</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>430</v>
+        <v>450</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786257653992</t>
+          <t>9786256520288</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Parçalanmış Kentsel Mekan: Bellekten Politikaya, Metaverse’ten Sinemaya</t>
+          <t>Afetin Sosyal İnşası: Türkiye'nin Deprem Sosyolojisi</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>380</v>
+        <v>440</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786256520196</t>
+          <t>9786256520202</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Gitmek ve Dönmek Arasında: Türkiye’de Yeni Nesil Beyin Göçü</t>
+          <t>Dilin Gücü</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>530</v>
+        <v>380</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786256520165</t>
+          <t>9786256520004</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Bağımlılıkta Sosyal Hizmet Uygulamaları</t>
+          <t>Kentsel Morfoloji</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>485</v>
+        <v>585</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256520141</t>
+          <t>9786256520066</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Çoklu Krizler Çağında Yoksulluk</t>
+          <t>Kör Gezgin</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>460</v>
+        <v>200</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786257653886</t>
+          <t>9786256520219</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Ev: Tarihsel, Toplumsal ve Sembolik Bir Mekan Olarak Anlamı ve Dönüşümü</t>
+          <t>Göç Araştırmalarında Yöntem: Örnek Nitel Araştırma Deneyimleri</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>590</v>
+        <v>450</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786256520042</t>
+          <t>9786256520295</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Politika</t>
+          <t>Küresel Aktör Çin: Çin-ABD Rekabeti</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>555</v>
+        <v>380</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786256520080</t>
+          <t>9786256520264</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Yeni Salgın Eski Siyaset</t>
+          <t>Mültecilik: Teori ve Pratik Üzerinden Bir İnceleme</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>350</v>
+        <v>380</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786256520073</t>
+          <t>9786256520127</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetçilik ve Cumhuriyetler</t>
+          <t>Çocuğun İstismarı ve İhmali: Vaka Örnekleri</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>660</v>
+        <v>555</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786257653879</t>
+          <t>9786256520059</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Kavramlar Fikirler Partiler</t>
+          <t>Kırsal Sosyal Hizmet: Kavramlar, Teori ve Uygulama</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>575</v>
+        <v>430</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786257653916</t>
+          <t>9786257653992</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası İlişkileri Dinlemek: Uluslararası İlişkiler ve Müzik</t>
+          <t>Parçalanmış Kentsel Mekan: Bellekten Politikaya, Metaverse’ten Sinemaya</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>575</v>
+        <v>380</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>4440000003841</t>
+          <t>9786256520196</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Heybe Sosyal Hizmet ve Sosyal Politika Dergisi Sayı: 5 Yaz 2023</t>
+          <t>Gitmek ve Dönmek Arasında: Türkiye’de Yeni Nesil Beyin Göçü</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>175</v>
+        <v>530</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786257653985</t>
+          <t>9786256520165</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Modernizm</t>
+          <t>Bağımlılıkta Sosyal Hizmet Uygulamaları</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>370</v>
+        <v>485</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786257653909</t>
+          <t>9786256520141</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Modern Türkiye'de Kültür Savaşları</t>
+          <t>Çoklu Krizler Çağında Yoksulluk</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>510</v>
+        <v>460</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786257653336</t>
+          <t>9786257653886</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Klinik Sosyal Hizmet Uygulaması</t>
+          <t>Ev: Tarihsel, Toplumsal ve Sembolik Bir Mekan Olarak Anlamı ve Dönüşümü</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>605</v>
+        <v>590</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786257653930</t>
+          <t>9786256520042</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Aracı Kurum Olmadan Evlat Edinme</t>
+          <t>Sosyal Politika</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>280</v>
+        <v>555</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786257653855</t>
+          <t>9786256520080</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>İnsan Ticareti Gerçeği: Türkiye’de İnsan Ticareti Kapsamında Cinsel Sömürüye Maruz Kalanların Mağduriyet Süreçleri</t>
+          <t>Yeni Salgın Eski Siyaset</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>290</v>
+        <v>350</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786257653893</t>
+          <t>9786256520073</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Çamur Meselesi: Salgınla Artan Sosyal Bilimlerde Yöntem Tartışması</t>
+          <t>Cumhuriyetçilik ve Cumhuriyetler</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>290</v>
+        <v>660</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786257653978</t>
+          <t>9786257653879</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Enkaz ve Parıltı: Walter Benjamin ile Disiplinlerarası Bir Soruşturma</t>
+          <t>Kavramlar Fikirler Partiler</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>325</v>
+        <v>575</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786257653961</t>
+          <t>9786257653916</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojik Araştırma Pratiği: Teori ve Sosyal Araştırmanın İlişkilendirilmesi</t>
+          <t>Uluslararası İlişkileri Dinlemek: Uluslararası İlişkiler ve Müzik</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>345</v>
+        <v>575</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786257653862</t>
+          <t>4440000003841</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Kent ve Çevre Yönetimi</t>
+          <t>Heybe Sosyal Hizmet ve Sosyal Politika Dergisi Sayı: 5 Yaz 2023</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>545</v>
+        <v>175</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786257653848</t>
+          <t>9786257653985</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizm: Eleştirel Kuram Çerçevesinde Bir Söyleşi</t>
+          <t>Modernizm</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>430</v>
+        <v>370</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786257653725</t>
+          <t>9786257653909</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'den Sosyal Hizmet Vakaları</t>
+          <t>Modern Türkiye'de Kültür Savaşları</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>520</v>
+        <v>510</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786257653817</t>
+          <t>9786257653336</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Afrika'da Politika ve Uluslararası İlişkiler</t>
+          <t>Klinik Sosyal Hizmet Uygulaması</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>575</v>
+        <v>605</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786257653831</t>
+          <t>9786257653930</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmet Mesleği: Toplumsal Rolleri ve Yeterlilikleri</t>
+          <t>Aracı Kurum Olmadan Evlat Edinme</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>415</v>
+        <v>280</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786257653442</t>
+          <t>9786257653855</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Yeraltı Kliniği</t>
+          <t>İnsan Ticareti Gerçeği: Türkiye’de İnsan Ticareti Kapsamında Cinsel Sömürüye Maruz Kalanların Mağduriyet Süreçleri</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>415</v>
+        <v>290</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>4440000002819</t>
+          <t>9786257653893</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Heybe Sosyal Hizmet ve Sosyal Politika Dergisi Sayı: 4 Ocak 2023</t>
+          <t>Çamur Meselesi: Salgınla Artan Sosyal Bilimlerde Yöntem Tartışması</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>175</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786257653800</t>
+          <t>9786257653978</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Günümüzde Aşırı Sağ</t>
+          <t>Enkaz ve Parıltı: Walter Benjamin ile Disiplinlerarası Bir Soruşturma</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>345</v>
+        <v>325</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786257653787</t>
+          <t>9786257653961</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Bakım Merceğinden Yeni Sosyal: Deneyimler, Öznellikler, Tartışmalar</t>
+          <t>Sosyolojik Araştırma Pratiği: Teori ve Sosyal Araştırmanın İlişkilendirilmesi</t>
         </is>
       </c>
       <c r="C103" s="1">
         <v>345</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786257653763</t>
+          <t>9786257653862</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Medya Teorisi</t>
+          <t>Türkiye'de Kent ve Çevre Yönetimi</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>290</v>
+        <v>545</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786257653770</t>
+          <t>9786257653848</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Başmeleğimsi</t>
+          <t>Kapitalizm: Eleştirel Kuram Çerçevesinde Bir Söyleşi</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>175</v>
+        <v>430</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786257653794</t>
+          <t>9786257653725</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Eğitim, Adalet Ekonomi: Eğitim Felsefesi Tartışmaları</t>
+          <t>Türkiye'den Sosyal Hizmet Vakaları</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>230</v>
+        <v>520</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786257653756</t>
+          <t>9786257653817</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Ulus Mekan Beden: Erken Cumhuriyet Döneminde Kentin Toplumsal ve Mekânsal Örgütleniş</t>
+          <t>Afrika'da Politika ve Uluslararası İlişkiler</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>290</v>
+        <v>575</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786257653749</t>
+          <t>9786257653831</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Kimlik: Çağdaş Tartışmalar</t>
+          <t>Sosyal Hizmet Mesleği: Toplumsal Rolleri ve Yeterlilikleri</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>300</v>
+        <v>415</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786257653732</t>
+          <t>9786257653442</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Klinik Sosyal Hizmet: Tanımı Uygulaması ve Vizyonu</t>
+          <t>Yeraltı Kliniği</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>485</v>
+        <v>415</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786257653510</t>
+          <t>4440000002819</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmette Dezavantajlı - Risk Altındaki Gruplar II</t>
+          <t>Heybe Sosyal Hizmet ve Sosyal Politika Dergisi Sayı: 4 Ocak 2023</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>565</v>
+        <v>175</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786257653718</t>
+          <t>9786257653800</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmet Uygulamasında Klinik Değerlendirme ve Tanı</t>
+          <t>Günümüzde Aşırı Sağ</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>685</v>
+        <v>345</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786257653695</t>
+          <t>9786257653787</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Etnometodolojide Araştırmalar</t>
+          <t>Bakım Merceğinden Yeni Sosyal: Deneyimler, Öznellikler, Tartışmalar</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>495</v>
+        <v>345</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786257653688</t>
+          <t>9786257653763</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Cinsiyet Temelli Şiddetin Çözümünde Erkekler</t>
+          <t>Medya Teorisi</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>380</v>
+        <v>290</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786257653657</t>
+          <t>9786257653770</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmette Süpervizyon</t>
+          <t>Başmeleğimsi</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>595</v>
+        <v>175</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786257653671</t>
+          <t>9786257653794</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Aile Polisi</t>
+          <t>Eğitim, Adalet Ekonomi: Eğitim Felsefesi Tartışmaları</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>440</v>
+        <v>230</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786257653626</t>
+          <t>9786257653756</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar, Adalet, Haklar ve Eleştirel Sosyal Hizmet: Sevda Uluğtekin'e Armağan</t>
+          <t>Ulus Mekan Beden: Erken Cumhuriyet Döneminde Kentin Toplumsal ve Mekânsal Örgütleniş</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>480</v>
+        <v>290</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>4440000001824</t>
+          <t>9786257653749</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Heybe Sosyal Hizmet ve Sosyal Politika Dergisi Sayı: 3 Ağustos 2022</t>
+          <t>Kimlik: Çağdaş Tartışmalar</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>175</v>
+        <v>300</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786257653503</t>
+          <t>9786257653732</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Gıdanın Ekolojisi: Türkiye’de Gıda Sistemlerinin Dönüşümü</t>
+          <t>Klinik Sosyal Hizmet: Tanımı Uygulaması ve Vizyonu</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>360</v>
+        <v>485</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786257653640</t>
+          <t>9786257653510</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Komple Muamele: Sinemada Erotizm ve Pornografi</t>
+          <t>Sosyal Hizmette Dezavantajlı - Risk Altındaki Gruplar II</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>360</v>
+        <v>565</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786257653633</t>
+          <t>9786257653718</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Geçti Rüzgarın Mevsimi</t>
+          <t>Sosyal Hizmet Uygulamasında Klinik Değerlendirme ve Tanı</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>230</v>
+        <v>685</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786257653480</t>
+          <t>9786257653695</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Rusya’nın Batı’dan Kopuşu: Doğu ve Batı Arasında Rusya</t>
+          <t>Etnometodolojide Araştırmalar</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>345</v>
+        <v>495</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786257653589</t>
+          <t>9786257653688</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Feminist Failliğe Çağrı: Dersliklerde Feminist Pedagoji Deneyimleri</t>
+          <t>Toplumsal Cinsiyet Temelli Şiddetin Çözümünde Erkekler</t>
         </is>
       </c>
       <c r="C122" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786257653527</t>
+          <t>9786257653657</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Selçuk Karacık Anısına Armağan Yazılar: Sosyal Hizmetin Tarihi, Eğitimi ve Farklı İhtiyaç Grupları</t>
+          <t>Sosyal Hizmette Süpervizyon</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>75</v>
+        <v>595</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786257653596</t>
+          <t>9786257653671</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Sinema ve Toplumsal Cinsiyet: Türk Sinemasında Ev, Emek, Cinsiyet ve İktidar İlişkileri</t>
+          <t>Aile Polisi</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>245</v>
+        <v>440</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786257653435</t>
+          <t>9786257653626</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Askeri Sosyal Hizmet</t>
+          <t>Çocuklar, Adalet, Haklar ve Eleştirel Sosyal Hizmet: Sevda Uluğtekin'e Armağan</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>520</v>
+        <v>480</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786257653534</t>
+          <t>4440000001824</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Salıncağı</t>
+          <t>Heybe Sosyal Hizmet ve Sosyal Politika Dergisi Sayı: 3 Ağustos 2022</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>220</v>
+        <v>175</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786257653572</t>
+          <t>9786257653503</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Çeyrek Asır Sonra 28 Şubat: Aktörler Üzerinden Bir Okuma</t>
+          <t>Gıdanın Ekolojisi: Türkiye’de Gıda Sistemlerinin Dönüşümü</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>320</v>
+        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786257653565</t>
+          <t>9786257653640</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Dert Yükü Mekanlar</t>
+          <t>Komple Muamele: Sinemada Erotizm ve Pornografi</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>860</v>
+        <v>360</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786257653541</t>
+          <t>9786257653633</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Ecce Monstrum</t>
+          <t>Geçti Rüzgarın Mevsimi</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786257653558</t>
+          <t>9786257653480</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Sermayenin Sınırları</t>
+          <t>Rusya’nın Batı’dan Kopuşu: Doğu ve Batı Arasında Rusya</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>650</v>
+        <v>345</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786059386746</t>
+          <t>9786257653589</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Edebi Çeviride Temel Kurallar</t>
+          <t>Feminist Failliğe Çağrı: Dersliklerde Feminist Pedagoji Deneyimleri</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>230</v>
+        <v>380</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786257653329</t>
+          <t>9786257653527</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Eleştirel Uluslararası Politik Ekonomi 2 Bölgesel Dinamikler</t>
+          <t>Selçuk Karacık Anısına Armağan Yazılar: Sosyal Hizmetin Tarihi, Eğitimi ve Farklı İhtiyaç Grupları</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>520</v>
+        <v>75</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786257653497</t>
+          <t>9786257653596</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmet İçin Sosyal Adalet</t>
+          <t>Sinema ve Toplumsal Cinsiyet: Türk Sinemasında Ev, Emek, Cinsiyet ve İktidar İlişkileri</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>540</v>
+        <v>245</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9772791662002</t>
+          <t>9786257653435</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Heybe Sosyal Hizmet Ve Sosyal Politika Dergisi Sayı: 2 Aralık 2021</t>
+          <t>Askeri Sosyal Hizmet</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>175</v>
+        <v>520</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786257653459</t>
+          <t>9786257653534</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Kimlik</t>
+          <t>Yıldız Salıncağı</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786257653312</t>
+          <t>9786257653572</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Konumuz Matematik</t>
+          <t>Çeyrek Asır Sonra 28 Şubat: Aktörler Üzerinden Bir Okuma</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>495</v>
+        <v>320</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786257653466</t>
+          <t>9786257653565</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Tarihsel Sosyoloji</t>
+          <t>Dert Yükü Mekanlar</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>300</v>
+        <v>860</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786257653428</t>
+          <t>9786257653541</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>100. Yılında Türkiye - Rusya İlişkileri</t>
+          <t>Ecce Monstrum</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>575</v>
+        <v>230</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786257653398</t>
+          <t>9786257653558</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Kanıt</t>
+          <t>Sermayenin Sınırları</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>450</v>
+        <v>650</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786257653305</t>
+          <t>9786059386746</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Dostoyevski Politikasının Sorunları</t>
+          <t>Edebi Çeviride Temel Kurallar</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>430</v>
+        <v>230</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786257653411</t>
+          <t>9786257653329</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Siyasal Bir Sorun Olarak İslamcılık</t>
+          <t>Eleştirel Uluslararası Politik Ekonomi 2 Bölgesel Dinamikler</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>350</v>
+        <v>520</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786059386692</t>
+          <t>9786257653497</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Emeğin Sokak Hali</t>
+          <t>Sosyal Hizmet İçin Sosyal Adalet</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>345</v>
+        <v>540</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786059386678</t>
+          <t>9772791662002</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Biyopolitika ve Queer (Ciltli)</t>
+          <t>Heybe Sosyal Hizmet Ve Sosyal Politika Dergisi Sayı: 2 Aralık 2021</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>800</v>
+        <v>175</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786059386555</t>
+          <t>9786257653459</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Çalışma Mesleğinde Kariyer Seçenekleri</t>
+          <t>Kimlik</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>370</v>
+        <v>300</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786059386319</t>
+          <t>9786257653312</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Matematiğin Sihirli Dünyası</t>
+          <t>Konumuz Matematik</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>595</v>
+        <v>495</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786257653183</t>
+          <t>9786257653466</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Jean Jaures: Cumhuriyetçi Sosyalizmin İmkanı</t>
+          <t>Uluslararası Tarihsel Sosyoloji</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>360</v>
+        <v>300</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786059386227</t>
+          <t>9786257653428</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Okul Sosyal Hizmeti</t>
+          <t>100. Yılında Türkiye - Rusya İlişkileri</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>595</v>
+        <v>575</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786058646315</t>
+          <t>9786257653398</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmete Giriş</t>
+          <t>Kanıt</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>885</v>
+        <v>450</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786058646339</t>
+          <t>9786257653305</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Türkleşmek İslamlaşmak Memurlaşmak</t>
+          <t>Dostoyevski Politikasının Sorunları</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>62.5</v>
+        <v>430</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786058646346</t>
+          <t>9786257653411</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Hafif Coğrafya</t>
+          <t>Siyasal Bir Sorun Olarak İslamcılık</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>210</v>
+        <v>350</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786058646360</t>
+          <t>9786059386692</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Kamu Yönetiminin Dönüşümü</t>
+          <t>Emeğin Sokak Hali</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>245</v>
+        <v>345</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786056460944</t>
+          <t>9786059386678</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Modern Özerklik Sistemleri</t>
+          <t>Biyopolitika ve Queer (Ciltli)</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>575</v>
+        <v>800</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786056460906</t>
+          <t>9786059386555</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmet Uygulaması</t>
+          <t>Sosyal Çalışma Mesleğinde Kariyer Seçenekleri</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>685</v>
+        <v>370</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786058646391</t>
+          <t>9786059386319</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Şiir Sokakta (Ciltli)</t>
+          <t>Matematiğin Sihirli Dünyası</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>245</v>
+        <v>595</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786056460982</t>
+          <t>9786257653183</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Bir Avuç Sinema Yazısı</t>
+          <t>Jean Jaures: Cumhuriyetçi Sosyalizmin İmkanı</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>245</v>
+        <v>360</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786056460913</t>
+          <t>9786059386227</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>10. Yüzyıldan Günümüze Dersim Tarihi</t>
+          <t>Okul Sosyal Hizmeti</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>14.81</v>
+        <v>595</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786056460920</t>
+          <t>9786058646315</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Kooperatifçilik</t>
+          <t>Sosyal Hizmete Giriş</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>245</v>
+        <v>885</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786056460975</t>
+          <t>9786058646339</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>İnsan Davranışı ve Sosyal Çevre - 1</t>
+          <t>Türkleşmek İslamlaşmak Memurlaşmak</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>630</v>
+        <v>62.5</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786058477629</t>
+          <t>9786058646346</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>İnsan Davranışı ve Sosyal Çevre - 2</t>
+          <t>Hafif Coğrafya</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>595</v>
+        <v>210</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786056460951</t>
+          <t>9786058646360</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Alevilik Nedir?</t>
+          <t>Türkiye'de Kamu Yönetiminin Dönüşümü</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>315</v>
+        <v>245</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786056460937</t>
+          <t>9786056460944</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>İslam ve Sınıf</t>
+          <t>Modern Özerklik Sistemleri</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>450</v>
+        <v>575</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786058646308</t>
+          <t>9786056460906</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Dersim Dile Geldi</t>
+          <t>Sosyal Hizmet Uygulaması</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>380</v>
+        <v>685</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786058646353</t>
+          <t>9786058646391</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Yargı Yoktur</t>
+          <t>Şiir Sokakta (Ciltli)</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>16.67</v>
+        <v>245</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786058646377</t>
+          <t>9786056460982</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Mezopotamya Uygarlığında Süryani Tarihi</t>
+          <t>Bir Avuç Sinema Yazısı</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>485</v>
+        <v>245</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786059386548</t>
+          <t>9786056460913</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Adam Öldüren Kadınlar</t>
+          <t>10. Yüzyıldan Günümüze Dersim Tarihi</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>325</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786059386258</t>
+          <t>9786056460920</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>İsrail Hakkında On Mit</t>
+          <t>Kooperatifçilik</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>450</v>
+        <v>245</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786059386272</t>
+          <t>9786056460975</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Cinsiyet</t>
+          <t>İnsan Davranışı ve Sosyal Çevre - 1</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>370</v>
+        <v>630</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786059386241</t>
+          <t>9786058477629</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Makbul Alevilik - Bir Asimilasyon Modeli</t>
+          <t>İnsan Davranışı ve Sosyal Çevre - 2</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>290</v>
+        <v>595</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786059386456</t>
+          <t>9786056460951</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>İstiridye Kabuğum</t>
+          <t>Alevilik Nedir?</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>230</v>
+        <v>315</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786059386340</t>
+          <t>9786056460937</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Kıtlık ve Bolluk</t>
+          <t>İslam ve Sınıf</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>370</v>
+        <v>450</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786059386579</t>
+          <t>9786058646308</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Yaşlılık ve Sosyal Hizmet</t>
+          <t>Dersim Dile Geldi</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>530</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786059386562</t>
+          <t>9786058646353</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Popülizm</t>
+          <t>Türkiye'de Yargı Yoktur</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>280</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786059386265</t>
+          <t>9786058646377</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Katip Bartleby - Bir Wall Street Hikayesi</t>
+          <t>Mezopotamya Uygarlığında Süryani Tarihi</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>150</v>
+        <v>485</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786059386142</t>
+          <t>9786059386548</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Kozmopolitizm</t>
+          <t>Adam Öldüren Kadınlar</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>345</v>
+        <v>325</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786059386135</t>
+          <t>9786059386258</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Partizan Teorisi</t>
+          <t>İsrail Hakkında On Mit</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>265</v>
+        <v>450</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786059386364</t>
+          <t>9786059386272</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Burjuvazisi</t>
+          <t>Toplumsal Cinsiyet</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>230</v>
+        <v>370</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786059386333</t>
+          <t>9786059386241</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Tarihsel Sosyoloji ve Uluslararası İlişkiler</t>
+          <t>Makbul Alevilik - Bir Asimilasyon Modeli</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>370</v>
+        <v>290</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786059386357</t>
+          <t>9786059386456</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Ve Rüzgar Her Şeyi Alıp Götürmedi</t>
+          <t>İstiridye Kabuğum</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>265</v>
+        <v>230</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786059386289</t>
+          <t>9786059386340</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Quo Vadis: Kamu Yönetimi</t>
+          <t>Kıtlık ve Bolluk</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>605</v>
+        <v>370</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786059386326</t>
+          <t>9786059386579</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Kan Konuşur: Bir Adli Bilimcinin Anıları</t>
+          <t>Yaşlılık ve Sosyal Hizmet</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>405</v>
+        <v>530</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786059386302</t>
+          <t>9786059386562</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Sosyal Hizmet</t>
+          <t>Popülizm</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>520</v>
+        <v>280</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786059386173</t>
+          <t>9786059386265</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmet Etiği ve Değerleri</t>
+          <t>Katip Bartleby - Bir Wall Street Hikayesi</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>575</v>
+        <v>150</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786059386210</t>
+          <t>9786059386142</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Ölüler Sır Saklamaz</t>
+          <t>Kozmopolitizm</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>405</v>
+        <v>345</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786059386197</t>
+          <t>9786059386135</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmeti Yeniden Düşünmek</t>
+          <t>Partizan Teorisi</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>415</v>
+        <v>265</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786058477667</t>
+          <t>9786059386364</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmet</t>
+          <t>Bilgi Burjuvazisi</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>595</v>
+        <v>230</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786059386234</t>
+          <t>9786059386333</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmetlerde Güncel Tartışmalar</t>
+          <t>Tarihsel Sosyoloji ve Uluslararası İlişkiler</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>360</v>
+        <v>370</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786059386180</t>
+          <t>9786059386357</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarla Sosyal Hizmet Uygulaması</t>
+          <t>Ve Rüzgar Her Şeyi Alıp Götürmedi</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>620</v>
+        <v>265</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786059205863</t>
+          <t>9786059386289</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hakları ve Sosyal Hizmet</t>
+          <t>Quo Vadis: Kamu Yönetimi</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>575</v>
+        <v>605</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786059386159</t>
+          <t>9786059386326</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Yaşlı Bakımı</t>
+          <t>Kan Konuşur: Bir Adli Bilimcinin Anıları</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>450</v>
+        <v>405</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786059386012</t>
+          <t>9786059386302</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Cope Master</t>
+          <t>Yeşil Sosyal Hizmet</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>400</v>
+        <v>520</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786058389120</t>
+          <t>9786059386173</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Coğrafyam Sığar mı Atlaslara</t>
+          <t>Sosyal Hizmet Etiği ve Değerleri</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>220</v>
+        <v>575</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786058477643</t>
+          <t>9786059386210</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Alman Kışı</t>
+          <t>Ölüler Sır Saklamaz</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>315</v>
+        <v>405</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786059386036</t>
+          <t>9786059386197</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Güç ve Güçlendirme</t>
+          <t>Sosyal Hizmeti Yeniden Düşünmek</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>360</v>
+        <v>415</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786058389175</t>
+          <t>9786058477667</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Pontus (Ciltli)</t>
+          <t>Sosyal Hizmet</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>135</v>
+        <v>595</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786059386296</t>
+          <t>9786059386234</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Aslında Güçlü Değilmişim</t>
+          <t>Sosyal Hizmetlerde Güncel Tartışmalar</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786059386104</t>
+          <t>9786059386180</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Avrupa'nın Bozkır Sınırları</t>
+          <t>Çocuklarla Sosyal Hizmet Uygulaması</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>345</v>
+        <v>620</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786059386111</t>
+          <t>9786059205863</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Laikliği Yeniden Düşünmek</t>
+          <t>İnsan Hakları ve Sosyal Hizmet</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>475</v>
+        <v>575</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786058389199</t>
+          <t>9786059386159</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Dünya Mitolojisi (Ciltli)</t>
+          <t>Yaşlı Bakımı</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>212.5</v>
+        <v>450</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786058389137</t>
+          <t>9786059386012</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Sığındığımız Masallar</t>
+          <t>Cope Master</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>80</v>
+        <v>400</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786059386098</t>
+          <t>9786058389120</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>İnsan Bilimlerinin Felsefi Eleştirisi</t>
+          <t>Coğrafyam Sığar mı Atlaslara</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>430</v>
+        <v>220</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786058389144</t>
+          <t>9786058477643</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmet Görüşme Teknikleri</t>
+          <t>Alman Kışı</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>595</v>
+        <v>315</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786059386050</t>
+          <t>9786059386036</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle Almanca İlgeçler</t>
+          <t>Güç ve Güçlendirme</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>775</v>
+        <v>360</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786059386029</t>
+          <t>9786058389175</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Stres Yönetimi</t>
+          <t>Pontus (Ciltli)</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>530</v>
+        <v>135</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786058389151</t>
+          <t>9786059386296</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>İdeoloji ve Ütopya</t>
+          <t>Aslında Güçlü Değilmişim</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>405</v>
+        <v>300</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786059386043</t>
+          <t>9786059386104</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Din, Siyaset ve Kadın</t>
+          <t>Avrupa'nın Bozkır Sınırları</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>455</v>
+        <v>345</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786058477698</t>
+          <t>9786059386111</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmet Kuram ve Yöntemleri</t>
+          <t>Laikliği Yeniden Düşünmek</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>565</v>
+        <v>475</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786058477674</t>
+          <t>9786058389199</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Psikiyatri - Kısa Bir Giriş</t>
+          <t>Dünya Mitolojisi (Ciltli)</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>245</v>
+        <v>212.5</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786058477612</t>
+          <t>9786058389137</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Etkili Uygulama İçin Sosyal Hizmet Araştırması</t>
+          <t>Sığındığımız Masallar</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>690</v>
+        <v>80</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786059386074</t>
+          <t>9786059386098</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Yoksulluk, İnsan Hakları ve Sosyal Hizmetler</t>
+          <t>İnsan Bilimlerinin Felsefi Eleştirisi</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>380</v>
+        <v>430</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786058389168</t>
+          <t>9786058389144</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Engelli Bakımı</t>
+          <t>Sosyal Hizmet Görüşme Teknikleri</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>325</v>
+        <v>595</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786058389182</t>
+          <t>9786059386050</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Politikanın Cinsiyet Halleri</t>
+          <t>Her Yönüyle Almanca İlgeçler</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>325</v>
+        <v>775</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786058477681</t>
+          <t>9786059386029</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Yönetsel Coğrafya</t>
+          <t>Stres Yönetimi</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>510</v>
+        <v>530</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786056460999</t>
+          <t>9786058389151</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Gezi'den Soma'ya Hayat Sokakta</t>
+          <t>İdeoloji ve Ütopya</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>310</v>
+        <v>405</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786058477650</t>
+          <t>9786059386043</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Teorinin Sefaleti : Hatalı Bir Devridaim Makinesi</t>
+          <t>Din, Siyaset ve Kadın</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>475</v>
+        <v>455</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786058389106</t>
+          <t>9786058477698</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Yeşile Kaçış</t>
+          <t>Sosyal Hizmet Kuram ve Yöntemleri</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>24</v>
+        <v>565</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786059386005</t>
+          <t>9786058477674</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Duygulara Sadakat</t>
+          <t>Psikiyatri - Kısa Bir Giriş</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>510</v>
+        <v>245</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786058477636</t>
+          <t>9786058477612</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Yeşilden Maviye</t>
+          <t>Etkili Uygulama İçin Sosyal Hizmet Araştırması</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>350</v>
+        <v>690</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786058389113</t>
+          <t>9786059386074</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>AKP Nasıl Yönetti? (2002 - 2015)</t>
+          <t>Yoksulluk, İnsan Hakları ve Sosyal Hizmetler</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>270</v>
+        <v>380</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786058646384</t>
+          <t>9786058389168</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyılda Planlama</t>
+          <t>Engelli Bakımı</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>290</v>
+        <v>325</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786257653206</t>
+          <t>9786058389182</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Almanca Aile Birleşimi ve A.1.1/A.1.2 Dil Seviyesi İçin Ders Kitabı</t>
+          <t>Sosyal Politikanın Cinsiyet Halleri</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>775</v>
+        <v>325</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786257653251</t>
+          <t>9786058477681</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Almanca Aile Birleşimi ve A.1.1/A.1.2 Dil Seviyesi İçin Alıştırma Kitabı</t>
+          <t>Yönetsel Coğrafya</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>775</v>
+        <v>510</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786257653213</t>
+          <t>9786056460999</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Şehir Hakkı</t>
+          <t>Gezi'den Soma'ya Hayat Sokakta</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>315</v>
+        <v>310</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786257653039</t>
+          <t>9786058477650</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Devlet: Dün Bugün Gelecek</t>
+          <t>Teorinin Sefaleti : Hatalı Bir Devridaim Makinesi</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>490</v>
+        <v>475</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786257653282</t>
+          <t>9786058389106</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Salgın Halleri</t>
+          <t>Yeşile Kaçış</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>345</v>
+        <v>24</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786257653299</t>
+          <t>9786059386005</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat Sosyolojisini Güncel Kılmak</t>
+          <t>Duygulara Sadakat</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>550</v>
+        <v>510</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786257653237</t>
+          <t>9786058477636</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Eleştirel Uluslararası Politik Ekonomi 1</t>
+          <t>Yeşilden Maviye</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>520</v>
+        <v>350</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786059386784</t>
+          <t>9786058389113</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Alevi İnanç Kırımı</t>
+          <t>AKP Nasıl Yönetti? (2002 - 2015)</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>315</v>
+        <v>270</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786257653053</t>
+          <t>9786058646384</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Kadın Roman Kahramanları</t>
+          <t>21. Yüzyılda Planlama</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>250</v>
+        <v>290</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786257653176</t>
+          <t>9786257653206</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Vazgeç(me)mek</t>
+          <t>Almanca Aile Birleşimi ve A.1.1/A.1.2 Dil Seviyesi İçin Ders Kitabı</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>315</v>
+        <v>775</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786257653381</t>
+          <t>9786257653251</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Edebiyatın Ulusu Ulusun Edebiyatı</t>
+          <t>Almanca Aile Birleşimi ve A.1.1/A.1.2 Dil Seviyesi İçin Alıştırma Kitabı</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>370</v>
+        <v>775</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786257653404</t>
+          <t>9786257653213</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Kavramsal Ritimler</t>
+          <t>Şehir Hakkı</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>345</v>
+        <v>315</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786257653343</t>
+          <t>9786257653039</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Bilimlerde Nitel Araştırma Yöntemleri</t>
+          <t>Devlet: Dün Bugün Gelecek</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>605</v>
+        <v>490</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786257653350</t>
+          <t>9786257653282</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmet Mesleğinin ABC'si</t>
+          <t>Salgın Halleri</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>545</v>
+        <v>345</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786257653367</t>
+          <t>9786257653299</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Genelci Sosyal Çalışma</t>
+          <t>Edebiyat Sosyolojisini Güncel Kılmak</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>510</v>
+        <v>550</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>4440000000162</t>
+          <t>9786257653237</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Heybe Sosyal Hizmet ve Sosyal Politika Dergisi Sayı: 1 Haziran 2021</t>
+          <t>Eleştirel Uluslararası Politik Ekonomi 1</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>175</v>
+        <v>520</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786059386999</t>
+          <t>9786059386784</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Ayrım: Beğeni Yargısının Toplumsal Eleştirisi (Ciltli)</t>
+          <t>Alevi İnanç Kırımı</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>830</v>
+        <v>315</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786059386883</t>
+          <t>9786257653053</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Bir Yakalı Kertenkele Ne Yapabilir?</t>
+          <t>Kadın Roman Kahramanları</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>210</v>
+        <v>250</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786059386401</t>
+          <t>9786257653176</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Karizma ve Lider Kültü</t>
+          <t>Vazgeç(me)mek</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>395</v>
+        <v>315</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786059386920</t>
+          <t>9786257653381</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Adli Sosyal Hizmet</t>
+          <t>Edebiyatın Ulusu Ulusun Edebiyatı</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>565</v>
+        <v>370</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786058646322</t>
+          <t>9786257653404</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Hakikat Sonrası</t>
+          <t>Kavramsal Ritimler</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>370</v>
+        <v>345</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786059386388</t>
+          <t>9786257653343</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>'İç'ten 'İç'e</t>
+          <t>Sosyal Bilimlerde Nitel Araştırma Yöntemleri</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>520</v>
+        <v>605</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786059386975</t>
+          <t>9786257653350</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Yardım Personelini Güçlendirme</t>
+          <t>Sosyal Hizmet Mesleğinin ABC'si</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>490</v>
+        <v>545</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786059386937</t>
+          <t>9786257653367</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Göç ve Kent</t>
+          <t>Genelci Sosyal Çalışma</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>530</v>
+        <v>510</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786059386951</t>
+          <t>4440000000162</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Aidiyet Siyaseti</t>
+          <t>Heybe Sosyal Hizmet ve Sosyal Politika Dergisi Sayı: 1 Haziran 2021</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>325</v>
+        <v>175</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786059386470</t>
+          <t>9786059386999</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Covid-19’dan Sonraki İlk Yıl</t>
+          <t>Ayrım: Beğeni Yargısının Toplumsal Eleştirisi (Ciltli)</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>300</v>
+        <v>830</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786257653138</t>
+          <t>9786059386883</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası İlişkiler Etiği</t>
+          <t>Bir Yakalı Kertenkele Ne Yapabilir?</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>485</v>
+        <v>210</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786059386876</t>
+          <t>9786059386401</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Rubi ile Turti’nin Bir Günü</t>
+          <t>Karizma ve Lider Kültü</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>240</v>
+        <v>395</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786059386890</t>
+          <t>9786059386920</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Göç ve Entegrasyon</t>
+          <t>Adli Sosyal Hizmet</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>500</v>
+        <v>565</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786257653114</t>
+          <t>9786058646322</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Max Stirner</t>
+          <t>Hakikat Sonrası</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>380</v>
+        <v>370</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786059386432</t>
+          <t>9786059386388</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Otoriter Neoliberalizmin Gölgesinde</t>
+          <t>'İç'ten 'İç'e</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>440</v>
+        <v>520</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786059386838</t>
+          <t>9786059386975</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Lamekan</t>
+          <t>Yardım Personelini Güçlendirme</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>230</v>
+        <v>490</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786059386791</t>
+          <t>9786059386937</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Savaştır Ruhumu Yaralayan</t>
+          <t>Göç ve Kent</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>210</v>
+        <v>530</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786059386807</t>
+          <t>9786059386951</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Pedagojik Tahakküm</t>
+          <t>Aidiyet Siyaseti</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>300</v>
+        <v>325</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786059386869</t>
+          <t>9786059386470</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Yeminin Arkeolojisi: Dilin Kutsal Ayini</t>
+          <t>Covid-19’dan Sonraki İlk Yıl</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786059386852</t>
+          <t>9786257653138</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmet Etiği</t>
+          <t>Uluslararası İlişkiler Etiği</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>555</v>
+        <v>485</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786059386760</t>
+          <t>9786059386876</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Makro Sosyal Hizmet</t>
+          <t>Rubi ile Turti’nin Bir Günü</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>595</v>
+        <v>240</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786059386418</t>
+          <t>9786059386890</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Modern Sosyal Hizmet Kuramı</t>
+          <t>Göç ve Entegrasyon</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>585</v>
+        <v>500</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786059386982</t>
+          <t>9786257653114</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Çevrimiçi Dünya</t>
+          <t>Max Stirner</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>405</v>
+        <v>380</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786257653107</t>
+          <t>9786059386432</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Black Mirror: Aynadan Yansıyanlar</t>
+          <t>Otoriter Neoliberalizmin Gölgesinde</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>345</v>
+        <v>440</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786059386944</t>
+          <t>9786059386838</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmette Dezavantajlı - Risk Altındaki Gruplar</t>
+          <t>Lamekan</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>565</v>
+        <v>230</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786257653060</t>
+          <t>9786059386791</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Yalnızca Sayıları Seven Adam</t>
+          <t>Savaştır Ruhumu Yaralayan</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>500</v>
+        <v>210</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786257653077</t>
+          <t>9786059386807</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Geştalt Danışmanlığı: Değişme Yolculuklarına Uzanan El</t>
+          <t>Pedagojik Tahakküm</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>485</v>
+        <v>300</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786257653091</t>
+          <t>9786059386869</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Covid-19 Salgını</t>
+          <t>Yeminin Arkeolojisi: Dilin Kutsal Ayini</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786257653145</t>
+          <t>9786059386852</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Baskı Karşıtı Sosyal Çalışma</t>
+          <t>Sosyal Hizmet Etiği</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>460</v>
+        <v>555</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786059386623</t>
+          <t>9786059386760</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Koruma ve Sosyal Hizmet</t>
+          <t>Makro Sosyal Hizmet</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>530</v>
+        <v>595</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786059386739</t>
+          <t>9786059386418</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Alevi Olmak</t>
+          <t>Modern Sosyal Hizmet Kuramı</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>315</v>
+        <v>585</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786257653121</t>
+          <t>9786059386982</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Günümüzde Devrim</t>
+          <t>Çevrimiçi Dünya</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>345</v>
+        <v>405</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786059386753</t>
+          <t>9786257653107</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Söylemeye Korkmak</t>
+          <t>Black Mirror: Aynadan Yansıyanlar</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>315</v>
+        <v>345</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786059386722</t>
+          <t>9786059386944</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Yurttaşlık ve Demokrasi</t>
+          <t>Sosyal Hizmette Dezavantajlı - Risk Altındaki Gruplar</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>335</v>
+        <v>565</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786257653022</t>
+          <t>9786257653060</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Mekanı Düşünmek</t>
+          <t>Yalnızca Sayıları Seven Adam</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>345</v>
+        <v>500</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786059386685</t>
+          <t>9786257653077</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmette Kayıt ve Raporlama</t>
+          <t>Geştalt Danışmanlığı: Değişme Yolculuklarına Uzanan El</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>550</v>
+        <v>485</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786059386814</t>
+          <t>9786257653091</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Dalgaları Aşmak</t>
+          <t>Covid-19 Salgını</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>360</v>
+        <v>300</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786059386821</t>
+          <t>9786257653145</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Bebekten Katile Erkeklik</t>
+          <t>Baskı Karşıtı Sosyal Çalışma</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>325</v>
+        <v>460</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786059386654</t>
+          <t>9786059386623</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Aleviler Vardır</t>
+          <t>Çocuk Koruma ve Sosyal Hizmet</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>315</v>
+        <v>530</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786257653152</t>
+          <t>9786059386739</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmet ve "Ailecilik"</t>
+          <t>Alevi Olmak</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>345</v>
+        <v>315</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786059386500</t>
+          <t>9786257653121</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>O Mutluysa Herkes Mutlu</t>
+          <t>Günümüzde Devrim</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>315</v>
+        <v>345</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786059386487</t>
+          <t>9786059386753</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Çocuk ve Oyun Hakkı</t>
+          <t>Söylemeye Korkmak</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>325</v>
+        <v>315</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786059386425</t>
+          <t>9786059386722</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>On Günde Küba</t>
+          <t>Yurttaşlık ve Demokrasi</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>370</v>
+        <v>335</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786059386494</t>
+          <t>9786257653022</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Dengesiz</t>
+          <t>Mekanı Düşünmek</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>175</v>
+        <v>345</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786059386609</t>
+          <t>9786059386685</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Post-Modern Pre-Modern’i Öpüyor: Siyasal İslam</t>
+          <t>Sosyal Hizmette Kayıt ve Raporlama</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>405</v>
+        <v>550</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786059386630</t>
+          <t>9786059386814</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Dünyadan Kedi Masalları</t>
+          <t>Dalgaları Aşmak</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>220</v>
+        <v>360</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786059386616</t>
+          <t>9786059386821</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle Modern Almanca</t>
+          <t>Bebekten Katile Erkeklik</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>940</v>
+        <v>325</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9789756734055</t>
+          <t>9786059386654</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Almanca Yazan Türklerde Metinlerarasılık</t>
+          <t>Aleviler Vardır</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>15</v>
+        <v>315</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786059386371</t>
+          <t>9786257653152</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle Almanca: Bağlaçlar</t>
+          <t>Sosyal Hizmet ve "Ailecilik"</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>775</v>
+        <v>345</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786059386395</t>
+          <t>9786059386500</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmet Yönetimi: Bugünü ve Yarını</t>
+          <t>O Mutluysa Herkes Mutlu</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>360</v>
+        <v>315</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786059386593</t>
+          <t>9786059386487</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Demokrasi Tarihi</t>
+          <t>Çocuk ve Oyun Hakkı</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>430</v>
+        <v>325</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786256520936</t>
+          <t>9786059386425</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>1648 Miti</t>
+          <t>On Günde Küba</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>500</v>
+        <v>370</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
+          <t>9786059386494</t>
+        </is>
+      </c>
+      <c r="B288" s="1" t="inlineStr">
+        <is>
+          <t>Dengesiz</t>
+        </is>
+      </c>
+      <c r="C288" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="289" spans="1:3">
+      <c r="A289" s="1" t="inlineStr">
+        <is>
+          <t>9786059386609</t>
+        </is>
+      </c>
+      <c r="B289" s="1" t="inlineStr">
+        <is>
+          <t>Post-Modern Pre-Modern’i Öpüyor: Siyasal İslam</t>
+        </is>
+      </c>
+      <c r="C289" s="1">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="290" spans="1:3">
+      <c r="A290" s="1" t="inlineStr">
+        <is>
+          <t>9786059386630</t>
+        </is>
+      </c>
+      <c r="B290" s="1" t="inlineStr">
+        <is>
+          <t>Dünyadan Kedi Masalları</t>
+        </is>
+      </c>
+      <c r="C290" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="291" spans="1:3">
+      <c r="A291" s="1" t="inlineStr">
+        <is>
+          <t>9786059386616</t>
+        </is>
+      </c>
+      <c r="B291" s="1" t="inlineStr">
+        <is>
+          <t>Her Yönüyle Modern Almanca</t>
+        </is>
+      </c>
+      <c r="C291" s="1">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="292" spans="1:3">
+      <c r="A292" s="1" t="inlineStr">
+        <is>
+          <t>9789756734055</t>
+        </is>
+      </c>
+      <c r="B292" s="1" t="inlineStr">
+        <is>
+          <t>Almanca Yazan Türklerde Metinlerarasılık</t>
+        </is>
+      </c>
+      <c r="C292" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="293" spans="1:3">
+      <c r="A293" s="1" t="inlineStr">
+        <is>
+          <t>9786059386371</t>
+        </is>
+      </c>
+      <c r="B293" s="1" t="inlineStr">
+        <is>
+          <t>Her Yönüyle Almanca: Bağlaçlar</t>
+        </is>
+      </c>
+      <c r="C293" s="1">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="294" spans="1:3">
+      <c r="A294" s="1" t="inlineStr">
+        <is>
+          <t>9786059386395</t>
+        </is>
+      </c>
+      <c r="B294" s="1" t="inlineStr">
+        <is>
+          <t>Sosyal Hizmet Yönetimi: Bugünü ve Yarını</t>
+        </is>
+      </c>
+      <c r="C294" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="295" spans="1:3">
+      <c r="A295" s="1" t="inlineStr">
+        <is>
+          <t>9786059386593</t>
+        </is>
+      </c>
+      <c r="B295" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Demokrasi Tarihi</t>
+        </is>
+      </c>
+      <c r="C295" s="1">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="296" spans="1:3">
+      <c r="A296" s="1" t="inlineStr">
+        <is>
+          <t>9786256520936</t>
+        </is>
+      </c>
+      <c r="B296" s="1" t="inlineStr">
+        <is>
+          <t>1648 Miti</t>
+        </is>
+      </c>
+      <c r="C296" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="297" spans="1:3">
+      <c r="A297" s="1" t="inlineStr">
+        <is>
           <t>9786256520820</t>
         </is>
       </c>
-      <c r="B288" s="1" t="inlineStr">
+      <c r="B297" s="1" t="inlineStr">
         <is>
           <t>Sanat ve Özgürlük</t>
         </is>
       </c>
-      <c r="C288" s="1">
+      <c r="C297" s="1">
         <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>