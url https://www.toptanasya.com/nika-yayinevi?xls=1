--- v1 (2026-04-07)
+++ v2 (2026-07-03)
@@ -85,4480 +85,4555 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256520967</t>
+          <t>4444444444894</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Biyokapital</t>
+          <t>Heybe Sosyal Hizmet ve Sosyal Politika Dergisi Sayı: 9</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>360</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256520943</t>
+          <t>9786256520851</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Dalgaya Düşmek</t>
+          <t>Türkiye'nin Refah Rejimi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>320</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256520783</t>
+          <t>9786256520868</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Antik Çağ Yunan Düşüncesinde Özne</t>
+          <t>Sosyal Hizmet Nedir?</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256520677</t>
+          <t>9786256520998</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Ruh Sağlığında Tolumsal Perspektifler</t>
+          <t>Mutemet</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>440</v>
+        <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256520974</t>
+          <t>9786256520981</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Sağlık ve Yaşam Bilimlerinde İstatistik</t>
+          <t>Çok Cahilsin!</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>440</v>
+        <v>500</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256520769</t>
+          <t>9786256520967</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Machine, Work, Capitalism and Human</t>
+          <t>Biyokapital</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>600</v>
+        <v>360</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256520929</t>
+          <t>9786256520943</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Travmayı Kadınca Yeniden Yazmak</t>
+          <t>Dalgaya Düşmek</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>400</v>
+        <v>320</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256520950</t>
+          <t>9786256520783</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Büyük Madenci Yürüyüşü” Sonrası Zonguldak</t>
+          <t>Antik Çağ Yunan Düşüncesinde Özne</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256520776</t>
+          <t>9786256520677</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kod ve Özgürlükler</t>
+          <t>Ruh Sağlığında Tolumsal Perspektifler</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>440</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256520707</t>
+          <t>9786256520974</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Feminist Yöntem</t>
+          <t>Sağlık ve Yaşam Bilimlerinde İstatistik</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>500</v>
+        <v>440</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256520882</t>
+          <t>9786256520769</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yolun Hakikat Yolculuğun Aşk Olsun Gönül Defteri Bilgitay</t>
+          <t>Machine, Work, Capitalism and Human</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>180</v>
+        <v>600</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256520905</t>
+          <t>9786256520929</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Sosyal Hizmetlerin Tarihi</t>
+          <t>Travmayı Kadınca Yeniden Yazmak</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256520899</t>
+          <t>9786256520950</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Psikiyatrinin Doğuşu</t>
+          <t>Büyük Madenci Yürüyüşü” Sonrası Zonguldak</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256520844</t>
+          <t>9786256520776</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Meselemi Hiç’e Bıraktım: Max Stirner’in Biricik Felsefesi</t>
+          <t>Kod ve Özgürlükler</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256520691</t>
+          <t>9786256520707</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Göçmen Entegrasyonu Politika ve Uygulamaları</t>
+          <t>Feminist Yöntem</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256520493</t>
+          <t>9786256520882</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Farklı Yüzleriyle Annelik</t>
+          <t>Yolun Hakikat Yolculuğun Aşk Olsun Gönül Defteri Bilgitay</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>450</v>
+        <v>180</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256520745</t>
+          <t>9786256520905</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kiko</t>
+          <t>Türkiye’de Sosyal Hizmetlerin Tarihi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>360</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256520813</t>
+          <t>9786256520899</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Müşterekler, Ekoloji ve Dayanışma Bağlamında Sosyal Hizmet</t>
+          <t>Psikiyatrinin Doğuşu</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256520875</t>
+          <t>9786256520844</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Kentleşme, Yerel Siyaset ve Göç</t>
+          <t>Meselemi Hiç’e Bıraktım: Max Stirner’in Biricik Felsefesi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>400</v>
+        <v>230</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256520752</t>
+          <t>9786256520691</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Korsanın Oğlu</t>
+          <t>Göçmen Entegrasyonu Politika ve Uygulamaları</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256520738</t>
+          <t>9786256520493</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Alicia Şehre Gidiyor</t>
+          <t>Farklı Yüzleriyle Annelik</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256520554</t>
+          <t>9786256520745</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>İletişim Araştırmalarını Anlamak</t>
+          <t>Kiko</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>460</v>
+        <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256520806</t>
+          <t>9786256520813</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>İstiflenmiş Yaşamlar</t>
+          <t>Müşterekler, Ekoloji ve Dayanışma Bağlamında Sosyal Hizmet</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>370</v>
+        <v>400</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256520790</t>
+          <t>9786256520875</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Zülüf</t>
+          <t>Türkiye'de Kentleşme, Yerel Siyaset ve Göç</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>230</v>
+        <v>400</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256520721</t>
+          <t>9786256520752</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Beş Vakitli Günden Vazgeçmek</t>
+          <t>Korsanın Oğlu</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>415</v>
+        <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257653084</t>
+          <t>9786256520738</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de İdeolojinin Serencamı - İktidar Mücadelesi ve Hegemonik Pratikler</t>
+          <t>Alicia Şehre Gidiyor</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>720</v>
+        <v>250</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256520684</t>
+          <t>9786256520554</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kıvamında Irkçılık</t>
+          <t>İletişim Araştırmalarını Anlamak</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>450</v>
+        <v>460</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256520714</t>
+          <t>9786256520806</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Gençliği Anlamak</t>
+          <t>İstiflenmiş Yaşamlar</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>345</v>
+        <v>370</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256520660</t>
+          <t>9786256520790</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Re-Bellum</t>
+          <t>Zülüf</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256520646</t>
+          <t>9786256520721</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kahramanlık ve İtaat</t>
+          <t>Beş Vakitli Günden Vazgeçmek</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>345</v>
+        <v>415</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256520639</t>
+          <t>9786257653084</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Teori ve Sosyal Hizmet: Düşünürler ve Yaklaşımlar</t>
+          <t>Türkiye’de İdeolojinin Serencamı - İktidar Mücadelesi ve Hegemonik Pratikler</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>605</v>
+        <v>720</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256520585</t>
+          <t>9786256520684</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Yeni Kent Sosyolojisinin Yükselişi ve Çöküşü</t>
+          <t>Kıvamında Irkçılık</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>290</v>
+        <v>450</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256520622</t>
+          <t>9786256520714</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Yarım Kalan Her Gece</t>
+          <t>Gençliği Anlamak</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>140</v>
+        <v>345</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256520608</t>
+          <t>9786256520660</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Emperyalizm</t>
+          <t>Re-Bellum</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256520592</t>
+          <t>9786256520646</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Caz Yazıları</t>
+          <t>Kahramanlık ve İtaat</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>4444444443891</t>
+          <t>9786256520639</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Heybe Sosyal Hizmet ve Sosyal Politika Dergisi Sayı: 8 Temmuz 2025</t>
+          <t>Sosyal Teori ve Sosyal Hizmet: Düşünürler ve Yaklaşımlar</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>230</v>
+        <v>605</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256520615</t>
+          <t>9786256520585</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Rusya’nın Sona Ermeyen Çatışmaları</t>
+          <t>Yeni Kent Sosyolojisinin Yükselişi ve Çöküşü</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>460</v>
+        <v>290</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256520578</t>
+          <t>9786256520622</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Makine, İş, Kapitalizm ve İnsan</t>
+          <t>Yarım Kalan Her Gece</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>575</v>
+        <v>140</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786257653008</t>
+          <t>9786256520608</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kentleşmenin Eleştirisi</t>
+          <t>Emperyalizm</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>415</v>
+        <v>230</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256520523</t>
+          <t>9786256520592</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Milliyetçilikten Önce Milletler</t>
+          <t>Caz Yazıları</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>575</v>
+        <v>340</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256520547</t>
+          <t>4444444443891</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Afrika’dan Türkiye’ye Göç ve Göç Teorileri</t>
+          <t>Heybe Sosyal Hizmet ve Sosyal Politika Dergisi Sayı: 8 Temmuz 2025</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>575</v>
+        <v>230</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256520530</t>
+          <t>9786256520615</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Şiddetsiz Bir Tarihin Olanağı</t>
+          <t>Rusya’nın Sona Ermeyen Çatışmaları</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>345</v>
+        <v>460</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256520486</t>
+          <t>9786256520578</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Nükleer Santral Sevdası</t>
+          <t>Makine, İş, Kapitalizm ve İnsan</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>395</v>
+        <v>575</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256520516</t>
+          <t>9786257653008</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Eleştirel Sosyal Çalışma</t>
+          <t>Kentleşmenin Eleştirisi</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>510</v>
+        <v>415</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256520462</t>
+          <t>9786256520523</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Çoklu Krizler Gölgesinde Sosyal Hizmet</t>
+          <t>Milliyetçilikten Önce Milletler</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>460</v>
+        <v>575</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256520417</t>
+          <t>9786256520547</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Batı Eğitimi Düşüncesi Tarihi</t>
+          <t>Afrika’dan Türkiye’ye Göç ve Göç Teorileri</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>495</v>
+        <v>575</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257653374</t>
+          <t>9786256520530</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Tablolarla Almanca Gramer</t>
+          <t>Şiddetsiz Bir Tarihin Olanağı</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>530</v>
+        <v>345</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256520172</t>
+          <t>9786256520486</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Yeni Türk Sinemasında Nostalji</t>
+          <t>Nükleer Santral Sevdası</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>220</v>
+        <v>395</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256520479</t>
+          <t>9786256520516</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Devlet</t>
+          <t>Eleştirel Sosyal Çalışma</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>190</v>
+        <v>510</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256520448</t>
+          <t>9786256520462</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Toplumu Anlatmak</t>
+          <t>Çoklu Krizler Gölgesinde Sosyal Hizmet</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>460</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256520011</t>
+          <t>9786256520417</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Psikopatoloji</t>
+          <t>Batı Eğitimi Düşüncesi Tarihi</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>750</v>
+        <v>495</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256520455</t>
+          <t>9786257653374</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Jane Addams Eylemci Bir Ruh</t>
+          <t>Tablolarla Almanca Gramer</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>460</v>
+        <v>530</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256520158</t>
+          <t>9786256520172</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Cumhuriyeti</t>
+          <t>Yeni Türk Sinemasında Nostalji</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>345</v>
+        <v>220</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256520370</t>
+          <t>9786256520479</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Homopoliticus</t>
+          <t>Devlet</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>460</v>
+        <v>190</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256520431</t>
+          <t>9786256520448</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Dijital Teknoloji Sorgulanıyor</t>
+          <t>Toplumu Anlatmak</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>560</v>
+        <v>460</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>4444444443016</t>
+          <t>9786256520011</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Heybe Sosyal Hizmet ve Sosyal Politika Dergisi Sayı: 7 Yaz 2024</t>
+          <t>Psikopatoloji</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>175</v>
+        <v>750</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256520400</t>
+          <t>9786256520455</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Çalışmada Araştırma</t>
+          <t>Jane Addams Eylemci Bir Ruh</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>480</v>
+        <v>460</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256520387</t>
+          <t>9786256520158</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Evrenimizi Büyüten Sesler</t>
+          <t>Türkiye’nin Cumhuriyeti</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>280</v>
+        <v>345</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256520394</t>
+          <t>9786256520370</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Thomas S. Kuhn</t>
+          <t>Homopoliticus</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>530</v>
+        <v>460</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256520363</t>
+          <t>9786256520431</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Enflasyon</t>
+          <t>Dijital Teknoloji Sorgulanıyor</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>650</v>
+        <v>560</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256520356</t>
+          <t>4444444443016</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Siyasal Kuramda Şiddet</t>
+          <t>Heybe Sosyal Hizmet ve Sosyal Politika Dergisi Sayı: 7 Yaz 2024</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>395</v>
+        <v>175</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256520349</t>
+          <t>9786256520400</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>İnsan Haklarının Patolojisi</t>
+          <t>Sosyal Çalışmada Araştırma</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>345</v>
+        <v>480</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256520271</t>
+          <t>9786256520387</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dünya Düzeni ve Sosyal Hizmet</t>
+          <t>Evrenimizi Büyüten Sesler</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>530</v>
+        <v>280</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256520332</t>
+          <t>9786256520394</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Şahlar, Piyonlar ve Meta Kent</t>
+          <t>Thomas S. Kuhn</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>595</v>
+        <v>530</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256520257</t>
+          <t>9786256520363</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Almanca Gramer: A1 Seviyesi</t>
+          <t>Enflasyon</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>530</v>
+        <v>650</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256520318</t>
+          <t>9786256520356</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Bağımlılıkta İyileşme: Kadın Deneyimleri</t>
+          <t>Siyasal Kuramda Şiddet</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>520</v>
+        <v>395</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256520103</t>
+          <t>9786256520349</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Gabriel Tarde'ın Mikrososyolojisi Üzerine</t>
+          <t>İnsan Haklarının Patolojisi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>380</v>
+        <v>345</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256520097</t>
+          <t>9786256520271</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmet Uygulamalarında İnsan Hakları</t>
+          <t>Yeni Dünya Düzeni ve Sosyal Hizmet</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>530</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256520240</t>
+          <t>9786256520332</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Eleştirel Teori</t>
+          <t>Şahlar, Piyonlar ve Meta Kent</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>360</v>
+        <v>595</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256520325</t>
+          <t>9786256520257</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Bilinçdışının Felsefesi</t>
+          <t>Almanca Gramer: A1 Seviyesi</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>405</v>
+        <v>530</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>4440000004394</t>
+          <t>9786256520318</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Heybe Sosyal Hizmet ve Sosyal Politika Dergisi Sayı: 6 Kış 2024</t>
+          <t>Bağımlılıkta İyileşme: Kadın Deneyimleri</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>175</v>
+        <v>520</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786257653824</t>
+          <t>9786256520103</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Birleşmiş Milletler Cinsiyet Rejimi (Ciltli)</t>
+          <t>Gabriel Tarde'ın Mikrososyolojisi Üzerine</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256520233</t>
+          <t>9786256520097</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Hakikat-Sonrası Çağda Yalan Yemin ve Siyaset</t>
+          <t>Sosyal Hizmet Uygulamalarında İnsan Hakları</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>370</v>
+        <v>530</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256520301</t>
+          <t>9786256520240</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Feminist Sosyal Hizmet</t>
+          <t>Eleştirel Teori</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>450</v>
+        <v>360</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256520288</t>
+          <t>9786256520325</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Afetin Sosyal İnşası: Türkiye'nin Deprem Sosyolojisi</t>
+          <t>Bilinçdışının Felsefesi</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>440</v>
+        <v>405</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786256520202</t>
+          <t>4440000004394</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Dilin Gücü</t>
+          <t>Heybe Sosyal Hizmet ve Sosyal Politika Dergisi Sayı: 6 Kış 2024</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>380</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786256520004</t>
+          <t>9786257653824</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Kentsel Morfoloji</t>
+          <t>Birleşmiş Milletler Cinsiyet Rejimi (Ciltli)</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>585</v>
+        <v>380</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256520066</t>
+          <t>9786256520233</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Kör Gezgin</t>
+          <t>Hakikat-Sonrası Çağda Yalan Yemin ve Siyaset</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>200</v>
+        <v>370</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256520219</t>
+          <t>9786256520301</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Göç Araştırmalarında Yöntem: Örnek Nitel Araştırma Deneyimleri</t>
+          <t>Feminist Sosyal Hizmet</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786256520295</t>
+          <t>9786256520288</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Küresel Aktör Çin: Çin-ABD Rekabeti</t>
+          <t>Afetin Sosyal İnşası: Türkiye'nin Deprem Sosyolojisi</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>380</v>
+        <v>440</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786256520264</t>
+          <t>9786256520202</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Mültecilik: Teori ve Pratik Üzerinden Bir İnceleme</t>
+          <t>Dilin Gücü</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786256520127</t>
+          <t>9786256520004</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Çocuğun İstismarı ve İhmali: Vaka Örnekleri</t>
+          <t>Kentsel Morfoloji</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>555</v>
+        <v>585</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786256520059</t>
+          <t>9786256520066</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Kırsal Sosyal Hizmet: Kavramlar, Teori ve Uygulama</t>
+          <t>Kör Gezgin</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>430</v>
+        <v>200</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786257653992</t>
+          <t>9786256520219</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Parçalanmış Kentsel Mekan: Bellekten Politikaya, Metaverse’ten Sinemaya</t>
+          <t>Göç Araştırmalarında Yöntem: Örnek Nitel Araştırma Deneyimleri</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>380</v>
+        <v>450</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786256520196</t>
+          <t>9786256520295</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Gitmek ve Dönmek Arasında: Türkiye’de Yeni Nesil Beyin Göçü</t>
+          <t>Küresel Aktör Çin: Çin-ABD Rekabeti</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>530</v>
+        <v>380</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786256520165</t>
+          <t>9786256520264</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Bağımlılıkta Sosyal Hizmet Uygulamaları</t>
+          <t>Mültecilik: Teori ve Pratik Üzerinden Bir İnceleme</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>485</v>
+        <v>380</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786256520141</t>
+          <t>9786256520127</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Çoklu Krizler Çağında Yoksulluk</t>
+          <t>Çocuğun İstismarı ve İhmali: Vaka Örnekleri</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>460</v>
+        <v>555</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786257653886</t>
+          <t>9786256520059</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Ev: Tarihsel, Toplumsal ve Sembolik Bir Mekan Olarak Anlamı ve Dönüşümü</t>
+          <t>Kırsal Sosyal Hizmet: Kavramlar, Teori ve Uygulama</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>590</v>
+        <v>430</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786256520042</t>
+          <t>9786257653992</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Politika</t>
+          <t>Parçalanmış Kentsel Mekan: Bellekten Politikaya, Metaverse’ten Sinemaya</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>555</v>
+        <v>380</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786256520080</t>
+          <t>9786256520196</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Yeni Salgın Eski Siyaset</t>
+          <t>Gitmek ve Dönmek Arasında: Türkiye’de Yeni Nesil Beyin Göçü</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>350</v>
+        <v>530</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786256520073</t>
+          <t>9786256520165</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetçilik ve Cumhuriyetler</t>
+          <t>Bağımlılıkta Sosyal Hizmet Uygulamaları</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>660</v>
+        <v>485</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786257653879</t>
+          <t>9786256520141</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Kavramlar Fikirler Partiler</t>
+          <t>Çoklu Krizler Çağında Yoksulluk</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>575</v>
+        <v>460</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786257653916</t>
+          <t>9786257653886</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası İlişkileri Dinlemek: Uluslararası İlişkiler ve Müzik</t>
+          <t>Ev: Tarihsel, Toplumsal ve Sembolik Bir Mekan Olarak Anlamı ve Dönüşümü</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>575</v>
+        <v>590</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>4440000003841</t>
+          <t>9786256520042</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Heybe Sosyal Hizmet ve Sosyal Politika Dergisi Sayı: 5 Yaz 2023</t>
+          <t>Sosyal Politika</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>175</v>
+        <v>555</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786257653985</t>
+          <t>9786256520080</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Modernizm</t>
+          <t>Yeni Salgın Eski Siyaset</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>370</v>
+        <v>350</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786257653909</t>
+          <t>9786256520073</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Modern Türkiye'de Kültür Savaşları</t>
+          <t>Cumhuriyetçilik ve Cumhuriyetler</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>510</v>
+        <v>660</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786257653336</t>
+          <t>9786257653879</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Klinik Sosyal Hizmet Uygulaması</t>
+          <t>Kavramlar Fikirler Partiler</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>605</v>
+        <v>575</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786257653930</t>
+          <t>9786257653916</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Aracı Kurum Olmadan Evlat Edinme</t>
+          <t>Uluslararası İlişkileri Dinlemek: Uluslararası İlişkiler ve Müzik</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>280</v>
+        <v>575</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786257653855</t>
+          <t>4440000003841</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>İnsan Ticareti Gerçeği: Türkiye’de İnsan Ticareti Kapsamında Cinsel Sömürüye Maruz Kalanların Mağduriyet Süreçleri</t>
+          <t>Heybe Sosyal Hizmet ve Sosyal Politika Dergisi Sayı: 5 Yaz 2023</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>290</v>
+        <v>175</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786257653893</t>
+          <t>9786257653985</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Çamur Meselesi: Salgınla Artan Sosyal Bilimlerde Yöntem Tartışması</t>
+          <t>Modernizm</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>290</v>
+        <v>370</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786257653978</t>
+          <t>9786257653909</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Enkaz ve Parıltı: Walter Benjamin ile Disiplinlerarası Bir Soruşturma</t>
+          <t>Modern Türkiye'de Kültür Savaşları</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>325</v>
+        <v>510</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786257653961</t>
+          <t>9786257653336</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojik Araştırma Pratiği: Teori ve Sosyal Araştırmanın İlişkilendirilmesi</t>
+          <t>Klinik Sosyal Hizmet Uygulaması</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>345</v>
+        <v>605</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786257653862</t>
+          <t>9786257653930</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Kent ve Çevre Yönetimi</t>
+          <t>Aracı Kurum Olmadan Evlat Edinme</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>545</v>
+        <v>280</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786257653848</t>
+          <t>9786257653855</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizm: Eleştirel Kuram Çerçevesinde Bir Söyleşi</t>
+          <t>İnsan Ticareti Gerçeği: Türkiye’de İnsan Ticareti Kapsamında Cinsel Sömürüye Maruz Kalanların Mağduriyet Süreçleri</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>430</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786257653725</t>
+          <t>9786257653893</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'den Sosyal Hizmet Vakaları</t>
+          <t>Çamur Meselesi: Salgınla Artan Sosyal Bilimlerde Yöntem Tartışması</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>520</v>
+        <v>290</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786257653817</t>
+          <t>9786257653978</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Afrika'da Politika ve Uluslararası İlişkiler</t>
+          <t>Enkaz ve Parıltı: Walter Benjamin ile Disiplinlerarası Bir Soruşturma</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>575</v>
+        <v>325</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786257653831</t>
+          <t>9786257653961</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmet Mesleği: Toplumsal Rolleri ve Yeterlilikleri</t>
+          <t>Sosyolojik Araştırma Pratiği: Teori ve Sosyal Araştırmanın İlişkilendirilmesi</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>415</v>
+        <v>345</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786257653442</t>
+          <t>9786257653862</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Yeraltı Kliniği</t>
+          <t>Türkiye'de Kent ve Çevre Yönetimi</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>415</v>
+        <v>545</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>4440000002819</t>
+          <t>9786257653848</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Heybe Sosyal Hizmet ve Sosyal Politika Dergisi Sayı: 4 Ocak 2023</t>
+          <t>Kapitalizm: Eleştirel Kuram Çerçevesinde Bir Söyleşi</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>175</v>
+        <v>430</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786257653800</t>
+          <t>9786257653725</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Günümüzde Aşırı Sağ</t>
+          <t>Türkiye'den Sosyal Hizmet Vakaları</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>345</v>
+        <v>520</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786257653787</t>
+          <t>9786257653817</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Bakım Merceğinden Yeni Sosyal: Deneyimler, Öznellikler, Tartışmalar</t>
+          <t>Afrika'da Politika ve Uluslararası İlişkiler</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>345</v>
+        <v>575</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786257653763</t>
+          <t>9786257653831</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Medya Teorisi</t>
+          <t>Sosyal Hizmet Mesleği: Toplumsal Rolleri ve Yeterlilikleri</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>290</v>
+        <v>415</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786257653770</t>
+          <t>9786257653442</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Başmeleğimsi</t>
+          <t>Yeraltı Kliniği</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>175</v>
+        <v>415</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786257653794</t>
+          <t>4440000002819</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Eğitim, Adalet Ekonomi: Eğitim Felsefesi Tartışmaları</t>
+          <t>Heybe Sosyal Hizmet ve Sosyal Politika Dergisi Sayı: 4 Ocak 2023</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>230</v>
+        <v>175</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786257653756</t>
+          <t>9786257653800</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Ulus Mekan Beden: Erken Cumhuriyet Döneminde Kentin Toplumsal ve Mekânsal Örgütleniş</t>
+          <t>Günümüzde Aşırı Sağ</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>290</v>
+        <v>345</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786257653749</t>
+          <t>9786257653787</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Kimlik: Çağdaş Tartışmalar</t>
+          <t>Bakım Merceğinden Yeni Sosyal: Deneyimler, Öznellikler, Tartışmalar</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>300</v>
+        <v>345</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786257653732</t>
+          <t>9786257653763</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Klinik Sosyal Hizmet: Tanımı Uygulaması ve Vizyonu</t>
+          <t>Medya Teorisi</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>485</v>
+        <v>290</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786257653510</t>
+          <t>9786257653770</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmette Dezavantajlı - Risk Altındaki Gruplar II</t>
+          <t>Başmeleğimsi</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>565</v>
+        <v>175</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786257653718</t>
+          <t>9786257653794</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmet Uygulamasında Klinik Değerlendirme ve Tanı</t>
+          <t>Eğitim, Adalet Ekonomi: Eğitim Felsefesi Tartışmaları</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>685</v>
+        <v>230</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786257653695</t>
+          <t>9786257653756</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Etnometodolojide Araştırmalar</t>
+          <t>Ulus Mekan Beden: Erken Cumhuriyet Döneminde Kentin Toplumsal ve Mekânsal Örgütleniş</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>495</v>
+        <v>290</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786257653688</t>
+          <t>9786257653749</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Cinsiyet Temelli Şiddetin Çözümünde Erkekler</t>
+          <t>Kimlik: Çağdaş Tartışmalar</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>380</v>
+        <v>300</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786257653657</t>
+          <t>9786257653732</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmette Süpervizyon</t>
+          <t>Klinik Sosyal Hizmet: Tanımı Uygulaması ve Vizyonu</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>595</v>
+        <v>485</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786257653671</t>
+          <t>9786257653510</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Aile Polisi</t>
+          <t>Sosyal Hizmette Dezavantajlı - Risk Altındaki Gruplar II</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>440</v>
+        <v>565</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786257653626</t>
+          <t>9786257653718</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar, Adalet, Haklar ve Eleştirel Sosyal Hizmet: Sevda Uluğtekin'e Armağan</t>
+          <t>Sosyal Hizmet Uygulamasında Klinik Değerlendirme ve Tanı</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>480</v>
+        <v>685</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>4440000001824</t>
+          <t>9786257653695</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Heybe Sosyal Hizmet ve Sosyal Politika Dergisi Sayı: 3 Ağustos 2022</t>
+          <t>Etnometodolojide Araştırmalar</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>175</v>
+        <v>495</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786257653503</t>
+          <t>9786257653688</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Gıdanın Ekolojisi: Türkiye’de Gıda Sistemlerinin Dönüşümü</t>
+          <t>Toplumsal Cinsiyet Temelli Şiddetin Çözümünde Erkekler</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>360</v>
+        <v>380</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786257653640</t>
+          <t>9786257653657</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Komple Muamele: Sinemada Erotizm ve Pornografi</t>
+          <t>Sosyal Hizmette Süpervizyon</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>360</v>
+        <v>595</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786257653633</t>
+          <t>9786257653671</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Geçti Rüzgarın Mevsimi</t>
+          <t>Aile Polisi</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>230</v>
+        <v>440</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786257653480</t>
+          <t>9786257653626</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Rusya’nın Batı’dan Kopuşu: Doğu ve Batı Arasında Rusya</t>
+          <t>Çocuklar, Adalet, Haklar ve Eleştirel Sosyal Hizmet: Sevda Uluğtekin'e Armağan</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>345</v>
+        <v>480</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786257653589</t>
+          <t>4440000001824</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Feminist Failliğe Çağrı: Dersliklerde Feminist Pedagoji Deneyimleri</t>
+          <t>Heybe Sosyal Hizmet ve Sosyal Politika Dergisi Sayı: 3 Ağustos 2022</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>380</v>
+        <v>175</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786257653527</t>
+          <t>9786257653503</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Selçuk Karacık Anısına Armağan Yazılar: Sosyal Hizmetin Tarihi, Eğitimi ve Farklı İhtiyaç Grupları</t>
+          <t>Gıdanın Ekolojisi: Türkiye’de Gıda Sistemlerinin Dönüşümü</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>75</v>
+        <v>360</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786257653596</t>
+          <t>9786257653640</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Sinema ve Toplumsal Cinsiyet: Türk Sinemasında Ev, Emek, Cinsiyet ve İktidar İlişkileri</t>
+          <t>Komple Muamele: Sinemada Erotizm ve Pornografi</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>245</v>
+        <v>360</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786257653435</t>
+          <t>9786257653633</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Askeri Sosyal Hizmet</t>
+          <t>Geçti Rüzgarın Mevsimi</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>520</v>
+        <v>230</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786257653534</t>
+          <t>9786257653480</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Salıncağı</t>
+          <t>Rusya’nın Batı’dan Kopuşu: Doğu ve Batı Arasında Rusya</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>220</v>
+        <v>345</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786257653572</t>
+          <t>9786257653589</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Çeyrek Asır Sonra 28 Şubat: Aktörler Üzerinden Bir Okuma</t>
+          <t>Feminist Failliğe Çağrı: Dersliklerde Feminist Pedagoji Deneyimleri</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>320</v>
+        <v>380</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786257653565</t>
+          <t>9786257653527</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Dert Yükü Mekanlar</t>
+          <t>Selçuk Karacık Anısına Armağan Yazılar: Sosyal Hizmetin Tarihi, Eğitimi ve Farklı İhtiyaç Grupları</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>860</v>
+        <v>75</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786257653541</t>
+          <t>9786257653596</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Ecce Monstrum</t>
+          <t>Sinema ve Toplumsal Cinsiyet: Türk Sinemasında Ev, Emek, Cinsiyet ve İktidar İlişkileri</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>230</v>
+        <v>245</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786257653558</t>
+          <t>9786257653435</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Sermayenin Sınırları</t>
+          <t>Askeri Sosyal Hizmet</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>650</v>
+        <v>520</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786059386746</t>
+          <t>9786257653534</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Edebi Çeviride Temel Kurallar</t>
+          <t>Yıldız Salıncağı</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>230</v>
+        <v>220</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786257653329</t>
+          <t>9786257653572</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Eleştirel Uluslararası Politik Ekonomi 2 Bölgesel Dinamikler</t>
+          <t>Çeyrek Asır Sonra 28 Şubat: Aktörler Üzerinden Bir Okuma</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>520</v>
+        <v>320</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786257653497</t>
+          <t>9786257653565</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmet İçin Sosyal Adalet</t>
+          <t>Dert Yükü Mekanlar</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>540</v>
+        <v>860</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9772791662002</t>
+          <t>9786257653541</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Heybe Sosyal Hizmet Ve Sosyal Politika Dergisi Sayı: 2 Aralık 2021</t>
+          <t>Ecce Monstrum</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>175</v>
+        <v>230</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786257653459</t>
+          <t>9786257653558</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Kimlik</t>
+          <t>Sermayenin Sınırları</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>300</v>
+        <v>650</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786257653312</t>
+          <t>9786059386746</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Konumuz Matematik</t>
+          <t>Edebi Çeviride Temel Kurallar</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>495</v>
+        <v>230</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786257653466</t>
+          <t>9786257653329</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Tarihsel Sosyoloji</t>
+          <t>Eleştirel Uluslararası Politik Ekonomi 2 Bölgesel Dinamikler</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>300</v>
+        <v>520</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786257653428</t>
+          <t>9786257653497</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>100. Yılında Türkiye - Rusya İlişkileri</t>
+          <t>Sosyal Hizmet İçin Sosyal Adalet</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>575</v>
+        <v>540</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786257653398</t>
+          <t>9772791662002</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Kanıt</t>
+          <t>Heybe Sosyal Hizmet Ve Sosyal Politika Dergisi Sayı: 2 Aralık 2021</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>450</v>
+        <v>175</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786257653305</t>
+          <t>9786257653459</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Dostoyevski Politikasının Sorunları</t>
+          <t>Kimlik</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>430</v>
+        <v>300</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786257653411</t>
+          <t>9786257653312</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Siyasal Bir Sorun Olarak İslamcılık</t>
+          <t>Konumuz Matematik</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>350</v>
+        <v>495</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786059386692</t>
+          <t>9786257653466</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Emeğin Sokak Hali</t>
+          <t>Uluslararası Tarihsel Sosyoloji</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>345</v>
+        <v>300</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786059386678</t>
+          <t>9786257653428</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Biyopolitika ve Queer (Ciltli)</t>
+          <t>100. Yılında Türkiye - Rusya İlişkileri</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>800</v>
+        <v>575</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786059386555</t>
+          <t>9786257653398</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Çalışma Mesleğinde Kariyer Seçenekleri</t>
+          <t>Kanıt</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>370</v>
+        <v>450</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786059386319</t>
+          <t>9786257653305</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Matematiğin Sihirli Dünyası</t>
+          <t>Dostoyevski Politikasının Sorunları</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>595</v>
+        <v>430</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786257653183</t>
+          <t>9786257653411</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Jean Jaures: Cumhuriyetçi Sosyalizmin İmkanı</t>
+          <t>Siyasal Bir Sorun Olarak İslamcılık</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>360</v>
+        <v>350</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786059386227</t>
+          <t>9786059386692</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Okul Sosyal Hizmeti</t>
+          <t>Emeğin Sokak Hali</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>595</v>
+        <v>345</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786058646315</t>
+          <t>9786059386678</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmete Giriş</t>
+          <t>Biyopolitika ve Queer (Ciltli)</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>885</v>
+        <v>800</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786058646339</t>
+          <t>9786059386555</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Türkleşmek İslamlaşmak Memurlaşmak</t>
+          <t>Sosyal Çalışma Mesleğinde Kariyer Seçenekleri</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>62.5</v>
+        <v>370</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786058646346</t>
+          <t>9786059386319</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Hafif Coğrafya</t>
+          <t>Matematiğin Sihirli Dünyası</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>210</v>
+        <v>595</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786058646360</t>
+          <t>9786257653183</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Kamu Yönetiminin Dönüşümü</t>
+          <t>Jean Jaures: Cumhuriyetçi Sosyalizmin İmkanı</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>245</v>
+        <v>360</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786056460944</t>
+          <t>9786059386227</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Modern Özerklik Sistemleri</t>
+          <t>Okul Sosyal Hizmeti</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>575</v>
+        <v>595</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786056460906</t>
+          <t>9786058646315</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmet Uygulaması</t>
+          <t>Sosyal Hizmete Giriş</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>685</v>
+        <v>885</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786058646391</t>
+          <t>9786058646339</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Şiir Sokakta (Ciltli)</t>
+          <t>Türkleşmek İslamlaşmak Memurlaşmak</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>245</v>
+        <v>62.5</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786056460982</t>
+          <t>9786058646346</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Bir Avuç Sinema Yazısı</t>
+          <t>Hafif Coğrafya</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>245</v>
+        <v>210</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786056460913</t>
+          <t>9786058646360</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>10. Yüzyıldan Günümüze Dersim Tarihi</t>
+          <t>Türkiye'de Kamu Yönetiminin Dönüşümü</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>14.81</v>
+        <v>245</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786056460920</t>
+          <t>9786056460944</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Kooperatifçilik</t>
+          <t>Modern Özerklik Sistemleri</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>245</v>
+        <v>575</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786056460975</t>
+          <t>9786056460906</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>İnsan Davranışı ve Sosyal Çevre - 1</t>
+          <t>Sosyal Hizmet Uygulaması</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>630</v>
+        <v>685</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786058477629</t>
+          <t>9786058646391</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>İnsan Davranışı ve Sosyal Çevre - 2</t>
+          <t>Şiir Sokakta (Ciltli)</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>595</v>
+        <v>245</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786056460951</t>
+          <t>9786056460982</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Alevilik Nedir?</t>
+          <t>Bir Avuç Sinema Yazısı</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>315</v>
+        <v>245</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786056460937</t>
+          <t>9786056460913</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>İslam ve Sınıf</t>
+          <t>10. Yüzyıldan Günümüze Dersim Tarihi</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>450</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786058646308</t>
+          <t>9786056460920</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Dersim Dile Geldi</t>
+          <t>Kooperatifçilik</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>380</v>
+        <v>245</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786058646353</t>
+          <t>9786056460975</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Yargı Yoktur</t>
+          <t>İnsan Davranışı ve Sosyal Çevre - 1</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>16.67</v>
+        <v>630</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786058646377</t>
+          <t>9786058477629</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Mezopotamya Uygarlığında Süryani Tarihi</t>
+          <t>İnsan Davranışı ve Sosyal Çevre - 2</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>485</v>
+        <v>595</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786059386548</t>
+          <t>9786056460951</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Adam Öldüren Kadınlar</t>
+          <t>Alevilik Nedir?</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>325</v>
+        <v>315</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786059386258</t>
+          <t>9786056460937</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>İsrail Hakkında On Mit</t>
+          <t>İslam ve Sınıf</t>
         </is>
       </c>
       <c r="C175" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786059386272</t>
+          <t>9786058646308</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Cinsiyet</t>
+          <t>Dersim Dile Geldi</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>370</v>
+        <v>380</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786059386241</t>
+          <t>9786058646353</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Makbul Alevilik - Bir Asimilasyon Modeli</t>
+          <t>Türkiye'de Yargı Yoktur</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>290</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786059386456</t>
+          <t>9786058646377</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>İstiridye Kabuğum</t>
+          <t>Mezopotamya Uygarlığında Süryani Tarihi</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>230</v>
+        <v>485</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786059386340</t>
+          <t>9786059386548</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Kıtlık ve Bolluk</t>
+          <t>Adam Öldüren Kadınlar</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>370</v>
+        <v>325</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786059386579</t>
+          <t>9786059386258</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Yaşlılık ve Sosyal Hizmet</t>
+          <t>İsrail Hakkında On Mit</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>530</v>
+        <v>450</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786059386562</t>
+          <t>9786059386272</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Popülizm</t>
+          <t>Toplumsal Cinsiyet</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>280</v>
+        <v>370</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786059386265</t>
+          <t>9786059386241</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Katip Bartleby - Bir Wall Street Hikayesi</t>
+          <t>Makbul Alevilik - Bir Asimilasyon Modeli</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>150</v>
+        <v>290</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786059386142</t>
+          <t>9786059386456</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Kozmopolitizm</t>
+          <t>İstiridye Kabuğum</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>345</v>
+        <v>230</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786059386135</t>
+          <t>9786059386340</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Partizan Teorisi</t>
+          <t>Kıtlık ve Bolluk</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>265</v>
+        <v>370</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786059386364</t>
+          <t>9786059386579</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Burjuvazisi</t>
+          <t>Yaşlılık ve Sosyal Hizmet</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>230</v>
+        <v>530</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786059386333</t>
+          <t>9786059386562</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Tarihsel Sosyoloji ve Uluslararası İlişkiler</t>
+          <t>Popülizm</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>370</v>
+        <v>280</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786059386357</t>
+          <t>9786059386265</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Ve Rüzgar Her Şeyi Alıp Götürmedi</t>
+          <t>Katip Bartleby - Bir Wall Street Hikayesi</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>265</v>
+        <v>150</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786059386289</t>
+          <t>9786059386142</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Quo Vadis: Kamu Yönetimi</t>
+          <t>Kozmopolitizm</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>605</v>
+        <v>345</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786059386326</t>
+          <t>9786059386135</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Kan Konuşur: Bir Adli Bilimcinin Anıları</t>
+          <t>Partizan Teorisi</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>405</v>
+        <v>265</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786059386302</t>
+          <t>9786059386364</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Sosyal Hizmet</t>
+          <t>Bilgi Burjuvazisi</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>520</v>
+        <v>230</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786059386173</t>
+          <t>9786059386333</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmet Etiği ve Değerleri</t>
+          <t>Tarihsel Sosyoloji ve Uluslararası İlişkiler</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>575</v>
+        <v>370</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786059386210</t>
+          <t>9786059386357</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Ölüler Sır Saklamaz</t>
+          <t>Ve Rüzgar Her Şeyi Alıp Götürmedi</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>405</v>
+        <v>265</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786059386197</t>
+          <t>9786059386289</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmeti Yeniden Düşünmek</t>
+          <t>Quo Vadis: Kamu Yönetimi</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>415</v>
+        <v>605</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786058477667</t>
+          <t>9786059386326</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmet</t>
+          <t>Kan Konuşur: Bir Adli Bilimcinin Anıları</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>595</v>
+        <v>405</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786059386234</t>
+          <t>9786059386302</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmetlerde Güncel Tartışmalar</t>
+          <t>Yeşil Sosyal Hizmet</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>360</v>
+        <v>520</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786059386180</t>
+          <t>9786059386173</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarla Sosyal Hizmet Uygulaması</t>
+          <t>Sosyal Hizmet Etiği ve Değerleri</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>620</v>
+        <v>575</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786059205863</t>
+          <t>9786059386210</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hakları ve Sosyal Hizmet</t>
+          <t>Ölüler Sır Saklamaz</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>575</v>
+        <v>405</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786059386159</t>
+          <t>9786059386197</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Yaşlı Bakımı</t>
+          <t>Sosyal Hizmeti Yeniden Düşünmek</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>450</v>
+        <v>415</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786059386012</t>
+          <t>9786058477667</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Cope Master</t>
+          <t>Sosyal Hizmet</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>400</v>
+        <v>595</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786058389120</t>
+          <t>9786059386234</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Coğrafyam Sığar mı Atlaslara</t>
+          <t>Sosyal Hizmetlerde Güncel Tartışmalar</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>220</v>
+        <v>360</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786058477643</t>
+          <t>9786059386180</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Alman Kışı</t>
+          <t>Çocuklarla Sosyal Hizmet Uygulaması</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>315</v>
+        <v>620</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786059386036</t>
+          <t>9786059205863</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Güç ve Güçlendirme</t>
+          <t>İnsan Hakları ve Sosyal Hizmet</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>360</v>
+        <v>575</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786058389175</t>
+          <t>9786059386159</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Pontus (Ciltli)</t>
+          <t>Yaşlı Bakımı</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>135</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786059386296</t>
+          <t>9786059386012</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Aslında Güçlü Değilmişim</t>
+          <t>Cope Master</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786059386104</t>
+          <t>9786058389120</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Avrupa'nın Bozkır Sınırları</t>
+          <t>Coğrafyam Sığar mı Atlaslara</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>345</v>
+        <v>220</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786059386111</t>
+          <t>9786058477643</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Laikliği Yeniden Düşünmek</t>
+          <t>Alman Kışı</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>475</v>
+        <v>315</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786058389199</t>
+          <t>9786059386036</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Dünya Mitolojisi (Ciltli)</t>
+          <t>Güç ve Güçlendirme</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>212.5</v>
+        <v>360</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786058389137</t>
+          <t>9786058389175</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Sığındığımız Masallar</t>
+          <t>Pontus (Ciltli)</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>80</v>
+        <v>135</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786059386098</t>
+          <t>9786059386296</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>İnsan Bilimlerinin Felsefi Eleştirisi</t>
+          <t>Aslında Güçlü Değilmişim</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>430</v>
+        <v>300</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786058389144</t>
+          <t>9786059386104</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmet Görüşme Teknikleri</t>
+          <t>Avrupa'nın Bozkır Sınırları</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>595</v>
+        <v>345</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786059386050</t>
+          <t>9786059386111</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle Almanca İlgeçler</t>
+          <t>Laikliği Yeniden Düşünmek</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>775</v>
+        <v>475</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786059386029</t>
+          <t>9786058389199</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Stres Yönetimi</t>
+          <t>Dünya Mitolojisi (Ciltli)</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>530</v>
+        <v>212.5</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786058389151</t>
+          <t>9786058389137</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>İdeoloji ve Ütopya</t>
+          <t>Sığındığımız Masallar</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>405</v>
+        <v>80</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786059386043</t>
+          <t>9786059386098</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Din, Siyaset ve Kadın</t>
+          <t>İnsan Bilimlerinin Felsefi Eleştirisi</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>455</v>
+        <v>430</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786058477698</t>
+          <t>9786058389144</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmet Kuram ve Yöntemleri</t>
+          <t>Sosyal Hizmet Görüşme Teknikleri</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>565</v>
+        <v>595</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786058477674</t>
+          <t>9786059386050</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Psikiyatri - Kısa Bir Giriş</t>
+          <t>Her Yönüyle Almanca İlgeçler</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>245</v>
+        <v>775</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786058477612</t>
+          <t>9786059386029</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Etkili Uygulama İçin Sosyal Hizmet Araştırması</t>
+          <t>Stres Yönetimi</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>690</v>
+        <v>530</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786059386074</t>
+          <t>9786058389151</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Yoksulluk, İnsan Hakları ve Sosyal Hizmetler</t>
+          <t>İdeoloji ve Ütopya</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>380</v>
+        <v>405</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786058389168</t>
+          <t>9786059386043</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Engelli Bakımı</t>
+          <t>Din, Siyaset ve Kadın</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>325</v>
+        <v>455</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786058389182</t>
+          <t>9786058477698</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Politikanın Cinsiyet Halleri</t>
+          <t>Sosyal Hizmet Kuram ve Yöntemleri</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>325</v>
+        <v>565</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786058477681</t>
+          <t>9786058477674</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Yönetsel Coğrafya</t>
+          <t>Psikiyatri - Kısa Bir Giriş</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>510</v>
+        <v>245</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786056460999</t>
+          <t>9786058477612</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Gezi'den Soma'ya Hayat Sokakta</t>
+          <t>Etkili Uygulama İçin Sosyal Hizmet Araştırması</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>310</v>
+        <v>690</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786058477650</t>
+          <t>9786059386074</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Teorinin Sefaleti : Hatalı Bir Devridaim Makinesi</t>
+          <t>Yoksulluk, İnsan Hakları ve Sosyal Hizmetler</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>475</v>
+        <v>380</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786058389106</t>
+          <t>9786058389168</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Yeşile Kaçış</t>
+          <t>Engelli Bakımı</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>24</v>
+        <v>325</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786059386005</t>
+          <t>9786058389182</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Duygulara Sadakat</t>
+          <t>Sosyal Politikanın Cinsiyet Halleri</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>510</v>
+        <v>325</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786058477636</t>
+          <t>9786058477681</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Yeşilden Maviye</t>
+          <t>Yönetsel Coğrafya</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>350</v>
+        <v>510</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786058389113</t>
+          <t>9786056460999</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>AKP Nasıl Yönetti? (2002 - 2015)</t>
+          <t>Gezi'den Soma'ya Hayat Sokakta</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>270</v>
+        <v>310</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786058646384</t>
+          <t>9786058477650</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyılda Planlama</t>
+          <t>Teorinin Sefaleti : Hatalı Bir Devridaim Makinesi</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>290</v>
+        <v>475</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786257653206</t>
+          <t>9786058389106</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Almanca Aile Birleşimi ve A.1.1/A.1.2 Dil Seviyesi İçin Ders Kitabı</t>
+          <t>Yeşile Kaçış</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>775</v>
+        <v>24</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786257653251</t>
+          <t>9786059386005</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Almanca Aile Birleşimi ve A.1.1/A.1.2 Dil Seviyesi İçin Alıştırma Kitabı</t>
+          <t>Duygulara Sadakat</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>775</v>
+        <v>510</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786257653213</t>
+          <t>9786058477636</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Şehir Hakkı</t>
+          <t>Yeşilden Maviye</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>315</v>
+        <v>350</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786257653039</t>
+          <t>9786058389113</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Devlet: Dün Bugün Gelecek</t>
+          <t>AKP Nasıl Yönetti? (2002 - 2015)</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>490</v>
+        <v>270</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786257653282</t>
+          <t>9786058646384</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Salgın Halleri</t>
+          <t>21. Yüzyılda Planlama</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>345</v>
+        <v>290</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786257653299</t>
+          <t>9786257653206</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat Sosyolojisini Güncel Kılmak</t>
+          <t>Almanca Aile Birleşimi ve A.1.1/A.1.2 Dil Seviyesi İçin Ders Kitabı</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>550</v>
+        <v>775</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786257653237</t>
+          <t>9786257653251</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Eleştirel Uluslararası Politik Ekonomi 1</t>
+          <t>Almanca Aile Birleşimi ve A.1.1/A.1.2 Dil Seviyesi İçin Alıştırma Kitabı</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>520</v>
+        <v>775</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786059386784</t>
+          <t>9786257653213</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Alevi İnanç Kırımı</t>
+          <t>Şehir Hakkı</t>
         </is>
       </c>
       <c r="C236" s="1">
         <v>315</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786257653053</t>
+          <t>9786257653039</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Kadın Roman Kahramanları</t>
+          <t>Devlet: Dün Bugün Gelecek</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>250</v>
+        <v>490</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786257653176</t>
+          <t>9786257653282</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Vazgeç(me)mek</t>
+          <t>Salgın Halleri</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>315</v>
+        <v>345</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786257653381</t>
+          <t>9786257653299</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Edebiyatın Ulusu Ulusun Edebiyatı</t>
+          <t>Edebiyat Sosyolojisini Güncel Kılmak</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>370</v>
+        <v>550</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786257653404</t>
+          <t>9786257653237</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Kavramsal Ritimler</t>
+          <t>Eleştirel Uluslararası Politik Ekonomi 1</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>345</v>
+        <v>520</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786257653343</t>
+          <t>9786059386784</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Bilimlerde Nitel Araştırma Yöntemleri</t>
+          <t>Alevi İnanç Kırımı</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>605</v>
+        <v>315</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786257653350</t>
+          <t>9786257653053</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmet Mesleğinin ABC'si</t>
+          <t>Kadın Roman Kahramanları</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>545</v>
+        <v>250</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786257653367</t>
+          <t>9786257653176</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Genelci Sosyal Çalışma</t>
+          <t>Vazgeç(me)mek</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>510</v>
+        <v>315</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>4440000000162</t>
+          <t>9786257653381</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Heybe Sosyal Hizmet ve Sosyal Politika Dergisi Sayı: 1 Haziran 2021</t>
+          <t>Edebiyatın Ulusu Ulusun Edebiyatı</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>175</v>
+        <v>370</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786059386999</t>
+          <t>9786257653404</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Ayrım: Beğeni Yargısının Toplumsal Eleştirisi (Ciltli)</t>
+          <t>Kavramsal Ritimler</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>830</v>
+        <v>345</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786059386883</t>
+          <t>9786257653343</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Bir Yakalı Kertenkele Ne Yapabilir?</t>
+          <t>Sosyal Bilimlerde Nitel Araştırma Yöntemleri</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>210</v>
+        <v>605</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786059386401</t>
+          <t>9786257653350</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Karizma ve Lider Kültü</t>
+          <t>Sosyal Hizmet Mesleğinin ABC'si</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>395</v>
+        <v>545</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786059386920</t>
+          <t>9786257653367</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Adli Sosyal Hizmet</t>
+          <t>Genelci Sosyal Çalışma</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>565</v>
+        <v>510</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786058646322</t>
+          <t>4440000000162</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Hakikat Sonrası</t>
+          <t>Heybe Sosyal Hizmet ve Sosyal Politika Dergisi Sayı: 1 Haziran 2021</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>370</v>
+        <v>175</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786059386388</t>
+          <t>9786059386999</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>'İç'ten 'İç'e</t>
+          <t>Ayrım: Beğeni Yargısının Toplumsal Eleştirisi (Ciltli)</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>520</v>
+        <v>830</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786059386975</t>
+          <t>9786059386883</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Yardım Personelini Güçlendirme</t>
+          <t>Bir Yakalı Kertenkele Ne Yapabilir?</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>490</v>
+        <v>210</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786059386937</t>
+          <t>9786059386401</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Göç ve Kent</t>
+          <t>Karizma ve Lider Kültü</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>530</v>
+        <v>395</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786059386951</t>
+          <t>9786059386920</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Aidiyet Siyaseti</t>
+          <t>Adli Sosyal Hizmet</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>325</v>
+        <v>565</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786059386470</t>
+          <t>9786058646322</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Covid-19’dan Sonraki İlk Yıl</t>
+          <t>Hakikat Sonrası</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>300</v>
+        <v>370</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786257653138</t>
+          <t>9786059386388</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası İlişkiler Etiği</t>
+          <t>'İç'ten 'İç'e</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>485</v>
+        <v>520</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786059386876</t>
+          <t>9786059386975</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Rubi ile Turti’nin Bir Günü</t>
+          <t>Yardım Personelini Güçlendirme</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>240</v>
+        <v>490</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786059386890</t>
+          <t>9786059386937</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Göç ve Entegrasyon</t>
+          <t>Göç ve Kent</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>500</v>
+        <v>530</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786257653114</t>
+          <t>9786059386951</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Max Stirner</t>
+          <t>Aidiyet Siyaseti</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>380</v>
+        <v>325</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786059386432</t>
+          <t>9786059386470</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Otoriter Neoliberalizmin Gölgesinde</t>
+          <t>Covid-19’dan Sonraki İlk Yıl</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>440</v>
+        <v>300</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786059386838</t>
+          <t>9786257653138</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Lamekan</t>
+          <t>Uluslararası İlişkiler Etiği</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>230</v>
+        <v>485</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786059386791</t>
+          <t>9786059386876</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Savaştır Ruhumu Yaralayan</t>
+          <t>Rubi ile Turti’nin Bir Günü</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>210</v>
+        <v>240</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786059386807</t>
+          <t>9786059386890</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Pedagojik Tahakküm</t>
+          <t>Göç ve Entegrasyon</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786059386869</t>
+          <t>9786257653114</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Yeminin Arkeolojisi: Dilin Kutsal Ayini</t>
+          <t>Max Stirner</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>280</v>
+        <v>380</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786059386852</t>
+          <t>9786059386432</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmet Etiği</t>
+          <t>Otoriter Neoliberalizmin Gölgesinde</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>555</v>
+        <v>440</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786059386760</t>
+          <t>9786059386838</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Makro Sosyal Hizmet</t>
+          <t>Lamekan</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>595</v>
+        <v>230</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786059386418</t>
+          <t>9786059386791</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Modern Sosyal Hizmet Kuramı</t>
+          <t>Savaştır Ruhumu Yaralayan</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>585</v>
+        <v>210</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786059386982</t>
+          <t>9786059386807</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Çevrimiçi Dünya</t>
+          <t>Pedagojik Tahakküm</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>405</v>
+        <v>300</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786257653107</t>
+          <t>9786059386869</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Black Mirror: Aynadan Yansıyanlar</t>
+          <t>Yeminin Arkeolojisi: Dilin Kutsal Ayini</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>345</v>
+        <v>280</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786059386944</t>
+          <t>9786059386852</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmette Dezavantajlı - Risk Altındaki Gruplar</t>
+          <t>Sosyal Hizmet Etiği</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>565</v>
+        <v>555</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786257653060</t>
+          <t>9786059386760</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Yalnızca Sayıları Seven Adam</t>
+          <t>Makro Sosyal Hizmet</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>500</v>
+        <v>595</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786257653077</t>
+          <t>9786059386418</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Geştalt Danışmanlığı: Değişme Yolculuklarına Uzanan El</t>
+          <t>Modern Sosyal Hizmet Kuramı</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>485</v>
+        <v>585</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786257653091</t>
+          <t>9786059386982</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Covid-19 Salgını</t>
+          <t>Çevrimiçi Dünya</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>300</v>
+        <v>405</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786257653145</t>
+          <t>9786257653107</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Baskı Karşıtı Sosyal Çalışma</t>
+          <t>Black Mirror: Aynadan Yansıyanlar</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>460</v>
+        <v>345</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786059386623</t>
+          <t>9786059386944</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Koruma ve Sosyal Hizmet</t>
+          <t>Sosyal Hizmette Dezavantajlı - Risk Altındaki Gruplar</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>530</v>
+        <v>565</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786059386739</t>
+          <t>9786257653060</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Alevi Olmak</t>
+          <t>Yalnızca Sayıları Seven Adam</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>315</v>
+        <v>500</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786257653121</t>
+          <t>9786257653077</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Günümüzde Devrim</t>
+          <t>Geştalt Danışmanlığı: Değişme Yolculuklarına Uzanan El</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>345</v>
+        <v>485</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786059386753</t>
+          <t>9786257653091</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Söylemeye Korkmak</t>
+          <t>Covid-19 Salgını</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>315</v>
+        <v>300</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786059386722</t>
+          <t>9786257653145</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Yurttaşlık ve Demokrasi</t>
+          <t>Baskı Karşıtı Sosyal Çalışma</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>335</v>
+        <v>460</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786257653022</t>
+          <t>9786059386623</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Mekanı Düşünmek</t>
+          <t>Çocuk Koruma ve Sosyal Hizmet</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>345</v>
+        <v>530</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786059386685</t>
+          <t>9786059386739</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmette Kayıt ve Raporlama</t>
+          <t>Alevi Olmak</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>550</v>
+        <v>315</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786059386814</t>
+          <t>9786257653121</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Dalgaları Aşmak</t>
+          <t>Günümüzde Devrim</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>360</v>
+        <v>345</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786059386821</t>
+          <t>9786059386753</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Bebekten Katile Erkeklik</t>
+          <t>Söylemeye Korkmak</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>325</v>
+        <v>315</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786059386654</t>
+          <t>9786059386722</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Aleviler Vardır</t>
+          <t>Yurttaşlık ve Demokrasi</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>315</v>
+        <v>335</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786257653152</t>
+          <t>9786257653022</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmet ve "Ailecilik"</t>
+          <t>Mekanı Düşünmek</t>
         </is>
       </c>
       <c r="C284" s="1">
         <v>345</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786059386500</t>
+          <t>9786059386685</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>O Mutluysa Herkes Mutlu</t>
+          <t>Sosyal Hizmette Kayıt ve Raporlama</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>315</v>
+        <v>550</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786059386487</t>
+          <t>9786059386814</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Çocuk ve Oyun Hakkı</t>
+          <t>Dalgaları Aşmak</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>325</v>
+        <v>360</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786059386425</t>
+          <t>9786059386821</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>On Günde Küba</t>
+          <t>Bebekten Katile Erkeklik</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>370</v>
+        <v>325</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786059386494</t>
+          <t>9786059386654</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Dengesiz</t>
+          <t>Aleviler Vardır</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>175</v>
+        <v>315</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786059386609</t>
+          <t>9786257653152</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Post-Modern Pre-Modern’i Öpüyor: Siyasal İslam</t>
+          <t>Sosyal Hizmet ve "Ailecilik"</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>405</v>
+        <v>345</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786059386630</t>
+          <t>9786059386500</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Dünyadan Kedi Masalları</t>
+          <t>O Mutluysa Herkes Mutlu</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>220</v>
+        <v>315</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786059386616</t>
+          <t>9786059386487</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle Modern Almanca</t>
+          <t>Çocuk ve Oyun Hakkı</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>940</v>
+        <v>325</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9789756734055</t>
+          <t>9786059386425</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Almanca Yazan Türklerde Metinlerarasılık</t>
+          <t>On Günde Küba</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>15</v>
+        <v>370</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786059386371</t>
+          <t>9786059386494</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle Almanca: Bağlaçlar</t>
+          <t>Dengesiz</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>775</v>
+        <v>175</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786059386395</t>
+          <t>9786059386609</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmet Yönetimi: Bugünü ve Yarını</t>
+          <t>Post-Modern Pre-Modern’i Öpüyor: Siyasal İslam</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>360</v>
+        <v>405</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786059386593</t>
+          <t>9786059386630</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Demokrasi Tarihi</t>
+          <t>Dünyadan Kedi Masalları</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>430</v>
+        <v>220</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786256520936</t>
+          <t>9786059386616</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>1648 Miti</t>
+          <t>Her Yönüyle Modern Almanca</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>500</v>
+        <v>940</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
+          <t>9789756734055</t>
+        </is>
+      </c>
+      <c r="B297" s="1" t="inlineStr">
+        <is>
+          <t>Almanca Yazan Türklerde Metinlerarasılık</t>
+        </is>
+      </c>
+      <c r="C297" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="298" spans="1:3">
+      <c r="A298" s="1" t="inlineStr">
+        <is>
+          <t>9786059386371</t>
+        </is>
+      </c>
+      <c r="B298" s="1" t="inlineStr">
+        <is>
+          <t>Her Yönüyle Almanca: Bağlaçlar</t>
+        </is>
+      </c>
+      <c r="C298" s="1">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="299" spans="1:3">
+      <c r="A299" s="1" t="inlineStr">
+        <is>
+          <t>9786059386395</t>
+        </is>
+      </c>
+      <c r="B299" s="1" t="inlineStr">
+        <is>
+          <t>Sosyal Hizmet Yönetimi: Bugünü ve Yarını</t>
+        </is>
+      </c>
+      <c r="C299" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="300" spans="1:3">
+      <c r="A300" s="1" t="inlineStr">
+        <is>
+          <t>9786059386593</t>
+        </is>
+      </c>
+      <c r="B300" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Demokrasi Tarihi</t>
+        </is>
+      </c>
+      <c r="C300" s="1">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="301" spans="1:3">
+      <c r="A301" s="1" t="inlineStr">
+        <is>
+          <t>9786256520936</t>
+        </is>
+      </c>
+      <c r="B301" s="1" t="inlineStr">
+        <is>
+          <t>1648 Miti</t>
+        </is>
+      </c>
+      <c r="C301" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="302" spans="1:3">
+      <c r="A302" s="1" t="inlineStr">
+        <is>
           <t>9786256520820</t>
         </is>
       </c>
-      <c r="B297" s="1" t="inlineStr">
+      <c r="B302" s="1" t="inlineStr">
         <is>
           <t>Sanat ve Özgürlük</t>
         </is>
       </c>
-      <c r="C297" s="1">
+      <c r="C302" s="1">
         <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>