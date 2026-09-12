--- v2 (2026-07-03)
+++ v3 (2026-09-12)
@@ -85,4555 +85,4585 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4444444444894</t>
+          <t>9786258805000</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Heybe Sosyal Hizmet ve Sosyal Politika Dergisi Sayı: 9</t>
+          <t>Tabaktaki Toplum</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256520851</t>
+          <t>9786258805017</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Refah Rejimi</t>
+          <t>Çift Terapisi ve Aile Danışmanlığı İçin Şefkat Odaklı Act</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256520868</t>
+          <t>4444444444894</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmet Nedir?</t>
+          <t>Heybe Sosyal Hizmet ve Sosyal Politika Dergisi Sayı: 9</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256520998</t>
+          <t>9786256520851</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Mutemet</t>
+          <t>Türkiye'nin Refah Rejimi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256520981</t>
+          <t>9786256520868</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Çok Cahilsin!</t>
+          <t>Sosyal Hizmet Nedir?</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256520967</t>
+          <t>9786256520998</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Biyokapital</t>
+          <t>Mutemet</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>360</v>
+        <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256520943</t>
+          <t>9786256520981</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Dalgaya Düşmek</t>
+          <t>Çok Cahilsin!</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>320</v>
+        <v>500</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256520783</t>
+          <t>9786256520967</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Antik Çağ Yunan Düşüncesinde Özne</t>
+          <t>Biyokapital</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256520677</t>
+          <t>9786256520943</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Ruh Sağlığında Tolumsal Perspektifler</t>
+          <t>Dalgaya Düşmek</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>440</v>
+        <v>320</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256520974</t>
+          <t>9786256520783</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Sağlık ve Yaşam Bilimlerinde İstatistik</t>
+          <t>Antik Çağ Yunan Düşüncesinde Özne</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>440</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256520769</t>
+          <t>9786256520677</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Machine, Work, Capitalism and Human</t>
+          <t>Ruh Sağlığında Tolumsal Perspektifler</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>600</v>
+        <v>440</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256520929</t>
+          <t>9786256520974</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Travmayı Kadınca Yeniden Yazmak</t>
+          <t>Sağlık ve Yaşam Bilimlerinde İstatistik</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>400</v>
+        <v>440</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256520950</t>
+          <t>9786256520769</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Büyük Madenci Yürüyüşü” Sonrası Zonguldak</t>
+          <t>Machine, Work, Capitalism and Human</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256520776</t>
+          <t>9786256520929</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kod ve Özgürlükler</t>
+          <t>Travmayı Kadınca Yeniden Yazmak</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256520707</t>
+          <t>9786256520950</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Feminist Yöntem</t>
+          <t>Büyük Madenci Yürüyüşü” Sonrası Zonguldak</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256520882</t>
+          <t>9786256520776</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Yolun Hakikat Yolculuğun Aşk Olsun Gönül Defteri Bilgitay</t>
+          <t>Kod ve Özgürlükler</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256520905</t>
+          <t>9786256520707</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Sosyal Hizmetlerin Tarihi</t>
+          <t>Feminist Yöntem</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>360</v>
+        <v>500</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256520899</t>
+          <t>9786256520882</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Psikiyatrinin Doğuşu</t>
+          <t>Yolun Hakikat Yolculuğun Aşk Olsun Gönül Defteri Bilgitay</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>500</v>
+        <v>180</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256520844</t>
+          <t>9786256520905</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Meselemi Hiç’e Bıraktım: Max Stirner’in Biricik Felsefesi</t>
+          <t>Türkiye’de Sosyal Hizmetlerin Tarihi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>230</v>
+        <v>360</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256520691</t>
+          <t>9786256520899</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Göçmen Entegrasyonu Politika ve Uygulamaları</t>
+          <t>Psikiyatrinin Doğuşu</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256520493</t>
+          <t>9786256520844</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Farklı Yüzleriyle Annelik</t>
+          <t>Meselemi Hiç’e Bıraktım: Max Stirner’in Biricik Felsefesi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>450</v>
+        <v>230</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256520745</t>
+          <t>9786256520691</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kiko</t>
+          <t>Göçmen Entegrasyonu Politika ve Uygulamaları</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256520813</t>
+          <t>9786256520493</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Müşterekler, Ekoloji ve Dayanışma Bağlamında Sosyal Hizmet</t>
+          <t>Farklı Yüzleriyle Annelik</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256520875</t>
+          <t>9786256520745</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Kentleşme, Yerel Siyaset ve Göç</t>
+          <t>Kiko</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256520752</t>
+          <t>9786256520813</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Korsanın Oğlu</t>
+          <t>Müşterekler, Ekoloji ve Dayanışma Bağlamında Sosyal Hizmet</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256520738</t>
+          <t>9786256520875</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Alicia Şehre Gidiyor</t>
+          <t>Türkiye'de Kentleşme, Yerel Siyaset ve Göç</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256520554</t>
+          <t>9786256520752</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>İletişim Araştırmalarını Anlamak</t>
+          <t>Korsanın Oğlu</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>460</v>
+        <v>250</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256520806</t>
+          <t>9786256520738</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>İstiflenmiş Yaşamlar</t>
+          <t>Alicia Şehre Gidiyor</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>370</v>
+        <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256520790</t>
+          <t>9786256520554</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Zülüf</t>
+          <t>İletişim Araştırmalarını Anlamak</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>230</v>
+        <v>460</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256520721</t>
+          <t>9786256520806</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Beş Vakitli Günden Vazgeçmek</t>
+          <t>İstiflenmiş Yaşamlar</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>415</v>
+        <v>370</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257653084</t>
+          <t>9786256520790</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de İdeolojinin Serencamı - İktidar Mücadelesi ve Hegemonik Pratikler</t>
+          <t>Zülüf</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>720</v>
+        <v>230</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256520684</t>
+          <t>9786256520721</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kıvamında Irkçılık</t>
+          <t>Beş Vakitli Günden Vazgeçmek</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>450</v>
+        <v>415</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256520714</t>
+          <t>9786257653084</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Gençliği Anlamak</t>
+          <t>Türkiye’de İdeolojinin Serencamı - İktidar Mücadelesi ve Hegemonik Pratikler</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>345</v>
+        <v>720</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256520660</t>
+          <t>9786256520684</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Re-Bellum</t>
+          <t>Kıvamında Irkçılık</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256520646</t>
+          <t>9786256520714</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kahramanlık ve İtaat</t>
+          <t>Gençliği Anlamak</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>345</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256520639</t>
+          <t>9786256520660</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Teori ve Sosyal Hizmet: Düşünürler ve Yaklaşımlar</t>
+          <t>Re-Bellum</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>605</v>
+        <v>300</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256520585</t>
+          <t>9786256520646</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Yeni Kent Sosyolojisinin Yükselişi ve Çöküşü</t>
+          <t>Kahramanlık ve İtaat</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>290</v>
+        <v>345</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256520622</t>
+          <t>9786256520639</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Yarım Kalan Her Gece</t>
+          <t>Sosyal Teori ve Sosyal Hizmet: Düşünürler ve Yaklaşımlar</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>140</v>
+        <v>605</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256520608</t>
+          <t>9786256520585</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Emperyalizm</t>
+          <t>Yeni Kent Sosyolojisinin Yükselişi ve Çöküşü</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>230</v>
+        <v>290</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256520592</t>
+          <t>9786256520622</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Caz Yazıları</t>
+          <t>Yarım Kalan Her Gece</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>340</v>
+        <v>140</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>4444444443891</t>
+          <t>9786256520608</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Heybe Sosyal Hizmet ve Sosyal Politika Dergisi Sayı: 8 Temmuz 2025</t>
+          <t>Emperyalizm</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256520615</t>
+          <t>9786256520592</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Rusya’nın Sona Ermeyen Çatışmaları</t>
+          <t>Caz Yazıları</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>460</v>
+        <v>340</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256520578</t>
+          <t>4444444443891</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Makine, İş, Kapitalizm ve İnsan</t>
+          <t>Heybe Sosyal Hizmet ve Sosyal Politika Dergisi Sayı: 8 Temmuz 2025</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>575</v>
+        <v>230</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786257653008</t>
+          <t>9786256520615</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kentleşmenin Eleştirisi</t>
+          <t>Rusya’nın Sona Ermeyen Çatışmaları</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>415</v>
+        <v>460</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256520523</t>
+          <t>9786256520578</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Milliyetçilikten Önce Milletler</t>
+          <t>Makine, İş, Kapitalizm ve İnsan</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>575</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256520547</t>
+          <t>9786257653008</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Afrika’dan Türkiye’ye Göç ve Göç Teorileri</t>
+          <t>Kentleşmenin Eleştirisi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>575</v>
+        <v>415</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256520530</t>
+          <t>9786256520523</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Şiddetsiz Bir Tarihin Olanağı</t>
+          <t>Milliyetçilikten Önce Milletler</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>345</v>
+        <v>575</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256520486</t>
+          <t>9786256520547</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Nükleer Santral Sevdası</t>
+          <t>Afrika’dan Türkiye’ye Göç ve Göç Teorileri</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>395</v>
+        <v>575</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256520516</t>
+          <t>9786256520530</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Eleştirel Sosyal Çalışma</t>
+          <t>Şiddetsiz Bir Tarihin Olanağı</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>510</v>
+        <v>345</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256520462</t>
+          <t>9786256520486</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Çoklu Krizler Gölgesinde Sosyal Hizmet</t>
+          <t>Nükleer Santral Sevdası</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>460</v>
+        <v>395</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256520417</t>
+          <t>9786256520516</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Batı Eğitimi Düşüncesi Tarihi</t>
+          <t>Eleştirel Sosyal Çalışma</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>495</v>
+        <v>510</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786257653374</t>
+          <t>9786256520462</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Tablolarla Almanca Gramer</t>
+          <t>Çoklu Krizler Gölgesinde Sosyal Hizmet</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>530</v>
+        <v>460</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256520172</t>
+          <t>9786256520417</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Yeni Türk Sinemasında Nostalji</t>
+          <t>Batı Eğitimi Düşüncesi Tarihi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>220</v>
+        <v>495</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256520479</t>
+          <t>9786257653374</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Devlet</t>
+          <t>Tablolarla Almanca Gramer</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>190</v>
+        <v>530</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256520448</t>
+          <t>9786256520172</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Toplumu Anlatmak</t>
+          <t>Yeni Türk Sinemasında Nostalji</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>460</v>
+        <v>220</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256520011</t>
+          <t>9786256520479</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Psikopatoloji</t>
+          <t>Devlet</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>750</v>
+        <v>190</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256520455</t>
+          <t>9786256520448</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Jane Addams Eylemci Bir Ruh</t>
+          <t>Toplumu Anlatmak</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>460</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256520158</t>
+          <t>9786256520011</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Cumhuriyeti</t>
+          <t>Psikopatoloji</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>345</v>
+        <v>750</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256520370</t>
+          <t>9786256520455</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Homopoliticus</t>
+          <t>Jane Addams Eylemci Bir Ruh</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>460</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256520431</t>
+          <t>9786256520158</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Dijital Teknoloji Sorgulanıyor</t>
+          <t>Türkiye’nin Cumhuriyeti</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>560</v>
+        <v>345</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>4444444443016</t>
+          <t>9786256520370</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Heybe Sosyal Hizmet ve Sosyal Politika Dergisi Sayı: 7 Yaz 2024</t>
+          <t>Homopoliticus</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>175</v>
+        <v>460</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256520400</t>
+          <t>9786256520431</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Çalışmada Araştırma</t>
+          <t>Dijital Teknoloji Sorgulanıyor</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>480</v>
+        <v>560</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256520387</t>
+          <t>4444444443016</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Evrenimizi Büyüten Sesler</t>
+          <t>Heybe Sosyal Hizmet ve Sosyal Politika Dergisi Sayı: 7 Yaz 2024</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>280</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256520394</t>
+          <t>9786256520400</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Thomas S. Kuhn</t>
+          <t>Sosyal Çalışmada Araştırma</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>530</v>
+        <v>480</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256520363</t>
+          <t>9786256520387</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Enflasyon</t>
+          <t>Evrenimizi Büyüten Sesler</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>650</v>
+        <v>280</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256520356</t>
+          <t>9786256520394</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Siyasal Kuramda Şiddet</t>
+          <t>Thomas S. Kuhn</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>395</v>
+        <v>530</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256520349</t>
+          <t>9786256520363</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>İnsan Haklarının Patolojisi</t>
+          <t>Enflasyon</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>345</v>
+        <v>650</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256520271</t>
+          <t>9786256520356</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dünya Düzeni ve Sosyal Hizmet</t>
+          <t>Siyasal Kuramda Şiddet</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>530</v>
+        <v>395</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256520332</t>
+          <t>9786256520349</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Şahlar, Piyonlar ve Meta Kent</t>
+          <t>İnsan Haklarının Patolojisi</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>595</v>
+        <v>345</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256520257</t>
+          <t>9786256520271</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Almanca Gramer: A1 Seviyesi</t>
+          <t>Yeni Dünya Düzeni ve Sosyal Hizmet</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>530</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256520318</t>
+          <t>9786256520332</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Bağımlılıkta İyileşme: Kadın Deneyimleri</t>
+          <t>Şahlar, Piyonlar ve Meta Kent</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>520</v>
+        <v>595</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256520103</t>
+          <t>9786256520257</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Gabriel Tarde'ın Mikrososyolojisi Üzerine</t>
+          <t>Almanca Gramer: A1 Seviyesi</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>380</v>
+        <v>530</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256520097</t>
+          <t>9786256520318</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmet Uygulamalarında İnsan Hakları</t>
+          <t>Bağımlılıkta İyileşme: Kadın Deneyimleri</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>530</v>
+        <v>520</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256520240</t>
+          <t>9786256520103</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Eleştirel Teori</t>
+          <t>Gabriel Tarde'ın Mikrososyolojisi Üzerine</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>360</v>
+        <v>380</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256520325</t>
+          <t>9786256520097</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Bilinçdışının Felsefesi</t>
+          <t>Sosyal Hizmet Uygulamalarında İnsan Hakları</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>405</v>
+        <v>530</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>4440000004394</t>
+          <t>9786256520240</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Heybe Sosyal Hizmet ve Sosyal Politika Dergisi Sayı: 6 Kış 2024</t>
+          <t>Eleştirel Teori</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>175</v>
+        <v>360</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786257653824</t>
+          <t>9786256520325</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Birleşmiş Milletler Cinsiyet Rejimi (Ciltli)</t>
+          <t>Bilinçdışının Felsefesi</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>380</v>
+        <v>405</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256520233</t>
+          <t>4440000004394</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Hakikat-Sonrası Çağda Yalan Yemin ve Siyaset</t>
+          <t>Heybe Sosyal Hizmet ve Sosyal Politika Dergisi Sayı: 6 Kış 2024</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>370</v>
+        <v>175</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256520301</t>
+          <t>9786257653824</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Feminist Sosyal Hizmet</t>
+          <t>Birleşmiş Milletler Cinsiyet Rejimi (Ciltli)</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>450</v>
+        <v>380</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786256520288</t>
+          <t>9786256520233</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Afetin Sosyal İnşası: Türkiye'nin Deprem Sosyolojisi</t>
+          <t>Hakikat-Sonrası Çağda Yalan Yemin ve Siyaset</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>440</v>
+        <v>370</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786256520202</t>
+          <t>9786256520301</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Dilin Gücü</t>
+          <t>Feminist Sosyal Hizmet</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>380</v>
+        <v>450</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786256520004</t>
+          <t>9786256520288</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Kentsel Morfoloji</t>
+          <t>Afetin Sosyal İnşası: Türkiye'nin Deprem Sosyolojisi</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>585</v>
+        <v>440</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786256520066</t>
+          <t>9786256520202</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Kör Gezgin</t>
+          <t>Dilin Gücü</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>200</v>
+        <v>380</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786256520219</t>
+          <t>9786256520004</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Göç Araştırmalarında Yöntem: Örnek Nitel Araştırma Deneyimleri</t>
+          <t>Kentsel Morfoloji</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>450</v>
+        <v>585</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786256520295</t>
+          <t>9786256520066</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Küresel Aktör Çin: Çin-ABD Rekabeti</t>
+          <t>Kör Gezgin</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>380</v>
+        <v>200</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786256520264</t>
+          <t>9786256520219</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Mültecilik: Teori ve Pratik Üzerinden Bir İnceleme</t>
+          <t>Göç Araştırmalarında Yöntem: Örnek Nitel Araştırma Deneyimleri</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>380</v>
+        <v>450</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786256520127</t>
+          <t>9786256520295</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Çocuğun İstismarı ve İhmali: Vaka Örnekleri</t>
+          <t>Küresel Aktör Çin: Çin-ABD Rekabeti</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>555</v>
+        <v>380</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786256520059</t>
+          <t>9786256520264</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Kırsal Sosyal Hizmet: Kavramlar, Teori ve Uygulama</t>
+          <t>Mültecilik: Teori ve Pratik Üzerinden Bir İnceleme</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>430</v>
+        <v>380</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786257653992</t>
+          <t>9786256520127</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Parçalanmış Kentsel Mekan: Bellekten Politikaya, Metaverse’ten Sinemaya</t>
+          <t>Çocuğun İstismarı ve İhmali: Vaka Örnekleri</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>380</v>
+        <v>555</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786256520196</t>
+          <t>9786256520059</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Gitmek ve Dönmek Arasında: Türkiye’de Yeni Nesil Beyin Göçü</t>
+          <t>Kırsal Sosyal Hizmet: Kavramlar, Teori ve Uygulama</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>530</v>
+        <v>430</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786256520165</t>
+          <t>9786257653992</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Bağımlılıkta Sosyal Hizmet Uygulamaları</t>
+          <t>Parçalanmış Kentsel Mekan: Bellekten Politikaya, Metaverse’ten Sinemaya</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>485</v>
+        <v>380</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786256520141</t>
+          <t>9786256520196</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Çoklu Krizler Çağında Yoksulluk</t>
+          <t>Gitmek ve Dönmek Arasında: Türkiye’de Yeni Nesil Beyin Göçü</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>460</v>
+        <v>530</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786257653886</t>
+          <t>9786256520165</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Ev: Tarihsel, Toplumsal ve Sembolik Bir Mekan Olarak Anlamı ve Dönüşümü</t>
+          <t>Bağımlılıkta Sosyal Hizmet Uygulamaları</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>590</v>
+        <v>485</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786256520042</t>
+          <t>9786256520141</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Politika</t>
+          <t>Çoklu Krizler Çağında Yoksulluk</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>555</v>
+        <v>460</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786256520080</t>
+          <t>9786257653886</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Yeni Salgın Eski Siyaset</t>
+          <t>Ev: Tarihsel, Toplumsal ve Sembolik Bir Mekan Olarak Anlamı ve Dönüşümü</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>350</v>
+        <v>590</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786256520073</t>
+          <t>9786256520042</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetçilik ve Cumhuriyetler</t>
+          <t>Sosyal Politika</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>660</v>
+        <v>555</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786257653879</t>
+          <t>9786256520080</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Kavramlar Fikirler Partiler</t>
+          <t>Yeni Salgın Eski Siyaset</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>575</v>
+        <v>350</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786257653916</t>
+          <t>9786256520073</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası İlişkileri Dinlemek: Uluslararası İlişkiler ve Müzik</t>
+          <t>Cumhuriyetçilik ve Cumhuriyetler</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>575</v>
+        <v>660</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>4440000003841</t>
+          <t>9786257653879</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Heybe Sosyal Hizmet ve Sosyal Politika Dergisi Sayı: 5 Yaz 2023</t>
+          <t>Kavramlar Fikirler Partiler</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>175</v>
+        <v>575</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786257653985</t>
+          <t>9786257653916</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Modernizm</t>
+          <t>Uluslararası İlişkileri Dinlemek: Uluslararası İlişkiler ve Müzik</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>370</v>
+        <v>575</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786257653909</t>
+          <t>4440000003841</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Modern Türkiye'de Kültür Savaşları</t>
+          <t>Heybe Sosyal Hizmet ve Sosyal Politika Dergisi Sayı: 5 Yaz 2023</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>510</v>
+        <v>175</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786257653336</t>
+          <t>9786257653985</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Klinik Sosyal Hizmet Uygulaması</t>
+          <t>Modernizm</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>605</v>
+        <v>370</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786257653930</t>
+          <t>9786257653909</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Aracı Kurum Olmadan Evlat Edinme</t>
+          <t>Modern Türkiye'de Kültür Savaşları</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>280</v>
+        <v>510</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786257653855</t>
+          <t>9786257653336</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>İnsan Ticareti Gerçeği: Türkiye’de İnsan Ticareti Kapsamında Cinsel Sömürüye Maruz Kalanların Mağduriyet Süreçleri</t>
+          <t>Klinik Sosyal Hizmet Uygulaması</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>290</v>
+        <v>605</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786257653893</t>
+          <t>9786257653930</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Çamur Meselesi: Salgınla Artan Sosyal Bilimlerde Yöntem Tartışması</t>
+          <t>Aracı Kurum Olmadan Evlat Edinme</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>290</v>
+        <v>280</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786257653978</t>
+          <t>9786257653855</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Enkaz ve Parıltı: Walter Benjamin ile Disiplinlerarası Bir Soruşturma</t>
+          <t>İnsan Ticareti Gerçeği: Türkiye’de İnsan Ticareti Kapsamında Cinsel Sömürüye Maruz Kalanların Mağduriyet Süreçleri</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>325</v>
+        <v>290</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786257653961</t>
+          <t>9786257653893</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojik Araştırma Pratiği: Teori ve Sosyal Araştırmanın İlişkilendirilmesi</t>
+          <t>Çamur Meselesi: Salgınla Artan Sosyal Bilimlerde Yöntem Tartışması</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>345</v>
+        <v>290</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786257653862</t>
+          <t>9786257653978</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Kent ve Çevre Yönetimi</t>
+          <t>Enkaz ve Parıltı: Walter Benjamin ile Disiplinlerarası Bir Soruşturma</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>545</v>
+        <v>325</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786257653848</t>
+          <t>9786257653961</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizm: Eleştirel Kuram Çerçevesinde Bir Söyleşi</t>
+          <t>Sosyolojik Araştırma Pratiği: Teori ve Sosyal Araştırmanın İlişkilendirilmesi</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>430</v>
+        <v>345</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786257653725</t>
+          <t>9786257653862</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'den Sosyal Hizmet Vakaları</t>
+          <t>Türkiye'de Kent ve Çevre Yönetimi</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>520</v>
+        <v>545</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786257653817</t>
+          <t>9786257653848</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Afrika'da Politika ve Uluslararası İlişkiler</t>
+          <t>Kapitalizm: Eleştirel Kuram Çerçevesinde Bir Söyleşi</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>575</v>
+        <v>430</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786257653831</t>
+          <t>9786257653725</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmet Mesleği: Toplumsal Rolleri ve Yeterlilikleri</t>
+          <t>Türkiye'den Sosyal Hizmet Vakaları</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>415</v>
+        <v>520</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786257653442</t>
+          <t>9786257653817</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Yeraltı Kliniği</t>
+          <t>Afrika'da Politika ve Uluslararası İlişkiler</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>415</v>
+        <v>575</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>4440000002819</t>
+          <t>9786257653831</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Heybe Sosyal Hizmet ve Sosyal Politika Dergisi Sayı: 4 Ocak 2023</t>
+          <t>Sosyal Hizmet Mesleği: Toplumsal Rolleri ve Yeterlilikleri</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>175</v>
+        <v>415</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786257653800</t>
+          <t>9786257653442</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Günümüzde Aşırı Sağ</t>
+          <t>Yeraltı Kliniği</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>345</v>
+        <v>415</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786257653787</t>
+          <t>4440000002819</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Bakım Merceğinden Yeni Sosyal: Deneyimler, Öznellikler, Tartışmalar</t>
+          <t>Heybe Sosyal Hizmet ve Sosyal Politika Dergisi Sayı: 4 Ocak 2023</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>345</v>
+        <v>175</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786257653763</t>
+          <t>9786257653800</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Medya Teorisi</t>
+          <t>Günümüzde Aşırı Sağ</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>290</v>
+        <v>345</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786257653770</t>
+          <t>9786257653787</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Başmeleğimsi</t>
+          <t>Bakım Merceğinden Yeni Sosyal: Deneyimler, Öznellikler, Tartışmalar</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>175</v>
+        <v>345</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786257653794</t>
+          <t>9786257653763</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Eğitim, Adalet Ekonomi: Eğitim Felsefesi Tartışmaları</t>
+          <t>Medya Teorisi</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>230</v>
+        <v>290</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786257653756</t>
+          <t>9786257653770</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Ulus Mekan Beden: Erken Cumhuriyet Döneminde Kentin Toplumsal ve Mekânsal Örgütleniş</t>
+          <t>Başmeleğimsi</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>290</v>
+        <v>175</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786257653749</t>
+          <t>9786257653794</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Kimlik: Çağdaş Tartışmalar</t>
+          <t>Eğitim, Adalet Ekonomi: Eğitim Felsefesi Tartışmaları</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786257653732</t>
+          <t>9786257653756</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Klinik Sosyal Hizmet: Tanımı Uygulaması ve Vizyonu</t>
+          <t>Ulus Mekan Beden: Erken Cumhuriyet Döneminde Kentin Toplumsal ve Mekânsal Örgütleniş</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>485</v>
+        <v>290</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786257653510</t>
+          <t>9786257653749</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmette Dezavantajlı - Risk Altındaki Gruplar II</t>
+          <t>Kimlik: Çağdaş Tartışmalar</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>565</v>
+        <v>300</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786257653718</t>
+          <t>9786257653732</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmet Uygulamasında Klinik Değerlendirme ve Tanı</t>
+          <t>Klinik Sosyal Hizmet: Tanımı Uygulaması ve Vizyonu</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>685</v>
+        <v>485</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786257653695</t>
+          <t>9786257653510</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Etnometodolojide Araştırmalar</t>
+          <t>Sosyal Hizmette Dezavantajlı - Risk Altındaki Gruplar II</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>495</v>
+        <v>565</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786257653688</t>
+          <t>9786257653718</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Cinsiyet Temelli Şiddetin Çözümünde Erkekler</t>
+          <t>Sosyal Hizmet Uygulamasında Klinik Değerlendirme ve Tanı</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>380</v>
+        <v>685</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786257653657</t>
+          <t>9786257653695</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmette Süpervizyon</t>
+          <t>Etnometodolojide Araştırmalar</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>595</v>
+        <v>495</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786257653671</t>
+          <t>9786257653688</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Aile Polisi</t>
+          <t>Toplumsal Cinsiyet Temelli Şiddetin Çözümünde Erkekler</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>440</v>
+        <v>380</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786257653626</t>
+          <t>9786257653657</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar, Adalet, Haklar ve Eleştirel Sosyal Hizmet: Sevda Uluğtekin'e Armağan</t>
+          <t>Sosyal Hizmette Süpervizyon</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>480</v>
+        <v>595</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>4440000001824</t>
+          <t>9786257653671</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Heybe Sosyal Hizmet ve Sosyal Politika Dergisi Sayı: 3 Ağustos 2022</t>
+          <t>Aile Polisi</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>175</v>
+        <v>440</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786257653503</t>
+          <t>9786257653626</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Gıdanın Ekolojisi: Türkiye’de Gıda Sistemlerinin Dönüşümü</t>
+          <t>Çocuklar, Adalet, Haklar ve Eleştirel Sosyal Hizmet: Sevda Uluğtekin'e Armağan</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>360</v>
+        <v>480</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786257653640</t>
+          <t>4440000001824</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Komple Muamele: Sinemada Erotizm ve Pornografi</t>
+          <t>Heybe Sosyal Hizmet ve Sosyal Politika Dergisi Sayı: 3 Ağustos 2022</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>360</v>
+        <v>175</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786257653633</t>
+          <t>9786257653503</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Geçti Rüzgarın Mevsimi</t>
+          <t>Gıdanın Ekolojisi: Türkiye’de Gıda Sistemlerinin Dönüşümü</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>230</v>
+        <v>360</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786257653480</t>
+          <t>9786257653640</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Rusya’nın Batı’dan Kopuşu: Doğu ve Batı Arasında Rusya</t>
+          <t>Komple Muamele: Sinemada Erotizm ve Pornografi</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>345</v>
+        <v>360</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786257653589</t>
+          <t>9786257653633</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Feminist Failliğe Çağrı: Dersliklerde Feminist Pedagoji Deneyimleri</t>
+          <t>Geçti Rüzgarın Mevsimi</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>380</v>
+        <v>230</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786257653527</t>
+          <t>9786257653480</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Selçuk Karacık Anısına Armağan Yazılar: Sosyal Hizmetin Tarihi, Eğitimi ve Farklı İhtiyaç Grupları</t>
+          <t>Rusya’nın Batı’dan Kopuşu: Doğu ve Batı Arasında Rusya</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>75</v>
+        <v>345</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786257653596</t>
+          <t>9786257653589</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Sinema ve Toplumsal Cinsiyet: Türk Sinemasında Ev, Emek, Cinsiyet ve İktidar İlişkileri</t>
+          <t>Feminist Failliğe Çağrı: Dersliklerde Feminist Pedagoji Deneyimleri</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>245</v>
+        <v>380</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786257653435</t>
+          <t>9786257653527</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Askeri Sosyal Hizmet</t>
+          <t>Selçuk Karacık Anısına Armağan Yazılar: Sosyal Hizmetin Tarihi, Eğitimi ve Farklı İhtiyaç Grupları</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>520</v>
+        <v>75</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786257653534</t>
+          <t>9786257653596</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Salıncağı</t>
+          <t>Sinema ve Toplumsal Cinsiyet: Türk Sinemasında Ev, Emek, Cinsiyet ve İktidar İlişkileri</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>220</v>
+        <v>245</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786257653572</t>
+          <t>9786257653435</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Çeyrek Asır Sonra 28 Şubat: Aktörler Üzerinden Bir Okuma</t>
+          <t>Askeri Sosyal Hizmet</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>320</v>
+        <v>520</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786257653565</t>
+          <t>9786257653534</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Dert Yükü Mekanlar</t>
+          <t>Yıldız Salıncağı</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>860</v>
+        <v>220</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786257653541</t>
+          <t>9786257653572</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Ecce Monstrum</t>
+          <t>Çeyrek Asır Sonra 28 Şubat: Aktörler Üzerinden Bir Okuma</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>230</v>
+        <v>320</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786257653558</t>
+          <t>9786257653565</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Sermayenin Sınırları</t>
+          <t>Dert Yükü Mekanlar</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>650</v>
+        <v>860</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786059386746</t>
+          <t>9786257653541</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Edebi Çeviride Temel Kurallar</t>
+          <t>Ecce Monstrum</t>
         </is>
       </c>
       <c r="C145" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786257653329</t>
+          <t>9786257653558</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Eleştirel Uluslararası Politik Ekonomi 2 Bölgesel Dinamikler</t>
+          <t>Sermayenin Sınırları</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>520</v>
+        <v>650</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786257653497</t>
+          <t>9786059386746</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmet İçin Sosyal Adalet</t>
+          <t>Edebi Çeviride Temel Kurallar</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>540</v>
+        <v>230</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9772791662002</t>
+          <t>9786257653329</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Heybe Sosyal Hizmet Ve Sosyal Politika Dergisi Sayı: 2 Aralık 2021</t>
+          <t>Eleştirel Uluslararası Politik Ekonomi 2 Bölgesel Dinamikler</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>175</v>
+        <v>520</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786257653459</t>
+          <t>9786257653497</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Kimlik</t>
+          <t>Sosyal Hizmet İçin Sosyal Adalet</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>300</v>
+        <v>540</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786257653312</t>
+          <t>9772791662002</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Konumuz Matematik</t>
+          <t>Heybe Sosyal Hizmet Ve Sosyal Politika Dergisi Sayı: 2 Aralık 2021</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>495</v>
+        <v>175</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786257653466</t>
+          <t>9786257653459</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Tarihsel Sosyoloji</t>
+          <t>Kimlik</t>
         </is>
       </c>
       <c r="C151" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786257653428</t>
+          <t>9786257653312</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>100. Yılında Türkiye - Rusya İlişkileri</t>
+          <t>Konumuz Matematik</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>575</v>
+        <v>495</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786257653398</t>
+          <t>9786257653466</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Kanıt</t>
+          <t>Uluslararası Tarihsel Sosyoloji</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786257653305</t>
+          <t>9786257653428</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Dostoyevski Politikasının Sorunları</t>
+          <t>100. Yılında Türkiye - Rusya İlişkileri</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>430</v>
+        <v>575</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786257653411</t>
+          <t>9786257653398</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Siyasal Bir Sorun Olarak İslamcılık</t>
+          <t>Kanıt</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786059386692</t>
+          <t>9786257653305</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Emeğin Sokak Hali</t>
+          <t>Dostoyevski Politikasının Sorunları</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>345</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786059386678</t>
+          <t>9786257653411</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Biyopolitika ve Queer (Ciltli)</t>
+          <t>Siyasal Bir Sorun Olarak İslamcılık</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>800</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786059386555</t>
+          <t>9786059386692</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Çalışma Mesleğinde Kariyer Seçenekleri</t>
+          <t>Emeğin Sokak Hali</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>370</v>
+        <v>345</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786059386319</t>
+          <t>9786059386678</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Matematiğin Sihirli Dünyası</t>
+          <t>Biyopolitika ve Queer (Ciltli)</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>595</v>
+        <v>800</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786257653183</t>
+          <t>9786059386555</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Jean Jaures: Cumhuriyetçi Sosyalizmin İmkanı</t>
+          <t>Sosyal Çalışma Mesleğinde Kariyer Seçenekleri</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>360</v>
+        <v>370</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786059386227</t>
+          <t>9786059386319</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Okul Sosyal Hizmeti</t>
+          <t>Matematiğin Sihirli Dünyası</t>
         </is>
       </c>
       <c r="C161" s="1">
         <v>595</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786058646315</t>
+          <t>9786257653183</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmete Giriş</t>
+          <t>Jean Jaures: Cumhuriyetçi Sosyalizmin İmkanı</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>885</v>
+        <v>360</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786058646339</t>
+          <t>9786059386227</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Türkleşmek İslamlaşmak Memurlaşmak</t>
+          <t>Okul Sosyal Hizmeti</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>62.5</v>
+        <v>595</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786058646346</t>
+          <t>9786058646315</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Hafif Coğrafya</t>
+          <t>Sosyal Hizmete Giriş</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>210</v>
+        <v>885</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786058646360</t>
+          <t>9786058646339</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Kamu Yönetiminin Dönüşümü</t>
+          <t>Türkleşmek İslamlaşmak Memurlaşmak</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>245</v>
+        <v>62.5</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786056460944</t>
+          <t>9786058646346</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Modern Özerklik Sistemleri</t>
+          <t>Hafif Coğrafya</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>575</v>
+        <v>210</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786056460906</t>
+          <t>9786058646360</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmet Uygulaması</t>
+          <t>Türkiye'de Kamu Yönetiminin Dönüşümü</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>685</v>
+        <v>245</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786058646391</t>
+          <t>9786056460944</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Şiir Sokakta (Ciltli)</t>
+          <t>Modern Özerklik Sistemleri</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>245</v>
+        <v>575</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786056460982</t>
+          <t>9786056460906</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Bir Avuç Sinema Yazısı</t>
+          <t>Sosyal Hizmet Uygulaması</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>245</v>
+        <v>685</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786056460913</t>
+          <t>9786058646391</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>10. Yüzyıldan Günümüze Dersim Tarihi</t>
+          <t>Şiir Sokakta (Ciltli)</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>14.81</v>
+        <v>245</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786056460920</t>
+          <t>9786056460982</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Kooperatifçilik</t>
+          <t>Bir Avuç Sinema Yazısı</t>
         </is>
       </c>
       <c r="C171" s="1">
         <v>245</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786056460975</t>
+          <t>9786056460913</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>İnsan Davranışı ve Sosyal Çevre - 1</t>
+          <t>10. Yüzyıldan Günümüze Dersim Tarihi</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>630</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786058477629</t>
+          <t>9786056460920</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>İnsan Davranışı ve Sosyal Çevre - 2</t>
+          <t>Kooperatifçilik</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>595</v>
+        <v>245</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786056460951</t>
+          <t>9786056460975</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Alevilik Nedir?</t>
+          <t>İnsan Davranışı ve Sosyal Çevre - 1</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>315</v>
+        <v>630</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786056460937</t>
+          <t>9786058477629</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>İslam ve Sınıf</t>
+          <t>İnsan Davranışı ve Sosyal Çevre - 2</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>450</v>
+        <v>595</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786058646308</t>
+          <t>9786056460951</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Dersim Dile Geldi</t>
+          <t>Alevilik Nedir?</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>380</v>
+        <v>315</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786058646353</t>
+          <t>9786056460937</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Yargı Yoktur</t>
+          <t>İslam ve Sınıf</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>16.67</v>
+        <v>450</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786058646377</t>
+          <t>9786058646308</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Mezopotamya Uygarlığında Süryani Tarihi</t>
+          <t>Dersim Dile Geldi</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>485</v>
+        <v>380</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786059386548</t>
+          <t>9786058646353</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Adam Öldüren Kadınlar</t>
+          <t>Türkiye'de Yargı Yoktur</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>325</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786059386258</t>
+          <t>9786058646377</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>İsrail Hakkında On Mit</t>
+          <t>Mezopotamya Uygarlığında Süryani Tarihi</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>450</v>
+        <v>485</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786059386272</t>
+          <t>9786059386548</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Cinsiyet</t>
+          <t>Adam Öldüren Kadınlar</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>370</v>
+        <v>325</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786059386241</t>
+          <t>9786059386258</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Makbul Alevilik - Bir Asimilasyon Modeli</t>
+          <t>İsrail Hakkında On Mit</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>290</v>
+        <v>450</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786059386456</t>
+          <t>9786059386272</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>İstiridye Kabuğum</t>
+          <t>Toplumsal Cinsiyet</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>230</v>
+        <v>370</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786059386340</t>
+          <t>9786059386241</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Kıtlık ve Bolluk</t>
+          <t>Makbul Alevilik - Bir Asimilasyon Modeli</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>370</v>
+        <v>290</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786059386579</t>
+          <t>9786059386456</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Yaşlılık ve Sosyal Hizmet</t>
+          <t>İstiridye Kabuğum</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>530</v>
+        <v>230</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786059386562</t>
+          <t>9786059386340</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Popülizm</t>
+          <t>Kıtlık ve Bolluk</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>280</v>
+        <v>370</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786059386265</t>
+          <t>9786059386579</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Katip Bartleby - Bir Wall Street Hikayesi</t>
+          <t>Yaşlılık ve Sosyal Hizmet</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>150</v>
+        <v>530</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786059386142</t>
+          <t>9786059386562</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Kozmopolitizm</t>
+          <t>Popülizm</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>345</v>
+        <v>280</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786059386135</t>
+          <t>9786059386265</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Partizan Teorisi</t>
+          <t>Katip Bartleby - Bir Wall Street Hikayesi</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>265</v>
+        <v>150</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786059386364</t>
+          <t>9786059386142</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Burjuvazisi</t>
+          <t>Kozmopolitizm</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>230</v>
+        <v>345</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786059386333</t>
+          <t>9786059386135</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Tarihsel Sosyoloji ve Uluslararası İlişkiler</t>
+          <t>Partizan Teorisi</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>370</v>
+        <v>265</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786059386357</t>
+          <t>9786059386364</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Ve Rüzgar Her Şeyi Alıp Götürmedi</t>
+          <t>Bilgi Burjuvazisi</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>265</v>
+        <v>230</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786059386289</t>
+          <t>9786059386333</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Quo Vadis: Kamu Yönetimi</t>
+          <t>Tarihsel Sosyoloji ve Uluslararası İlişkiler</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>605</v>
+        <v>370</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786059386326</t>
+          <t>9786059386357</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Kan Konuşur: Bir Adli Bilimcinin Anıları</t>
+          <t>Ve Rüzgar Her Şeyi Alıp Götürmedi</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>405</v>
+        <v>265</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786059386302</t>
+          <t>9786059386289</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Sosyal Hizmet</t>
+          <t>Quo Vadis: Kamu Yönetimi</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>520</v>
+        <v>605</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786059386173</t>
+          <t>9786059386326</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmet Etiği ve Değerleri</t>
+          <t>Kan Konuşur: Bir Adli Bilimcinin Anıları</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>575</v>
+        <v>405</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786059386210</t>
+          <t>9786059386302</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Ölüler Sır Saklamaz</t>
+          <t>Yeşil Sosyal Hizmet</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>405</v>
+        <v>520</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786059386197</t>
+          <t>9786059386173</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmeti Yeniden Düşünmek</t>
+          <t>Sosyal Hizmet Etiği ve Değerleri</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>415</v>
+        <v>575</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786058477667</t>
+          <t>9786059386210</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmet</t>
+          <t>Ölüler Sır Saklamaz</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>595</v>
+        <v>405</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786059386234</t>
+          <t>9786059386197</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmetlerde Güncel Tartışmalar</t>
+          <t>Sosyal Hizmeti Yeniden Düşünmek</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>360</v>
+        <v>415</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786059386180</t>
+          <t>9786058477667</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarla Sosyal Hizmet Uygulaması</t>
+          <t>Sosyal Hizmet</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>620</v>
+        <v>595</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786059205863</t>
+          <t>9786059386234</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hakları ve Sosyal Hizmet</t>
+          <t>Sosyal Hizmetlerde Güncel Tartışmalar</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>575</v>
+        <v>360</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786059386159</t>
+          <t>9786059386180</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Yaşlı Bakımı</t>
+          <t>Çocuklarla Sosyal Hizmet Uygulaması</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>450</v>
+        <v>620</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786059386012</t>
+          <t>9786059205863</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Cope Master</t>
+          <t>İnsan Hakları ve Sosyal Hizmet</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>400</v>
+        <v>575</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786058389120</t>
+          <t>9786059386159</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Coğrafyam Sığar mı Atlaslara</t>
+          <t>Yaşlı Bakımı</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>220</v>
+        <v>450</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786058477643</t>
+          <t>9786059386012</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Alman Kışı</t>
+          <t>Cope Master</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>315</v>
+        <v>400</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786059386036</t>
+          <t>9786058389120</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Güç ve Güçlendirme</t>
+          <t>Coğrafyam Sığar mı Atlaslara</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>360</v>
+        <v>220</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786058389175</t>
+          <t>9786058477643</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Pontus (Ciltli)</t>
+          <t>Alman Kışı</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>135</v>
+        <v>315</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786059386296</t>
+          <t>9786059386036</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Aslında Güçlü Değilmişim</t>
+          <t>Güç ve Güçlendirme</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786059386104</t>
+          <t>9786058389175</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Avrupa'nın Bozkır Sınırları</t>
+          <t>Pontus (Ciltli)</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>345</v>
+        <v>135</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786059386111</t>
+          <t>9786059386296</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Laikliği Yeniden Düşünmek</t>
+          <t>Aslında Güçlü Değilmişim</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>475</v>
+        <v>300</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786058389199</t>
+          <t>9786059386104</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Dünya Mitolojisi (Ciltli)</t>
+          <t>Avrupa'nın Bozkır Sınırları</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>212.5</v>
+        <v>345</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786058389137</t>
+          <t>9786059386111</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Sığındığımız Masallar</t>
+          <t>Laikliği Yeniden Düşünmek</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>80</v>
+        <v>475</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786059386098</t>
+          <t>9786058389199</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>İnsan Bilimlerinin Felsefi Eleştirisi</t>
+          <t>Dünya Mitolojisi (Ciltli)</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>430</v>
+        <v>212.5</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786058389144</t>
+          <t>9786058389137</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmet Görüşme Teknikleri</t>
+          <t>Sığındığımız Masallar</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>595</v>
+        <v>80</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786059386050</t>
+          <t>9786059386098</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle Almanca İlgeçler</t>
+          <t>İnsan Bilimlerinin Felsefi Eleştirisi</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>775</v>
+        <v>430</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786059386029</t>
+          <t>9786058389144</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Stres Yönetimi</t>
+          <t>Sosyal Hizmet Görüşme Teknikleri</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>530</v>
+        <v>595</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786058389151</t>
+          <t>9786059386050</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>İdeoloji ve Ütopya</t>
+          <t>Her Yönüyle Almanca İlgeçler</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>405</v>
+        <v>775</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786059386043</t>
+          <t>9786059386029</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Din, Siyaset ve Kadın</t>
+          <t>Stres Yönetimi</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>455</v>
+        <v>530</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786058477698</t>
+          <t>9786058389151</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmet Kuram ve Yöntemleri</t>
+          <t>İdeoloji ve Ütopya</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>565</v>
+        <v>405</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786058477674</t>
+          <t>9786059386043</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Psikiyatri - Kısa Bir Giriş</t>
+          <t>Din, Siyaset ve Kadın</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>245</v>
+        <v>455</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786058477612</t>
+          <t>9786058477698</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Etkili Uygulama İçin Sosyal Hizmet Araştırması</t>
+          <t>Sosyal Hizmet Kuram ve Yöntemleri</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>690</v>
+        <v>565</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786059386074</t>
+          <t>9786058477674</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Yoksulluk, İnsan Hakları ve Sosyal Hizmetler</t>
+          <t>Psikiyatri - Kısa Bir Giriş</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>380</v>
+        <v>245</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786058389168</t>
+          <t>9786058477612</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Engelli Bakımı</t>
+          <t>Etkili Uygulama İçin Sosyal Hizmet Araştırması</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>325</v>
+        <v>690</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786058389182</t>
+          <t>9786059386074</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Politikanın Cinsiyet Halleri</t>
+          <t>Yoksulluk, İnsan Hakları ve Sosyal Hizmetler</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>325</v>
+        <v>380</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786058477681</t>
+          <t>9786058389168</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Yönetsel Coğrafya</t>
+          <t>Engelli Bakımı</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>510</v>
+        <v>325</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786056460999</t>
+          <t>9786058389182</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Gezi'den Soma'ya Hayat Sokakta</t>
+          <t>Sosyal Politikanın Cinsiyet Halleri</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>310</v>
+        <v>325</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786058477650</t>
+          <t>9786058477681</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Teorinin Sefaleti : Hatalı Bir Devridaim Makinesi</t>
+          <t>Yönetsel Coğrafya</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>475</v>
+        <v>510</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786058389106</t>
+          <t>9786056460999</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Yeşile Kaçış</t>
+          <t>Gezi'den Soma'ya Hayat Sokakta</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>24</v>
+        <v>310</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786059386005</t>
+          <t>9786058477650</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Duygulara Sadakat</t>
+          <t>Teorinin Sefaleti : Hatalı Bir Devridaim Makinesi</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>510</v>
+        <v>475</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786058477636</t>
+          <t>9786058389106</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Yeşilden Maviye</t>
+          <t>Yeşile Kaçış</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>350</v>
+        <v>24</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786058389113</t>
+          <t>9786059386005</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>AKP Nasıl Yönetti? (2002 - 2015)</t>
+          <t>Duygulara Sadakat</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>270</v>
+        <v>510</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786058646384</t>
+          <t>9786058477636</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyılda Planlama</t>
+          <t>Yeşilden Maviye</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>290</v>
+        <v>350</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786257653206</t>
+          <t>9786058389113</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Almanca Aile Birleşimi ve A.1.1/A.1.2 Dil Seviyesi İçin Ders Kitabı</t>
+          <t>AKP Nasıl Yönetti? (2002 - 2015)</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>775</v>
+        <v>270</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786257653251</t>
+          <t>9786058646384</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Almanca Aile Birleşimi ve A.1.1/A.1.2 Dil Seviyesi İçin Alıştırma Kitabı</t>
+          <t>21. Yüzyılda Planlama</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>775</v>
+        <v>290</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786257653213</t>
+          <t>9786257653206</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Şehir Hakkı</t>
+          <t>Almanca Aile Birleşimi ve A.1.1/A.1.2 Dil Seviyesi İçin Ders Kitabı</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>315</v>
+        <v>775</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786257653039</t>
+          <t>9786257653251</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Devlet: Dün Bugün Gelecek</t>
+          <t>Almanca Aile Birleşimi ve A.1.1/A.1.2 Dil Seviyesi İçin Alıştırma Kitabı</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>490</v>
+        <v>775</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786257653282</t>
+          <t>9786257653213</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Salgın Halleri</t>
+          <t>Şehir Hakkı</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>345</v>
+        <v>315</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786257653299</t>
+          <t>9786257653039</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat Sosyolojisini Güncel Kılmak</t>
+          <t>Devlet: Dün Bugün Gelecek</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>550</v>
+        <v>490</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786257653237</t>
+          <t>9786257653282</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Eleştirel Uluslararası Politik Ekonomi 1</t>
+          <t>Salgın Halleri</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>520</v>
+        <v>345</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786059386784</t>
+          <t>9786257653299</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Alevi İnanç Kırımı</t>
+          <t>Edebiyat Sosyolojisini Güncel Kılmak</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>315</v>
+        <v>550</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786257653053</t>
+          <t>9786257653237</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Kadın Roman Kahramanları</t>
+          <t>Eleştirel Uluslararası Politik Ekonomi 1</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>250</v>
+        <v>520</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786257653176</t>
+          <t>9786059386784</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Vazgeç(me)mek</t>
+          <t>Alevi İnanç Kırımı</t>
         </is>
       </c>
       <c r="C243" s="1">
         <v>315</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786257653381</t>
+          <t>9786257653053</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Edebiyatın Ulusu Ulusun Edebiyatı</t>
+          <t>Kadın Roman Kahramanları</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>370</v>
+        <v>250</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786257653404</t>
+          <t>9786257653176</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Kavramsal Ritimler</t>
+          <t>Vazgeç(me)mek</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>345</v>
+        <v>315</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786257653343</t>
+          <t>9786257653381</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Bilimlerde Nitel Araştırma Yöntemleri</t>
+          <t>Edebiyatın Ulusu Ulusun Edebiyatı</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>605</v>
+        <v>370</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786257653350</t>
+          <t>9786257653404</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmet Mesleğinin ABC'si</t>
+          <t>Kavramsal Ritimler</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>545</v>
+        <v>345</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786257653367</t>
+          <t>9786257653343</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Genelci Sosyal Çalışma</t>
+          <t>Sosyal Bilimlerde Nitel Araştırma Yöntemleri</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>510</v>
+        <v>605</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>4440000000162</t>
+          <t>9786257653350</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Heybe Sosyal Hizmet ve Sosyal Politika Dergisi Sayı: 1 Haziran 2021</t>
+          <t>Sosyal Hizmet Mesleğinin ABC'si</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>175</v>
+        <v>545</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786059386999</t>
+          <t>9786257653367</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Ayrım: Beğeni Yargısının Toplumsal Eleştirisi (Ciltli)</t>
+          <t>Genelci Sosyal Çalışma</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>830</v>
+        <v>510</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786059386883</t>
+          <t>4440000000162</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Bir Yakalı Kertenkele Ne Yapabilir?</t>
+          <t>Heybe Sosyal Hizmet ve Sosyal Politika Dergisi Sayı: 1 Haziran 2021</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>210</v>
+        <v>175</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786059386401</t>
+          <t>9786059386999</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Karizma ve Lider Kültü</t>
+          <t>Ayrım: Beğeni Yargısının Toplumsal Eleştirisi (Ciltli)</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>395</v>
+        <v>830</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786059386920</t>
+          <t>9786059386883</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Adli Sosyal Hizmet</t>
+          <t>Bir Yakalı Kertenkele Ne Yapabilir?</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>565</v>
+        <v>210</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786058646322</t>
+          <t>9786059386401</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Hakikat Sonrası</t>
+          <t>Karizma ve Lider Kültü</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>370</v>
+        <v>395</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786059386388</t>
+          <t>9786059386920</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>'İç'ten 'İç'e</t>
+          <t>Adli Sosyal Hizmet</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>520</v>
+        <v>565</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786059386975</t>
+          <t>9786058646322</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Yardım Personelini Güçlendirme</t>
+          <t>Hakikat Sonrası</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>490</v>
+        <v>370</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786059386937</t>
+          <t>9786059386388</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Göç ve Kent</t>
+          <t>'İç'ten 'İç'e</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>530</v>
+        <v>520</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786059386951</t>
+          <t>9786059386975</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Aidiyet Siyaseti</t>
+          <t>Yardım Personelini Güçlendirme</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>325</v>
+        <v>490</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786059386470</t>
+          <t>9786059386937</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Covid-19’dan Sonraki İlk Yıl</t>
+          <t>Göç ve Kent</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>300</v>
+        <v>530</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786257653138</t>
+          <t>9786059386951</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası İlişkiler Etiği</t>
+          <t>Aidiyet Siyaseti</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>485</v>
+        <v>325</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786059386876</t>
+          <t>9786059386470</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Rubi ile Turti’nin Bir Günü</t>
+          <t>Covid-19’dan Sonraki İlk Yıl</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786059386890</t>
+          <t>9786257653138</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Göç ve Entegrasyon</t>
+          <t>Uluslararası İlişkiler Etiği</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>500</v>
+        <v>485</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786257653114</t>
+          <t>9786059386876</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Max Stirner</t>
+          <t>Rubi ile Turti’nin Bir Günü</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>380</v>
+        <v>240</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786059386432</t>
+          <t>9786059386890</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Otoriter Neoliberalizmin Gölgesinde</t>
+          <t>Göç ve Entegrasyon</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>440</v>
+        <v>500</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786059386838</t>
+          <t>9786257653114</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Lamekan</t>
+          <t>Max Stirner</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>230</v>
+        <v>380</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786059386791</t>
+          <t>9786059386432</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Savaştır Ruhumu Yaralayan</t>
+          <t>Otoriter Neoliberalizmin Gölgesinde</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>210</v>
+        <v>440</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786059386807</t>
+          <t>9786059386838</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Pedagojik Tahakküm</t>
+          <t>Lamekan</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786059386869</t>
+          <t>9786059386791</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Yeminin Arkeolojisi: Dilin Kutsal Ayini</t>
+          <t>Savaştır Ruhumu Yaralayan</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>280</v>
+        <v>210</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786059386852</t>
+          <t>9786059386807</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmet Etiği</t>
+          <t>Pedagojik Tahakküm</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>555</v>
+        <v>300</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786059386760</t>
+          <t>9786059386869</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Makro Sosyal Hizmet</t>
+          <t>Yeminin Arkeolojisi: Dilin Kutsal Ayini</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>595</v>
+        <v>280</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786059386418</t>
+          <t>9786059386852</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Modern Sosyal Hizmet Kuramı</t>
+          <t>Sosyal Hizmet Etiği</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>585</v>
+        <v>555</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786059386982</t>
+          <t>9786059386760</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Çevrimiçi Dünya</t>
+          <t>Makro Sosyal Hizmet</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>405</v>
+        <v>595</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786257653107</t>
+          <t>9786059386418</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Black Mirror: Aynadan Yansıyanlar</t>
+          <t>Modern Sosyal Hizmet Kuramı</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>345</v>
+        <v>585</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786059386944</t>
+          <t>9786059386982</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmette Dezavantajlı - Risk Altındaki Gruplar</t>
+          <t>Çevrimiçi Dünya</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>565</v>
+        <v>405</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786257653060</t>
+          <t>9786257653107</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Yalnızca Sayıları Seven Adam</t>
+          <t>Black Mirror: Aynadan Yansıyanlar</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>500</v>
+        <v>345</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786257653077</t>
+          <t>9786059386944</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Geştalt Danışmanlığı: Değişme Yolculuklarına Uzanan El</t>
+          <t>Sosyal Hizmette Dezavantajlı - Risk Altındaki Gruplar</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>485</v>
+        <v>565</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786257653091</t>
+          <t>9786257653060</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Covid-19 Salgını</t>
+          <t>Yalnızca Sayıları Seven Adam</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786257653145</t>
+          <t>9786257653077</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Baskı Karşıtı Sosyal Çalışma</t>
+          <t>Geştalt Danışmanlığı: Değişme Yolculuklarına Uzanan El</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>460</v>
+        <v>485</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786059386623</t>
+          <t>9786257653091</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Koruma ve Sosyal Hizmet</t>
+          <t>Covid-19 Salgını</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>530</v>
+        <v>300</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786059386739</t>
+          <t>9786257653145</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Alevi Olmak</t>
+          <t>Baskı Karşıtı Sosyal Çalışma</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>315</v>
+        <v>460</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786257653121</t>
+          <t>9786059386623</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Günümüzde Devrim</t>
+          <t>Çocuk Koruma ve Sosyal Hizmet</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>345</v>
+        <v>530</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786059386753</t>
+          <t>9786059386739</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Söylemeye Korkmak</t>
+          <t>Alevi Olmak</t>
         </is>
       </c>
       <c r="C282" s="1">
         <v>315</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786059386722</t>
+          <t>9786257653121</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Yurttaşlık ve Demokrasi</t>
+          <t>Günümüzde Devrim</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>335</v>
+        <v>345</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786257653022</t>
+          <t>9786059386753</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Mekanı Düşünmek</t>
+          <t>Söylemeye Korkmak</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>345</v>
+        <v>315</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786059386685</t>
+          <t>9786059386722</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmette Kayıt ve Raporlama</t>
+          <t>Yurttaşlık ve Demokrasi</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>550</v>
+        <v>335</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786059386814</t>
+          <t>9786257653022</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Dalgaları Aşmak</t>
+          <t>Mekanı Düşünmek</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>360</v>
+        <v>345</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786059386821</t>
+          <t>9786059386685</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Bebekten Katile Erkeklik</t>
+          <t>Sosyal Hizmette Kayıt ve Raporlama</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>325</v>
+        <v>550</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786059386654</t>
+          <t>9786059386814</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Aleviler Vardır</t>
+          <t>Dalgaları Aşmak</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>315</v>
+        <v>360</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786257653152</t>
+          <t>9786059386821</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmet ve "Ailecilik"</t>
+          <t>Bebekten Katile Erkeklik</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>345</v>
+        <v>325</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786059386500</t>
+          <t>9786059386654</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>O Mutluysa Herkes Mutlu</t>
+          <t>Aleviler Vardır</t>
         </is>
       </c>
       <c r="C290" s="1">
         <v>315</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786059386487</t>
+          <t>9786257653152</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Çocuk ve Oyun Hakkı</t>
+          <t>Sosyal Hizmet ve "Ailecilik"</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>325</v>
+        <v>345</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786059386425</t>
+          <t>9786059386500</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>On Günde Küba</t>
+          <t>O Mutluysa Herkes Mutlu</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>370</v>
+        <v>315</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786059386494</t>
+          <t>9786059386487</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Dengesiz</t>
+          <t>Çocuk ve Oyun Hakkı</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>175</v>
+        <v>325</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786059386609</t>
+          <t>9786059386425</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Post-Modern Pre-Modern’i Öpüyor: Siyasal İslam</t>
+          <t>On Günde Küba</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>405</v>
+        <v>370</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786059386630</t>
+          <t>9786059386494</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Dünyadan Kedi Masalları</t>
+          <t>Dengesiz</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>220</v>
+        <v>175</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786059386616</t>
+          <t>9786059386609</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle Modern Almanca</t>
+          <t>Post-Modern Pre-Modern’i Öpüyor: Siyasal İslam</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>940</v>
+        <v>405</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9789756734055</t>
+          <t>9786059386630</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Almanca Yazan Türklerde Metinlerarasılık</t>
+          <t>Dünyadan Kedi Masalları</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>15</v>
+        <v>220</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786059386371</t>
+          <t>9786059386616</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle Almanca: Bağlaçlar</t>
+          <t>Her Yönüyle Modern Almanca</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>775</v>
+        <v>940</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786059386395</t>
+          <t>9789756734055</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmet Yönetimi: Bugünü ve Yarını</t>
+          <t>Almanca Yazan Türklerde Metinlerarasılık</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>360</v>
+        <v>15</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786059386593</t>
+          <t>9786059386371</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Demokrasi Tarihi</t>
+          <t>Her Yönüyle Almanca: Bağlaçlar</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>430</v>
+        <v>775</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786256520936</t>
+          <t>9786059386395</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>1648 Miti</t>
+          <t>Sosyal Hizmet Yönetimi: Bugünü ve Yarını</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>500</v>
+        <v>360</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
+          <t>9786059386593</t>
+        </is>
+      </c>
+      <c r="B302" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Demokrasi Tarihi</t>
+        </is>
+      </c>
+      <c r="C302" s="1">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="303" spans="1:3">
+      <c r="A303" s="1" t="inlineStr">
+        <is>
+          <t>9786256520936</t>
+        </is>
+      </c>
+      <c r="B303" s="1" t="inlineStr">
+        <is>
+          <t>1648 Miti</t>
+        </is>
+      </c>
+      <c r="C303" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="304" spans="1:3">
+      <c r="A304" s="1" t="inlineStr">
+        <is>
           <t>9786256520820</t>
         </is>
       </c>
-      <c r="B302" s="1" t="inlineStr">
+      <c r="B304" s="1" t="inlineStr">
         <is>
           <t>Sanat ve Özgürlük</t>
         </is>
       </c>
-      <c r="C302" s="1">
+      <c r="C304" s="1">
         <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>