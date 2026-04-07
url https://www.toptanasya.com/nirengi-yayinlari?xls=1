--- v0 (2026-02-17)
+++ v1 (2026-04-07)
@@ -85,55 +85,820 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
+          <t>9786259264653</t>
+        </is>
+      </c>
+      <c r="B2" s="1" t="inlineStr">
+        <is>
+          <t>Sıfır Noktasındaki Vahiy</t>
+        </is>
+      </c>
+      <c r="C2" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="1" t="inlineStr">
+        <is>
+          <t>9786259264622</t>
+        </is>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Sessizce Ben Kalpten Kalbe Yolculuk</t>
+        </is>
+      </c>
+      <c r="C3" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="1" t="inlineStr">
+        <is>
+          <t>9786259264639</t>
+        </is>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Aşka Yeniden</t>
+        </is>
+      </c>
+      <c r="C4" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="1" t="inlineStr">
+        <is>
+          <t>9786057167545</t>
+        </is>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Üç Bileşen Problemi</t>
+        </is>
+      </c>
+      <c r="C5" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="1" t="inlineStr">
+        <is>
+          <t>9786259264608</t>
+        </is>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Mum Yanığı Zamanlar</t>
+        </is>
+      </c>
+      <c r="C6" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="1" t="inlineStr">
+        <is>
+          <t>9786057123251</t>
+        </is>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Yakaza Tin</t>
+        </is>
+      </c>
+      <c r="C7" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="1" t="inlineStr">
+        <is>
+          <t>9786259859996</t>
+        </is>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Efsanelerin Şafağı Nefes</t>
+        </is>
+      </c>
+      <c r="C8" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="1" t="inlineStr">
+        <is>
+          <t>9786057123237</t>
+        </is>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Dikenli Telde Gül Toplamak</t>
+        </is>
+      </c>
+      <c r="C9" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="1" t="inlineStr">
+        <is>
+          <t>9786057123244</t>
+        </is>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Kumrunun Şarkısı</t>
+        </is>
+      </c>
+      <c r="C10" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="1" t="inlineStr">
+        <is>
+          <t>9786057123220</t>
+        </is>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Linç (Nefsi Terbiye)</t>
+        </is>
+      </c>
+      <c r="C11" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="1" t="inlineStr">
+        <is>
+          <t>9786259859989</t>
+        </is>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Ege Antik Kentleri ve Kültürel Miraslarımız</t>
+        </is>
+      </c>
+      <c r="C12" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="1" t="inlineStr">
+        <is>
+          <t>9786259859972</t>
+        </is>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Gönül Ehli</t>
+        </is>
+      </c>
+      <c r="C13" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="1" t="inlineStr">
+        <is>
+          <t>9786259859958</t>
+        </is>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Aşk ile Koşan Yorulmaz</t>
+        </is>
+      </c>
+      <c r="C14" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="1" t="inlineStr">
+        <is>
+          <t>9786057062994</t>
+        </is>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Göze – Şiirler ve Denemeler</t>
+        </is>
+      </c>
+      <c r="C15" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="1" t="inlineStr">
+        <is>
+          <t>9786259859941</t>
+        </is>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Ve Sonunda Vazgeçti Kadın</t>
+        </is>
+      </c>
+      <c r="C16" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="1" t="inlineStr">
+        <is>
+          <t>9786057062987</t>
+        </is>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye-Suriye İlişkilerinde İnsani Yardım</t>
+        </is>
+      </c>
+      <c r="C17" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="1" t="inlineStr">
+        <is>
+          <t>9786259859934</t>
+        </is>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>21. Yüzyıl Hicaz Seyahatnamesi</t>
+        </is>
+      </c>
+      <c r="C18" s="1">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="1" t="inlineStr">
+        <is>
+          <t>9786259859910</t>
+        </is>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Sihirli Parmaklar</t>
+        </is>
+      </c>
+      <c r="C19" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="1" t="inlineStr">
+        <is>
+          <t>9786259859927</t>
+        </is>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Eyüp Sultan’ın Mirası</t>
+        </is>
+      </c>
+      <c r="C20" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="1" t="inlineStr">
+        <is>
+          <t>9786259859903</t>
+        </is>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Od’dan Nazireler</t>
+        </is>
+      </c>
+      <c r="C21" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
+          <t>9786057123213</t>
+        </is>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Yüreğimden Damlalar</t>
+        </is>
+      </c>
+      <c r="C22" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="1" t="inlineStr">
+        <is>
+          <t>9786057167552</t>
+        </is>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Yoldaki Sisler</t>
+        </is>
+      </c>
+      <c r="C23" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>9786057167569</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Bir Dünya</t>
+        </is>
+      </c>
+      <c r="C24" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>9786057167583</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Mor Menekşeler</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>9786057167576</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Umut Kardelenleri</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9786057123206</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Gün Akşam Olur</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>9786057062970</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Bir Zamanlar</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9786057062963</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Direniş Vakitleri</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9786057167590</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Mor Kaktüsler</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9786057062956</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Gül Kurusu Umutlar</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9786057167538</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Adı Ahmed</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9786057167521</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Yalnızlığın Derin Sessizliği</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9786057167514</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Gönül Huzuru</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9786057167507</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Bırakma Beni</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9786057123299</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Demlenen Sözlerim</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9786057123282</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Yakaza - Ru’ya</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9786057123268</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Güneşin Krallığı</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9786057123275</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Bozkır Tanrıları</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9786057062901</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Yaşam Taşı</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9786057481856</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Hasbihal</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786057481849</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Tebessümün Ölümü</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9786057062949</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Tutkumuz Futbol</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9786057481832</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Gülüm'se</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9786057062925</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Dilimdeki Sessizlik</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786057062918</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Efsanelerin Şafağı</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786057481870</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Portakal Kahkahaları</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9786057481887</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Kitap Mühendisi</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9786057481818</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Bedensiz Hayat</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9786057481801</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Süper Magazin Kahramanları</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9786057481825</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Kırlangıçların Göçü</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9786057481863</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Kırmızı Mürekkep</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
           <t>9786259264660</t>
         </is>
       </c>
-      <c r="B2" s="1" t="inlineStr">
+      <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Dünya Bizi Lafa Tutmadan</t>
         </is>
       </c>
-      <c r="C2" s="1">
+      <c r="C53" s="1">
         <v>180</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>