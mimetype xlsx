--- v1 (2026-04-07)
+++ v2 (2026-07-03)
@@ -85,820 +85,850 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259264653</t>
+          <t>9786259264691</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sıfır Noktasındaki Vahiy</t>
+          <t>Aldanmış Nesiller</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259264622</t>
+          <t>9786259264684</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Sessizce Ben Kalpten Kalbe Yolculuk</t>
+          <t>Aldanmış Nesiller (Azerice)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259264639</t>
+          <t>9786259264653</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Aşka Yeniden</t>
+          <t>Sıfır Noktasındaki Vahiy</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057167545</t>
+          <t>9786259264622</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Üç Bileşen Problemi</t>
+          <t>Sessizce Ben Kalpten Kalbe Yolculuk</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>350</v>
+        <v>320</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259264608</t>
+          <t>9786259264639</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Mum Yanığı Zamanlar</t>
+          <t>Aşka Yeniden</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>320</v>
+        <v>240</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057123251</t>
+          <t>9786057167545</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Yakaza Tin</t>
+          <t>Üç Bileşen Problemi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>380</v>
+        <v>425</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259859996</t>
+          <t>9786259264608</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Efsanelerin Şafağı Nefes</t>
+          <t>Mum Yanığı Zamanlar</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>340</v>
+        <v>360</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057123237</t>
+          <t>9786057123251</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Dikenli Telde Gül Toplamak</t>
+          <t>Yakaza Tin</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>180</v>
+        <v>430</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057123244</t>
+          <t>9786259859996</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kumrunun Şarkısı</t>
+          <t>Efsanelerin Şafağı Nefes</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>170</v>
+        <v>385</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057123220</t>
+          <t>9786057123237</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Linç (Nefsi Terbiye)</t>
+          <t>Dikenli Telde Gül Toplamak</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259859989</t>
+          <t>9786057123244</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Ege Antik Kentleri ve Kültürel Miraslarımız</t>
+          <t>Kumrunun Şarkısı</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259859972</t>
+          <t>9786057123220</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Gönül Ehli</t>
+          <t>Linç (Nefsi Terbiye)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259859958</t>
+          <t>9786259859989</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Aşk ile Koşan Yorulmaz</t>
+          <t>Ege Antik Kentleri ve Kültürel Miraslarımız</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057062994</t>
+          <t>9786259859972</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Göze – Şiirler ve Denemeler</t>
+          <t>Gönül Ehli</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259859941</t>
+          <t>9786259859958</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Ve Sonunda Vazgeçti Kadın</t>
+          <t>Aşk ile Koşan Yorulmaz</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057062987</t>
+          <t>9786057062994</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Türkiye-Suriye İlişkilerinde İnsani Yardım</t>
+          <t>Göze – Şiirler ve Denemeler</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>350</v>
+        <v>230</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259859934</t>
+          <t>9786259859941</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyıl Hicaz Seyahatnamesi</t>
+          <t>Ve Sonunda Vazgeçti Kadın</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>460</v>
+        <v>180</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259859910</t>
+          <t>9786057062987</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Parmaklar</t>
+          <t>Türkiye-Suriye İlişkilerinde İnsani Yardım</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259859927</t>
+          <t>9786259859934</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Eyüp Sultan’ın Mirası</t>
+          <t>21. Yüzyıl Hicaz Seyahatnamesi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>180</v>
+        <v>550</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259859903</t>
+          <t>9786259859910</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Od’dan Nazireler</t>
+          <t>Sihirli Parmaklar</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057123213</t>
+          <t>9786259859927</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimden Damlalar</t>
+          <t>Eyüp Sultan’ın Mirası</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057167552</t>
+          <t>9786259859903</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Yoldaki Sisler</t>
+          <t>Od’dan Nazireler</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057167569</t>
+          <t>9786057123213</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Yeni Bir Dünya</t>
+          <t>Yüreğimden Damlalar</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>400</v>
+        <v>280</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057167583</t>
+          <t>9786057167552</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Mor Menekşeler</t>
+          <t>Yoldaki Sisler</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057167576</t>
+          <t>9786057167569</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Umut Kardelenleri</t>
+          <t>Yeni Bir Dünya</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>380</v>
+        <v>450</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057123206</t>
+          <t>9786057167583</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Gün Akşam Olur</t>
+          <t>Mor Menekşeler</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>260</v>
+        <v>280</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057062970</t>
+          <t>9786057167576</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar</t>
+          <t>Umut Kardelenleri</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057062963</t>
+          <t>9786057123206</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Direniş Vakitleri</t>
+          <t>Gün Akşam Olur</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057167590</t>
+          <t>9786057062970</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Mor Kaktüsler</t>
+          <t>Bir Zamanlar</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057062956</t>
+          <t>9786057062963</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Gül Kurusu Umutlar</t>
+          <t>Direniş Vakitleri</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>330</v>
+        <v>350</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057167538</t>
+          <t>9786057167590</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Adı Ahmed</t>
+          <t>Mor Kaktüsler</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057167521</t>
+          <t>9786057062956</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlığın Derin Sessizliği</t>
+          <t>Gül Kurusu Umutlar</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>150</v>
+        <v>380</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057167514</t>
+          <t>9786057167538</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Gönül Huzuru</t>
+          <t>Adı Ahmed</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>160</v>
+        <v>350</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057167507</t>
+          <t>9786057167521</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Bırakma Beni</t>
+          <t>Yalnızlığın Derin Sessizliği</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057123299</t>
+          <t>9786057167514</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Demlenen Sözlerim</t>
+          <t>Gönül Huzuru</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057123282</t>
+          <t>9786057167507</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Yakaza - Ru’ya</t>
+          <t>Bırakma Beni</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057123268</t>
+          <t>9786057123299</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Krallığı</t>
+          <t>Demlenen Sözlerim</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>360</v>
+        <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057123275</t>
+          <t>9786057123282</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Bozkır Tanrıları</t>
+          <t>Yakaza - Ru’ya</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>330</v>
+        <v>380</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057062901</t>
+          <t>9786057123268</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Taşı</t>
+          <t>Güneşin Krallığı</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>280</v>
+        <v>450</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057481856</t>
+          <t>9786057123275</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Hasbihal</t>
+          <t>Bozkır Tanrıları</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057481849</t>
+          <t>9786057062901</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Tebessümün Ölümü</t>
+          <t>Yaşam Taşı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>240</v>
+        <v>350</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057062949</t>
+          <t>9786057481856</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Tutkumuz Futbol</t>
+          <t>Hasbihal</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057481832</t>
+          <t>9786057481849</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Gülüm'se</t>
+          <t>Tebessümün Ölümü</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>170</v>
+        <v>300</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057062925</t>
+          <t>9786057062949</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Dilimdeki Sessizlik</t>
+          <t>Tutkumuz Futbol</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>150</v>
+        <v>230</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057062918</t>
+          <t>9786057481832</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Efsanelerin Şafağı</t>
+          <t>Gülüm'se</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>380</v>
+        <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057481870</t>
+          <t>9786057062925</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Portakal Kahkahaları</t>
+          <t>Dilimdeki Sessizlik</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057481887</t>
+          <t>9786057062918</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kitap Mühendisi</t>
+          <t>Efsanelerin Şafağı</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>30</v>
+        <v>450</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057481818</t>
+          <t>9786057481870</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Bedensiz Hayat</t>
+          <t>Portakal Kahkahaları</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057481801</t>
+          <t>9786057481887</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Süper Magazin Kahramanları</t>
+          <t>Kitap Mühendisi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>180</v>
+        <v>30</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057481825</t>
+          <t>9786057481818</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Kırlangıçların Göçü</t>
+          <t>Bedensiz Hayat</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057481863</t>
+          <t>9786057481801</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Mürekkep</t>
+          <t>Süper Magazin Kahramanları</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259264660</t>
+          <t>9786057481825</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Dünya Bizi Lafa Tutmadan</t>
+          <t>Kırlangıçların Göçü</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>180</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9786057481863</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Kırmızı Mürekkep</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9786259264660</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Dünya Bizi Lafa Tutmadan</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>