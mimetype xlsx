--- v0 (2026-03-29)
+++ v1 (2026-09-12)
@@ -94,51 +94,51 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786259368665</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Yapay Zeka ve Yabancı Dil Öğretimi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786259368672</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Dönem Sonu İşlemleri</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786259368658</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
@@ -169,171 +169,171 @@
         <is>
           <t>9786259368641</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Edebiyat ve Sanat(lararasılık)</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786259368610</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Fütürist Perspektiften İnsanın, Öğrenmenin ve Üniversitelerin Geleceği</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786259714899</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Improving Monetary Control</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786259368627</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Dış Ticarette Küresel Değer Zincirleri</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786259714882</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Edebiyatta Femme Fatale İmgesi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786259368603</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Piyasa Sosyalizmi</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786259714875</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Bütçe Çalışmaları</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786259714868</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Özel Eğitim ve Özel Gereksinimli Bireyler</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786259714851</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Genel Matematik II</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>550</v>
+        <v>650</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9799759374623</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Ağaçlar ve Çalılar - 1</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9789758675913</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Uzaktan Eğitim Kalitesinin Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786259714844</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
@@ -349,411 +349,411 @@
         <is>
           <t>9786259714820</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Havacılık Alanında Uygulamalı Çalışmalar II</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786259714837</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Bireysel İş Hukuku</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>850</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786259714813</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>The Digital Turn in Elt</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786259714806</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Air Vehicles &amp; Aviation Engines</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786259866499</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Sarısu Ovası Hikayeleri</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9789758675487</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Matematiksel Analiz II - Problem Çözümleri</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786259866482</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Masallarda Dişillik İmgeleri</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9789758675043</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Edebiyat ve Çocukluk</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786259866468</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Lineer Cebir II - Çözümlü Problemler</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>185</v>
+        <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786259866475</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Türkiye'de Kredi Döngüleri, Finansal İstikrar ve Makro İhtiyati Politikalar Arasındaki Etkileşim</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786259866451</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Muhasebenin Sonu</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>550</v>
+        <v>650</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786259866437</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Sosyal Medya Etkileyicileri Tüketicileri Nasıl Etkiliyor?</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>175</v>
+        <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786259866444</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Teknolojik Dönüşümün Pazarlamaya Etkisi Dijital Pazarlama</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9789758675630</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Uygulamada İktisadi Sistemler Kapitalizm &amp; Sosyalizm</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786259866413</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Krediler ve Bankalarda Kredi Yönetimi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786259866420</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Matematiksel Analiz II</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786259866406</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Uluslararası Çalışma Örgütü Birleşmiş Milletler ve Avrupa Konseyi Çerçevesinde Uluslararası Sosyal Politikanın Dünü, Bugünü</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9789758675906</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Türkiye’de Risk Alma Kanalı ve Para Politikasının Etkinliği</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>195</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9789758675999</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Sınırları Aşan Bir Bilim Olarak Komparatistik</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9789758675623</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Finansal Muhasebe</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9789758675883</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>DC Devre Analizi</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9789758675982</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Sürdürülebilir Havayolu Muhasebesi</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9789758675937</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Fiyat İstikrarı, Para Politikası ve Türkiye’de Enflasyonun Yapısal Kaynakları</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9789758675975</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Edebiyat ve İnsan(lık)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9789758675968</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Matematiksel Analiz - I</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9789758675951</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Matematiksel Analiz – I Problem Çözümleri</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9789758675944</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Mikroekonomi</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>475</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>4440000003616</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
@@ -889,381 +889,381 @@
         <is>
           <t>9789758675890</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Çin Ekonomisi - İhracata Dayalı Büyüme Modelleri</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9789758675920</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Bir Zamanlar Maliye</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>175</v>
+        <v>300</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9789758675746</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Soyut Matematik</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9789758675869</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Çok Kriterli Karar Verme ve Coğrafi Bilgi Sistemi Hibrit Çözüm Yaklaşımı</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>165</v>
+        <v>250</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9789758675876</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Organizasyonlarda Sosyal Medyayı Yönetmek ve Ölçmek</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>165</v>
+        <v>250</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9789758675739</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Soyut Matematik Problem Çözümleri</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9789758675821</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Ticaret Savaşı ve Ötesi</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9789758675852</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Bilişim Sistemlerinin Stratejik Yönetimi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9789758675807</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Topsıs-Sort Ve Codas-Sort Tekniklerinin Gruplandırma Amaçlı Kullanımı</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>175</v>
+        <v>300</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9789758675791</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Sosyal Politikanın Temel Konuları</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>550</v>
+        <v>650</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9789758675838</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Fonksiyonel Analize Giriş – 2 Problem Çözümleri</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9789758675814</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Fonksiyonel Analize Giriş – 1 Problem Çözümleri</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>175</v>
+        <v>300</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9789758675722</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Belgelerle Yeni Türk Edebiyatı Tarihi - II Servet-i Fünun Dönemi - Şiir - Makale</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>700</v>
+        <v>850</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9789758675784</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Sosyal Politikanın Güncel Konuları</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>550</v>
+        <v>650</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9789758675753</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Mülteci Hukuku - Temel Kavramlar ve Mevzuat</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9789758675708</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Edebiyat ve Öteki(lik)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9789758675692</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Filistin Romanı ve Filistin Romanında Kudüs</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>175</v>
+        <v>300</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9789758675678</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Yeni Ekonomi ve Endüstri ve Endüstri 4.0: Örgüt ve Çevresindeki Dönüşüm</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>125</v>
+        <v>250</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9789758675647</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Otonom Silah Sistemleri: Bir Uluslararası Hukuk İncelemesi</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9789758675654</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Çağlar Boyunca İktisadi Düşünce</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9789758675661</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>98 Soruda Çalışma Ekonomisi</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9789758675555</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Toplumsal Cinsiyet ve Kalkınma</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9789758675616</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Ebeveynlerin Gücü Adına</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9789758675586</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Elektrik Mühendisliğine Giriş ve Devre Analizi</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9789756428290</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Türkiye'deki Muhasebe Meslek Mensuplarının (SM - SMMM) Mesleki Tutumları</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9789758675265</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
@@ -1294,96 +1294,96 @@
         <is>
           <t>9789759393355</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Hasıla Açığının Ölçülmesinde Alternatif Yöntemler ve Makro Ekonomik Politikalar</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9789758675388</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Matematik 2</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>130</v>
+        <v>275</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>9789756428368</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Matematik 1</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>9786056371004</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>İstatistik 2</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>100</v>
+        <v>450</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>9786056371011</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>İstatistik 1</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>100</v>
+        <v>450</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>9789758675562</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Prof. Dr. İhsan Erkul’a Armağan -Sosyal Politika ve Endüstri İlişkileri Yazıları</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>9789758675593</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
@@ -1399,111 +1399,111 @@
         <is>
           <t>9789758675609</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Gelir, Servet ve Yoksulluk</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>9786059393980</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Ceza Muhakemesi Hukuku</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>450</v>
+        <v>650</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>9789758675579</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Fonksiyonel Analize Giriş II</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>9789756428771</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Alışveriş Merkezlerinin Ekonomik Etkileri</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>17.5</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>9786059393546</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>KPSS ÇEKO Çalışma Ekonomisi Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>9789758675074</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Türev Kavramı Çözümlü Problemler ve Alıştırmalar</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>9789758675067</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Kurumsal Risk Yönetimi ve İç Denetim</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>45.5</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>9789758675050</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
@@ -1519,276 +1519,276 @@
         <is>
           <t>9786059393911</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Örgütsel Yaklaşımlar 1</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>9786059393850</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Uyduya Dayalı Konum Belirleme</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>9789758675029</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Yönetimcilik Klişelere Dayalı Bir Analiz</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>9789758675012</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Yönetsel Bakış Açısıyla Kurumsal Sosyal Sorumluluk: Kamu Üniversitelerinde Sosyal Sorumluluk Stratejileri</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>9786059393928</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Türkiye'de Lojistik Stratejileri ve Pratikleri</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>9786059393966</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Temel Matematik</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>9786059393973</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Temel Matematik Problem Çözümleri</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>9786059393997</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Maliyet ve Yönetim Muhasebesi</t>
         </is>
       </c>
       <c r="C103" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>9786059393935</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>R Programlama ile Fraktal Analiz</t>
         </is>
       </c>
       <c r="C104" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>9789758675005</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Genel İşletme</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>9789758675036</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Enflasyon Hedeflemesinde Döviz Kuru Dinamikleri</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>9786059393645</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Kadının Suç Serüveni</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>9786059393584</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Şirketler Muhasebesi</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>9786059393829</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Private Pilot Guides</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>650</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>9786059393874</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Biraz Sen Bulaştır Bana</t>
         </is>
       </c>
       <c r="C110" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>9786059393867</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Güvercindeki Sır</t>
         </is>
       </c>
       <c r="C111" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>9786059393799</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>English For You - Yeni Başlayanlar İçin İngilizce</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>500</v>
+        <v>650</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>9786059393683</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>Kültür ve Kültürel Farklılıklar</t>
         </is>
       </c>
       <c r="C113" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>9786059393652</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
@@ -1804,81 +1804,81 @@
         <is>
           <t>9786059393287</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Veri Madenciliği</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>9786059393379</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>Proficiency - Hazırlık Atlama Sınavı</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>800</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>9786059393409</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Avrupa'da ve Türkiye'de Yaşam Boyu Öğrenmenin Analizi</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>9786059393256</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>Hava Savunma Sanayinin Ekonomik Analizi: Türkiye ve İngiltere Karşılaştırılması</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>35</v>
+        <v>250</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>9786059393249</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>Nakit Akış Tablosu</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>18.5</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>9786059393201</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
@@ -1924,96 +1924,96 @@
         <is>
           <t>9786059393416</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>Dijital Kültürde Çocuk Yetiştirmek</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>9786058644120</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>Yes Grammar / The Innovative Guide to English Grammar</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>9786059393744</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>Portföy Yönetiminde Yeni Yaklaşımlar</t>
         </is>
       </c>
       <c r="C125" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>9786059393676</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>Döngüsel Ekonomi</t>
         </is>
       </c>
       <c r="C126" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>9786059393720</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>Savunma Ekonomisi</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>9786059393751</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>Enflasyonun Refah Etkisi</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>9786059393522</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
@@ -2059,126 +2059,126 @@
         <is>
           <t>9786059393539</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>6331 Sayılı İş Sağlığı ve Güvenliği Kanunu Kapsamında İşyerinde İş Sağlığı ve Güvenliği Örgütlenmesi</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>9786059393386</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>Eğitim, Sağlık ve Sosyal Bilimler İçin SPSS Uygulamalı Temel İstatistik</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>9786059393669</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>Dr. Esad Feyzi Bey - Türk Radyolojisinin Öncüsü</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>9786059393782</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>Teknolojik Ürün Satın Alımında Ergen Etkisi: Tersine Toplumsallaşma</t>
         </is>
       </c>
       <c r="C135" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>9786059393317</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>Genel İşletme İlkeler ve İşlevler</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>500</v>
+        <v>650</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>9786059393737</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>Orkestracı Olmak</t>
         </is>
       </c>
       <c r="C137" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>9786059393805</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>Küresel Vergi Önerileri</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>9786059393621</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>21. Yüzyılda Havaalanı İşletmeciliği</t>
         </is>
       </c>
       <c r="C139" s="1">
         <v>28.5</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>9786059393690</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
@@ -2194,51 +2194,51 @@
         <is>
           <t>9786059393706</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>DGS Sözel Yetenek Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C141" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>9786059393713</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>Proficiency Soru Bankası</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>800</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>9786059393324</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>İktisadi Düşünce Tarihi</t>
         </is>
       </c>
       <c r="C143" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>9786059393270</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
@@ -2344,156 +2344,156 @@
         <is>
           <t>9786059393195</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>Türkiye'de Motorlu Kara Taşıtlarına İlişkin Mali Yükümlülükler</t>
         </is>
       </c>
       <c r="C151" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>9786059393171</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2017 Sorularla Son Tekrar İşyeri Hekimliği</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>9786059393218</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>Monetarist Yaklaşım Çerçevesinde Parasal Genişleme ve Enflasyon</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>9789756881156</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>Fotoğrafın Gelişim Sürecinde Yüzyıl Orta Asya 19. Fotoğrafları</t>
         </is>
       </c>
       <c r="C154" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>9786059393614</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>Hava Taşımacılığı Yönetimi</t>
         </is>
       </c>
       <c r="C155" s="1">
         <v>37.5</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>9786059393454</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>Grammar Vocabulary Skills YKSDİL, YÖKDİL, YDS and Proficiency</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>9786059393485</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>Muhasebe Mesleğinde Haksız Rekabet - Disiplin İlişkisi, Süreci ve Analizi</t>
         </is>
       </c>
       <c r="C157" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>9786059393126</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>İnsan Kaynakları Yönetimi</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>600</v>
+        <v>800</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>9789756428825</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>Genel Topolojiye Giriş ve Problem Çözümleri</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>750</v>
+        <v>850</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>9789756428788</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>Yalın İsim Üzerinden Kapsamlı Açılım</t>
         </is>
       </c>
       <c r="C160" s="1">
         <v>22.5</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>9786059393096</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
@@ -2599,216 +2599,216 @@
         <is>
           <t>9786059393331</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>Açıköğretim Sistemi Öğrencilerinin İnternet ve Facebook Bağımlılıkları</t>
         </is>
       </c>
       <c r="C168" s="1">
         <v>32.5</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>9786059393140</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>Analiz 3 - 4 Çok Değişkenli Fonksiyonlar ve Çok Katlı İntegraller</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>600</v>
+        <v>800</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>9786059393133</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>Analiz 1 - 2 Diferansiyel ve İntegral Hesap</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>600</v>
+        <v>800</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>9786059393065</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>Ceza Hukuku Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>295</v>
+        <v>400</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>9786059393010</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>Temel Ceza Hukuku Mevzuatı (Ciltli)</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>9789756428986</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>Optimizasyon Problemlerinin R ile Çözümü</t>
         </is>
       </c>
       <c r="C173" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>9789756428962</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>Yeşile Boyamak</t>
         </is>
       </c>
       <c r="C174" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>9789756428924</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>Eğitim Sağlık ve Davranış Bilimlerinde Ölçek ve Test Geliştirme Yapısal Eşitlik Modellemesi</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>9789756428917</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>İş Yeri Hekimliği Sınavlarına Yönelik Çalışma Notları</t>
         </is>
       </c>
       <c r="C176" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>9789756428870</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>Güzel ve Etkili Konuşma Sanatı</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>9786059393393</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>Son Et Yiyen</t>
         </is>
       </c>
       <c r="C178" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>9786059393348</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>UFRS 9 Kapsamında Bankalarda Finansal Araçların Muhasebeleştirilmesi ve Raporlanması</t>
         </is>
       </c>
       <c r="C179" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>9789756428993</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>A dan Z ye Dünya Uçakları, Helikopterleri ve İnsansız Hava Araçları</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>9786059393119</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>Davranışsal Yaklaşımlar Açısından Eksik İstihdam</t>
         </is>
       </c>
       <c r="C181" s="1">
         <v>17.5</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>9786059393362</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
@@ -2824,51 +2824,51 @@
         <is>
           <t>9786059393102</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>Çağdaş Uluslararası İşletme Yönetimi</t>
         </is>
       </c>
       <c r="C183" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>9789756428849</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>Tarihsel Süreç İçinde İnsan Kaynakları Yönetiminin Gelişimi</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>9786059393003</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>Vergi Suç ve Kabahatlerinde Birleşme</t>
         </is>
       </c>
       <c r="C185" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>9789756428856</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
@@ -3019,51 +3019,51 @@
         <is>
           <t>9789756428405</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>Genel Muhasebe</t>
         </is>
       </c>
       <c r="C196" s="1">
         <v>21.6</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>9789756428535</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>Temel İstatistik İlke ve Teknikleri</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>9789756428436</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>Yeni Kamusal Mal Özgür ve Açık Kaynak Kodlu Yazılım</t>
         </is>
       </c>
       <c r="C198" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>9789756428009</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
@@ -3079,366 +3079,366 @@
         <is>
           <t>9789756428603</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>Okçulukta Kassal Aktivasyon</t>
         </is>
       </c>
       <c r="C200" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>9789756428207</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>Temel Hukuk Dersleri</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>225</v>
+        <v>300</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>9789756428672</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>Politik Belirsizlikler ve Firma Yatırım Kararları</t>
         </is>
       </c>
       <c r="C202" s="1">
         <v>16.5</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>9789758675715</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>Belgelerle Yeni Türk Edebiyatı Tarihi - I Tanzimat Sonrası Arayışlar Dönemi</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>700</v>
+        <v>850</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>9789756428542</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>Faaliyet Tabanlı Finansal Raporlama ve Finansal Tablo Analizi Açısından Önemi</t>
         </is>
       </c>
       <c r="C204" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>9789756428726</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>Taşın Dili</t>
         </is>
       </c>
       <c r="C205" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>9789756428641</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>Finansal Tablolar Analizi</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>9789756428610</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>Genetik Programlamayla Finansal Tahmin Modellemesi</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>9789758675289</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>Bireysel İş Hukuku</t>
         </is>
       </c>
       <c r="C208" s="1">
         <v>550</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>9789756428511</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>Paket Programlar ile İstatiksel Veri Analizi Cilt 1</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>450</v>
+        <v>600</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>9789756428139</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>İşletmelerde Faaliyetlere Dayalı Bütçeleme</t>
         </is>
       </c>
       <c r="C210" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>9789756428566</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>Paket Programlar ile İstatistiksel Veri Analizi Cilt 2</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>450</v>
+        <v>600</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>9789756428580</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>Genel Muhasebe - Dönem İçi ve Dönem Sonu Muhasebe İşlemleri</t>
         </is>
       </c>
       <c r="C212" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>9789756428313</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>Bitki Biyolojisi</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>9789756428146</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>Bilgi Toplumu ve Türkiye</t>
         </is>
       </c>
       <c r="C214" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>9789756428283</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>Mali Tablolar Analizi</t>
         </is>
       </c>
       <c r="C215" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>9789756428450</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>Uluslararası İşletmeler ve Yönetim Stratejileri</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>145</v>
+        <v>250</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>9789756428573</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>SPSS ile Biyoistatistik</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>450</v>
+        <v>600</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>9789756428498</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>Modern Bilimsel Araştırma Yöntemleri</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>9789756428955</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>Avrupa Birliği Perspektifinden Kamu Kesiminde Sosyal İnovasyon</t>
         </is>
       </c>
       <c r="C219" s="1">
         <v>16.67</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>9789756428948</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>Yüzün Bakışı</t>
         </is>
       </c>
       <c r="C220" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>9789756428931</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>İşletmelerde Bulanık Ortamda Etkinlik Ölçümü</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>9789756428900</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>Kamu İnovasyon Destekleri</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>9789756428887</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>Endüstriyel Ekonomi</t>
         </is>
       </c>
       <c r="C223" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>9789756428719</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
@@ -3619,246 +3619,246 @@
         <is>
           <t>9789756428375</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>İşletme Yönetimi</t>
         </is>
       </c>
       <c r="C236" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>9786059393058</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>Genel Matematik 2</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>600</v>
+        <v>700</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>9786059393041</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>Genel Matematik 1</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>600</v>
+        <v>700</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>9789758675500</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>Kamus-ı Riyaziyyat'dan Seçmeler</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>9789758675357</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>Finansal İstikrar ve Para Politikasında Yeni Paradigma</t>
         </is>
       </c>
       <c r="C240" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>9789758675340</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>Kalkınma Ajanslarının Kurumsal Bağlamı Üzerine Bir Çözümleme</t>
         </is>
       </c>
       <c r="C241" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>9789758675524</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>Kadın Sorunu - Edebiyat ve Gündem</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>9789758675548</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>Fonksiyonel Analize Giriş 1</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>9789758675531</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>Edebiyat ve Gündem</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>9789758675364</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>Yönetimde Güncel Konular</t>
         </is>
       </c>
       <c r="C245" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>9789758675463</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>İlklerin Şehri Eskişehir (Ciltli)</t>
         </is>
       </c>
       <c r="C246" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>9789758675470</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>Sosyal Politikaya Giriş</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>550</v>
+        <v>750</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>9789758675449</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>İtibar Yönetimi</t>
         </is>
       </c>
       <c r="C248" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>9789758675159</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>Renklerle Dans - Boyama Kitabı</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>9789758675173</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>Hayallerini Renklendir - Boyama Kitabı</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>9789758675326</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>Sosyal Hizmet Araştırmalarında Ölçek Geliştirme ve Bu Süreçte SPSS Kullanımı</t>
         </is>
       </c>
       <c r="C251" s="1">
         <v>225</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>9789758675333</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
@@ -3979,51 +3979,51 @@
         <is>
           <t>9789758675241</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>Tek Dönem İçin İktisada Giriş</t>
         </is>
       </c>
       <c r="C260" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>9789758675371</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>Bizim Köyün İşgal Günleri</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>175</v>
+        <v>300</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>9789756428696</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>İktisada Giriş</t>
         </is>
       </c>
       <c r="C262" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>9789758675258</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
@@ -4054,111 +4054,111 @@
         <is>
           <t>9786059393959</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>İş Güvenliği Uzmanlığı Sınavlarına Hazırlık</t>
         </is>
       </c>
       <c r="C265" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>9786059393881</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>Puzzle Fun</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>9786059393898</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>Etik ve Finansal Raporlama</t>
         </is>
       </c>
       <c r="C267" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>9789758675302</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>İlk Röntgen Şehidimiz Dr. İbrahim Vasıf</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>9789758675210</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>Erkekler İçin Stil ve İmaj</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>9789758675296</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>Uluslararasılaşmada Yeni Perspektifler ve Network Teori</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>9789758675197</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>Türkiye’de ve Dünyada Doğrudan Yabancı Yatırımlar</t>
         </is>
       </c>
       <c r="C271" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>9789758675203</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
@@ -4189,51 +4189,51 @@
         <is>
           <t>9789758675234</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>Sürdürülebilir İnovasyon</t>
         </is>
       </c>
       <c r="C274" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>9789758675395</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>PratiX English Speaking</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>450</v>
+        <v>600</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>9789758675272</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>Bireysel İş Hukuku (Ciltli)</t>
         </is>
       </c>
       <c r="C276" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>9786059393836</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
@@ -4264,66 +4264,66 @@
         <is>
           <t>9786059393812</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>Örgüt Tasarımı</t>
         </is>
       </c>
       <c r="C279" s="1">
         <v>28.5</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>9786059393904</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>My English Mate</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>450</v>
+        <v>600</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>9786059393843</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>Marka ve Farklılaşmak</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>9786059393430</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>Nabız Serisi Tek Kitap ALES Sözel Yetenek Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C282" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>9786059393447</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
@@ -4339,171 +4339,171 @@
         <is>
           <t>9786059393423</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>Nabız Serisi Tek Kitap ALES Sayısal Yetenek Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C284" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>9789758675098</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>Temel ve Genel Topolojiye Giriş</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>9789758675142</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>Finans ve Ekonomide Güncel Yaklaşımlar - 1</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>9789758675111</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>Belediye Şirketleri (Ciltli)</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>500</v>
+        <v>750</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>9789758675128</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>Karar Verme Problemlerinde Grafiksel Teknikler</t>
         </is>
       </c>
       <c r="C288" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>9789758675104</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>İntegral Kavramı</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>9789758675180</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>Vaktini Renklendir - Boyama Kitabı</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>9789758675166</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>Prenses Boyama Kitabı</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>9786059393461</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>Küçük Prens - Özel Ciltli Baskı</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>9789758675135</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>Anadolu Üniversitesinde Bir Ömür Anılar Düşünceler</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>9786059393478</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C294" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>9786059393942</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>