--- v0 (2026-03-29)
+++ v1 (2026-05-21)
@@ -85,460 +85,475 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259390376</t>
+          <t>9786259390383</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Zamanı Döndüren Beşli</t>
+          <t>Kahraman Karıncalar</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259390338</t>
+          <t>9786259390376</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kod 8</t>
+          <t>Zamanı Döndüren Beşli</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>130</v>
+        <v>350</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259390314</t>
+          <t>9786259390338</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Özbekistan</t>
+          <t>Kod 8</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>140</v>
+        <v>130</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259390321</t>
+          <t>9786259390314</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Dedemin Tamir Atölyesi</t>
+          <t>Özbekistan</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259390307</t>
+          <t>9786259390321</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Sayıların Efendisi (Ciltli)</t>
+          <t>Dedemin Tamir Atölyesi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>390</v>
+        <v>140</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259669496</t>
+          <t>9786259390307</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Benim Tatlı Hikâyem (10 Kitap+Soru Kitapçığı)</t>
+          <t>Sayıların Efendisi (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>500</v>
+        <v>390</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259447377</t>
+          <t>9786259669496</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Hindistan</t>
+          <t>Benim Tatlı Hikâyem (10 Kitap+Soru Kitapçığı)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259447353</t>
+          <t>9786259447377</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Avustralya</t>
+          <t>Hindistan</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259447384</t>
+          <t>9786259447353</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>İngiltere</t>
+          <t>Avustralya</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259447391</t>
+          <t>9786259447384</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>İspanya</t>
+          <t>İngiltere</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259447322</t>
+          <t>9786259447391</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Japonya</t>
+          <t>İspanya</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259447346</t>
+          <t>9786259447322</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Japonya</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259772806</t>
+          <t>9786259447346</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Mısır</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259447339</t>
+          <t>9786259772806</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Peru</t>
+          <t>Mısır</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259772813</t>
+          <t>9786259447339</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Yeni Zelanda</t>
+          <t>Peru</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259447360</t>
+          <t>9786259772813</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Amerika Birleşik Devletleri</t>
+          <t>Yeni Zelanda</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259772837</t>
+          <t>9786259447360</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Bi' Dünya Arkadaşım Var (5 Kitap + Soru Kitapçığı)</t>
+          <t>Amerika Birleşik Devletleri</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>500</v>
+        <v>100</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259772844</t>
+          <t>9786259772837</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Meksika</t>
+          <t>Bi' Dünya Arkadaşım Var (5 Kitap + Soru Kitapçığı)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>120</v>
+        <v>500</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259772851</t>
+          <t>9786259772844</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Rusya</t>
+          <t>Meksika</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259772882</t>
+          <t>9786259772851</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Ekvador</t>
+          <t>Rusya</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259772868</t>
+          <t>9786259772882</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>İtalya</t>
+          <t>Ekvador</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259772875</t>
+          <t>9786259772868</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Çin</t>
+          <t>İtalya</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259772820</t>
+          <t>9786259772875</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Düşünceden Kaleme/ Fikirlerin Yolculuğu</t>
+          <t>Çin</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>390</v>
+        <v>120</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259447315</t>
+          <t>9786259772820</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Bi’ Dünya Arkadaşım Var (10 Kitap + Soru Kitapçığı)</t>
+          <t>Düşünceden Kaleme/ Fikirlerin Yolculuğu</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>600</v>
+        <v>390</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259852607</t>
+          <t>9786259447315</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Pafi’nin Maceraları</t>
+          <t>Bi’ Dünya Arkadaşım Var (10 Kitap + Soru Kitapçığı)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>550</v>
+        <v>600</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259390345</t>
+          <t>9786259852607</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Yıldızları Yakalamak (Ciltli)</t>
+          <t>Pafi’nin Maceraları</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>430</v>
+        <v>550</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259390352</t>
+          <t>9786259390345</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Plastik Ada (Ciltli)</t>
+          <t>Yıldızları Yakalamak (Ciltli)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>390</v>
+        <v>430</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
+          <t>9786259390352</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Plastik Ada (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
           <t>9786259390369</t>
         </is>
       </c>
-      <c r="B29" s="1" t="inlineStr">
+      <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Kırmızı Meyve (Ciltli)</t>
         </is>
       </c>
-      <c r="C29" s="1">
+      <c r="C30" s="1">
         <v>430</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>