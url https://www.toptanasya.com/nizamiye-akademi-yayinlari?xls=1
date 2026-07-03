--- v0 (2026-02-17)
+++ v1 (2026-07-03)
@@ -334,81 +334,81 @@
         <is>
           <t>9786057057983</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Türkçesi - Dipnot Sözlüklü ve Metin Ağırlıklı</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>312</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786051592336</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>İKAD 2. İlmi, Kültürel Araştırma ve Düşünce Toplantısı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>280</v>
+        <v>580</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786051591919</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>İKAD - İlmi, Kültürel Araştırma ve Düşünce Toplantıları</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>180</v>
+        <v>345</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786051593975</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Sezai Karakoç'un Şiir ve Şair Anlayışı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>130</v>
+        <v>235</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>3990000019005</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Bir Ömrün Yazıları - 2 Cilt Takım</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786051593323</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>