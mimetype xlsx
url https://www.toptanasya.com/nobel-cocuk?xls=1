--- v0 (2026-03-29)
+++ v1 (2026-07-18)
@@ -85,2035 +85,2050 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786052275672</t>
+          <t>9786256427372</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kelimeler İncitmek İçin Değildir</t>
+          <t>Geceyarısı Panayırı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786052275733</t>
+          <t>9786052275672</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Sesimiz Bağırmak İçin Değildir</t>
+          <t>Kelimeler İncitmek İçin Değildir</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>260</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786052275719</t>
+          <t>9786052275733</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Mikroplar Paylaşmak İçin Değildir</t>
+          <t>Sesimiz Bağırmak İçin Değildir</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786052275696</t>
+          <t>9786052275719</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Eller Vurmak İçin Değildir</t>
+          <t>Mikroplar Paylaşmak İçin Değildir</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256427358</t>
+          <t>9786052275696</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Pera'nın Sihirli Operası</t>
+          <t>Eller Vurmak İçin Değildir</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>160</v>
+        <v>260</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256427365</t>
+          <t>9786256427358</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Lizzy ve Bulut</t>
+          <t>Pera'nın Sihirli Operası</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>640</v>
+        <v>160</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256427327</t>
+          <t>9786256427365</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Gülmeyi Herkese Öğreten Çocuk</t>
+          <t>Lizzy ve Bulut</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>640</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786052275535</t>
+          <t>9786256427327</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Güle Güle Emzikler</t>
+          <t>Gülmeyi Herkese Öğreten Çocuk</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786052275542</t>
+          <t>9786052275535</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Güle Güle Bezler</t>
+          <t>Güle Güle Emzikler</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786052275344</t>
+          <t>9786052275542</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Nam Nam Şekiller</t>
+          <t>Güle Güle Bezler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786052275597</t>
+          <t>9786052275344</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>İş Makineleri Banyoda</t>
+          <t>Nam Nam Şekiller</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786052275351</t>
+          <t>9786052275597</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Nam Nam Renkler</t>
+          <t>İş Makineleri Banyoda</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786052275528</t>
+          <t>9786052275351</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Ayaklar Tekmelemek İçin Değildir</t>
+          <t>Nam Nam Renkler</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786052275559</t>
+          <t>9786052275528</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Dişler Isırmak İçin Değildir</t>
+          <t>Ayaklar Tekmelemek İçin Değildir</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786052275566</t>
+          <t>9786052275559</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Sakinleşme Zamanı</t>
+          <t>Dişler Isırmak İçin Değildir</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256427341</t>
+          <t>9786052275566</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Daha Neler</t>
+          <t>Sakinleşme Zamanı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256427204</t>
+          <t>9786256427341</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İlk Kar (Ciltli)</t>
+          <t>Daha Neler</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>580</v>
+        <v>180</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256427044</t>
+          <t>9786256427204</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Sakın Fırlatıp Atma</t>
+          <t>İlk Kar (Ciltli)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>230</v>
+        <v>580</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256427211</t>
+          <t>9786256427044</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Sen Gelmeden Önce Olan Her Şey</t>
+          <t>Sakın Fırlatıp Atma</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>380</v>
+        <v>230</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256427310</t>
+          <t>9786256427211</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>O Gün</t>
+          <t>Sen Gelmeden Önce Olan Her Şey</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>490</v>
+        <v>380</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256427235</t>
+          <t>9786256427310</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Üşüyen Ejderha</t>
+          <t>O Gün</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>240</v>
+        <v>490</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256427129</t>
+          <t>9786256427235</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Okyanus Gökyüzüyle Buluştuğunda</t>
+          <t>Üşüyen Ejderha</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>580</v>
+        <v>240</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256427297</t>
+          <t>9786256427129</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Renklerin İzinde</t>
+          <t>Okyanus Gökyüzüyle Buluştuğunda</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>240</v>
+        <v>580</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256427112</t>
+          <t>9786256427297</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Güneşi Beklerken</t>
+          <t>Renklerin İzinde</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>360</v>
+        <v>240</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256427181</t>
+          <t>9786256427112</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Aktığı Yer, Zamanın Durduğu Yer</t>
+          <t>Güneşi Beklerken</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>380</v>
+        <v>360</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256427136</t>
+          <t>9786256427181</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzünden Düşen</t>
+          <t>Zamanın Aktığı Yer, Zamanın Durduğu Yer</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>620</v>
+        <v>380</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256427228</t>
+          <t>9786256427136</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>İklim Uzmanı Ol</t>
+          <t>Gökyüzünden Düşen</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>210</v>
+        <v>620</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256427242</t>
+          <t>9786256427228</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Aramak</t>
+          <t>İklim Uzmanı Ol</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>380</v>
+        <v>210</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256427174</t>
+          <t>9786256427242</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kapı</t>
+          <t>Aramak</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>240</v>
+        <v>380</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256427266</t>
+          <t>9786256427174</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Uykusuz Fare</t>
+          <t>Kapı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256427273</t>
+          <t>9786256427266</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Ağaçtaki Top</t>
+          <t>Uykusuz Fare</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256427198</t>
+          <t>9786256427273</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Nedir?</t>
+          <t>Ağaçtaki Top</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>480</v>
+        <v>280</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256427143</t>
+          <t>9786256427198</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Gece Bahçıvanı - The Night Gardener</t>
+          <t>Çocuk Nedir?</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>540</v>
+        <v>480</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256427099</t>
+          <t>9786256427143</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Ormanda Bir Yürüyüş</t>
+          <t>Gece Bahçıvanı - The Night Gardener</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>220</v>
+        <v>540</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256427075</t>
+          <t>9786256427099</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Cepli Elbise</t>
+          <t>Ormanda Bir Yürüyüş</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256427150</t>
+          <t>9786256427075</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İstemen Yeter</t>
+          <t>Cepli Elbise</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256427167</t>
+          <t>9786256427150</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kalplere Dokunan Çocuklar</t>
+          <t>İstemen Yeter</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>340</v>
+        <v>250</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256427082</t>
+          <t>9786256427167</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Balina Hope</t>
+          <t>Kalplere Dokunan Çocuklar</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>240</v>
+        <v>340</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256427068</t>
+          <t>9786256427082</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Porselen Diyarındaki Macera</t>
+          <t>Balina Hope</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>480</v>
+        <v>240</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256427006</t>
+          <t>9786256427068</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Bukalemun'un Rüyaları</t>
+          <t>Porselen Diyarındaki Macera</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>260</v>
+        <v>480</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786052275900</t>
+          <t>9786256427006</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Fare'nin Evi - Çocuklar İçin Refleksoloji</t>
+          <t>Bukalemun'un Rüyaları</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>120</v>
+        <v>260</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786052275870</t>
+          <t>9786052275900</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın En Yüksek Köprüsü</t>
+          <t>Fare'nin Evi - Çocuklar İçin Refleksoloji</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786052275962</t>
+          <t>9786052275870</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>80 Doğa Etkinliği</t>
+          <t>Dünyanın En Yüksek Köprüsü</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>360</v>
+        <v>160</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256427051</t>
+          <t>9786052275962</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>RİNGO Dünyayı Kurtarıyor</t>
+          <t>80 Doğa Etkinliği</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>180</v>
+        <v>360</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256427013</t>
+          <t>9786256427051</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Ay ve Ben - Luna İn Jaz</t>
+          <t>RİNGO Dünyayı Kurtarıyor</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>320</v>
+        <v>180</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786052275955</t>
+          <t>9786256427013</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Benim Gibi Farklı</t>
+          <t>Ay ve Ben - Luna İn Jaz</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>150</v>
+        <v>320</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786052275993</t>
+          <t>9786052275955</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Perinin Çizmeleri - A Tünder Csizmaja</t>
+          <t>Benim Gibi Farklı</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786052275931</t>
+          <t>9786052275993</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Dört Mevsim</t>
+          <t>Perinin Çizmeleri - A Tünder Csizmaja</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>350</v>
+        <v>120</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786052275948</t>
+          <t>9786052275931</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Beş Duyu</t>
+          <t>Dört Mevsim</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786052275917</t>
+          <t>9786052275948</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Fare ve Fırtına</t>
+          <t>Beş Duyu</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>140</v>
+        <v>350</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786052275986</t>
+          <t>9786052275917</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Plastik Uzmanı Ol</t>
+          <t>Fare ve Fırtına</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>210</v>
+        <v>140</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256427037</t>
+          <t>9786052275986</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Ahşap - 24 Yaratıcı El İşi Etkinliği</t>
+          <t>Plastik Uzmanı Ol</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>200</v>
+        <v>210</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786052275405</t>
+          <t>9786256427037</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Toprak - Elementlerle Oynuyorum - 24 Yaratıcı El İşi Etkinliği</t>
+          <t>Ahşap - 24 Yaratıcı El İşi Etkinliği</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786052275924</t>
+          <t>9786052275405</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Rüzgar - Elementlerle Oynuyorum - 24 Yaratıcı El İşi Etkinliği</t>
+          <t>Toprak - Elementlerle Oynuyorum - 24 Yaratıcı El İşi Etkinliği</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786052275412</t>
+          <t>9786052275924</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Su - Elementlerle Oynuyorum - 24 Yaratıcı El İşi Etkinliği</t>
+          <t>Rüzgar - Elementlerle Oynuyorum - 24 Yaratıcı El İşi Etkinliği</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256427020</t>
+          <t>9786052275412</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Mine ve Maksi Her Şey Yolunda - Minnie &amp; Max Are Ok!</t>
+          <t>Su - Elementlerle Oynuyorum - 24 Yaratıcı El İşi Etkinliği</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786052275726</t>
+          <t>9786256427020</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Sakinleş ve Öfkenle Baş Et</t>
+          <t>Mine ve Maksi Her Şey Yolunda - Minnie &amp; Max Are Ok!</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786052275832</t>
+          <t>9786052275726</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Dalgaların Arasında - Adrift</t>
+          <t>Sakinleş ve Öfkenle Baş Et</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786052275634</t>
+          <t>9786052275832</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Luna’nın Dünyası</t>
+          <t>Dalgaların Arasında - Adrift</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786052275511</t>
+          <t>9786052275634</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Araçlar</t>
+          <t>Luna’nın Dünyası</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>120</v>
+        <v>220</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786052275603</t>
+          <t>9786052275511</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Bu Çocuk Benim</t>
+          <t>Araçlar</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>85</v>
+        <v>120</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786052275610</t>
+          <t>9786052275603</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>1-2-3 Sihirli Sözcükler</t>
+          <t>Bu Çocuk Benim</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>200</v>
+        <v>85</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786052275689</t>
+          <t>9786052275610</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Güven İçinde Oynayabilirim</t>
+          <t>1-2-3 Sihirli Sözcükler</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786052275658</t>
+          <t>9786052275689</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Matilde</t>
+          <t>Güven İçinde Oynayabilirim</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>270</v>
+        <v>180</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786052275825</t>
+          <t>9786052275658</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Yastık Adam</t>
+          <t>Matilde</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>260</v>
+        <v>270</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786052275849</t>
+          <t>9786052275825</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Çocuk ve Deniz</t>
+          <t>Yastık Adam</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>360</v>
+        <v>260</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786052275665</t>
+          <t>9786052275849</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Lili Neredesin?</t>
+          <t>Çocuk ve Deniz</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>180</v>
+        <v>360</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786052275740</t>
+          <t>9786052275665</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Dünya Benim</t>
+          <t>Lili Neredesin?</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786052275641</t>
+          <t>9786052275740</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Orman Hepimizin</t>
+          <t>Dünya Benim</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786052275856</t>
+          <t>9786052275641</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Öykü'nün Özgürlük Öyküsü</t>
+          <t>Orman Hepimizin</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>380</v>
+        <v>250</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786052275788</t>
+          <t>9786052275856</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Gizli Kaşifler ve Bitki Kaçakçıları</t>
+          <t>Öykü'nün Özgürlük Öyküsü</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>180</v>
+        <v>380</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786052275818</t>
+          <t>9786052275788</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Gizli Kaşifler ve Kayıp Bilim İnsanı</t>
+          <t>Gizli Kaşifler ve Bitki Kaçakçıları</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786052275801</t>
+          <t>9786052275818</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Gizli Kaşifler ve Kuyruklu Yıldız Çarpışması</t>
+          <t>Gizli Kaşifler ve Kayıp Bilim İnsanı</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786052275795</t>
+          <t>9786052275801</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Gizli Kaşifler ve Kayıp Balinalar</t>
+          <t>Gizli Kaşifler ve Kuyruklu Yıldız Çarpışması</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786052275436</t>
+          <t>9786052275795</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>What is Wrong With Me?</t>
+          <t>Gizli Kaşifler ve Kayıp Balinalar</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786052275702</t>
+          <t>9786052275436</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Ölçüler Küçük, Büyük, Kocaman...</t>
+          <t>What is Wrong With Me?</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786052275757</t>
+          <t>9786052275702</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Zaman Kısa, Uzun, Çok Uzun...</t>
+          <t>Ölçüler Küçük, Büyük, Kocaman...</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786052275627</t>
+          <t>9786052275757</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Rino Gitsin! / Be Kargadan Begu Bere!</t>
+          <t>Zaman Kısa, Uzun, Çok Uzun...</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786052275108</t>
+          <t>9786052275627</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Yeşeren Mutluluk</t>
+          <t>Rino Gitsin! / Be Kargadan Begu Bere!</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>210</v>
+        <v>140</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786052275580</t>
+          <t>9786052275108</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Müzik Sever misiniz?</t>
+          <t>Yeşeren Mutluluk</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>320</v>
+        <v>210</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786058298354</t>
+          <t>9786052275580</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Dünyamızın Yaşam Alanları</t>
+          <t>Müzik Sever misiniz?</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786052275047</t>
+          <t>9786058298354</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Sorunlarla Baş Etmek İçin Boyama Kitabı ve Günlük</t>
+          <t>Dünyamızın Yaşam Alanları</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786058298323</t>
+          <t>9786052275047</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Rüzgar Nasıl Eser?</t>
+          <t>Sorunlarla Baş Etmek İçin Boyama Kitabı ve Günlük</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786052275016</t>
+          <t>9786058298323</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Bir Dahaki Sefer Bir Bulut Gördüğünüzde</t>
+          <t>Rüzgar Nasıl Eser?</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786058298347</t>
+          <t>9786052275016</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Farklı Sesler Çıkaran Şey Nedir?</t>
+          <t>Bir Dahaki Sefer Bir Bulut Gördüğünüzde</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786052275009</t>
+          <t>9786058298347</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Bir Dahaki Sefer Ay’ı Gördüğünde</t>
+          <t>Farklı Sesler Çıkaran Şey Nedir?</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786058298361</t>
+          <t>9786052275009</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Eser ve Taş Koleksiyonu</t>
+          <t>Bir Dahaki Sefer Ay’ı Gördüğünde</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786058298316</t>
+          <t>9786058298361</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Hayvanları Karşılaştıralım</t>
+          <t>Eser ve Taş Koleksiyonu</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786058298330</t>
+          <t>9786058298316</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Bizim Kendi Ağacımız</t>
+          <t>Hayvanları Karşılaştıralım</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786058298385</t>
+          <t>9786058298330</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Bir Dahaki Sefer Bir Örümcek Ağı Gördüğünde</t>
+          <t>Bizim Kendi Ağacımız</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786058298392</t>
+          <t>9786058298385</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Bir Dahaki Sefer Bir Deniz Kabuğu Gördüğünde</t>
+          <t>Bir Dahaki Sefer Bir Örümcek Ağı Gördüğünde</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786058298378</t>
+          <t>9786058298392</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Duru'nun Bahçesindeki Ağaç</t>
+          <t>Bir Dahaki Sefer Bir Deniz Kabuğu Gördüğünde</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786058298309</t>
+          <t>9786058298378</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Benlik Saygısı Oyunları</t>
+          <t>Duru'nun Bahçesindeki Ağaç</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>28</v>
+        <v>200</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786052275177</t>
+          <t>9786058298309</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Eniştem Tasarımcı Olursa</t>
+          <t>Benlik Saygısı Oyunları</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>90</v>
+        <v>28</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786052275139</t>
+          <t>9786052275177</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Teyzem Veteriner Olursa</t>
+          <t>Eniştem Tasarımcı Olursa</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786052275023</t>
+          <t>9786052275139</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Et!</t>
+          <t>Teyzem Veteriner Olursa</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>70</v>
+        <v>90</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786052275245</t>
+          <t>9786052275023</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Nesli Tükenmekte Olan Hayvanlar</t>
+          <t>Dikkat Et!</t>
         </is>
       </c>
       <c r="C98" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786052275078</t>
+          <t>9786052275245</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Bahse Girerim Bunları Bilmiyorsun!</t>
+          <t>Nesli Tükenmekte Olan Hayvanlar</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786052275030</t>
+          <t>9786052275078</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzünde Neler Var?</t>
+          <t>Bahse Girerim Bunları Bilmiyorsun!</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786052275153</t>
+          <t>9786052275030</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Babam Pastacı Olursa</t>
+          <t>Yeryüzünde Neler Var?</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>90</v>
+        <v>70</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786052275498</t>
+          <t>9786052275153</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Geri Dönüşüm Atölyesi</t>
+          <t>Babam Pastacı Olursa</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>200</v>
+        <v>90</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786052275146</t>
+          <t>9786052275498</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Büyükannem Bahçıvan Olursa</t>
+          <t>Geri Dönüşüm Atölyesi</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786052275160</t>
+          <t>9786052275146</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Annem Marangoz Olursa</t>
+          <t>Büyükannem Bahçıvan Olursa</t>
         </is>
       </c>
       <c r="C104" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786052275238</t>
+          <t>9786052275160</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Unicorn ve At (Ciltli)</t>
+          <t>Annem Marangoz Olursa</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>350</v>
+        <v>90</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786052275191</t>
+          <t>9786052275238</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Azimli Zach (Ciltli)</t>
+          <t>Unicorn ve At (Ciltli)</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>210</v>
+        <v>350</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786052275337</t>
+          <t>9786052275191</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Robot Bir Anne İstiyorum</t>
+          <t>Azimli Zach (Ciltli)</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>230</v>
+        <v>210</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786052275320</t>
+          <t>9786052275337</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Yavrular ve "Yavrular"</t>
+          <t>Robot Bir Anne İstiyorum</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786052275306</t>
+          <t>9786052275320</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Pi ve Fi Nerede? (Ciltli)</t>
+          <t>Yavrular ve "Yavrular"</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786052275214</t>
+          <t>9786052275306</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Yapmalısın Hippo! (Ciltli)</t>
+          <t>Pi ve Fi Nerede? (Ciltli)</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786052275184</t>
+          <t>9786052275214</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Zach Kızgın Hissediyor (Ciltli)</t>
+          <t>Yapmalısın Hippo! (Ciltli)</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>210</v>
+        <v>350</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786052275092</t>
+          <t>9786052275184</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Meraklı Ömür Çölyak Hastalığıyla Tanışıyor</t>
+          <t>Zach Kızgın Hissediyor (Ciltli)</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>100</v>
+        <v>210</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9780652275108</t>
+          <t>9786052275092</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Yeşeren Mutluluk</t>
+          <t>Meraklı Ömür Çölyak Hastalığıyla Tanışıyor</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>22</v>
+        <v>100</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786052275283</t>
+          <t>9780652275108</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Renkleri Kurtar!</t>
+          <t>Yeşeren Mutluluk</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>220</v>
+        <v>22</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786052275269</t>
+          <t>9786052275283</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>İyi Geceler Fısıltıları</t>
+          <t>Renkleri Kurtar!</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786052275368</t>
+          <t>9786052275269</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Sayıları Kurtar!</t>
+          <t>İyi Geceler Fısıltıları</t>
         </is>
       </c>
       <c r="C116" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786052275450</t>
+          <t>9786052275368</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Ponpon Vızıldayan Düşüncelerini Yavaşlatıyor</t>
+          <t>Sayıları Kurtar!</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786052275122</t>
+          <t>9786052275450</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Uzun Kulak Doktorda</t>
+          <t>Ponpon Vızıldayan Düşüncelerini Yavaşlatıyor</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>95</v>
+        <v>180</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786052275382</t>
+          <t>9786052275122</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Kırpık Annesinden Ayrılmaktan Korktuğunda</t>
+          <t>Uzun Kulak Doktorda</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>170</v>
+        <v>95</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786052275399</t>
+          <t>9786052275382</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Kağıt Atölyesi - Yaratıcı Öğleden Sonra Etkinlikleri</t>
+          <t>Kırpık Annesinden Ayrılmaktan Korktuğunda</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>200</v>
+        <v>170</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786052275375</t>
+          <t>9786052275399</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Baskı Atölyesi - Yaratıcı Öğleden Sonra Etkinlikleri</t>
+          <t>Kağıt Atölyesi - Yaratıcı Öğleden Sonra Etkinlikleri</t>
         </is>
       </c>
       <c r="C121" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786052275429</t>
+          <t>9786052275375</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Doğa Atölyesi - Yaratıcı Öğlenden Sonra Etkinlikleri</t>
+          <t>Baskı Atölyesi - Yaratıcı Öğleden Sonra Etkinlikleri</t>
         </is>
       </c>
       <c r="C122" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786052275443</t>
+          <t>9786052275429</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Anlaşabiliriz</t>
+          <t>Doğa Atölyesi - Yaratıcı Öğlenden Sonra Etkinlikleri</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786052275290</t>
+          <t>9786052275443</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>1 Numaralı Yarış Arabası (Ciltli)</t>
+          <t>Anlaşabiliriz</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>260</v>
+        <v>180</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786052275313</t>
+          <t>9786052275290</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>The Littlei Who Lost His Dot</t>
+          <t>1 Numaralı Yarış Arabası (Ciltli)</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>240</v>
+        <v>260</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786052275207</t>
+          <t>9786052275313</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Zach Özür Diliyor - Kardeş Kavgası (Ciltli)</t>
+          <t>The Littlei Who Lost His Dot</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>210</v>
+        <v>240</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786052275221</t>
+          <t>9786052275207</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>İspinoz Kuşu Nasıl Renklendi?</t>
+          <t>Zach Özür Diliyor - Kardeş Kavgası (Ciltli)</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>260</v>
+        <v>210</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786052275467</t>
+          <t>9786052275221</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Dev Kuş - Ferdo (Ciltli)</t>
+          <t>İspinoz Kuşu Nasıl Renklendi?</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>340</v>
+        <v>260</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786052275573</t>
+          <t>9786052275467</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Kediler Giremez Apartmanı</t>
+          <t>Dev Kuş - Ferdo (Ciltli)</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>220</v>
+        <v>340</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786052275276</t>
+          <t>9786052275573</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Ay'ı Seven Çocuk (Ciltli)</t>
+          <t>Kediler Giremez Apartmanı</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>350</v>
+        <v>220</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786052275061</t>
+          <t>9786052275276</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Artık Materyallerden Etkinlik Kitabı</t>
+          <t>Ay'ı Seven Çocuk (Ciltli)</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>135</v>
+        <v>350</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786052275252</t>
+          <t>9786052275061</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Hayal Pera - Bir Canavar Gördüm Sanki</t>
+          <t>Artık Materyallerden Etkinlik Kitabı</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>90</v>
+        <v>135</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786052275115</t>
+          <t>9786052275252</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Kuş Yuvası Saçlı Kız ve Huguftu</t>
+          <t>Hayal Pera - Bir Canavar Gördüm Sanki</t>
         </is>
       </c>
       <c r="C133" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
+          <t>9786052275115</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Kuş Yuvası Saçlı Kız ve Huguftu</t>
+        </is>
+      </c>
+      <c r="C134" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
           <t>9786052275054</t>
         </is>
       </c>
-      <c r="B134" s="1" t="inlineStr">
+      <c r="B135" s="1" t="inlineStr">
         <is>
           <t>Öz Saygı Hırsızını Uzaklaştır</t>
         </is>
       </c>
-      <c r="C134" s="1">
+      <c r="C135" s="1">
         <v>260</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>