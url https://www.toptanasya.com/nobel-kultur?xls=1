--- v0 (2026-03-29)
+++ v1 (2026-05-21)
@@ -85,550 +85,610 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258171716</t>
+          <t>9786258171815</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Yuva</t>
+          <t>Maymun Kral - Batı'ya Seyahat (4. Cilt)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>480</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258171693</t>
+          <t>9786258171808</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Zeugma'nın Sırrı</t>
+          <t>Maymun Kral - Batı'ya Seyahat (3. Cilt)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>400</v>
+        <v>480</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057076403</t>
+          <t>9786258171792</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Öz Terapi</t>
+          <t>Maymun Kral - Batı'ya Seyahat (2. Cilt)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>350</v>
+        <v>480</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057076427</t>
+          <t>9786258171754</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Tangonun Piazzolla’sı Piazzolla’nın Tangosu</t>
+          <t>Maymun Kral - Batı’ya Seyahat (1. Cilt)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>210</v>
+        <v>420</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258171662</t>
+          <t>9786258171716</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Loving You Is Like Touching Eternity</t>
+          <t>İçimdeki Yuva</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258171600</t>
+          <t>9786258171693</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Thief Of Life</t>
+          <t>Zeugma'nın Sırrı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>220</v>
+        <v>400</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258171648</t>
+          <t>9786057076403</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Man's Search For His Own Truth</t>
+          <t>Öz Terapi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258171624</t>
+          <t>9786057076427</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>The Rebirth Of A Woman Aylin's Way</t>
+          <t>Tangonun Piazzolla’sı Piazzolla’nın Tangosu</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>270</v>
+        <v>210</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258171587</t>
+          <t>9786258171662</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Terapi Öyküleri</t>
+          <t>Loving You Is Like Touching Eternity</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258171419</t>
+          <t>9786258171600</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Daha Anlamlı Bir Hayat İçin 44 Temel Kural</t>
+          <t>Thief Of Life</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786257762687</t>
+          <t>9786258171648</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Asla Pes Etme/ Dayanıklı Bir Çocuk Olmanın Yolları</t>
+          <t>Man's Search For His Own Truth</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>230</v>
+        <v>270</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258171433</t>
+          <t>9786258171624</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Self-Therapy</t>
+          <t>The Rebirth Of A Woman Aylin's Way</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>540</v>
+        <v>270</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258171181</t>
+          <t>9786258171587</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Kadifenin Sırrı</t>
+          <t>Terapi Öyküleri</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258171211</t>
+          <t>9786258171419</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kocama Tuzak Kurdum</t>
+          <t>Daha Anlamlı Bir Hayat İçin 44 Temel Kural</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258171198</t>
+          <t>9786257762687</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kopmuş İp</t>
+          <t>Asla Pes Etme/ Dayanıklı Bir Çocuk Olmanın Yolları</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>270</v>
+        <v>230</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258171457</t>
+          <t>9786258171433</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Knidos Akhilleus Evi</t>
+          <t>Self-Therapy</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258171495</t>
+          <t>9786258171181</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Zamansız - Aşk Günlükleri</t>
+          <t>Kırmızı Kadifenin Sırrı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>340</v>
+        <v>300</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786257762410</t>
+          <t>9786258171211</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Depresyon ve Utanca Yönelik KKT (ACT) Çalışma Kitabı</t>
+          <t>Kocama Tuzak Kurdum</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>320</v>
+        <v>280</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258171389</t>
+          <t>9786258171198</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kendi Hayatını Kendin İnşa Etmelisin - Hayat Hırsızı</t>
+          <t>Kopmuş İp</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>210</v>
+        <v>270</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258171341</t>
+          <t>9786258171457</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Seni Sevmek Sonsuzluğa Dokunmak - Işığı Önünde Ara Geçmişte Kalan Gölgendir</t>
+          <t>Knidos Akhilleus Evi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>220</v>
+        <v>500</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258171365</t>
+          <t>9786258171495</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Aylin’in Yolu - Bir Kadının Yeniden Doğuşu</t>
+          <t>Zamansız - Aşk Günlükleri</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>250</v>
+        <v>340</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258171396</t>
+          <t>9786257762410</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Aşk’a Tutunmak - İnsanın Kendi Gerçeğini Arayışı</t>
+          <t>Depresyon ve Utanca Yönelik KKT (ACT) Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>270</v>
+        <v>320</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258171273</t>
+          <t>9786258171389</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Zemheri Sıcağı</t>
+          <t>Kendi Hayatını Kendin İnşa Etmelisin - Hayat Hırsızı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>280</v>
+        <v>210</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258171297</t>
+          <t>9786258171341</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Sarkaç</t>
+          <t>Seni Sevmek Sonsuzluğa Dokunmak - Işığı Önünde Ara Geçmişte Kalan Gölgendir</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258171235</t>
+          <t>9786258171365</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Füg II - Bir Zihnin Tutsaklığı</t>
+          <t>Aylin’in Yolu - Bir Kadının Yeniden Doğuşu</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786258171259</t>
+          <t>9786258171396</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Antik Anadolu’dan Cumhuriyet’e Felsefe Mirası</t>
+          <t>Aşk’a Tutunmak - İnsanın Kendi Gerçeğini Arayışı</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786258171075</t>
+          <t>9786258171273</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Altın Vadiden Esintiler</t>
+          <t>Zemheri Sıcağı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>450</v>
+        <v>280</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786258171150</t>
+          <t>9786258171297</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Arkeolojik Mimaride Resim 2 (MÖ 500 - MS 400)</t>
+          <t>Sarkaç</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>525</v>
+        <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786258171105</t>
+          <t>9786258171235</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Komedi Yazmak Ciddi İştir - Komedi Yazmanın Matematiği</t>
+          <t>Füg II - Bir Zihnin Tutsaklığı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>280</v>
+        <v>150</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786258171129</t>
+          <t>9786258171259</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Şanlı Yuva Kuleli</t>
+          <t>Antik Anadolu’dan Cumhuriyet’e Felsefe Mirası</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>210</v>
+        <v>250</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786258171044</t>
+          <t>9786258171075</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Çağının Tanığı Kadın Gazeteciler</t>
+          <t>Altın Vadiden Esintiler</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>500</v>
+        <v>450</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258171143</t>
+          <t>9786258171150</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Öz Terapi (Sıvama Ciltli)</t>
+          <t>Arkeolojik Mimaride Resim 2 (MÖ 500 - MS 400)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>500</v>
+        <v>525</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057076489</t>
+          <t>9786258171105</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Doğu’dan Batı’ya Masalın Serüveni Dünya Masalları - Cilt 1-2</t>
+          <t>Komedi Yazmak Ciddi İştir - Komedi Yazmanın Matematiği</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>700</v>
+        <v>280</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
+          <t>9786258171129</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Şanlı Yuva Kuleli</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9786258171044</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Çağının Tanığı Kadın Gazeteciler</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9786258171143</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Öz Terapi (Sıvama Ciltli)</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9786057076489</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Doğu’dan Batı’ya Masalın Serüveni Dünya Masalları - Cilt 1-2</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
           <t>9786057076458</t>
         </is>
       </c>
-      <c r="B35" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Yaratıcı Düşüncenin Gelişimi</t>
         </is>
       </c>
-      <c r="C35" s="1">
+      <c r="C39" s="1">
         <v>240</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>