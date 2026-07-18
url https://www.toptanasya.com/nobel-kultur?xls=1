--- v1 (2026-05-21)
+++ v2 (2026-07-18)
@@ -85,610 +85,640 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258171815</t>
+          <t>9786258171884</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Maymun Kral - Batı'ya Seyahat (4. Cilt)</t>
+          <t>Mafya - Bir Küresel Tarih</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>480</v>
+        <v>450</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258171808</t>
+          <t>9786258171860</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Maymun Kral - Batı'ya Seyahat (3. Cilt)</t>
+          <t>Yankılar ve Yansımalar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>480</v>
+        <v>280</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258171792</t>
+          <t>9786258171815</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Maymun Kral - Batı'ya Seyahat (2. Cilt)</t>
+          <t>Maymun Kral - Batı'ya Seyahat (4. Cilt)</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>480</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258171754</t>
+          <t>9786258171808</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Maymun Kral - Batı’ya Seyahat (1. Cilt)</t>
+          <t>Maymun Kral - Batı'ya Seyahat (3. Cilt)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>420</v>
+        <v>480</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258171716</t>
+          <t>9786258171792</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Yuva</t>
+          <t>Maymun Kral - Batı'ya Seyahat (2. Cilt)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>480</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258171693</t>
+          <t>9786258171754</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Zeugma'nın Sırrı</t>
+          <t>Maymun Kral - Batı’ya Seyahat (1. Cilt)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>400</v>
+        <v>420</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057076403</t>
+          <t>9786258171716</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Öz Terapi</t>
+          <t>İçimdeki Yuva</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057076427</t>
+          <t>9786258171693</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Tangonun Piazzolla’sı Piazzolla’nın Tangosu</t>
+          <t>Zeugma'nın Sırrı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>210</v>
+        <v>400</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258171662</t>
+          <t>9786057076403</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Loving You Is Like Touching Eternity</t>
+          <t>Öz Terapi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>240</v>
+        <v>350</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258171600</t>
+          <t>9786057076427</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Thief Of Life</t>
+          <t>Tangonun Piazzolla’sı Piazzolla’nın Tangosu</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>220</v>
+        <v>210</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258171648</t>
+          <t>9786258171662</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Man's Search For His Own Truth</t>
+          <t>Loving You Is Like Touching Eternity</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>270</v>
+        <v>240</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258171624</t>
+          <t>9786258171600</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>The Rebirth Of A Woman Aylin's Way</t>
+          <t>Thief Of Life</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>270</v>
+        <v>220</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258171587</t>
+          <t>9786258171648</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Terapi Öyküleri</t>
+          <t>Man's Search For His Own Truth</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258171419</t>
+          <t>9786258171624</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Daha Anlamlı Bir Hayat İçin 44 Temel Kural</t>
+          <t>The Rebirth Of A Woman Aylin's Way</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257762687</t>
+          <t>9786258171587</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Asla Pes Etme/ Dayanıklı Bir Çocuk Olmanın Yolları</t>
+          <t>Terapi Öyküleri</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258171433</t>
+          <t>9786258171419</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Self-Therapy</t>
+          <t>Daha Anlamlı Bir Hayat İçin 44 Temel Kural</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>540</v>
+        <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258171181</t>
+          <t>9786257762687</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Kadifenin Sırrı</t>
+          <t>Asla Pes Etme/ Dayanıklı Bir Çocuk Olmanın Yolları</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258171211</t>
+          <t>9786258171433</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kocama Tuzak Kurdum</t>
+          <t>Self-Therapy</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>280</v>
+        <v>540</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258171198</t>
+          <t>9786258171181</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kopmuş İp</t>
+          <t>Kırmızı Kadifenin Sırrı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>270</v>
+        <v>300</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258171457</t>
+          <t>9786258171211</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Knidos Akhilleus Evi</t>
+          <t>Kocama Tuzak Kurdum</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>500</v>
+        <v>280</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258171495</t>
+          <t>9786258171198</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Zamansız - Aşk Günlükleri</t>
+          <t>Kopmuş İp</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>340</v>
+        <v>270</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257762410</t>
+          <t>9786258171457</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Depresyon ve Utanca Yönelik KKT (ACT) Çalışma Kitabı</t>
+          <t>Knidos Akhilleus Evi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>320</v>
+        <v>500</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258171389</t>
+          <t>9786258171495</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kendi Hayatını Kendin İnşa Etmelisin - Hayat Hırsızı</t>
+          <t>Zamansız - Aşk Günlükleri</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>210</v>
+        <v>340</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258171341</t>
+          <t>9786257762410</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Seni Sevmek Sonsuzluğa Dokunmak - Işığı Önünde Ara Geçmişte Kalan Gölgendir</t>
+          <t>Depresyon ve Utanca Yönelik KKT (ACT) Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>220</v>
+        <v>320</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258171365</t>
+          <t>9786258171389</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Aylin’in Yolu - Bir Kadının Yeniden Doğuşu</t>
+          <t>Kendi Hayatını Kendin İnşa Etmelisin - Hayat Hırsızı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>250</v>
+        <v>210</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786258171396</t>
+          <t>9786258171341</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Aşk’a Tutunmak - İnsanın Kendi Gerçeğini Arayışı</t>
+          <t>Seni Sevmek Sonsuzluğa Dokunmak - Işığı Önünde Ara Geçmişte Kalan Gölgendir</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>270</v>
+        <v>220</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786258171273</t>
+          <t>9786258171365</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Zemheri Sıcağı</t>
+          <t>Aylin’in Yolu - Bir Kadının Yeniden Doğuşu</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786258171297</t>
+          <t>9786258171396</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Sarkaç</t>
+          <t>Aşk’a Tutunmak - İnsanın Kendi Gerçeğini Arayışı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>200</v>
+        <v>270</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786258171235</t>
+          <t>9786258171273</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Füg II - Bir Zihnin Tutsaklığı</t>
+          <t>Zemheri Sıcağı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>150</v>
+        <v>280</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786258171259</t>
+          <t>9786258171297</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Antik Anadolu’dan Cumhuriyet’e Felsefe Mirası</t>
+          <t>Sarkaç</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786258171075</t>
+          <t>9786258171235</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Altın Vadiden Esintiler</t>
+          <t>Füg II - Bir Zihnin Tutsaklığı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>450</v>
+        <v>150</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258171150</t>
+          <t>9786258171259</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Arkeolojik Mimaride Resim 2 (MÖ 500 - MS 400)</t>
+          <t>Antik Anadolu’dan Cumhuriyet’e Felsefe Mirası</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>525</v>
+        <v>250</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786258171105</t>
+          <t>9786258171075</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Komedi Yazmak Ciddi İştir - Komedi Yazmanın Matematiği</t>
+          <t>Altın Vadiden Esintiler</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>280</v>
+        <v>450</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258171129</t>
+          <t>9786258171150</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Şanlı Yuva Kuleli</t>
+          <t>Arkeolojik Mimaride Resim 2 (MÖ 500 - MS 400)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>210</v>
+        <v>525</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786258171044</t>
+          <t>9786258171105</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Çağının Tanığı Kadın Gazeteciler</t>
+          <t>Komedi Yazmak Ciddi İştir - Komedi Yazmanın Matematiği</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>500</v>
+        <v>280</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786258171143</t>
+          <t>9786258171129</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Öz Terapi (Sıvama Ciltli)</t>
+          <t>Şanlı Yuva Kuleli</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>500</v>
+        <v>210</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057076489</t>
+          <t>9786258171044</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Doğu’dan Batı’ya Masalın Serüveni Dünya Masalları - Cilt 1-2</t>
+          <t>Çağının Tanığı Kadın Gazeteciler</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>700</v>
+        <v>500</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
+          <t>9786258171143</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Öz Terapi (Sıvama Ciltli)</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9786057076489</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Doğu’dan Batı’ya Masalın Serüveni Dünya Masalları - Cilt 1-2</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
           <t>9786057076458</t>
         </is>
       </c>
-      <c r="B39" s="1" t="inlineStr">
+      <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Yaratıcı Düşüncenin Gelişimi</t>
         </is>
       </c>
-      <c r="C39" s="1">
+      <c r="C41" s="1">
         <v>240</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>