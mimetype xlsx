--- v0 (2026-02-17)
+++ v1 (2026-09-12)
@@ -319,51 +319,51 @@
         <is>
           <t>9789759412517</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Müziğin Dilek Ağacı</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786254434877</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Sağlıklı Çin: 1949-2019 Arası Çin’in Sağlık Politikaları</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>600</v>
+        <v>750</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786254434884</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Dağın Ardını Görmek</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786254434860</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>