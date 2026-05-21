--- v0 (2026-03-29)
+++ v1 (2026-05-21)
@@ -94,186 +94,186 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786257917322</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Yaratıcı Kesişimler</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>160</v>
+        <v>210</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786257917315</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Kraliçe Mab</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>4444444443611</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Aç Yazı Dergisi Sayı: 15 - Şubat 2025</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786257917308</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Çizginin Boşluğu</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>420</v>
+        <v>670</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786257917285</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Bengî Dönüş</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>420</v>
+        <v>550</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786257917254</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Telemakhos’un Maceraları</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>290</v>
+        <v>370</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786257917292</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Kül ve Yaldız</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>450</v>
+        <v>580</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786257917247</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Yoğrulmuşuz Bir Bellekten</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>210</v>
+        <v>280</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786257917261</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Bin Yayla</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>900</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786257917148</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Taşra Üçlemesi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>700</v>
+        <v>910</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786257917230</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Lenz</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>4440000003538</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
@@ -289,231 +289,231 @@
         <is>
           <t>9786257917179</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Ateşböceklerinin Var Kalma Mücadelesi</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786257917216</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Hayvan ve İnsan Dünyalarında Keşif Gezileri</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>230</v>
+        <v>380</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786257917209</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Stirner’in Eleştirmenleri</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>210</v>
+        <v>260</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786257917223</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Illuminatıons</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786257917193</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Igitur ya da Elbehnon'un Çılgınlığı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>170</v>
+        <v>220</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786257917186</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Manyetik Alanlar</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>300</v>
+        <v>390</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786257917162</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Yararsız Bir Mekana Dair</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>210</v>
+        <v>280</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786257917155</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Kış Üçgeni</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786257917117</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Kadınadam</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>140</v>
+        <v>190</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786257917124</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>I Prefer N-N-Not To</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786257917094</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Bloomsday Kitabı - Adım Adım Ulysses</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>525</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>3990000079138</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Aç Yazı Dergisi Sayı: 5 - Nisan 2017</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9789758686896</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>İçkinlik Demokrasisi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9789758686988</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Toplumsal Yasalar</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>220</v>
+        <v>290</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9789758686964</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Hayvan ve İnsan Üzerine İki Ders</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9789758686841</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
@@ -559,51 +559,51 @@
         <is>
           <t>3990000427451</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Aç Yazı Dergisi Sayı: 8 - Aralık 2018</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9789758686872</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Karabakı</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>150</v>
+        <v>210</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786058346901</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Belleğin Yöreleri / Horizons Of Memory (Ciltli)</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>92.59</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>3990000024679</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
@@ -649,111 +649,111 @@
         <is>
           <t>9789758686865</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Fark ve Tekrar</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>3990000038959</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Aç Yazı Dergisi Sayı: 4 - Temmuz 2016</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9789758686780</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Anlamın Mantığı</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>590</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>3990000027961</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Aç Yazı Dergisi Sayı: 7 - Mart 2018</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9789758686773</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Solo Keman için Füg</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>300</v>
+        <v>390</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>3990000031516</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Aç Yazı Dergisi Sayı: 3 - Aralık 2015</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9789758686803</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Varla Yok Arasında</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>3990000025703</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
@@ -769,126 +769,126 @@
         <is>
           <t>3990000025704</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Canto CXVIII</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>46.3</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9789758686766</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Bestecinin Dünyası</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>460</v>
+        <v>650</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>3990000027861</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Aç Yazı Dergisi Sayı: 2 - Haziran 2015</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9789758686728</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Saf İçkin Yaşam</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9789758686629</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Le Fantome</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>3990000079364</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Aç Yazı Dergisi Sayı: 6 - Eylül 2017</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9789758686889</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Biricik ve Mülkiyeti</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>600</v>
+        <v>780</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9789758686100</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>The Face</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>12.96</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9789758686094</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
@@ -919,126 +919,126 @@
         <is>
           <t>9789758686087</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Yüz</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9789758686135</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Bir Tuhaf Yalvaç</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9789758686698</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Vermeer ve Spinoza</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9789758686292</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Vahşi Balık Akvaryuma Karşı</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>80</v>
+        <v>110</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9789758686537</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Üç Uç</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9789758686193</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Uzak</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>20.37</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9789758686681</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Ulysses</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>940</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9789758686544</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Terk Gürültüsü</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9789758686308</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
@@ -1054,201 +1054,201 @@
         <is>
           <t>9789758686704</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Spinoza ve İfade Problemi</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>95</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9789758686223</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Spinoza - Pratik Felsefe</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>280</v>
+        <v>370</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9789758686445</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Kötülük Mektupları</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9789758686667</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Söyleşiler</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>525</v>
+        <v>750</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9789758686025</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Traje Zamanların Hafızası / Les Traces Memoriales</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>260</v>
+        <v>340</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9789758686209</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Silahtarağa - 53 Fotoğraf (Ciltli)</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>231.48</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9789758686339</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Ses İşçiliği</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>420</v>
+        <v>700</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9789758686575</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Sanat ve Arzu Seminerleri 2010</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9789758686391</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Sacher-Masoch’un Takdimi</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>330</v>
+        <v>430</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9789758686520</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Quad ve Diğer Televizyon Oyunları - Bitik</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9789758686421</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Pusu Bilici</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>3990000026905</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Aç Yazı Dergisi Sayı: 1 - Aralık 2014</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9789758686810</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Güneşin Zaptı</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>19</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9789758686827</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
@@ -1294,51 +1294,51 @@
         <is>
           <t>9789758686377</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Öteki Prova - Otuz Kuş Birden Olmak 2 Kitap Takım</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9789758686155</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Ölüm Yazı Vücut</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>9789758686568</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Oyun Tören Gösterim</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>9789758686582</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
@@ -1414,171 +1414,171 @@
         <is>
           <t>9789758686032</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Mayıs Sıkıntısı</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>11.57</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>9789758686360</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Kritik ve Klinik</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>330</v>
+        <v>420</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>9789758686674</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Konuk Sanatçı Programları ve Kültürel İletişim</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>9789758686322</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Komşularla Konuşmalar</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>9789758686346</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Kış Yolculuğu</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>9789758686353</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Kasaba</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>9789758686179</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Kapanma Hızı</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>9789758686407</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>John Whiting Çağdaş Bir Oyun Yazarı</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>9789758686490</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Jerome Lindon</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>170</v>
+        <v>220</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>9789758686469</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>İklimler</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>510</v>
+        <v>700</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>9789758686063</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>İki Yılda Bir Sanat</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>22.22</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>9789758686049</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
@@ -1639,51 +1639,51 @@
         <is>
           <t>9789758686278</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Havva’ya Mektuplar</t>
         </is>
       </c>
       <c r="C104" s="1">
         <v>14.81</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>9789758686261</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Grotowski ile Fiziksel Eylemler Üzerine Çalışmak</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>270</v>
+        <v>380</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>9789758686148</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Geçmişsiz Gelecek</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>16.67</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>9789758686483</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
@@ -1699,231 +1699,231 @@
         <is>
           <t>9789758686711</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Foucault</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>9789758686643</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Evrenin Yapısı</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>440</v>
+        <v>580</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>9789758686070</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>El</t>
         </is>
       </c>
       <c r="C110" s="1">
         <v>14.81</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>9789758686636</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Dünya İçimde Karanlık Oyunlar Oynuyor Anne!</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>3990000009368</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>Doxa Sayı: 9</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>3990000009367</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>Doxa Sayı: 8</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>3990000009362</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>Doxa Sayı: 7</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>3990000009366</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Doxa Sayı: 6</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>3990000009364</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>Doxa Sayı: 5</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>3990000009363</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Doxa Sayı: 4</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>3990000009370</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>Doxa Sayı: 3</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>3990000009365</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>Doxa Sayı: 2</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>3990000009369</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>Doxa Sayı: 10</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>3990000008069</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>Doxa Sayı: 1</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>9789758686162</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>Dada Manifestoları</t>
         </is>
       </c>
       <c r="C122" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>9789758686551</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
@@ -2029,51 +2029,51 @@
         <is>
           <t>9789758686247</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>Andel</t>
         </is>
       </c>
       <c r="C130" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>9789758686452</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>Ampirizm ve Öznellik</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>280</v>
+        <v>400</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>9789758686605</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>Alis’in Not Defteri</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>7.41</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>9789758686056</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
@@ -2089,321 +2089,321 @@
         <is>
           <t>9789758686438</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>Kafamda Sesler Konuşuyor</t>
         </is>
       </c>
       <c r="C134" s="1">
         <v>7.41</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>3990000017137</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>Doxa Sayı: 11</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>9786257917056</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>Kiracı</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>450</v>
+        <v>580</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>9786257917070</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>Sinematografik İmge ya da Gerçekliğin Dolaysız Sunumu</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>360</v>
+        <v>450</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>3990000083249</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>Aç Yazı Dergisi Sayı: 13 - Eylül 2021</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>9789758686834</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>Sanatsal Çokluğun Mırıltısı</t>
         </is>
       </c>
       <c r="C139" s="1">
         <v>28</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>9786257917049</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>Sinema 2: Zaman-İmge</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>580</v>
+        <v>760</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>9786257917100</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>Katip Bartleby</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>3990000089074</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>Aç Yazı Dergisi Sayı: 10 - Ocak 2020</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>9786257917087</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>Gerçeğin Belleği</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>290</v>
+        <v>370</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>9789758686797</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>Alice'in Harikalar Diyarındaki Maceraları</t>
         </is>
       </c>
       <c r="C144" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>9789758686995</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>Aynanın İçinden ve Alice'in Orada Karşılaştıkları</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>260</v>
+        <v>360</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>4440000001134</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>Aç Yazı Dergisi Sayı: 11 - Aralık 2020</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>9789758686919</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>Sarkis - Yellow Punctum</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>900</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>9789758686902</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>Sarkis - Sarı Punctum</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>900</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>3990000039074</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>Aç Yazı Dergisi Sayı: 9 - Mayıs 2019</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>9786257917063</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>Rezil İnsanların Yaşamı</t>
         </is>
       </c>
       <c r="C150" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>3990000096632</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>Aç Yazı Dergisi Sayı: 12 - Nisan 2021</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>9789758686957</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>The Visit</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>9789758686940</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>Ziyaret</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>9789750077806</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>Argun Okumuşoğlu</t>
         </is>
       </c>
       <c r="C154" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>9786257917025</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
@@ -2449,61 +2449,61 @@
         <is>
           <t>9786257917001</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>Aklın İşlevi</t>
         </is>
       </c>
       <c r="C158" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>9789758686926</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>Chaosmos (Ciltli)</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>2400</v>
+        <v>3120</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>9789758686933</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>E Evi</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>