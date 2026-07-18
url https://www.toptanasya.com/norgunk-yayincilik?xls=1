--- v1 (2026-05-21)
+++ v2 (2026-07-18)
@@ -85,2425 +85,2485 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786257917322</t>
+          <t>9786257917384</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcı Kesişimler</t>
+          <t>Tarlada Alev Alan Bir Kuş</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>210</v>
+        <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786257917315</t>
+          <t>4444444445001</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kraliçe Mab</t>
+          <t>Aç Yazı Dergisi Sayı: 16 - Nisan 2026</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4444444443611</t>
+          <t>9786257917278</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Aç Yazı Dergisi Sayı: 15 - Şubat 2025</t>
+          <t>Milli Abide</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>270</v>
+        <v>480</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786257917308</t>
+          <t>9786257917353</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Çizginin Boşluğu</t>
+          <t>Kül Tadı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>670</v>
+        <v>800</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786257917285</t>
+          <t>9786257917322</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Bengî Dönüş</t>
+          <t>Yaratıcı Kesişimler</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>550</v>
+        <v>210</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786257917254</t>
+          <t>9786257917315</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Telemakhos’un Maceraları</t>
+          <t>Kraliçe Mab</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>370</v>
+        <v>350</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786257917292</t>
+          <t>4444444443611</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kül ve Yaldız</t>
+          <t>Aç Yazı Dergisi Sayı: 15 - Şubat 2025</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>580</v>
+        <v>270</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786257917247</t>
+          <t>9786257917308</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Yoğrulmuşuz Bir Bellekten</t>
+          <t>Çizginin Boşluğu</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>280</v>
+        <v>670</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786257917261</t>
+          <t>9786257917285</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Bin Yayla</t>
+          <t>Bengî Dönüş</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>1450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786257917148</t>
+          <t>9786257917254</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Taşra Üçlemesi</t>
+          <t>Telemakhos’un Maceraları</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>910</v>
+        <v>370</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786257917230</t>
+          <t>9786257917292</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Lenz</t>
+          <t>Kül ve Yaldız</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>180</v>
+        <v>580</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4440000003538</t>
+          <t>9786257917247</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Aç Yazı Dergisi Sayı: 14 - Mayıs 2023</t>
+          <t>Yoğrulmuşuz Bir Bellekten</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>270</v>
+        <v>280</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786257917179</t>
+          <t>9786257917261</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Ateşböceklerinin Var Kalma Mücadelesi</t>
+          <t>Bin Yayla</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>320</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786257917216</t>
+          <t>9786257917148</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Hayvan ve İnsan Dünyalarında Keşif Gezileri</t>
+          <t>Taşra Üçlemesi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>380</v>
+        <v>910</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257917209</t>
+          <t>9786257917230</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Stirner’in Eleştirmenleri</t>
+          <t>Lenz</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>260</v>
+        <v>240</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786257917223</t>
+          <t>4440000003538</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Illuminatıons</t>
+          <t>Aç Yazı Dergisi Sayı: 14 - Mayıs 2023</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>260</v>
+        <v>270</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786257917193</t>
+          <t>9786257917179</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Igitur ya da Elbehnon'un Çılgınlığı</t>
+          <t>Ateşböceklerinin Var Kalma Mücadelesi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>220</v>
+        <v>320</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786257917186</t>
+          <t>9786257917216</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Manyetik Alanlar</t>
+          <t>Hayvan ve İnsan Dünyalarında Keşif Gezileri</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>390</v>
+        <v>380</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257917162</t>
+          <t>9786257917209</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Yararsız Bir Mekana Dair</t>
+          <t>Stirner’in Eleştirmenleri</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>280</v>
+        <v>260</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257917155</t>
+          <t>9786257917223</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kış Üçgeni</t>
+          <t>Illuminatıons</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>300</v>
+        <v>260</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257917117</t>
+          <t>9786257917193</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kadınadam</t>
+          <t>Igitur ya da Elbehnon'un Çılgınlığı</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>190</v>
+        <v>220</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257917124</t>
+          <t>9786257917186</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>I Prefer N-N-Not To</t>
+          <t>Manyetik Alanlar</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>180</v>
+        <v>390</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257917094</t>
+          <t>9786257917162</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Bloomsday Kitabı - Adım Adım Ulysses</t>
+          <t>Yararsız Bir Mekana Dair</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>525</v>
+        <v>280</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>3990000079138</t>
+          <t>9786257917155</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Aç Yazı Dergisi Sayı: 5 - Nisan 2017</t>
+          <t>Kış Üçgeni</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>270</v>
+        <v>300</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789758686896</t>
+          <t>9786257917117</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>İçkinlik Demokrasisi</t>
+          <t>Kadınadam</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>240</v>
+        <v>190</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789758686988</t>
+          <t>9786257917124</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Yasalar</t>
+          <t>I Prefer N-N-Not To</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>290</v>
+        <v>180</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789758686964</t>
+          <t>9786257917094</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Hayvan ve İnsan Üzerine İki Ders</t>
+          <t>Bloomsday Kitabı - Adım Adım Ulysses</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>20</v>
+        <v>525</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789758686841</t>
+          <t>3990000079138</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Güneşdil - Canto 118</t>
+          <t>Aç Yazı Dergisi Sayı: 5 - Nisan 2017</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>150</v>
+        <v>270</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789758686858</t>
+          <t>9789758686896</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Loyelow</t>
+          <t>İçkinlik Demokrasisi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>36</v>
+        <v>240</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789758686971</t>
+          <t>9789758686988</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Bindirmeler</t>
+          <t>Toplumsal Yasalar</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>35</v>
+        <v>290</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>3990000427451</t>
+          <t>9789758686964</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Aç Yazı Dergisi Sayı: 8 - Aralık 2018</t>
+          <t>Hayvan ve İnsan Üzerine İki Ders</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>270</v>
+        <v>20</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789758686872</t>
+          <t>9789758686841</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Karabakı</t>
+          <t>Güneşdil - Canto 118</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>210</v>
+        <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786058346901</t>
+          <t>9789758686858</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Belleğin Yöreleri / Horizons Of Memory (Ciltli)</t>
+          <t>Loyelow</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>92.59</v>
+        <v>36</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>3990000024679</t>
+          <t>9789758686971</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Doxa Sayı: 12</t>
+          <t>Bindirmeler</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>400</v>
+        <v>35</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789758686742</t>
+          <t>3990000427451</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Sinema 1 - Hareket-İmge</t>
+          <t>Aç Yazı Dergisi Sayı: 8 - Aralık 2018</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>210</v>
+        <v>270</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789758686735</t>
+          <t>9789758686872</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Deleuzecü Siyaset Diye Bir Şey Var mıdır?</t>
+          <t>Karabakı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>6</v>
+        <v>210</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789758686865</t>
+          <t>9786058346901</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Fark ve Tekrar</t>
+          <t>Belleğin Yöreleri / Horizons Of Memory (Ciltli)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>120</v>
+        <v>92.59</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>3990000038959</t>
+          <t>3990000024679</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Aç Yazı Dergisi Sayı: 4 - Temmuz 2016</t>
+          <t>Doxa Sayı: 12</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789758686780</t>
+          <t>9789758686742</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Anlamın Mantığı</t>
+          <t>Sinema 1 - Hareket-İmge</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>590</v>
+        <v>210</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>3990000027961</t>
+          <t>9789758686735</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Aç Yazı Dergisi Sayı: 7 - Mart 2018</t>
+          <t>Deleuzecü Siyaset Diye Bir Şey Var mıdır?</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>350</v>
+        <v>6</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789758686773</t>
+          <t>9789758686865</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Solo Keman için Füg</t>
+          <t>Fark ve Tekrar</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>390</v>
+        <v>120</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>3990000031516</t>
+          <t>3990000038959</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Aç Yazı Dergisi Sayı: 3 - Aralık 2015</t>
+          <t>Aç Yazı Dergisi Sayı: 4 - Temmuz 2016</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789758686803</t>
+          <t>9789758686780</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Varla Yok Arasında</t>
+          <t>Anlamın Mantığı</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>100</v>
+        <v>590</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>3990000025703</t>
+          <t>3990000027961</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Lamba 128/164</t>
+          <t>Aç Yazı Dergisi Sayı: 7 - Mart 2018</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>46.3</v>
+        <v>350</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>3990000025704</t>
+          <t>9789758686773</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Canto CXVIII</t>
+          <t>Solo Keman için Füg</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>46.3</v>
+        <v>390</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789758686766</t>
+          <t>3990000031516</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Bestecinin Dünyası</t>
+          <t>Aç Yazı Dergisi Sayı: 3 - Aralık 2015</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>650</v>
+        <v>350</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>3990000027861</t>
+          <t>9789758686803</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Aç Yazı Dergisi Sayı: 2 - Haziran 2015</t>
+          <t>Varla Yok Arasında</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>350</v>
+        <v>100</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789758686728</t>
+          <t>3990000025703</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Saf İçkin Yaşam</t>
+          <t>Lamba 128/164</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>15</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789758686629</t>
+          <t>3990000025704</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Le Fantome</t>
+          <t>Canto CXVIII</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>9.26</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>3990000079364</t>
+          <t>9789758686766</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Aç Yazı Dergisi Sayı: 6 - Eylül 2017</t>
+          <t>Bestecinin Dünyası</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>350</v>
+        <v>650</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789758686889</t>
+          <t>3990000027861</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Biricik ve Mülkiyeti</t>
+          <t>Aç Yazı Dergisi Sayı: 2 - Haziran 2015</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>780</v>
+        <v>350</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789758686100</t>
+          <t>9789758686728</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>The Face</t>
+          <t>Saf İçkin Yaşam</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>12.96</v>
+        <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789758686094</t>
+          <t>9789758686629</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Le Visage</t>
+          <t>Le Fantome</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>12.96</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789758686124</t>
+          <t>3990000079364</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>La Main</t>
+          <t>Aç Yazı Dergisi Sayı: 6 - Eylül 2017</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>14.81</v>
+        <v>350</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789758686087</t>
+          <t>9789758686889</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Yüz</t>
+          <t>Biricik ve Mülkiyeti</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>14</v>
+        <v>780</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789758686135</t>
+          <t>9789758686100</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Bir Tuhaf Yalvaç</t>
+          <t>The Face</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>300</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789758686698</t>
+          <t>9789758686094</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Vermeer ve Spinoza</t>
+          <t>Le Visage</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>15</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789758686292</t>
+          <t>9789758686124</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Vahşi Balık Akvaryuma Karşı</t>
+          <t>La Main</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>110</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789758686537</t>
+          <t>9789758686087</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Üç Uç</t>
+          <t>Yüz</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>9.26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789758686193</t>
+          <t>9789758686135</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Uzak</t>
+          <t>Bir Tuhaf Yalvaç</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>20.37</v>
+        <v>300</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789758686681</t>
+          <t>9789758686698</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Ulysses</t>
+          <t>Vermeer ve Spinoza</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>1200</v>
+        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789758686544</t>
+          <t>9789758686292</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Terk Gürültüsü</t>
+          <t>Vahşi Balık Akvaryuma Karşı</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>10</v>
+        <v>110</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789758686308</t>
+          <t>9789758686537</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Taş Devri</t>
+          <t>Üç Uç</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789758686704</t>
+          <t>9789758686193</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Spinoza ve İfade Problemi</t>
+          <t>Uzak</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>95</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789758686223</t>
+          <t>9789758686681</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Spinoza - Pratik Felsefe</t>
+          <t>Ulysses</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>370</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789758686445</t>
+          <t>9789758686544</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Kötülük Mektupları</t>
+          <t>Terk Gürültüsü</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>350</v>
+        <v>10</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789758686667</t>
+          <t>9789758686308</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Söyleşiler</t>
+          <t>Taş Devri</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>750</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789758686025</t>
+          <t>9789758686704</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Traje Zamanların Hafızası / Les Traces Memoriales</t>
+          <t>Spinoza ve İfade Problemi</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>340</v>
+        <v>95</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789758686209</t>
+          <t>9789758686223</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Silahtarağa - 53 Fotoğraf (Ciltli)</t>
+          <t>Spinoza - Pratik Felsefe</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>231.48</v>
+        <v>370</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789758686339</t>
+          <t>9789758686445</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Ses İşçiliği</t>
+          <t>Kötülük Mektupları</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>700</v>
+        <v>350</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789758686575</t>
+          <t>9789758686667</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Sanat ve Arzu Seminerleri 2010</t>
+          <t>Söyleşiler</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>50</v>
+        <v>750</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789758686391</t>
+          <t>9789758686025</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Sacher-Masoch’un Takdimi</t>
+          <t>Traje Zamanların Hafızası / Les Traces Memoriales</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>430</v>
+        <v>340</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789758686520</t>
+          <t>9789758686209</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Quad ve Diğer Televizyon Oyunları - Bitik</t>
+          <t>Silahtarağa - 53 Fotoğraf (Ciltli)</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>110</v>
+        <v>231.48</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789758686421</t>
+          <t>9789758686339</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Pusu Bilici</t>
+          <t>Ses İşçiliği</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>9.26</v>
+        <v>700</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>3990000026905</t>
+          <t>9789758686575</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Aç Yazı Dergisi Sayı: 1 - Aralık 2014</t>
+          <t>Sanat ve Arzu Seminerleri 2010</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>350</v>
+        <v>50</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789758686810</t>
+          <t>9789758686391</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Zaptı</t>
+          <t>Sacher-Masoch’un Takdimi</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>19</v>
+        <v>430</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789758686827</t>
+          <t>9789758686520</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Viviane Elisabeth Fauville</t>
+          <t>Quad ve Diğer Televizyon Oyunları - Bitik</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>200</v>
+        <v>110</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789758686759</t>
+          <t>9789758686421</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Davalı</t>
+          <t>Pusu Bilici</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>10</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>3990000004720</t>
+          <t>3990000026905</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Pera Ressamları - Pera Sergileri 1845-1916</t>
+          <t>Aç Yazı Dergisi Sayı: 1 - Aralık 2014</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>14</v>
+        <v>350</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789758686377</t>
+          <t>9789758686810</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Öteki Prova - Otuz Kuş Birden Olmak 2 Kitap Takım</t>
+          <t>Güneşin Zaptı</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>13.89</v>
+        <v>19</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789758686155</t>
+          <t>9789758686827</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Yazı Vücut</t>
+          <t>Viviane Elisabeth Fauville</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789758686568</t>
+          <t>9789758686759</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Oyun Tören Gösterim</t>
+          <t>Davalı</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>40</v>
+        <v>10</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789758686582</t>
+          <t>3990000004720</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Nietzsche ve Felsefe</t>
+          <t>Pera Ressamları - Pera Sergileri 1845-1916</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>78</v>
+        <v>14</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789758686254</t>
+          <t>9789758686377</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Neighbours in Dialogue Komşular Söyleşiyor</t>
+          <t>Öteki Prova - Otuz Kuş Birden Olmak 2 Kitap Takım</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>50</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789758686285</t>
+          <t>9789758686155</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Müzakereler</t>
+          <t>Ölüm Yazı Vücut</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>210</v>
+        <v>150</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789758686599</t>
+          <t>9789758686568</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Mumya Köpek</t>
+          <t>Oyun Tören Gösterim</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>14</v>
+        <v>40</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789758686476</t>
+          <t>9789758686582</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Mekik</t>
+          <t>Nietzsche ve Felsefe</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>180</v>
+        <v>78</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789758686032</t>
+          <t>9789758686254</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Mayıs Sıkıntısı</t>
+          <t>Neighbours in Dialogue Komşular Söyleşiyor</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>11.57</v>
+        <v>50</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789758686360</t>
+          <t>9789758686285</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Kritik ve Klinik</t>
+          <t>Müzakereler</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>420</v>
+        <v>210</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789758686674</t>
+          <t>9789758686599</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Konuk Sanatçı Programları ve Kültürel İletişim</t>
+          <t>Mumya Köpek</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>150</v>
+        <v>14</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789758686322</t>
+          <t>9789758686476</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Komşularla Konuşmalar</t>
+          <t>Mekik</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>18.52</v>
+        <v>180</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789758686346</t>
+          <t>9789758686032</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Kış Yolculuğu</t>
+          <t>Mayıs Sıkıntısı</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>200</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789758686353</t>
+          <t>9789758686360</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Kasaba</t>
+          <t>Kritik ve Klinik</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>11.11</v>
+        <v>420</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789758686179</t>
+          <t>9789758686674</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Kapanma Hızı</t>
+          <t>Konuk Sanatçı Programları ve Kültürel İletişim</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789758686407</t>
+          <t>9789758686322</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>John Whiting Çağdaş Bir Oyun Yazarı</t>
+          <t>Komşularla Konuşmalar</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>190</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789758686490</t>
+          <t>9789758686346</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Jerome Lindon</t>
+          <t>Kış Yolculuğu</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789758686469</t>
+          <t>9789758686353</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>İklimler</t>
+          <t>Kasaba</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>700</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789758686063</t>
+          <t>9789758686179</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>İki Yılda Bir Sanat</t>
+          <t>Kapanma Hızı</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>22.22</v>
+        <v>160</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789758686049</t>
+          <t>9789758686407</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>İki Konferans Yaratma</t>
+          <t>John Whiting Çağdaş Bir Oyun Yazarı</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>7.41</v>
+        <v>190</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789758686315</t>
+          <t>9789758686490</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Şiir Hayvanı</t>
+          <t>Jerome Lindon</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>9.26</v>
+        <v>220</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789758686186</t>
+          <t>9789758686469</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Hüsnühat</t>
+          <t>İklimler</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>22</v>
+        <v>700</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789758686612</t>
+          <t>9789758686063</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Hayalet</t>
+          <t>İki Yılda Bir Sanat</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>9.26</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789758686278</t>
+          <t>9789758686049</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Havva’ya Mektuplar</t>
+          <t>İki Konferans Yaratma</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>14.81</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789758686261</t>
+          <t>9789758686315</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Grotowski ile Fiziksel Eylemler Üzerine Çalışmak</t>
+          <t>İçimdeki Şiir Hayvanı</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>380</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789758686148</t>
+          <t>9789758686186</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Geçmişsiz Gelecek</t>
+          <t>Hüsnühat</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>16.67</v>
+        <v>22</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789758686483</t>
+          <t>9789758686612</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Francis Bacon - Duyumsamanın Mantığı</t>
+          <t>Hayalet</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>65</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789758686711</t>
+          <t>9789758686278</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Foucault</t>
+          <t>Havva’ya Mektuplar</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>90</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789758686643</t>
+          <t>9789758686261</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Evrenin Yapısı</t>
+          <t>Grotowski ile Fiziksel Eylemler Üzerine Çalışmak</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>580</v>
+        <v>380</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789758686070</t>
+          <t>9789758686148</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>El</t>
+          <t>Geçmişsiz Gelecek</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>14.81</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789758686636</t>
+          <t>9789758686483</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Dünya İçimde Karanlık Oyunlar Oynuyor Anne!</t>
+          <t>Francis Bacon - Duyumsamanın Mantığı</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>280</v>
+        <v>65</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>3990000009368</t>
+          <t>9789758686711</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Doxa Sayı: 9</t>
+          <t>Foucault</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>500</v>
+        <v>90</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>3990000009367</t>
+          <t>9789758686643</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Doxa Sayı: 8</t>
+          <t>Evrenin Yapısı</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>500</v>
+        <v>580</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>3990000009362</t>
+          <t>9789758686070</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Doxa Sayı: 7</t>
+          <t>El</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>500</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>3990000009366</t>
+          <t>9789758686636</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Doxa Sayı: 6</t>
+          <t>Dünya İçimde Karanlık Oyunlar Oynuyor Anne!</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>500</v>
+        <v>280</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>3990000009364</t>
+          <t>3990000009368</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Doxa Sayı: 5</t>
+          <t>Doxa Sayı: 9</t>
         </is>
       </c>
       <c r="C116" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>3990000009363</t>
+          <t>3990000009367</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Doxa Sayı: 4</t>
+          <t>Doxa Sayı: 8</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>3990000009370</t>
+          <t>3990000009362</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Doxa Sayı: 3</t>
+          <t>Doxa Sayı: 7</t>
         </is>
       </c>
       <c r="C118" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>3990000009365</t>
+          <t>3990000009366</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Doxa Sayı: 2</t>
+          <t>Doxa Sayı: 6</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>3990000009369</t>
+          <t>3990000009364</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Doxa Sayı: 10</t>
+          <t>Doxa Sayı: 5</t>
         </is>
       </c>
       <c r="C120" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>3990000008069</t>
+          <t>3990000009363</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Doxa Sayı: 1</t>
+          <t>Doxa Sayı: 4</t>
         </is>
       </c>
       <c r="C121" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789758686162</t>
+          <t>3990000009370</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Dada Manifestoları</t>
+          <t>Doxa Sayı: 3</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>9.26</v>
+        <v>500</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789758686551</t>
+          <t>3990000009365</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Çöt Mendime Görsektimi Vuru?</t>
+          <t>Doxa Sayı: 2</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>7.41</v>
+        <v>500</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789758686513</t>
+          <t>3990000009369</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Çin’de İdeogramlar</t>
+          <t>Doxa Sayı: 10</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>20</v>
+        <v>500</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789758686018</t>
+          <t>3990000008069</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Chelsea Otel Manifestosu</t>
+          <t>Doxa Sayı: 1</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>4.63</v>
+        <v>500</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789758686001</t>
+          <t>9789758686162</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Cesaret, Kaçalım!</t>
+          <t>Dada Manifestoları</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>80</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789758686650</t>
+          <t>9789758686551</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Bulunmuş Çeviriler</t>
+          <t>Çöt Mendime Görsektimi Vuru?</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>25</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789758686414</t>
+          <t>9789758686513</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Biz Hiç Modern Olmadık</t>
+          <t>Çin’de İdeogramlar</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>62</v>
+        <v>20</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789758686230</t>
+          <t>9789758686018</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Bellek ve Sonsuz</t>
+          <t>Chelsea Otel Manifestosu</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>80</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789758686247</t>
+          <t>9789758686001</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Andel</t>
+          <t>Cesaret, Kaçalım!</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>14</v>
+        <v>80</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789758686452</t>
+          <t>9789758686650</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Ampirizm ve Öznellik</t>
+          <t>Bulunmuş Çeviriler</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>400</v>
+        <v>25</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789758686605</t>
+          <t>9789758686414</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Alis’in Not Defteri</t>
+          <t>Biz Hiç Modern Olmadık</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>7.41</v>
+        <v>62</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789758686056</t>
+          <t>9789758686230</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Madde ve Karanlık</t>
+          <t>Bellek ve Sonsuz</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>20</v>
+        <v>80</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789758686438</t>
+          <t>9789758686247</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Kafamda Sesler Konuşuyor</t>
+          <t>Andel</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>7.41</v>
+        <v>14</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>3990000017137</t>
+          <t>9789758686452</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Doxa Sayı: 11</t>
+          <t>Ampirizm ve Öznellik</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786257917056</t>
+          <t>9789758686605</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Kiracı</t>
+          <t>Alis’in Not Defteri</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>580</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786257917070</t>
+          <t>9789758686056</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Sinematografik İmge ya da Gerçekliğin Dolaysız Sunumu</t>
+          <t>Madde ve Karanlık</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>450</v>
+        <v>20</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>3990000083249</t>
+          <t>9789758686438</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Aç Yazı Dergisi Sayı: 13 - Eylül 2021</t>
+          <t>Kafamda Sesler Konuşuyor</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>350</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789758686834</t>
+          <t>3990000017137</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Sanatsal Çokluğun Mırıltısı</t>
+          <t>Doxa Sayı: 11</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>28</v>
+        <v>500</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786257917049</t>
+          <t>9786257917056</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Sinema 2: Zaman-İmge</t>
+          <t>Kiracı</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>760</v>
+        <v>580</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786257917100</t>
+          <t>9786257917070</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Katip Bartleby</t>
+          <t>Sinematografik İmge ya da Gerçekliğin Dolaysız Sunumu</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>240</v>
+        <v>450</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>3990000089074</t>
+          <t>3990000083249</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Aç Yazı Dergisi Sayı: 10 - Ocak 2020</t>
+          <t>Aç Yazı Dergisi Sayı: 13 - Eylül 2021</t>
         </is>
       </c>
       <c r="C142" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786257917087</t>
+          <t>9789758686834</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Gerçeğin Belleği</t>
+          <t>Sanatsal Çokluğun Mırıltısı</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>370</v>
+        <v>28</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789758686797</t>
+          <t>9786257917049</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Alice'in Harikalar Diyarındaki Maceraları</t>
+          <t>Sinema 2: Zaman-İmge</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>260</v>
+        <v>760</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789758686995</t>
+          <t>9786257917100</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Aynanın İçinden ve Alice'in Orada Karşılaştıkları</t>
+          <t>Katip Bartleby</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>360</v>
+        <v>240</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>4440000001134</t>
+          <t>3990000089074</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Aç Yazı Dergisi Sayı: 11 - Aralık 2020</t>
+          <t>Aç Yazı Dergisi Sayı: 10 - Ocak 2020</t>
         </is>
       </c>
       <c r="C146" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789758686919</t>
+          <t>9786257917087</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Sarkis - Yellow Punctum</t>
+          <t>Gerçeğin Belleği</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>1100</v>
+        <v>370</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789758686902</t>
+          <t>9789758686797</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Sarkis - Sarı Punctum</t>
+          <t>Alice'in Harikalar Diyarındaki Maceraları</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>1100</v>
+        <v>260</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>3990000039074</t>
+          <t>9789758686995</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Aç Yazı Dergisi Sayı: 9 - Mayıs 2019</t>
+          <t>Aynanın İçinden ve Alice'in Orada Karşılaştıkları</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>350</v>
+        <v>360</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786257917063</t>
+          <t>4440000001134</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Rezil İnsanların Yaşamı</t>
+          <t>Aç Yazı Dergisi Sayı: 11 - Aralık 2020</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>110</v>
+        <v>350</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>3990000096632</t>
+          <t>9789758686919</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Aç Yazı Dergisi Sayı: 12 - Nisan 2021</t>
+          <t>Sarkis - Yellow Punctum</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>350</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789758686957</t>
+          <t>9789758686902</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>The Visit</t>
+          <t>Sarkis - Sarı Punctum</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>200</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789758686940</t>
+          <t>3990000039074</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Ziyaret</t>
+          <t>Aç Yazı Dergisi Sayı: 9 - Mayıs 2019</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9789750077806</t>
+          <t>9786257917063</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Argun Okumuşoğlu</t>
+          <t>Rezil İnsanların Yaşamı</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>20</v>
+        <v>110</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786257917025</t>
+          <t>3990000096632</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Duino Ağıtları</t>
+          <t>Aç Yazı Dergisi Sayı: 12 - Nisan 2021</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>140</v>
+        <v>350</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786257917032</t>
+          <t>9789758686957</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Hayvanların Politika Hakkında Bize Öğrettikleri</t>
+          <t>The Visit</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>330</v>
+        <v>200</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786257917018</t>
+          <t>9789758686940</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Ecce Homo</t>
+          <t>Ziyaret</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>40</v>
+        <v>200</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786257917001</t>
+          <t>9789750077806</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Aklın İşlevi</t>
+          <t>Argun Okumuşoğlu</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>180</v>
+        <v>20</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789758686926</t>
+          <t>9786257917025</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Chaosmos (Ciltli)</t>
+          <t>Duino Ağıtları</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>3120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
+          <t>9786257917032</t>
+        </is>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Hayvanların Politika Hakkında Bize Öğrettikleri</t>
+        </is>
+      </c>
+      <c r="C160" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" s="1" t="inlineStr">
+        <is>
+          <t>9786257917018</t>
+        </is>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Ecce Homo</t>
+        </is>
+      </c>
+      <c r="C161" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" s="1" t="inlineStr">
+        <is>
+          <t>9786257917001</t>
+        </is>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>Aklın İşlevi</t>
+        </is>
+      </c>
+      <c r="C162" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163" s="1" t="inlineStr">
+        <is>
+          <t>9789758686926</t>
+        </is>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>Chaosmos (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C163" s="1">
+        <v>3120</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3">
+      <c r="A164" s="1" t="inlineStr">
+        <is>
           <t>9789758686933</t>
         </is>
       </c>
-      <c r="B160" s="1" t="inlineStr">
+      <c r="B164" s="1" t="inlineStr">
         <is>
           <t>E Evi</t>
         </is>
       </c>
-      <c r="C160" s="1">
+      <c r="C164" s="1">
         <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>