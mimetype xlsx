--- v2 (2026-07-18)
+++ v3 (2026-09-12)
@@ -154,51 +154,51 @@
         <is>
           <t>9786257917353</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Kül Tadı</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>800</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786257917322</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Yaratıcı Kesişimler</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>210</v>
+        <v>230</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786257917315</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Kraliçe Mab</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>4444444443611</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
@@ -214,81 +214,81 @@
         <is>
           <t>9786257917308</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Çizginin Boşluğu</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>670</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786257917285</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Bengî Dönüş</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>550</v>
+        <v>590</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786257917254</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Telemakhos’un Maceraları</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>370</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786257917292</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Kül ve Yaldız</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>580</v>
+        <v>620</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786257917247</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Yoğrulmuşuz Bir Bellekten</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786257917261</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
@@ -409,81 +409,81 @@
         <is>
           <t>9786257917193</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Igitur ya da Elbehnon'un Çılgınlığı</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786257917186</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Manyetik Alanlar</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>390</v>
+        <v>420</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786257917162</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Yararsız Bir Mekana Dair</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786257917155</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Kış Üçgeni</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786257917117</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Kadınadam</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786257917124</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
@@ -829,51 +829,51 @@
         <is>
           <t>3990000025704</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Canto CXVIII</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>46.3</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9789758686766</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Bestecinin Dünyası</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>650</v>
+        <v>780</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>3990000027861</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Aç Yazı Dergisi Sayı: 2 - Haziran 2015</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9789758686728</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
@@ -1114,51 +1114,51 @@
         <is>
           <t>9789758686704</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Spinoza ve İfade Problemi</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>95</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9789758686223</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Spinoza - Pratik Felsefe</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>370</v>
+        <v>440</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9789758686445</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Kötülük Mektupları</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9789758686667</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
@@ -1474,51 +1474,51 @@
         <is>
           <t>9789758686032</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Mayıs Sıkıntısı</t>
         </is>
       </c>
       <c r="C93" s="1">
         <v>11.57</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>9789758686360</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Kritik ve Klinik</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>420</v>
+        <v>470</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>9789758686674</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Konuk Sanatçı Programları ve Kültürel İletişim</t>
         </is>
       </c>
       <c r="C95" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>9789758686322</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
@@ -1699,51 +1699,51 @@
         <is>
           <t>9789758686278</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Havva’ya Mektuplar</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>14.81</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>9789758686261</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Grotowski ile Fiziksel Eylemler Üzerine Çalışmak</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>380</v>
+        <v>400</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>9789758686148</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Geçmişsiz Gelecek</t>
         </is>
       </c>
       <c r="C110" s="1">
         <v>16.67</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>9789758686483</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
@@ -1759,51 +1759,51 @@
         <is>
           <t>9789758686711</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>Foucault</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>9789758686643</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>Evrenin Yapısı</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>580</v>
+        <v>650</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>9789758686070</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>El</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>14.81</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>9789758686636</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
@@ -2089,51 +2089,51 @@
         <is>
           <t>9789758686247</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>Andel</t>
         </is>
       </c>
       <c r="C134" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>9789758686452</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>Ampirizm ve Öznellik</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>9789758686605</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>Alis’in Not Defteri</t>
         </is>
       </c>
       <c r="C136" s="1">
         <v>7.41</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>9789758686056</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
@@ -2164,51 +2164,51 @@
         <is>
           <t>3990000017137</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>Doxa Sayı: 11</t>
         </is>
       </c>
       <c r="C139" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>9786257917056</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>Kiracı</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>580</v>
+        <v>620</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>9786257917070</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>Sinematografik İmge ya da Gerçekliğin Dolaysız Sunumu</t>
         </is>
       </c>
       <c r="C141" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>3990000083249</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
@@ -2224,51 +2224,51 @@
         <is>
           <t>9789758686834</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>Sanatsal Çokluğun Mırıltısı</t>
         </is>
       </c>
       <c r="C143" s="1">
         <v>28</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>9786257917049</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>Sinema 2: Zaman-İmge</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>760</v>
+        <v>900</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>9786257917100</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>Katip Bartleby</t>
         </is>
       </c>
       <c r="C145" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>3990000089074</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
@@ -2299,51 +2299,51 @@
         <is>
           <t>9789758686797</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>Alice'in Harikalar Diyarındaki Maceraları</t>
         </is>
       </c>
       <c r="C148" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>9789758686995</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>Aynanın İçinden ve Alice'in Orada Karşılaştıkları</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>4440000001134</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>Aç Yazı Dergisi Sayı: 11 - Aralık 2020</t>
         </is>
       </c>
       <c r="C150" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>9789758686919</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>