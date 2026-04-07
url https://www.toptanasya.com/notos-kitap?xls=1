--- v1 (2026-02-17)
+++ v2 (2026-04-07)
@@ -85,2125 +85,3235 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256469396</t>
+          <t>9786057643105</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Ona İyi Bak</t>
+          <t>Yerini Yadırgayanlar</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256469389</t>
+          <t>9786057643148</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Zamanla Aynı Kumaştan</t>
+          <t>Tiksinti</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>140</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786055904050</t>
+          <t>9786055904449</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kılıçkuş</t>
+          <t>Güzellik Salonu</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>240</v>
+        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057643506</t>
+          <t>9786055904401</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Küçük Eller</t>
+          <t>Giden Bir Kedinin Ardından</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>168</v>
+        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786055904685</t>
+          <t>9786055904593</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Eve Dönmenin Yolları</t>
+          <t>Felsefe ve Doğa Bilimleri</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>276</v>
+        <v>80</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786055904524</t>
+          <t>9786055904159</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Bırakmak</t>
+          <t>Dünyanın Sokakları</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>192</v>
+        <v>280</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786055904487</t>
+          <t>9789944599979</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Mantık</t>
+          <t>Hayat İçin Bir Kahve Molası</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>540</v>
+        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786055904265</t>
+          <t>9786050017052</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Üzerine</t>
+          <t>Doğu Öyküleri</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>168</v>
+        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057643490</t>
+          <t>9786055904364</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>İdeal Defter</t>
+          <t>Çok Yaşasın Ölüler</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>276</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057643544</t>
+          <t>9786055904609</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Mutluluğumuza</t>
+          <t>Çin Daması</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>192</v>
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256469372</t>
+          <t>9786055904173</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Gözlerin Karanlığa Alışınca</t>
+          <t>Britanya Edebiyatından Öyküler</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>250</v>
+        <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256469334</t>
+          <t>9786055904333</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Çocukluk Edebiyatı</t>
+          <t>Bir Köy Doktorundan Öyküler (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>350</v>
+        <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256469310</t>
+          <t>9786055904005</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Oysa Kendinden Kaçamazdın</t>
+          <t>Ateş Yakmak</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>216</v>
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256469327</t>
+          <t>9786055904470</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kapının Dışı</t>
+          <t>Ateistin Kutsal Kitabı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>180</v>
+        <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256469280</t>
+          <t>9786050017007</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Manzaradan Geçmek</t>
+          <t>Andres Fava’nın Güncesi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>210</v>
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256469273</t>
+          <t>9786055904630</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Bir Noel Hikâyesi</t>
+          <t>Yaratıcı Yazının Sırları</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>190</v>
+        <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057643124</t>
+          <t>9786055904456</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Sönmüş Hayaller</t>
+          <t>Ya Seyahat!</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>550</v>
+        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786059851824</t>
+          <t>9786055904029</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Belgelerim</t>
+          <t>Sevgili Düşmanım</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>250</v>
+        <v>30</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057643155</t>
+          <t>9786055904326</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Serbest Kürsü</t>
+          <t>Pratik Felsefe Yazıları</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>240</v>
+        <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786052389447</t>
+          <t>9789944599924</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Soru Kitapçığı</t>
+          <t>Pis Hikaye (Ciltli)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>210</v>
+        <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256469242</t>
+          <t>9786055904135</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Yan Yana Durduğumuz Zamanlar</t>
+          <t>Perişanız Gecenin Karanlığında</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>350</v>
+        <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256469235</t>
+          <t>9789944599993</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Hiç Kimse</t>
+          <t>Öykünün Şimdiki Zamanı Bugünün Ustaları</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>192</v>
+        <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786059851220</t>
+          <t>9786055904098</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Ağaçların Özel Hayatı</t>
+          <t>Ölümsüz Olduğum Zamanlar</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>192</v>
+        <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057643551</t>
+          <t>9786050017045</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Küçük Şeylerin Felsefesi</t>
+          <t>Öldüren Şehir</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>220</v>
+        <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786055904548</t>
+          <t>9786055904302</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Bonzai</t>
+          <t>Ortaçağ Yazıları</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>160</v>
+        <v>58</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256469044</t>
+          <t>9789944599948</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Hayalet Bakıcısı</t>
+          <t>Okuma Üzerine</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>190</v>
+        <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256469211</t>
+          <t>9786055904289</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Editörlük Zor Zanaat</t>
+          <t>Nerede ve Ne İçin Yaşadım</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>444</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057643841</t>
+          <t>9786055904425</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Bunu Kimseye Anlatma</t>
+          <t>Morgue Sokağı Cinayeti (Ciltli)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>190</v>
+        <v>22</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256469174</t>
+          <t>9786055904616</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Eğer Beni Ararsan</t>
+          <t>Metinlerle Hermeneutik Dersleri - 1</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>320</v>
+        <v>90</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256469167</t>
+          <t>9786055904555</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Aslında Her Şey Yolunda</t>
+          <t>Lambda</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>180</v>
+        <v>85</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256469150</t>
+          <t>9789944599962</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Valeria Bunu Anlayamaz</t>
+          <t>Kapalı İktisat</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>180</v>
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057643810</t>
+          <t>9786055904166</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Buzkandilleri</t>
+          <t>İtalya’da Alacakaranlık</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>216</v>
+        <v>120</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786055904388</t>
+          <t>9786050017038</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Tao Te Ching</t>
+          <t>İnsanlar, Hayvanlar ve Yırtıcı Hayvanlar</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>180</v>
+        <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786050017021</t>
+          <t>9786055904319</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Morgue Sokağı Cinayeti</t>
+          <t>İdeoloji Kuramları</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>252</v>
+        <v>30</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789944599931</t>
+          <t>9786055904692</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Konuşmayan Adam Yaşamı Kapsamayan Bir Anlatı</t>
+          <t>Hüsniye Hanımın Ağzı</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>120</v>
+        <v>25</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057643407</t>
+          <t>9786055904340</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Işıklar Ülkesi</t>
+          <t>Hermeneutik ve Tin Bilimleri</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>210</v>
+        <v>40</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256469112</t>
+          <t>9786055904128</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Şilili Şair</t>
+          <t>Heranuş</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>430</v>
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256469105</t>
+          <t>9789786055909</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Yerini Yadırgayanlar</t>
+          <t>Hayvanların Sır Dolu Dünyası</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>190</v>
+        <v>75</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256469099</t>
+          <t>9786055904111</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Puslu Gri Parlak Sarı</t>
+          <t>Hayatımız Sınav</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>190</v>
+        <v>13</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256469037</t>
+          <t>9786059851060</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Aldanış Adası</t>
+          <t>Sais Çırakları</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>300</v>
+        <v>90</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256469020</t>
+          <t>9786055904746</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Kim Bu İnsanlar</t>
+          <t>Lüzumsuz Bir Adamın Günlüğü</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>150</v>
+        <v>75</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057643995</t>
+          <t>9786052389041</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Epepe</t>
+          <t>Midland Oteli’nde Çay</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>270</v>
+        <v>320</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057643971</t>
+          <t>9786059851800</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Dağlar Taşlar Tanığımdır</t>
+          <t>Uysal Kız</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>190</v>
+        <v>30</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057643988</t>
+          <t>9786052389218</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Aklından Neler Geçiyor</t>
+          <t>Kant'ın Yaşamı ve Öğretisi</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>190</v>
+        <v>210</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057643933</t>
+          <t>9786052389201</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Cadılar</t>
+          <t>Venüs Üçgeni (Ciltli)</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>260</v>
+        <v>24</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057643902</t>
+          <t>9786055904876</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Sıradan Hayat</t>
+          <t>Aşkın Suçları</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>230</v>
+        <v>19</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057643919</t>
+          <t>9786052389416</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Ateşle Yaklaşma</t>
+          <t>Tarihselci Gelenek</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>220</v>
+        <v>100</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057643896</t>
+          <t>9786055904784</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Bir Yerden Kırılır</t>
+          <t>Piyanist</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>210</v>
+        <v>22</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057643834</t>
+          <t>9786055904852</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Geri Döndüğüm Yerler</t>
+          <t>Edebiyata Övgü</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>336</v>
+        <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057643872</t>
+          <t>9786059851954</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Söz</t>
+          <t>Tarihselci Düşünce Işığında Bilim, Ahlak ve Siyaset</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>180</v>
+        <v>72</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057643735</t>
+          <t>9786055904883</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Yetişkinler Ve İleri Düzeyde Öğrenciler İçin Dans Dersleri</t>
+          <t>Okumak ve Yazmak</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057643728</t>
+          <t>9786059851138</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzü Kitabı</t>
+          <t>C</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>235</v>
+        <v>150</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057643568</t>
+          <t>9786059851787</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Okumamak</t>
+          <t>Kavramlar ve Tarihleri</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>350</v>
+        <v>115</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057643704</t>
+          <t>9789944899918</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Olasılıklar Kıyısı</t>
+          <t>Paragone</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>180</v>
+        <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057643711</t>
+          <t>9786055904890</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Kalım Öyküleri</t>
+          <t>İçeri Girmez miydiniz?</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>150</v>
+        <v>11</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057643698</t>
+          <t>9786055904906</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Geçmiş Zaman Ambarı</t>
+          <t>Mevsim Normalleri</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>190</v>
+        <v>100</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057643537</t>
+          <t>3990000096595</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Babamın Cinayet Defteri</t>
+          <t>Notos Öykü İki Aylık Edebiyat Dergisi Sayı: 18 Ekim - Kasım 2009</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>280</v>
+        <v>25</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057643520</t>
+          <t>9786057643261</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>İnceldiği Yerden Başlamak</t>
+          <t>Çingene Kızı</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057643513</t>
+          <t>9786057643087</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Çözümleyici Eleştiri</t>
+          <t>Gürültülü Yalnızlık</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>210</v>
+        <v>100</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057643445</t>
+          <t>9786052389225</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Antropontolojinin Işığında Etik Ya Da Ahlak Felsefesi</t>
+          <t>Aşk, Delilik ve Ölüm Öyküleri</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057643414</t>
+          <t>9786059851992</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Herkes Başka Biriyken Kim Kimdir?</t>
+          <t>Rus Öyküleri</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>260</v>
+        <v>25</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057643438</t>
+          <t>9786052389492</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Gidiş</t>
+          <t>Antropontoloji ya da İnsan - Varlıkbilgisi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057643391</t>
+          <t>9786052389027</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Dilthey Üstüne Yazılar</t>
+          <t>Max Weber’de Bilim ve Sosyoloji</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>200</v>
+        <v>420</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057643353</t>
+          <t>9786057643094</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Kurmacanın Unsurları</t>
+          <t>Bu Yıl Romanını Yazıyorsun</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>160</v>
+        <v>60</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057643346</t>
+          <t>9786052389010</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Korku Evi - Yedinci At</t>
+          <t>Dostoyevski ve Nietzsche: Trajedinin Felsefesi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>210</v>
+        <v>336</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057643278</t>
+          <t>9786055904210</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>İnsan Korkularıyla Yaşar</t>
+          <t>Hafif Metro Günleri</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057643254</t>
+          <t>9786055904661</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Krallığın İşleri</t>
+          <t>Felsefe: Özne - Söylem</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>150</v>
+        <v>456</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057643285</t>
+          <t>9786055904074</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Bizi Buraya Getiren Şeyler</t>
+          <t>Berlin’de Üç Gün</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>160</v>
+        <v>192</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057643247</t>
+          <t>9786055904180</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Erkeğin Yittiği Yerde</t>
+          <t>Yazar Olabilir Miyim?</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>550</v>
+        <v>252</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057643223</t>
+          <t>9786055904463</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Akıp Giden Günlerimiz</t>
+          <t>Tilki (Ciltli)</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>228</v>
+        <v>156</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786057643193</t>
+          <t>9789944599986</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Ne Rezalet</t>
+          <t>Hennoz</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>260</v>
+        <v>144</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786057643186</t>
+          <t>9786057643421</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Aramızda Bir Bahçe Yakınlığı</t>
+          <t>Herkesten Uzakta</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>170</v>
+        <v>192</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057643063</t>
+          <t>9786055904067</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Sonunu Önceleyen İşaretler</t>
+          <t>Paris, Frankfurt... Yahut Hiç!</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>150</v>
+        <v>192</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057643049</t>
+          <t>9786055904937</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Süper Erkek</t>
+          <t>Kant Üstüne Yazılar</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>200</v>
+        <v>228</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786052389744</t>
+          <t>9786256469396</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Tartışmalar</t>
+          <t>Ona İyi Bak</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786052389676</t>
+          <t>9786256469389</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Bedenlerin Göçü</t>
+          <t>Zamanla Aynı Kumaştan</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786052389683</t>
+          <t>9786055904050</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Yabancı</t>
+          <t>Kılıçkuş</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>450</v>
+        <v>240</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786052389669</t>
+          <t>9786057643506</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Çıkmaz Sokak</t>
+          <t>Küçük Eller</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>100</v>
+        <v>168</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786052389232</t>
+          <t>9786055904685</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Deniz Bize İyi Gelecek</t>
+          <t>Eve Dönmenin Yolları</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>150</v>
+        <v>276</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786052389188</t>
+          <t>9786055904524</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Loquela - Sayıklama</t>
+          <t>Bırakmak</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>200</v>
+        <v>192</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786052389034</t>
+          <t>9786055904487</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Saten Ada</t>
+          <t>Mantık</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>210</v>
+        <v>540</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786052389003</t>
+          <t>9786055904265</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Büyük Cam</t>
+          <t>Kadınlar Üzerine</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>160</v>
+        <v>168</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786059851978</t>
+          <t>9786057643490</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Bakışlar</t>
+          <t>İdeal Defter</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>150</v>
+        <v>276</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786059851947</t>
+          <t>9786057643544</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Şu Edebiyat Denen Şey</t>
+          <t>Mutluluğumuza</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>250</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786059851930</t>
+          <t>9786256469372</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Vadideki Zambak</t>
+          <t>Gözlerin Karanlığa Alışınca</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>390</v>
+        <v>250</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786059851923</t>
+          <t>9786256469334</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Felsefede Elli Yıl</t>
+          <t>Çocukluk Edebiyatı</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786059851831</t>
+          <t>9786256469310</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Tenten ve Edebiyatın Gizemi</t>
+          <t>Oysa Kendinden Kaçamazdın</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>240</v>
+        <v>216</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786059851794</t>
+          <t>9786256469327</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Dava</t>
+          <t>Kapının Dışı</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>290</v>
+        <v>180</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786055904760</t>
+          <t>9786256469280</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Boğuntulu Masallar</t>
+          <t>Manzaradan Geçmek</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>110</v>
+        <v>210</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786059851763</t>
+          <t>9786256469273</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Frankenstein</t>
+          <t>Bir Noel Hikâyesi</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>290</v>
+        <v>190</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786059851589</t>
+          <t>9786057643124</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Evrensellik Mitosu</t>
+          <t>Sönmüş Hayaller</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>230</v>
+        <v>550</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786059851572</t>
+          <t>9786059851824</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Ağ</t>
+          <t>Belgelerim</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786059851565</t>
+          <t>9786057643155</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Filler ve Balıklar</t>
+          <t>Serbest Kürsü</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>120</v>
+        <v>240</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786055904258</t>
+          <t>9786052389447</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Uykusuzluk - Insomnia</t>
+          <t>Soru Kitapçığı</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>140</v>
+        <v>210</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786055904791</t>
+          <t>9786256469242</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Söyleşiler</t>
+          <t>Yan Yana Durduğumuz Zamanlar</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>180</v>
+        <v>350</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786059851169</t>
+          <t>9786256469235</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Türkçede Felsefe</t>
+          <t>Hiç Kimse</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>190</v>
+        <v>192</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786059851237</t>
+          <t>9786059851220</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Sanatçının Mektupları</t>
+          <t>Ağaçların Özel Hayatı</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>220</v>
+        <v>192</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786055904951</t>
+          <t>9786057643551</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Geri Dön Hayat</t>
+          <t>Küçük Şeylerin Felsefesi</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786055904944</t>
+          <t>9786055904548</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Burada Öyle Biri Yok</t>
+          <t>Bonzai</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>170</v>
+        <v>160</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786055904753</t>
+          <t>9786256469044</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Pazartesi ya da Salı</t>
+          <t>Hayalet Bakıcısı</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786055904654</t>
+          <t>9786256469211</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Editörlük Zor Zanaat</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>144</v>
+        <v>444</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786055904913</t>
+          <t>9786057643841</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Persona</t>
+          <t>Bunu Kimseye Anlatma</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786055904838</t>
+          <t>9786256469174</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Etik - Ahlak Felsefesi</t>
+          <t>Eğer Beni Ararsan</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>260</v>
+        <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786055904845</t>
+          <t>9786256469167</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Nedenler Kitabı (Liber de Causis) ve Aquinolu Tomasso’nun Nedenler Kitabı Yorumu</t>
+          <t>Aslında Her Şey Yolunda</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>190</v>
+        <v>216</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786059851770</t>
+          <t>9786256469150</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Modern Çağ Uyarıcıları Risalesi ve Z. Marcas</t>
+          <t>Valeria Bunu Anlayamaz</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>165</v>
+        <v>180</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786055904821</t>
+          <t>9786057643810</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Ağaçlar Yanıyor</t>
+          <t>Buzkandilleri</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>140</v>
+        <v>216</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786055904807</t>
+          <t>9786055904388</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Kasaba Avukatı</t>
+          <t>Tao Te Ching</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786055904647</t>
+          <t>9786050017021</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Yer Altından Notlar</t>
+          <t>Morgue Sokağı Cinayeti</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>240</v>
+        <v>252</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786055904777</t>
+          <t>9789944599931</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>İvan İlyiç’in Ölümü</t>
+          <t>Konuşmayan Adam Yaşamı Kapsamayan Bir Anlatı</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786055904814</t>
+          <t>9786057643407</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Kahraman Köpekler</t>
+          <t>Işıklar Ülkesi</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>110</v>
+        <v>210</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786055904739</t>
+          <t>9786256469112</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Theta</t>
+          <t>Şilili Şair</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>240</v>
+        <v>430</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786055904296</t>
+          <t>9786256469105</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Zarafa</t>
+          <t>Yerini Yadırgayanlar</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786055904241</t>
+          <t>9786256469099</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Üç Parça Toprak</t>
+          <t>Puslu Gri Parlak Sarı</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>120</v>
+        <v>190</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786055904517</t>
+          <t>9786256469037</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Tutkunlar</t>
+          <t>Aldanış Adası</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786055904036</t>
+          <t>9786256469020</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Tekno-Mağara’nın Ötesi</t>
+          <t>Kim Bu İnsanlar</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786055904500</t>
+          <t>9786057643995</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Tek Kişilik Kahvaltı</t>
+          <t>Epepe</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>65</v>
+        <v>270</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786055904494</t>
+          <t>9786057643971</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Tarih Felsefesi</t>
+          <t>Dağlar Taşlar Tanığımdır</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>612</v>
+        <v>190</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786055904357</t>
+          <t>9786057643988</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Tahterevalli</t>
+          <t>Aklından Neler Geçiyor</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>130</v>
+        <v>190</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786055904579</t>
+          <t>9786057643933</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Şiir ve Tragedya Kuramı</t>
+          <t>Cadılar</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>165</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786055904722</t>
+          <t>9786057643902</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Sokaktaki İnsanın TC Sözlüğü</t>
+          <t>Sıradan Hayat</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>250</v>
+        <v>230</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786055904234</t>
+          <t>9786057643919</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Sabah Geçidi</t>
+          <t>Ateşle Yaklaşma</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>170</v>
+        <v>220</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786055904531</t>
+          <t>9786057643896</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Radyoda Felsefe</t>
+          <t>Bir Yerden Kırılır</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>250</v>
+        <v>210</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786055904623</t>
+          <t>9786057643834</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Metinlerle Hermeneutik Dersleri 2</t>
+          <t>Geri Döndüğüm Yerler</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>450</v>
+        <v>336</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786055904586</t>
+          <t>9786057643872</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Kültür Bilimleri ve Kültür Felsefesi</t>
+          <t>Söz</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>290</v>
+        <v>180</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786055904142</t>
+          <t>9786057643735</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Kontes’in Ölümü ve Başka Buruk Öyküler</t>
+          <t>Yetişkinler Ve İleri Düzeyde Öğrenciler İçin Dans Dersleri</t>
         </is>
       </c>
       <c r="C126" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786055904715</t>
+          <t>9786057643728</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Ölümün Maskesi</t>
+          <t>Yeryüzü Kitabı</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>270</v>
+        <v>235</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786055904197</t>
+          <t>9786057643568</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Kedi’çin Masallar</t>
+          <t>Okumamak</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>120</v>
+        <v>350</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786055904395</t>
+          <t>9786057643704</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>İstanbul</t>
+          <t>Olasılıklar Kıyısı</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786055904562</t>
+          <t>9786057643711</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Irkçılık</t>
+          <t>Ölüm Kalım Öyküleri</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>192</v>
+        <v>150</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786055904418</t>
+          <t>9786057643698</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Hermeneutik ve Şiir</t>
+          <t>Geçmiş Zaman Ambarı</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>120</v>
+        <v>190</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786055904012</t>
+          <t>9786057643537</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Haraç</t>
+          <t>Babamın Cinayet Defteri</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>120</v>
+        <v>280</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786055904708</t>
+          <t>9786057643520</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Goriot Baba</t>
+          <t>İnceldiği Yerden Başlamak</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786055904043</t>
+          <t>9786057643513</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Erdemin Ardından Git</t>
+          <t>Çözümleyici Eleştiri</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>200</v>
+        <v>210</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786055904432</t>
+          <t>9786057643445</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Durgun Sular Sessiz Akar</t>
+          <t>Antropontolojinin Işığında Etik Ya Da Ahlak Felsefesi</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786055904678</t>
+          <t>9786057643414</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Duino Ağıtları</t>
+          <t>Herkes Başka Biriyken Kim Kimdir?</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>160</v>
+        <v>260</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786055904227</t>
+          <t>9786057643438</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Çilesine Aşık</t>
+          <t>Gidiş</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>55</v>
+        <v>150</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786055904272</t>
+          <t>9786057643391</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Bilim Felsefesi</t>
+          <t>Dilthey Üstüne Yazılar</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>312</v>
+        <v>200</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786055904104</t>
+          <t>9786057643353</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Atinalı Timon</t>
+          <t>Kurmacanın Unsurları</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
+          <t>9786057643346</t>
+        </is>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Korku Evi - Yedinci At</t>
+        </is>
+      </c>
+      <c r="C140" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" s="1" t="inlineStr">
+        <is>
+          <t>9786057643278</t>
+        </is>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>İnsan Korkularıyla Yaşar</t>
+        </is>
+      </c>
+      <c r="C141" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3">
+      <c r="A142" s="1" t="inlineStr">
+        <is>
+          <t>9786057643254</t>
+        </is>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Krallığın İşleri</t>
+        </is>
+      </c>
+      <c r="C142" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3">
+      <c r="A143" s="1" t="inlineStr">
+        <is>
+          <t>9786057643285</t>
+        </is>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Bizi Buraya Getiren Şeyler</t>
+        </is>
+      </c>
+      <c r="C143" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3">
+      <c r="A144" s="1" t="inlineStr">
+        <is>
+          <t>9786057643247</t>
+        </is>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Erkeğin Yittiği Yerde</t>
+        </is>
+      </c>
+      <c r="C144" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3">
+      <c r="A145" s="1" t="inlineStr">
+        <is>
+          <t>9786057643223</t>
+        </is>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Akıp Giden Günlerimiz</t>
+        </is>
+      </c>
+      <c r="C145" s="1">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3">
+      <c r="A146" s="1" t="inlineStr">
+        <is>
+          <t>9786057643193</t>
+        </is>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Ne Rezalet</t>
+        </is>
+      </c>
+      <c r="C146" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" s="1" t="inlineStr">
+        <is>
+          <t>9786057643186</t>
+        </is>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>Aramızda Bir Bahçe Yakınlığı</t>
+        </is>
+      </c>
+      <c r="C147" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" s="1" t="inlineStr">
+        <is>
+          <t>9786057643063</t>
+        </is>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Dünyanın Sonunu Önceleyen İşaretler</t>
+        </is>
+      </c>
+      <c r="C148" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3">
+      <c r="A149" s="1" t="inlineStr">
+        <is>
+          <t>9786057643049</t>
+        </is>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>Süper Erkek</t>
+        </is>
+      </c>
+      <c r="C149" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150" s="1" t="inlineStr">
+        <is>
+          <t>9786052389744</t>
+        </is>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Tartışmalar</t>
+        </is>
+      </c>
+      <c r="C150" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151" s="1" t="inlineStr">
+        <is>
+          <t>9786052389676</t>
+        </is>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Bedenlerin Göçü</t>
+        </is>
+      </c>
+      <c r="C151" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3">
+      <c r="A152" s="1" t="inlineStr">
+        <is>
+          <t>9786052389683</t>
+        </is>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>Yabancı</t>
+        </is>
+      </c>
+      <c r="C152" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3">
+      <c r="A153" s="1" t="inlineStr">
+        <is>
+          <t>9786052389669</t>
+        </is>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>Çıkmaz Sokak</t>
+        </is>
+      </c>
+      <c r="C153" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3">
+      <c r="A154" s="1" t="inlineStr">
+        <is>
+          <t>9786052389232</t>
+        </is>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>Deniz Bize İyi Gelecek</t>
+        </is>
+      </c>
+      <c r="C154" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3">
+      <c r="A155" s="1" t="inlineStr">
+        <is>
+          <t>9786052389188</t>
+        </is>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>Loquela - Sayıklama</t>
+        </is>
+      </c>
+      <c r="C155" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3">
+      <c r="A156" s="1" t="inlineStr">
+        <is>
+          <t>9786052389034</t>
+        </is>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>Saten Ada</t>
+        </is>
+      </c>
+      <c r="C156" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3">
+      <c r="A157" s="1" t="inlineStr">
+        <is>
+          <t>9786052389003</t>
+        </is>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Büyük Cam</t>
+        </is>
+      </c>
+      <c r="C157" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158" s="1" t="inlineStr">
+        <is>
+          <t>9786059851978</t>
+        </is>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Bakışlar</t>
+        </is>
+      </c>
+      <c r="C158" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3">
+      <c r="A159" s="1" t="inlineStr">
+        <is>
+          <t>9786059851947</t>
+        </is>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Şu Edebiyat Denen Şey</t>
+        </is>
+      </c>
+      <c r="C159" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160" s="1" t="inlineStr">
+        <is>
+          <t>9786059851930</t>
+        </is>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Vadideki Zambak</t>
+        </is>
+      </c>
+      <c r="C160" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" s="1" t="inlineStr">
+        <is>
+          <t>9786059851923</t>
+        </is>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Felsefede Elli Yıl</t>
+        </is>
+      </c>
+      <c r="C161" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" s="1" t="inlineStr">
+        <is>
+          <t>9786059851831</t>
+        </is>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>Tenten ve Edebiyatın Gizemi</t>
+        </is>
+      </c>
+      <c r="C162" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163" s="1" t="inlineStr">
+        <is>
+          <t>9786059851794</t>
+        </is>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>Dava</t>
+        </is>
+      </c>
+      <c r="C163" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3">
+      <c r="A164" s="1" t="inlineStr">
+        <is>
+          <t>9786055904760</t>
+        </is>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Boğuntulu Masallar</t>
+        </is>
+      </c>
+      <c r="C164" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3">
+      <c r="A165" s="1" t="inlineStr">
+        <is>
+          <t>9786059851763</t>
+        </is>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>Frankenstein</t>
+        </is>
+      </c>
+      <c r="C165" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3">
+      <c r="A166" s="1" t="inlineStr">
+        <is>
+          <t>9786059851589</t>
+        </is>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>Evrensellik Mitosu</t>
+        </is>
+      </c>
+      <c r="C166" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3">
+      <c r="A167" s="1" t="inlineStr">
+        <is>
+          <t>9786059851572</t>
+        </is>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>Ağ</t>
+        </is>
+      </c>
+      <c r="C167" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3">
+      <c r="A168" s="1" t="inlineStr">
+        <is>
+          <t>9786059851565</t>
+        </is>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>Filler ve Balıklar</t>
+        </is>
+      </c>
+      <c r="C168" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3">
+      <c r="A169" s="1" t="inlineStr">
+        <is>
+          <t>9786055904258</t>
+        </is>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>Uykusuzluk - Insomnia</t>
+        </is>
+      </c>
+      <c r="C169" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3">
+      <c r="A170" s="1" t="inlineStr">
+        <is>
+          <t>9786055904791</t>
+        </is>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>Söyleşiler</t>
+        </is>
+      </c>
+      <c r="C170" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3">
+      <c r="A171" s="1" t="inlineStr">
+        <is>
+          <t>9786059851169</t>
+        </is>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>Türkçede Felsefe</t>
+        </is>
+      </c>
+      <c r="C171" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3">
+      <c r="A172" s="1" t="inlineStr">
+        <is>
+          <t>9786059851237</t>
+        </is>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>Sanatçının Mektupları</t>
+        </is>
+      </c>
+      <c r="C172" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3">
+      <c r="A173" s="1" t="inlineStr">
+        <is>
+          <t>9786055904951</t>
+        </is>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>Geri Dön Hayat</t>
+        </is>
+      </c>
+      <c r="C173" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3">
+      <c r="A174" s="1" t="inlineStr">
+        <is>
+          <t>9786055904944</t>
+        </is>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>Burada Öyle Biri Yok</t>
+        </is>
+      </c>
+      <c r="C174" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3">
+      <c r="A175" s="1" t="inlineStr">
+        <is>
+          <t>9786055904753</t>
+        </is>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>Pazartesi ya da Salı</t>
+        </is>
+      </c>
+      <c r="C175" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3">
+      <c r="A176" s="1" t="inlineStr">
+        <is>
+          <t>9786055904654</t>
+        </is>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Prens</t>
+        </is>
+      </c>
+      <c r="C176" s="1">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3">
+      <c r="A177" s="1" t="inlineStr">
+        <is>
+          <t>9786055904913</t>
+        </is>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>Persona</t>
+        </is>
+      </c>
+      <c r="C177" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3">
+      <c r="A178" s="1" t="inlineStr">
+        <is>
+          <t>9786055904838</t>
+        </is>
+      </c>
+      <c r="B178" s="1" t="inlineStr">
+        <is>
+          <t>Etik - Ahlak Felsefesi</t>
+        </is>
+      </c>
+      <c r="C178" s="1">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3">
+      <c r="A179" s="1" t="inlineStr">
+        <is>
+          <t>9786055904845</t>
+        </is>
+      </c>
+      <c r="B179" s="1" t="inlineStr">
+        <is>
+          <t>Nedenler Kitabı (Liber de Causis) ve Aquinolu Tomasso’nun Nedenler Kitabı Yorumu</t>
+        </is>
+      </c>
+      <c r="C179" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3">
+      <c r="A180" s="1" t="inlineStr">
+        <is>
+          <t>9786059851770</t>
+        </is>
+      </c>
+      <c r="B180" s="1" t="inlineStr">
+        <is>
+          <t>Modern Çağ Uyarıcıları Risalesi ve Z. Marcas</t>
+        </is>
+      </c>
+      <c r="C180" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3">
+      <c r="A181" s="1" t="inlineStr">
+        <is>
+          <t>9786055904821</t>
+        </is>
+      </c>
+      <c r="B181" s="1" t="inlineStr">
+        <is>
+          <t>Ağaçlar Yanıyor</t>
+        </is>
+      </c>
+      <c r="C181" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3">
+      <c r="A182" s="1" t="inlineStr">
+        <is>
+          <t>9786055904807</t>
+        </is>
+      </c>
+      <c r="B182" s="1" t="inlineStr">
+        <is>
+          <t>Kasaba Avukatı</t>
+        </is>
+      </c>
+      <c r="C182" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3">
+      <c r="A183" s="1" t="inlineStr">
+        <is>
+          <t>9786055904647</t>
+        </is>
+      </c>
+      <c r="B183" s="1" t="inlineStr">
+        <is>
+          <t>Yer Altından Notlar</t>
+        </is>
+      </c>
+      <c r="C183" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3">
+      <c r="A184" s="1" t="inlineStr">
+        <is>
+          <t>9786055904777</t>
+        </is>
+      </c>
+      <c r="B184" s="1" t="inlineStr">
+        <is>
+          <t>İvan İlyiç’in Ölümü</t>
+        </is>
+      </c>
+      <c r="C184" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3">
+      <c r="A185" s="1" t="inlineStr">
+        <is>
+          <t>9786055904814</t>
+        </is>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>Kahraman Köpekler</t>
+        </is>
+      </c>
+      <c r="C185" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3">
+      <c r="A186" s="1" t="inlineStr">
+        <is>
+          <t>9786055904739</t>
+        </is>
+      </c>
+      <c r="B186" s="1" t="inlineStr">
+        <is>
+          <t>Theta</t>
+        </is>
+      </c>
+      <c r="C186" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3">
+      <c r="A187" s="1" t="inlineStr">
+        <is>
+          <t>9786055904296</t>
+        </is>
+      </c>
+      <c r="B187" s="1" t="inlineStr">
+        <is>
+          <t>Zarafa</t>
+        </is>
+      </c>
+      <c r="C187" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3">
+      <c r="A188" s="1" t="inlineStr">
+        <is>
+          <t>9786055904241</t>
+        </is>
+      </c>
+      <c r="B188" s="1" t="inlineStr">
+        <is>
+          <t>Üç Parça Toprak</t>
+        </is>
+      </c>
+      <c r="C188" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3">
+      <c r="A189" s="1" t="inlineStr">
+        <is>
+          <t>9786055904517</t>
+        </is>
+      </c>
+      <c r="B189" s="1" t="inlineStr">
+        <is>
+          <t>Tutkunlar</t>
+        </is>
+      </c>
+      <c r="C189" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3">
+      <c r="A190" s="1" t="inlineStr">
+        <is>
+          <t>9786055904036</t>
+        </is>
+      </c>
+      <c r="B190" s="1" t="inlineStr">
+        <is>
+          <t>Tekno-Mağara’nın Ötesi</t>
+        </is>
+      </c>
+      <c r="C190" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3">
+      <c r="A191" s="1" t="inlineStr">
+        <is>
+          <t>9786055904500</t>
+        </is>
+      </c>
+      <c r="B191" s="1" t="inlineStr">
+        <is>
+          <t>Tek Kişilik Kahvaltı</t>
+        </is>
+      </c>
+      <c r="C191" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3">
+      <c r="A192" s="1" t="inlineStr">
+        <is>
+          <t>9786055904494</t>
+        </is>
+      </c>
+      <c r="B192" s="1" t="inlineStr">
+        <is>
+          <t>Tarih Felsefesi</t>
+        </is>
+      </c>
+      <c r="C192" s="1">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3">
+      <c r="A193" s="1" t="inlineStr">
+        <is>
+          <t>9786055904357</t>
+        </is>
+      </c>
+      <c r="B193" s="1" t="inlineStr">
+        <is>
+          <t>Tahterevalli</t>
+        </is>
+      </c>
+      <c r="C193" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3">
+      <c r="A194" s="1" t="inlineStr">
+        <is>
+          <t>9786055904579</t>
+        </is>
+      </c>
+      <c r="B194" s="1" t="inlineStr">
+        <is>
+          <t>Şiir ve Tragedya Kuramı</t>
+        </is>
+      </c>
+      <c r="C194" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3">
+      <c r="A195" s="1" t="inlineStr">
+        <is>
+          <t>9786055904722</t>
+        </is>
+      </c>
+      <c r="B195" s="1" t="inlineStr">
+        <is>
+          <t>Sokaktaki İnsanın TC Sözlüğü</t>
+        </is>
+      </c>
+      <c r="C195" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3">
+      <c r="A196" s="1" t="inlineStr">
+        <is>
+          <t>9786055904234</t>
+        </is>
+      </c>
+      <c r="B196" s="1" t="inlineStr">
+        <is>
+          <t>Sabah Geçidi</t>
+        </is>
+      </c>
+      <c r="C196" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3">
+      <c r="A197" s="1" t="inlineStr">
+        <is>
+          <t>9786055904531</t>
+        </is>
+      </c>
+      <c r="B197" s="1" t="inlineStr">
+        <is>
+          <t>Radyoda Felsefe</t>
+        </is>
+      </c>
+      <c r="C197" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3">
+      <c r="A198" s="1" t="inlineStr">
+        <is>
+          <t>9786055904623</t>
+        </is>
+      </c>
+      <c r="B198" s="1" t="inlineStr">
+        <is>
+          <t>Metinlerle Hermeneutik Dersleri 2</t>
+        </is>
+      </c>
+      <c r="C198" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3">
+      <c r="A199" s="1" t="inlineStr">
+        <is>
+          <t>9786055904586</t>
+        </is>
+      </c>
+      <c r="B199" s="1" t="inlineStr">
+        <is>
+          <t>Kültür Bilimleri ve Kültür Felsefesi</t>
+        </is>
+      </c>
+      <c r="C199" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3">
+      <c r="A200" s="1" t="inlineStr">
+        <is>
+          <t>9786055904142</t>
+        </is>
+      </c>
+      <c r="B200" s="1" t="inlineStr">
+        <is>
+          <t>Kontes’in Ölümü ve Başka Buruk Öyküler</t>
+        </is>
+      </c>
+      <c r="C200" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3">
+      <c r="A201" s="1" t="inlineStr">
+        <is>
+          <t>9786055904715</t>
+        </is>
+      </c>
+      <c r="B201" s="1" t="inlineStr">
+        <is>
+          <t>Kızıl Ölümün Maskesi</t>
+        </is>
+      </c>
+      <c r="C201" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3">
+      <c r="A202" s="1" t="inlineStr">
+        <is>
+          <t>9786055904197</t>
+        </is>
+      </c>
+      <c r="B202" s="1" t="inlineStr">
+        <is>
+          <t>Kedi’çin Masallar</t>
+        </is>
+      </c>
+      <c r="C202" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3">
+      <c r="A203" s="1" t="inlineStr">
+        <is>
+          <t>9786055904395</t>
+        </is>
+      </c>
+      <c r="B203" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul</t>
+        </is>
+      </c>
+      <c r="C203" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3">
+      <c r="A204" s="1" t="inlineStr">
+        <is>
+          <t>9786055904562</t>
+        </is>
+      </c>
+      <c r="B204" s="1" t="inlineStr">
+        <is>
+          <t>Irkçılık</t>
+        </is>
+      </c>
+      <c r="C204" s="1">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3">
+      <c r="A205" s="1" t="inlineStr">
+        <is>
+          <t>9786055904418</t>
+        </is>
+      </c>
+      <c r="B205" s="1" t="inlineStr">
+        <is>
+          <t>Hermeneutik ve Şiir</t>
+        </is>
+      </c>
+      <c r="C205" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3">
+      <c r="A206" s="1" t="inlineStr">
+        <is>
+          <t>9786055904012</t>
+        </is>
+      </c>
+      <c r="B206" s="1" t="inlineStr">
+        <is>
+          <t>Haraç</t>
+        </is>
+      </c>
+      <c r="C206" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3">
+      <c r="A207" s="1" t="inlineStr">
+        <is>
+          <t>9786055904708</t>
+        </is>
+      </c>
+      <c r="B207" s="1" t="inlineStr">
+        <is>
+          <t>Goriot Baba</t>
+        </is>
+      </c>
+      <c r="C207" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="208" spans="1:3">
+      <c r="A208" s="1" t="inlineStr">
+        <is>
+          <t>9786055904043</t>
+        </is>
+      </c>
+      <c r="B208" s="1" t="inlineStr">
+        <is>
+          <t>Erdemin Ardından Git</t>
+        </is>
+      </c>
+      <c r="C208" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="209" spans="1:3">
+      <c r="A209" s="1" t="inlineStr">
+        <is>
+          <t>9786055904432</t>
+        </is>
+      </c>
+      <c r="B209" s="1" t="inlineStr">
+        <is>
+          <t>Durgun Sular Sessiz Akar</t>
+        </is>
+      </c>
+      <c r="C209" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="210" spans="1:3">
+      <c r="A210" s="1" t="inlineStr">
+        <is>
+          <t>9786055904678</t>
+        </is>
+      </c>
+      <c r="B210" s="1" t="inlineStr">
+        <is>
+          <t>Duino Ağıtları</t>
+        </is>
+      </c>
+      <c r="C210" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="211" spans="1:3">
+      <c r="A211" s="1" t="inlineStr">
+        <is>
+          <t>9786055904227</t>
+        </is>
+      </c>
+      <c r="B211" s="1" t="inlineStr">
+        <is>
+          <t>Çilesine Aşık</t>
+        </is>
+      </c>
+      <c r="C211" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="212" spans="1:3">
+      <c r="A212" s="1" t="inlineStr">
+        <is>
+          <t>9786055904272</t>
+        </is>
+      </c>
+      <c r="B212" s="1" t="inlineStr">
+        <is>
+          <t>Bilim Felsefesi</t>
+        </is>
+      </c>
+      <c r="C212" s="1">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="213" spans="1:3">
+      <c r="A213" s="1" t="inlineStr">
+        <is>
+          <t>9786055904104</t>
+        </is>
+      </c>
+      <c r="B213" s="1" t="inlineStr">
+        <is>
+          <t>Atinalı Timon</t>
+        </is>
+      </c>
+      <c r="C213" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="214" spans="1:3">
+      <c r="A214" s="1" t="inlineStr">
+        <is>
           <t>9786055904371</t>
         </is>
       </c>
-      <c r="B140" s="1" t="inlineStr">
+      <c r="B214" s="1" t="inlineStr">
         <is>
           <t>Adaları Seven Adam</t>
         </is>
       </c>
-      <c r="C140" s="1">
+      <c r="C214" s="1">
         <v>160</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>