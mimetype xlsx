--- v2 (2026-04-07)
+++ v3 (2026-07-03)
@@ -85,3235 +85,3250 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786057643105</t>
+          <t>9786256469433</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Yerini Yadırgayanlar</t>
+          <t>Uzaktan Baktım Halimize</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786057643148</t>
+          <t>9786057643105</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Tiksinti</t>
+          <t>Yerini Yadırgayanlar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786055904449</t>
+          <t>9786057643148</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Güzellik Salonu</t>
+          <t>Tiksinti</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>10</v>
+        <v>140</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786055904401</t>
+          <t>9786055904449</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Giden Bir Kedinin Ardından</t>
+          <t>Güzellik Salonu</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786055904593</t>
+          <t>9786055904401</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Felsefe ve Doğa Bilimleri</t>
+          <t>Giden Bir Kedinin Ardından</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>80</v>
+        <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786055904159</t>
+          <t>9786055904593</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Sokakları</t>
+          <t>Felsefe ve Doğa Bilimleri</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>280</v>
+        <v>80</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789944599979</t>
+          <t>9786055904159</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Hayat İçin Bir Kahve Molası</t>
+          <t>Dünyanın Sokakları</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>12</v>
+        <v>280</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786050017052</t>
+          <t>9789944599979</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Doğu Öyküleri</t>
+          <t>Hayat İçin Bir Kahve Molası</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>50</v>
+        <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786055904364</t>
+          <t>9786050017052</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Çok Yaşasın Ölüler</t>
+          <t>Doğu Öyküleri</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>22</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786055904609</t>
+          <t>9786055904364</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Çin Daması</t>
+          <t>Çok Yaşasın Ölüler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>9</v>
+        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786055904173</t>
+          <t>9786055904609</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Britanya Edebiyatından Öyküler</t>
+          <t>Çin Daması</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>23</v>
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786055904333</t>
+          <t>9786055904173</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Bir Köy Doktorundan Öyküler (Ciltli)</t>
+          <t>Britanya Edebiyatından Öyküler</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786055904005</t>
+          <t>9786055904333</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Ateş Yakmak</t>
+          <t>Bir Köy Doktorundan Öyküler (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>9</v>
+        <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786055904470</t>
+          <t>9786055904005</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Ateistin Kutsal Kitabı</t>
+          <t>Ateş Yakmak</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>14</v>
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786050017007</t>
+          <t>9786055904470</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Andres Fava’nın Güncesi</t>
+          <t>Ateistin Kutsal Kitabı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786055904630</t>
+          <t>9786050017007</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcı Yazının Sırları</t>
+          <t>Andres Fava’nın Güncesi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786055904456</t>
+          <t>9786055904630</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Ya Seyahat!</t>
+          <t>Yaratıcı Yazının Sırları</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>55</v>
+        <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786055904029</t>
+          <t>9786055904456</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Düşmanım</t>
+          <t>Ya Seyahat!</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>30</v>
+        <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786055904326</t>
+          <t>9786055904029</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Pratik Felsefe Yazıları</t>
+          <t>Sevgili Düşmanım</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>14</v>
+        <v>30</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789944599924</t>
+          <t>9786055904326</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Pis Hikaye (Ciltli)</t>
+          <t>Pratik Felsefe Yazıları</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>8</v>
+        <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786055904135</t>
+          <t>9789944599924</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Perişanız Gecenin Karanlığında</t>
+          <t>Pis Hikaye (Ciltli)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789944599993</t>
+          <t>9786055904135</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Öykünün Şimdiki Zamanı Bugünün Ustaları</t>
+          <t>Perişanız Gecenin Karanlığında</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>18</v>
+        <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786055904098</t>
+          <t>9789944599993</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz Olduğum Zamanlar</t>
+          <t>Öykünün Şimdiki Zamanı Bugünün Ustaları</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>55</v>
+        <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786050017045</t>
+          <t>9786055904098</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Öldüren Şehir</t>
+          <t>Ölümsüz Olduğum Zamanlar</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>14</v>
+        <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786055904302</t>
+          <t>9786050017045</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Ortaçağ Yazıları</t>
+          <t>Öldüren Şehir</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>58</v>
+        <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789944599948</t>
+          <t>9786055904302</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Okuma Üzerine</t>
+          <t>Ortaçağ Yazıları</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>55</v>
+        <v>58</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786055904289</t>
+          <t>9789944599948</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Nerede ve Ne İçin Yaşadım</t>
+          <t>Okuma Üzerine</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>15</v>
+        <v>55</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786055904425</t>
+          <t>9786055904289</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Morgue Sokağı Cinayeti (Ciltli)</t>
+          <t>Nerede ve Ne İçin Yaşadım</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>22</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786055904616</t>
+          <t>9786055904425</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Metinlerle Hermeneutik Dersleri - 1</t>
+          <t>Morgue Sokağı Cinayeti (Ciltli)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>90</v>
+        <v>22</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786055904555</t>
+          <t>9786055904616</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Lambda</t>
+          <t>Metinlerle Hermeneutik Dersleri - 1</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>85</v>
+        <v>90</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789944599962</t>
+          <t>9786055904555</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kapalı İktisat</t>
+          <t>Lambda</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>9</v>
+        <v>85</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786055904166</t>
+          <t>9789944599962</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>İtalya’da Alacakaranlık</t>
+          <t>Kapalı İktisat</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>120</v>
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786050017038</t>
+          <t>9786055904166</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>İnsanlar, Hayvanlar ve Yırtıcı Hayvanlar</t>
+          <t>İtalya’da Alacakaranlık</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>13</v>
+        <v>120</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786055904319</t>
+          <t>9786050017038</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>İdeoloji Kuramları</t>
+          <t>İnsanlar, Hayvanlar ve Yırtıcı Hayvanlar</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>30</v>
+        <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786055904692</t>
+          <t>9786055904319</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Hüsniye Hanımın Ağzı</t>
+          <t>İdeoloji Kuramları</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786055904340</t>
+          <t>9786055904692</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Hermeneutik ve Tin Bilimleri</t>
+          <t>Hüsniye Hanımın Ağzı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>40</v>
+        <v>25</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786055904128</t>
+          <t>9786055904340</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Heranuş</t>
+          <t>Hermeneutik ve Tin Bilimleri</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>9</v>
+        <v>40</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789786055909</t>
+          <t>9786055904128</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Hayvanların Sır Dolu Dünyası</t>
+          <t>Heranuş</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>75</v>
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786055904111</t>
+          <t>9789786055909</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Hayatımız Sınav</t>
+          <t>Hayvanların Sır Dolu Dünyası</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>13</v>
+        <v>75</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786059851060</t>
+          <t>9786055904111</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Sais Çırakları</t>
+          <t>Hayatımız Sınav</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>90</v>
+        <v>13</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786055904746</t>
+          <t>9786059851060</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Lüzumsuz Bir Adamın Günlüğü</t>
+          <t>Sais Çırakları</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>75</v>
+        <v>90</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786052389041</t>
+          <t>9786055904746</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Midland Oteli’nde Çay</t>
+          <t>Lüzumsuz Bir Adamın Günlüğü</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>320</v>
+        <v>75</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786059851800</t>
+          <t>9786052389041</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Uysal Kız</t>
+          <t>Midland Oteli’nde Çay</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>30</v>
+        <v>320</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786052389218</t>
+          <t>9786059851800</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kant'ın Yaşamı ve Öğretisi</t>
+          <t>Uysal Kız</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>210</v>
+        <v>30</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786052389201</t>
+          <t>9786052389218</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Venüs Üçgeni (Ciltli)</t>
+          <t>Kant'ın Yaşamı ve Öğretisi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>24</v>
+        <v>210</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786055904876</t>
+          <t>9786052389201</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Suçları</t>
+          <t>Venüs Üçgeni (Ciltli)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786052389416</t>
+          <t>9786055904876</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Tarihselci Gelenek</t>
+          <t>Aşkın Suçları</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>100</v>
+        <v>19</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786055904784</t>
+          <t>9786052389416</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Piyanist</t>
+          <t>Tarihselci Gelenek</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>22</v>
+        <v>100</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786055904852</t>
+          <t>9786055904784</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Edebiyata Övgü</t>
+          <t>Piyanist</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>10</v>
+        <v>22</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786059851954</t>
+          <t>9786055904852</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Tarihselci Düşünce Işığında Bilim, Ahlak ve Siyaset</t>
+          <t>Edebiyata Övgü</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>72</v>
+        <v>10</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786055904883</t>
+          <t>9786059851954</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Okumak ve Yazmak</t>
+          <t>Tarihselci Düşünce Işığında Bilim, Ahlak ve Siyaset</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>220</v>
+        <v>72</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786059851138</t>
+          <t>9786055904883</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>C</t>
+          <t>Okumak ve Yazmak</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786059851787</t>
+          <t>9786059851138</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Kavramlar ve Tarihleri</t>
+          <t>C</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>115</v>
+        <v>150</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789944899918</t>
+          <t>9786059851787</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Paragone</t>
+          <t>Kavramlar ve Tarihleri</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>18</v>
+        <v>115</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786055904890</t>
+          <t>9789944899918</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>İçeri Girmez miydiniz?</t>
+          <t>Paragone</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>11</v>
+        <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786055904906</t>
+          <t>9786055904890</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Mevsim Normalleri</t>
+          <t>İçeri Girmez miydiniz?</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>100</v>
+        <v>11</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>3990000096595</t>
+          <t>9786055904906</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Notos Öykü İki Aylık Edebiyat Dergisi Sayı: 18 Ekim - Kasım 2009</t>
+          <t>Mevsim Normalleri</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>25</v>
+        <v>100</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057643261</t>
+          <t>3990000096595</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Çingene Kızı</t>
+          <t>Notos Öykü İki Aylık Edebiyat Dergisi Sayı: 18 Ekim - Kasım 2009</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>180</v>
+        <v>25</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057643087</t>
+          <t>9786057643261</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Gürültülü Yalnızlık</t>
+          <t>Çingene Kızı</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786052389225</t>
+          <t>9786057643087</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Aşk, Delilik ve Ölüm Öyküleri</t>
+          <t>Gürültülü Yalnızlık</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>340</v>
+        <v>100</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786059851992</t>
+          <t>9786052389225</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Rus Öyküleri</t>
+          <t>Aşk, Delilik ve Ölüm Öyküleri</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>25</v>
+        <v>340</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786052389492</t>
+          <t>9786059851992</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Antropontoloji ya da İnsan - Varlıkbilgisi</t>
+          <t>Rus Öyküleri</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>80</v>
+        <v>25</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786052389027</t>
+          <t>9786052389492</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Max Weber’de Bilim ve Sosyoloji</t>
+          <t>Antropontoloji ya da İnsan - Varlıkbilgisi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>420</v>
+        <v>80</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057643094</t>
+          <t>9786052389027</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Bu Yıl Romanını Yazıyorsun</t>
+          <t>Max Weber’de Bilim ve Sosyoloji</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>60</v>
+        <v>420</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786052389010</t>
+          <t>9786057643094</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Dostoyevski ve Nietzsche: Trajedinin Felsefesi</t>
+          <t>Bu Yıl Romanını Yazıyorsun</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>336</v>
+        <v>60</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786055904210</t>
+          <t>9786052389010</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Hafif Metro Günleri</t>
+          <t>Dostoyevski ve Nietzsche: Trajedinin Felsefesi</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>120</v>
+        <v>336</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786055904661</t>
+          <t>9786055904210</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Felsefe: Özne - Söylem</t>
+          <t>Hafif Metro Günleri</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>456</v>
+        <v>120</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786055904074</t>
+          <t>9786055904661</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Berlin’de Üç Gün</t>
+          <t>Felsefe: Özne - Söylem</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>192</v>
+        <v>456</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786055904180</t>
+          <t>9786055904074</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Yazar Olabilir Miyim?</t>
+          <t>Berlin’de Üç Gün</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>252</v>
+        <v>192</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786055904463</t>
+          <t>9786055904180</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Tilki (Ciltli)</t>
+          <t>Yazar Olabilir Miyim?</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>156</v>
+        <v>252</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789944599986</t>
+          <t>9786055904463</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Hennoz</t>
+          <t>Tilki (Ciltli)</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>144</v>
+        <v>156</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786057643421</t>
+          <t>9789944599986</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Herkesten Uzakta</t>
+          <t>Hennoz</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>192</v>
+        <v>144</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786055904067</t>
+          <t>9786057643421</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Paris, Frankfurt... Yahut Hiç!</t>
+          <t>Herkesten Uzakta</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>192</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786055904937</t>
+          <t>9786055904067</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Kant Üstüne Yazılar</t>
+          <t>Paris, Frankfurt... Yahut Hiç!</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>228</v>
+        <v>192</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256469396</t>
+          <t>9786055904937</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Ona İyi Bak</t>
+          <t>Kant Üstüne Yazılar</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>250</v>
+        <v>228</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786256469389</t>
+          <t>9786256469396</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Zamanla Aynı Kumaştan</t>
+          <t>Ona İyi Bak</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786055904050</t>
+          <t>9786256469389</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Kılıçkuş</t>
+          <t>Zamanla Aynı Kumaştan</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786057643506</t>
+          <t>9786055904050</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Küçük Eller</t>
+          <t>Kılıçkuş</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>168</v>
+        <v>240</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786055904685</t>
+          <t>9786057643506</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Eve Dönmenin Yolları</t>
+          <t>Küçük Eller</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>276</v>
+        <v>168</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786055904524</t>
+          <t>9786055904685</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Bırakmak</t>
+          <t>Eve Dönmenin Yolları</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>192</v>
+        <v>276</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786055904487</t>
+          <t>9786055904524</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Mantık</t>
+          <t>Bırakmak</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>540</v>
+        <v>192</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786055904265</t>
+          <t>9786055904487</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Üzerine</t>
+          <t>Mantık</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>168</v>
+        <v>540</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786057643490</t>
+          <t>9786055904265</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>İdeal Defter</t>
+          <t>Kadınlar Üzerine</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>276</v>
+        <v>168</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786057643544</t>
+          <t>9786057643490</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Mutluluğumuza</t>
+          <t>İdeal Defter</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>192</v>
+        <v>276</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786256469372</t>
+          <t>9786057643544</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Gözlerin Karanlığa Alışınca</t>
+          <t>Mutluluğumuza</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>250</v>
+        <v>192</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786256469334</t>
+          <t>9786256469372</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Çocukluk Edebiyatı</t>
+          <t>Gözlerin Karanlığa Alışınca</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786256469310</t>
+          <t>9786256469334</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Oysa Kendinden Kaçamazdın</t>
+          <t>Çocukluk Edebiyatı</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>216</v>
+        <v>350</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786256469327</t>
+          <t>9786256469310</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Kapının Dışı</t>
+          <t>Oysa Kendinden Kaçamazdın</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>180</v>
+        <v>216</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786256469280</t>
+          <t>9786256469327</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Manzaradan Geçmek</t>
+          <t>Kapının Dışı</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786256469273</t>
+          <t>9786256469280</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Bir Noel Hikâyesi</t>
+          <t>Manzaradan Geçmek</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>190</v>
+        <v>210</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786057643124</t>
+          <t>9786256469273</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Sönmüş Hayaller</t>
+          <t>Bir Noel Hikâyesi</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>550</v>
+        <v>190</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786059851824</t>
+          <t>9786057643124</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Belgelerim</t>
+          <t>Sönmüş Hayaller</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786057643155</t>
+          <t>9786059851824</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Serbest Kürsü</t>
+          <t>Belgelerim</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786052389447</t>
+          <t>9786057643155</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Soru Kitapçığı</t>
+          <t>Serbest Kürsü</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>210</v>
+        <v>240</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786256469242</t>
+          <t>9786052389447</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Yan Yana Durduğumuz Zamanlar</t>
+          <t>Soru Kitapçığı</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>350</v>
+        <v>210</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786256469235</t>
+          <t>9786256469242</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Hiç Kimse</t>
+          <t>Yan Yana Durduğumuz Zamanlar</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>192</v>
+        <v>350</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786059851220</t>
+          <t>9786256469235</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Ağaçların Özel Hayatı</t>
+          <t>Hiç Kimse</t>
         </is>
       </c>
       <c r="C98" s="1">
         <v>192</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786057643551</t>
+          <t>9786059851220</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Küçük Şeylerin Felsefesi</t>
+          <t>Ağaçların Özel Hayatı</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>220</v>
+        <v>192</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786055904548</t>
+          <t>9786057643551</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Bonzai</t>
+          <t>Küçük Şeylerin Felsefesi</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786256469044</t>
+          <t>9786055904548</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Hayalet Bakıcısı</t>
+          <t>Bonzai</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>190</v>
+        <v>160</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786256469211</t>
+          <t>9786256469044</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Editörlük Zor Zanaat</t>
+          <t>Hayalet Bakıcısı</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>444</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786057643841</t>
+          <t>9786256469211</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Bunu Kimseye Anlatma</t>
+          <t>Editörlük Zor Zanaat</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>190</v>
+        <v>444</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786256469174</t>
+          <t>9786057643841</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Eğer Beni Ararsan</t>
+          <t>Bunu Kimseye Anlatma</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>320</v>
+        <v>228</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786256469167</t>
+          <t>9786256469174</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Aslında Her Şey Yolunda</t>
+          <t>Eğer Beni Ararsan</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>216</v>
+        <v>384</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786256469150</t>
+          <t>9786256469167</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Valeria Bunu Anlayamaz</t>
+          <t>Aslında Her Şey Yolunda</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>180</v>
+        <v>216</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786057643810</t>
+          <t>9786256469150</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Buzkandilleri</t>
+          <t>Valeria Bunu Anlayamaz</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>216</v>
+        <v>180</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786055904388</t>
+          <t>9786057643810</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Tao Te Ching</t>
+          <t>Buzkandilleri</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>180</v>
+        <v>216</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786050017021</t>
+          <t>9786055904388</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Morgue Sokağı Cinayeti</t>
+          <t>Tao Te Ching</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>252</v>
+        <v>216</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789944599931</t>
+          <t>9786050017021</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Konuşmayan Adam Yaşamı Kapsamayan Bir Anlatı</t>
+          <t>Morgue Sokağı Cinayeti</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>120</v>
+        <v>252</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786057643407</t>
+          <t>9789944599931</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Işıklar Ülkesi</t>
+          <t>Konuşmayan Adam Yaşamı Kapsamayan Bir Anlatı</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>210</v>
+        <v>120</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786256469112</t>
+          <t>9786057643407</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Şilili Şair</t>
+          <t>Işıklar Ülkesi</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>430</v>
+        <v>252</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786256469105</t>
+          <t>9786256469112</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Yerini Yadırgayanlar</t>
+          <t>Şilili Şair</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>190</v>
+        <v>516</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786256469099</t>
+          <t>9786256469105</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Puslu Gri Parlak Sarı</t>
+          <t>Yerini Yadırgayanlar</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786256469037</t>
+          <t>9786256469099</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Aldanış Adası</t>
+          <t>Puslu Gri Parlak Sarı</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>300</v>
+        <v>228</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786256469020</t>
+          <t>9786256469037</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Kim Bu İnsanlar</t>
+          <t>Aldanış Adası</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>150</v>
+        <v>360</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786057643995</t>
+          <t>9786256469020</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Epepe</t>
+          <t>Kim Bu İnsanlar</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>270</v>
+        <v>180</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786057643971</t>
+          <t>9786057643995</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Dağlar Taşlar Tanığımdır</t>
+          <t>Epepe</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>190</v>
+        <v>324</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786057643988</t>
+          <t>9786057643971</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Aklından Neler Geçiyor</t>
+          <t>Dağlar Taşlar Tanığımdır</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>190</v>
+        <v>228</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786057643933</t>
+          <t>9786057643988</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Cadılar</t>
+          <t>Aklından Neler Geçiyor</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>260</v>
+        <v>228</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786057643902</t>
+          <t>9786057643933</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Sıradan Hayat</t>
+          <t>Cadılar</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>230</v>
+        <v>312</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786057643919</t>
+          <t>9786057643902</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Ateşle Yaklaşma</t>
+          <t>Sıradan Hayat</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>220</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786057643896</t>
+          <t>9786057643919</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Bir Yerden Kırılır</t>
+          <t>Ateşle Yaklaşma</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>210</v>
+        <v>264</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786057643834</t>
+          <t>9786057643896</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Geri Döndüğüm Yerler</t>
+          <t>Bir Yerden Kırılır</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>336</v>
+        <v>252</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786057643872</t>
+          <t>9786057643834</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Söz</t>
+          <t>Geri Döndüğüm Yerler</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>180</v>
+        <v>336</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786057643735</t>
+          <t>9786057643872</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Yetişkinler Ve İleri Düzeyde Öğrenciler İçin Dans Dersleri</t>
+          <t>Söz</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>150</v>
+        <v>216</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786057643728</t>
+          <t>9786057643735</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzü Kitabı</t>
+          <t>Yetişkinler Ve İleri Düzeyde Öğrenciler İçin Dans Dersleri</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>235</v>
+        <v>180</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786057643568</t>
+          <t>9786057643728</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Okumamak</t>
+          <t>Yeryüzü Kitabı</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>350</v>
+        <v>282</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786057643704</t>
+          <t>9786057643568</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Olasılıklar Kıyısı</t>
+          <t>Okumamak</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>180</v>
+        <v>420</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786057643711</t>
+          <t>9786057643704</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Kalım Öyküleri</t>
+          <t>Olasılıklar Kıyısı</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>150</v>
+        <v>216</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786057643698</t>
+          <t>9786057643711</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Geçmiş Zaman Ambarı</t>
+          <t>Ölüm Kalım Öyküleri</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>190</v>
+        <v>180</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786057643537</t>
+          <t>9786057643698</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Babamın Cinayet Defteri</t>
+          <t>Geçmiş Zaman Ambarı</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>280</v>
+        <v>228</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786057643520</t>
+          <t>9786057643537</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>İnceldiği Yerden Başlamak</t>
+          <t>Babamın Cinayet Defteri</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>180</v>
+        <v>336</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786057643513</t>
+          <t>9786057643520</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Çözümleyici Eleştiri</t>
+          <t>İnceldiği Yerden Başlamak</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786057643445</t>
+          <t>9786057643513</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Antropontolojinin Işığında Etik Ya Da Ahlak Felsefesi</t>
+          <t>Çözümleyici Eleştiri</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>300</v>
+        <v>252</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786057643414</t>
+          <t>9786057643445</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Herkes Başka Biriyken Kim Kimdir?</t>
+          <t>Antropontolojinin Işığında Etik Ya Da Ahlak Felsefesi</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>260</v>
+        <v>360</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786057643438</t>
+          <t>9786057643414</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Gidiş</t>
+          <t>Herkes Başka Biriyken Kim Kimdir?</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>150</v>
+        <v>312</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786057643391</t>
+          <t>9786057643438</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Dilthey Üstüne Yazılar</t>
+          <t>Gidiş</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786057643353</t>
+          <t>9786057643391</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Kurmacanın Unsurları</t>
+          <t>Dilthey Üstüne Yazılar</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>160</v>
+        <v>240</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786057643346</t>
+          <t>9786057643353</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Korku Evi - Yedinci At</t>
+          <t>Kurmacanın Unsurları</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>210</v>
+        <v>192</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786057643278</t>
+          <t>9786057643346</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>İnsan Korkularıyla Yaşar</t>
+          <t>Korku Evi - Yedinci At</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>180</v>
+        <v>252</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786057643254</t>
+          <t>9786057643278</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Krallığın İşleri</t>
+          <t>İnsan Korkularıyla Yaşar</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786057643285</t>
+          <t>9786057643254</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Bizi Buraya Getiren Şeyler</t>
+          <t>Krallığın İşleri</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786057643247</t>
+          <t>9786057643285</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Erkeğin Yittiği Yerde</t>
+          <t>Bizi Buraya Getiren Şeyler</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>550</v>
+        <v>192</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786057643223</t>
+          <t>9786057643247</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Akıp Giden Günlerimiz</t>
+          <t>Erkeğin Yittiği Yerde</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>228</v>
+        <v>660</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786057643193</t>
+          <t>9786057643223</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Ne Rezalet</t>
+          <t>Akıp Giden Günlerimiz</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>260</v>
+        <v>228</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786057643186</t>
+          <t>9786057643193</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Aramızda Bir Bahçe Yakınlığı</t>
+          <t>Ne Rezalet</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>170</v>
+        <v>312</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786057643063</t>
+          <t>9786057643186</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Sonunu Önceleyen İşaretler</t>
+          <t>Aramızda Bir Bahçe Yakınlığı</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>150</v>
+        <v>204</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786057643049</t>
+          <t>9786057643063</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Süper Erkek</t>
+          <t>Dünyanın Sonunu Önceleyen İşaretler</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786052389744</t>
+          <t>9786057643049</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Tartışmalar</t>
+          <t>Süper Erkek</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>270</v>
+        <v>240</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786052389676</t>
+          <t>9786052389744</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Bedenlerin Göçü</t>
+          <t>Tartışmalar</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>150</v>
+        <v>270</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786052389683</t>
+          <t>9786052389676</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Yabancı</t>
+          <t>Bedenlerin Göçü</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>450</v>
+        <v>150</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786052389669</t>
+          <t>9786052389683</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Çıkmaz Sokak</t>
+          <t>Yabancı</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>100</v>
+        <v>540</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786052389232</t>
+          <t>9786052389669</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Deniz Bize İyi Gelecek</t>
+          <t>Çıkmaz Sokak</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786052389188</t>
+          <t>9786052389232</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Loquela - Sayıklama</t>
+          <t>Deniz Bize İyi Gelecek</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786052389034</t>
+          <t>9786052389188</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Saten Ada</t>
+          <t>Loquela - Sayıklama</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>210</v>
+        <v>200</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786052389003</t>
+          <t>9786052389034</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Büyük Cam</t>
+          <t>Saten Ada</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>160</v>
+        <v>252</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786059851978</t>
+          <t>9786052389003</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Bakışlar</t>
+          <t>Büyük Cam</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>150</v>
+        <v>192</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786059851947</t>
+          <t>9786059851978</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Şu Edebiyat Denen Şey</t>
+          <t>Bakışlar</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786059851930</t>
+          <t>9786059851947</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Vadideki Zambak</t>
+          <t>Şu Edebiyat Denen Şey</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>390</v>
+        <v>300</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786059851923</t>
+          <t>9786059851930</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Felsefede Elli Yıl</t>
+          <t>Vadideki Zambak</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>280</v>
+        <v>390</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786059851831</t>
+          <t>9786059851923</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Tenten ve Edebiyatın Gizemi</t>
+          <t>Felsefede Elli Yıl</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786059851794</t>
+          <t>9786059851831</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Dava</t>
+          <t>Tenten ve Edebiyatın Gizemi</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>290</v>
+        <v>240</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786055904760</t>
+          <t>9786059851794</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Boğuntulu Masallar</t>
+          <t>Dava</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>110</v>
+        <v>290</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786059851763</t>
+          <t>9786055904760</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Frankenstein</t>
+          <t>Boğuntulu Masallar</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>290</v>
+        <v>110</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786059851589</t>
+          <t>9786059851763</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Evrensellik Mitosu</t>
+          <t>Frankenstein</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>230</v>
+        <v>290</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786059851572</t>
+          <t>9786059851589</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Ağ</t>
+          <t>Evrensellik Mitosu</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786059851565</t>
+          <t>9786059851572</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Filler ve Balıklar</t>
+          <t>Ağ</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>120</v>
+        <v>190</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786055904258</t>
+          <t>9786059851565</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Uykusuzluk - Insomnia</t>
+          <t>Filler ve Balıklar</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786055904791</t>
+          <t>9786055904258</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Söyleşiler</t>
+          <t>Uykusuzluk - Insomnia</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>180</v>
+        <v>168</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786059851169</t>
+          <t>9786055904791</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Türkçede Felsefe</t>
+          <t>Söyleşiler</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>190</v>
+        <v>216</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786059851237</t>
+          <t>9786059851169</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Sanatçının Mektupları</t>
+          <t>Türkçede Felsefe</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>220</v>
+        <v>228</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786055904951</t>
+          <t>9786059851237</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Geri Dön Hayat</t>
+          <t>Sanatçının Mektupları</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786055904944</t>
+          <t>9786055904951</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Burada Öyle Biri Yok</t>
+          <t>Geri Dön Hayat</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>170</v>
+        <v>180</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786055904753</t>
+          <t>9786055904944</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Pazartesi ya da Salı</t>
+          <t>Burada Öyle Biri Yok</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>200</v>
+        <v>170</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786055904654</t>
+          <t>9786055904753</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Pazartesi ya da Salı</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>144</v>
+        <v>200</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786055904913</t>
+          <t>9786055904654</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Persona</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>200</v>
+        <v>144</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786055904838</t>
+          <t>9786055904913</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Etik - Ahlak Felsefesi</t>
+          <t>Persona</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>312</v>
+        <v>240</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786055904845</t>
+          <t>9786055904838</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Nedenler Kitabı (Liber de Causis) ve Aquinolu Tomasso’nun Nedenler Kitabı Yorumu</t>
+          <t>Etik - Ahlak Felsefesi</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>190</v>
+        <v>312</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786059851770</t>
+          <t>9786055904845</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Modern Çağ Uyarıcıları Risalesi ve Z. Marcas</t>
+          <t>Nedenler Kitabı (Liber de Causis) ve Aquinolu Tomasso’nun Nedenler Kitabı Yorumu</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>165</v>
+        <v>190</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786055904821</t>
+          <t>9786059851770</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Ağaçlar Yanıyor</t>
+          <t>Modern Çağ Uyarıcıları Risalesi ve Z. Marcas</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>140</v>
+        <v>198</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786055904807</t>
+          <t>9786055904821</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Kasaba Avukatı</t>
+          <t>Ağaçlar Yanıyor</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786055904647</t>
+          <t>9786055904807</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Yer Altından Notlar</t>
+          <t>Kasaba Avukatı</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>240</v>
+        <v>120</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786055904777</t>
+          <t>9786055904647</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>İvan İlyiç’in Ölümü</t>
+          <t>Yer Altından Notlar</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>160</v>
+        <v>240</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786055904814</t>
+          <t>9786055904777</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Kahraman Köpekler</t>
+          <t>İvan İlyiç’in Ölümü</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>110</v>
+        <v>192</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786055904739</t>
+          <t>9786055904814</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Theta</t>
+          <t>Kahraman Köpekler</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>240</v>
+        <v>110</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786055904296</t>
+          <t>9786055904739</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Zarafa</t>
+          <t>Theta</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786055904241</t>
+          <t>9786055904296</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Üç Parça Toprak</t>
+          <t>Zarafa</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786055904517</t>
+          <t>9786055904241</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Tutkunlar</t>
+          <t>Üç Parça Toprak</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786055904036</t>
+          <t>9786055904517</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Tekno-Mağara’nın Ötesi</t>
+          <t>Tutkunlar</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>200</v>
+        <v>216</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786055904500</t>
+          <t>9786055904036</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Tek Kişilik Kahvaltı</t>
+          <t>Tekno-Mağara’nın Ötesi</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>65</v>
+        <v>200</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786055904494</t>
+          <t>9786055904500</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Tarih Felsefesi</t>
+          <t>Tek Kişilik Kahvaltı</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>612</v>
+        <v>65</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786055904357</t>
+          <t>9786055904494</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Tahterevalli</t>
+          <t>Tarih Felsefesi</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>130</v>
+        <v>612</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786055904579</t>
+          <t>9786055904357</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Şiir ve Tragedya Kuramı</t>
+          <t>Tahterevalli</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>165</v>
+        <v>130</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786055904722</t>
+          <t>9786055904579</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Sokaktaki İnsanın TC Sözlüğü</t>
+          <t>Şiir ve Tragedya Kuramı</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>250</v>
+        <v>198</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786055904234</t>
+          <t>9786055904722</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Sabah Geçidi</t>
+          <t>Sokaktaki İnsanın TC Sözlüğü</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786055904531</t>
+          <t>9786055904234</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Radyoda Felsefe</t>
+          <t>Sabah Geçidi</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>250</v>
+        <v>204</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786055904623</t>
+          <t>9786055904531</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Metinlerle Hermeneutik Dersleri 2</t>
+          <t>Radyoda Felsefe</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786055904586</t>
+          <t>9786055904623</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Kültür Bilimleri ve Kültür Felsefesi</t>
+          <t>Metinlerle Hermeneutik Dersleri 2</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>290</v>
+        <v>540</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786055904142</t>
+          <t>9786055904586</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Kontes’in Ölümü ve Başka Buruk Öyküler</t>
+          <t>Kültür Bilimleri ve Kültür Felsefesi</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>150</v>
+        <v>348</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786055904715</t>
+          <t>9786055904142</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Ölümün Maskesi</t>
+          <t>Kontes’in Ölümü ve Başka Buruk Öyküler</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>270</v>
+        <v>150</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786055904197</t>
+          <t>9786055904715</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Kedi’çin Masallar</t>
+          <t>Kızıl Ölümün Maskesi</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>120</v>
+        <v>324</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786055904395</t>
+          <t>9786055904197</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>İstanbul</t>
+          <t>Kedi’çin Masallar</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>210</v>
+        <v>120</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786055904562</t>
+          <t>9786055904395</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Irkçılık</t>
+          <t>İstanbul</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>192</v>
+        <v>252</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786055904418</t>
+          <t>9786055904562</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Hermeneutik ve Şiir</t>
+          <t>Irkçılık</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>120</v>
+        <v>192</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786055904012</t>
+          <t>9786055904418</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Haraç</t>
+          <t>Hermeneutik ve Şiir</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>120</v>
+        <v>144</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786055904708</t>
+          <t>9786055904012</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Goriot Baba</t>
+          <t>Haraç</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>350</v>
+        <v>144</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786055904043</t>
+          <t>9786055904708</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Erdemin Ardından Git</t>
+          <t>Goriot Baba</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786055904432</t>
+          <t>9786055904043</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Durgun Sular Sessiz Akar</t>
+          <t>Erdemin Ardından Git</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786055904678</t>
+          <t>9786055904432</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Duino Ağıtları</t>
+          <t>Durgun Sular Sessiz Akar</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786055904227</t>
+          <t>9786055904678</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Çilesine Aşık</t>
+          <t>Duino Ağıtları</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>55</v>
+        <v>192</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786055904272</t>
+          <t>9786055904227</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Bilim Felsefesi</t>
+          <t>Çilesine Aşık</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>312</v>
+        <v>55</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786055904104</t>
+          <t>9786055904272</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Atinalı Timon</t>
+          <t>Bilim Felsefesi</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>200</v>
+        <v>312</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
+          <t>9786055904104</t>
+        </is>
+      </c>
+      <c r="B214" s="1" t="inlineStr">
+        <is>
+          <t>Atinalı Timon</t>
+        </is>
+      </c>
+      <c r="C214" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="215" spans="1:3">
+      <c r="A215" s="1" t="inlineStr">
+        <is>
           <t>9786055904371</t>
         </is>
       </c>
-      <c r="B214" s="1" t="inlineStr">
+      <c r="B215" s="1" t="inlineStr">
         <is>
           <t>Adaları Seven Adam</t>
         </is>
       </c>
-      <c r="C214" s="1">
-        <v>160</v>
+      <c r="C215" s="1">
+        <v>192</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>