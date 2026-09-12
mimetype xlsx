--- v3 (2026-07-03)
+++ v4 (2026-09-12)
@@ -85,3250 +85,3265 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256469433</t>
+          <t>9786256469457</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Uzaktan Baktım Halimize</t>
+          <t>Gölgesi Buralara Düşüyor</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786057643105</t>
+          <t>9786256469433</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Yerini Yadırgayanlar</t>
+          <t>Uzaktan Baktım Halimize</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057643148</t>
+          <t>9786057643105</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Tiksinti</t>
+          <t>Yerini Yadırgayanlar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786055904449</t>
+          <t>9786057643148</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Güzellik Salonu</t>
+          <t>Tiksinti</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>10</v>
+        <v>140</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786055904401</t>
+          <t>9786055904449</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Giden Bir Kedinin Ardından</t>
+          <t>Güzellik Salonu</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786055904593</t>
+          <t>9786055904401</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Felsefe ve Doğa Bilimleri</t>
+          <t>Giden Bir Kedinin Ardından</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>80</v>
+        <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786055904159</t>
+          <t>9786055904593</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Sokakları</t>
+          <t>Felsefe ve Doğa Bilimleri</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>280</v>
+        <v>80</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789944599979</t>
+          <t>9786055904159</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Hayat İçin Bir Kahve Molası</t>
+          <t>Dünyanın Sokakları</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>12</v>
+        <v>280</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786050017052</t>
+          <t>9789944599979</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Doğu Öyküleri</t>
+          <t>Hayat İçin Bir Kahve Molası</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>50</v>
+        <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786055904364</t>
+          <t>9786050017052</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Çok Yaşasın Ölüler</t>
+          <t>Doğu Öyküleri</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>22</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786055904609</t>
+          <t>9786055904364</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Çin Daması</t>
+          <t>Çok Yaşasın Ölüler</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>9</v>
+        <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786055904173</t>
+          <t>9786055904609</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Britanya Edebiyatından Öyküler</t>
+          <t>Çin Daması</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>23</v>
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786055904333</t>
+          <t>9786055904173</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Bir Köy Doktorundan Öyküler (Ciltli)</t>
+          <t>Britanya Edebiyatından Öyküler</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786055904005</t>
+          <t>9786055904333</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Ateş Yakmak</t>
+          <t>Bir Köy Doktorundan Öyküler (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>9</v>
+        <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786055904470</t>
+          <t>9786055904005</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Ateistin Kutsal Kitabı</t>
+          <t>Ateş Yakmak</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>14</v>
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786050017007</t>
+          <t>9786055904470</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Andres Fava’nın Güncesi</t>
+          <t>Ateistin Kutsal Kitabı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786055904630</t>
+          <t>9786050017007</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcı Yazının Sırları</t>
+          <t>Andres Fava’nın Güncesi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786055904456</t>
+          <t>9786055904630</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Ya Seyahat!</t>
+          <t>Yaratıcı Yazının Sırları</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>55</v>
+        <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786055904029</t>
+          <t>9786055904456</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Düşmanım</t>
+          <t>Ya Seyahat!</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>30</v>
+        <v>55</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786055904326</t>
+          <t>9786055904029</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Pratik Felsefe Yazıları</t>
+          <t>Sevgili Düşmanım</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>14</v>
+        <v>30</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789944599924</t>
+          <t>9786055904326</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Pis Hikaye (Ciltli)</t>
+          <t>Pratik Felsefe Yazıları</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>8</v>
+        <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786055904135</t>
+          <t>9789944599924</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Perişanız Gecenin Karanlığında</t>
+          <t>Pis Hikaye (Ciltli)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789944599993</t>
+          <t>9786055904135</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Öykünün Şimdiki Zamanı Bugünün Ustaları</t>
+          <t>Perişanız Gecenin Karanlığında</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>18</v>
+        <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786055904098</t>
+          <t>9789944599993</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz Olduğum Zamanlar</t>
+          <t>Öykünün Şimdiki Zamanı Bugünün Ustaları</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>55</v>
+        <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786050017045</t>
+          <t>9786055904098</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Öldüren Şehir</t>
+          <t>Ölümsüz Olduğum Zamanlar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>14</v>
+        <v>55</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786055904302</t>
+          <t>9786050017045</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Ortaçağ Yazıları</t>
+          <t>Öldüren Şehir</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>58</v>
+        <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789944599948</t>
+          <t>9786055904302</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Okuma Üzerine</t>
+          <t>Ortaçağ Yazıları</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>55</v>
+        <v>58</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786055904289</t>
+          <t>9789944599948</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Nerede ve Ne İçin Yaşadım</t>
+          <t>Okuma Üzerine</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>15</v>
+        <v>55</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786055904425</t>
+          <t>9786055904289</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Morgue Sokağı Cinayeti (Ciltli)</t>
+          <t>Nerede ve Ne İçin Yaşadım</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>22</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786055904616</t>
+          <t>9786055904425</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Metinlerle Hermeneutik Dersleri - 1</t>
+          <t>Morgue Sokağı Cinayeti (Ciltli)</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>90</v>
+        <v>22</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786055904555</t>
+          <t>9786055904616</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Lambda</t>
+          <t>Metinlerle Hermeneutik Dersleri - 1</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>85</v>
+        <v>90</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789944599962</t>
+          <t>9786055904555</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kapalı İktisat</t>
+          <t>Lambda</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>9</v>
+        <v>85</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786055904166</t>
+          <t>9789944599962</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>İtalya’da Alacakaranlık</t>
+          <t>Kapalı İktisat</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>120</v>
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786050017038</t>
+          <t>9786055904166</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>İnsanlar, Hayvanlar ve Yırtıcı Hayvanlar</t>
+          <t>İtalya’da Alacakaranlık</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>13</v>
+        <v>120</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786055904319</t>
+          <t>9786050017038</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>İdeoloji Kuramları</t>
+          <t>İnsanlar, Hayvanlar ve Yırtıcı Hayvanlar</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>30</v>
+        <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786055904692</t>
+          <t>9786055904319</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Hüsniye Hanımın Ağzı</t>
+          <t>İdeoloji Kuramları</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786055904340</t>
+          <t>9786055904692</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Hermeneutik ve Tin Bilimleri</t>
+          <t>Hüsniye Hanımın Ağzı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>40</v>
+        <v>25</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786055904128</t>
+          <t>9786055904340</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Heranuş</t>
+          <t>Hermeneutik ve Tin Bilimleri</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>9</v>
+        <v>40</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789786055909</t>
+          <t>9786055904128</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Hayvanların Sır Dolu Dünyası</t>
+          <t>Heranuş</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>75</v>
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786055904111</t>
+          <t>9789786055909</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Hayatımız Sınav</t>
+          <t>Hayvanların Sır Dolu Dünyası</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>13</v>
+        <v>75</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786059851060</t>
+          <t>9786055904111</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Sais Çırakları</t>
+          <t>Hayatımız Sınav</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>90</v>
+        <v>13</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786055904746</t>
+          <t>9786059851060</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Lüzumsuz Bir Adamın Günlüğü</t>
+          <t>Sais Çırakları</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>75</v>
+        <v>90</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786052389041</t>
+          <t>9786055904746</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Midland Oteli’nde Çay</t>
+          <t>Lüzumsuz Bir Adamın Günlüğü</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>320</v>
+        <v>75</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786059851800</t>
+          <t>9786052389041</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Uysal Kız</t>
+          <t>Midland Oteli’nde Çay</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>30</v>
+        <v>320</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786052389218</t>
+          <t>9786059851800</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Kant'ın Yaşamı ve Öğretisi</t>
+          <t>Uysal Kız</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>210</v>
+        <v>30</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786052389201</t>
+          <t>9786052389218</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Venüs Üçgeni (Ciltli)</t>
+          <t>Kant'ın Yaşamı ve Öğretisi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>24</v>
+        <v>210</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786055904876</t>
+          <t>9786052389201</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Suçları</t>
+          <t>Venüs Üçgeni (Ciltli)</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786052389416</t>
+          <t>9786055904876</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Tarihselci Gelenek</t>
+          <t>Aşkın Suçları</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>100</v>
+        <v>19</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786055904784</t>
+          <t>9786052389416</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Piyanist</t>
+          <t>Tarihselci Gelenek</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>22</v>
+        <v>100</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786055904852</t>
+          <t>9786055904784</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Edebiyata Övgü</t>
+          <t>Piyanist</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>10</v>
+        <v>22</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786059851954</t>
+          <t>9786055904852</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Tarihselci Düşünce Işığında Bilim, Ahlak ve Siyaset</t>
+          <t>Edebiyata Övgü</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>72</v>
+        <v>10</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786055904883</t>
+          <t>9786059851954</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Okumak ve Yazmak</t>
+          <t>Tarihselci Düşünce Işığında Bilim, Ahlak ve Siyaset</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>220</v>
+        <v>72</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786059851138</t>
+          <t>9786055904883</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>C</t>
+          <t>Okumak ve Yazmak</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786059851787</t>
+          <t>9786059851138</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Kavramlar ve Tarihleri</t>
+          <t>C</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>115</v>
+        <v>150</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789944899918</t>
+          <t>9786059851787</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Paragone</t>
+          <t>Kavramlar ve Tarihleri</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>18</v>
+        <v>115</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786055904890</t>
+          <t>9789944899918</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>İçeri Girmez miydiniz?</t>
+          <t>Paragone</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>11</v>
+        <v>18</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786055904906</t>
+          <t>9786055904890</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Mevsim Normalleri</t>
+          <t>İçeri Girmez miydiniz?</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>100</v>
+        <v>11</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>3990000096595</t>
+          <t>9786055904906</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Notos Öykü İki Aylık Edebiyat Dergisi Sayı: 18 Ekim - Kasım 2009</t>
+          <t>Mevsim Normalleri</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>25</v>
+        <v>100</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057643261</t>
+          <t>3990000096595</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Çingene Kızı</t>
+          <t>Notos Öykü İki Aylık Edebiyat Dergisi Sayı: 18 Ekim - Kasım 2009</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>180</v>
+        <v>25</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057643087</t>
+          <t>9786057643261</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Gürültülü Yalnızlık</t>
+          <t>Çingene Kızı</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786052389225</t>
+          <t>9786057643087</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Aşk, Delilik ve Ölüm Öyküleri</t>
+          <t>Gürültülü Yalnızlık</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>340</v>
+        <v>100</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786059851992</t>
+          <t>9786052389225</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Rus Öyküleri</t>
+          <t>Aşk, Delilik ve Ölüm Öyküleri</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>25</v>
+        <v>340</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786052389492</t>
+          <t>9786059851992</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Antropontoloji ya da İnsan - Varlıkbilgisi</t>
+          <t>Rus Öyküleri</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>80</v>
+        <v>25</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786052389027</t>
+          <t>9786052389492</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Max Weber’de Bilim ve Sosyoloji</t>
+          <t>Antropontoloji ya da İnsan - Varlıkbilgisi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>420</v>
+        <v>80</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057643094</t>
+          <t>9786052389027</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Bu Yıl Romanını Yazıyorsun</t>
+          <t>Max Weber’de Bilim ve Sosyoloji</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>60</v>
+        <v>420</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786052389010</t>
+          <t>9786057643094</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Dostoyevski ve Nietzsche: Trajedinin Felsefesi</t>
+          <t>Bu Yıl Romanını Yazıyorsun</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>336</v>
+        <v>60</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786055904210</t>
+          <t>9786052389010</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Hafif Metro Günleri</t>
+          <t>Dostoyevski ve Nietzsche: Trajedinin Felsefesi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>120</v>
+        <v>336</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786055904661</t>
+          <t>9786055904210</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Felsefe: Özne - Söylem</t>
+          <t>Hafif Metro Günleri</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>456</v>
+        <v>120</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786055904074</t>
+          <t>9786055904661</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Berlin’de Üç Gün</t>
+          <t>Felsefe: Özne - Söylem</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>192</v>
+        <v>456</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786055904180</t>
+          <t>9786055904074</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Yazar Olabilir Miyim?</t>
+          <t>Berlin’de Üç Gün</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>252</v>
+        <v>192</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786055904463</t>
+          <t>9786055904180</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Tilki (Ciltli)</t>
+          <t>Yazar Olabilir Miyim?</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>156</v>
+        <v>252</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789944599986</t>
+          <t>9786055904463</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Hennoz</t>
+          <t>Tilki (Ciltli)</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>144</v>
+        <v>156</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057643421</t>
+          <t>9789944599986</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Herkesten Uzakta</t>
+          <t>Hennoz</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>192</v>
+        <v>144</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786055904067</t>
+          <t>9786057643421</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Paris, Frankfurt... Yahut Hiç!</t>
+          <t>Herkesten Uzakta</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>192</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786055904937</t>
+          <t>9786055904067</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Kant Üstüne Yazılar</t>
+          <t>Paris, Frankfurt... Yahut Hiç!</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>228</v>
+        <v>192</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786256469396</t>
+          <t>9786055904937</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Ona İyi Bak</t>
+          <t>Kant Üstüne Yazılar</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>250</v>
+        <v>228</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786256469389</t>
+          <t>9786256469396</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Zamanla Aynı Kumaştan</t>
+          <t>Ona İyi Bak</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786055904050</t>
+          <t>9786256469389</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Kılıçkuş</t>
+          <t>Zamanla Aynı Kumaştan</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786057643506</t>
+          <t>9786055904050</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Küçük Eller</t>
+          <t>Kılıçkuş</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>168</v>
+        <v>240</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786055904685</t>
+          <t>9786057643506</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Eve Dönmenin Yolları</t>
+          <t>Küçük Eller</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>276</v>
+        <v>168</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786055904524</t>
+          <t>9786055904685</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Bırakmak</t>
+          <t>Eve Dönmenin Yolları</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>192</v>
+        <v>276</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786055904487</t>
+          <t>9786055904524</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Mantık</t>
+          <t>Bırakmak</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>540</v>
+        <v>192</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786055904265</t>
+          <t>9786055904487</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Üzerine</t>
+          <t>Mantık</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>168</v>
+        <v>540</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786057643490</t>
+          <t>9786055904265</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>İdeal Defter</t>
+          <t>Kadınlar Üzerine</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>276</v>
+        <v>168</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786057643544</t>
+          <t>9786057643490</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Mutluluğumuza</t>
+          <t>İdeal Defter</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>192</v>
+        <v>276</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786256469372</t>
+          <t>9786057643544</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Gözlerin Karanlığa Alışınca</t>
+          <t>Mutluluğumuza</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>250</v>
+        <v>192</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786256469334</t>
+          <t>9786256469372</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Çocukluk Edebiyatı</t>
+          <t>Gözlerin Karanlığa Alışınca</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786256469310</t>
+          <t>9786256469334</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Oysa Kendinden Kaçamazdın</t>
+          <t>Çocukluk Edebiyatı</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>216</v>
+        <v>350</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786256469327</t>
+          <t>9786256469310</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Kapının Dışı</t>
+          <t>Oysa Kendinden Kaçamazdın</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>180</v>
+        <v>216</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786256469280</t>
+          <t>9786256469327</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Manzaradan Geçmek</t>
+          <t>Kapının Dışı</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786256469273</t>
+          <t>9786256469280</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Bir Noel Hikâyesi</t>
+          <t>Manzaradan Geçmek</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>190</v>
+        <v>210</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786057643124</t>
+          <t>9786256469273</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Sönmüş Hayaller</t>
+          <t>Bir Noel Hikâyesi</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>550</v>
+        <v>190</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786059851824</t>
+          <t>9786057643124</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Belgelerim</t>
+          <t>Sönmüş Hayaller</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786057643155</t>
+          <t>9786059851824</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Serbest Kürsü</t>
+          <t>Belgelerim</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786052389447</t>
+          <t>9786057643155</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Soru Kitapçığı</t>
+          <t>Serbest Kürsü</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>210</v>
+        <v>240</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786256469242</t>
+          <t>9786052389447</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Yan Yana Durduğumuz Zamanlar</t>
+          <t>Soru Kitapçığı</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>350</v>
+        <v>210</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786256469235</t>
+          <t>9786256469242</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Hiç Kimse</t>
+          <t>Yan Yana Durduğumuz Zamanlar</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>192</v>
+        <v>350</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786059851220</t>
+          <t>9786256469235</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Ağaçların Özel Hayatı</t>
+          <t>Hiç Kimse</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>192</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786057643551</t>
+          <t>9786059851220</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Küçük Şeylerin Felsefesi</t>
+          <t>Ağaçların Özel Hayatı</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>220</v>
+        <v>192</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786055904548</t>
+          <t>9786057643551</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Bonzai</t>
+          <t>Küçük Şeylerin Felsefesi</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786256469044</t>
+          <t>9786055904548</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Hayalet Bakıcısı</t>
+          <t>Bonzai</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>228</v>
+        <v>160</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786256469211</t>
+          <t>9786256469044</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Editörlük Zor Zanaat</t>
+          <t>Hayalet Bakıcısı</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>444</v>
+        <v>228</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786057643841</t>
+          <t>9786256469211</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Bunu Kimseye Anlatma</t>
+          <t>Editörlük Zor Zanaat</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>228</v>
+        <v>444</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786256469174</t>
+          <t>9786057643841</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Eğer Beni Ararsan</t>
+          <t>Bunu Kimseye Anlatma</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>384</v>
+        <v>228</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786256469167</t>
+          <t>9786256469174</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Aslında Her Şey Yolunda</t>
+          <t>Eğer Beni Ararsan</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>216</v>
+        <v>384</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786256469150</t>
+          <t>9786256469167</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Valeria Bunu Anlayamaz</t>
+          <t>Aslında Her Şey Yolunda</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>180</v>
+        <v>216</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786057643810</t>
+          <t>9786256469150</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Buzkandilleri</t>
+          <t>Valeria Bunu Anlayamaz</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>216</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786055904388</t>
+          <t>9786057643810</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Tao Te Ching</t>
+          <t>Buzkandilleri</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>216</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786050017021</t>
+          <t>9786055904388</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Morgue Sokağı Cinayeti</t>
+          <t>Tao Te Ching</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>252</v>
+        <v>216</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789944599931</t>
+          <t>9786050017021</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Konuşmayan Adam Yaşamı Kapsamayan Bir Anlatı</t>
+          <t>Morgue Sokağı Cinayeti</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>120</v>
+        <v>252</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786057643407</t>
+          <t>9789944599931</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Işıklar Ülkesi</t>
+          <t>Konuşmayan Adam Yaşamı Kapsamayan Bir Anlatı</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>252</v>
+        <v>144</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786256469112</t>
+          <t>9786057643407</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Şilili Şair</t>
+          <t>Işıklar Ülkesi</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>516</v>
+        <v>252</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786256469105</t>
+          <t>9786256469112</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Yerini Yadırgayanlar</t>
+          <t>Şilili Şair</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>190</v>
+        <v>516</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786256469099</t>
+          <t>9786256469105</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Puslu Gri Parlak Sarı</t>
+          <t>Yerini Yadırgayanlar</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>228</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786256469037</t>
+          <t>9786256469099</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Aldanış Adası</t>
+          <t>Puslu Gri Parlak Sarı</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>360</v>
+        <v>228</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786256469020</t>
+          <t>9786256469037</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Kim Bu İnsanlar</t>
+          <t>Aldanış Adası</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>180</v>
+        <v>360</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786057643995</t>
+          <t>9786256469020</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Epepe</t>
+          <t>Kim Bu İnsanlar</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>324</v>
+        <v>180</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786057643971</t>
+          <t>9786057643995</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Dağlar Taşlar Tanığımdır</t>
+          <t>Epepe</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>228</v>
+        <v>324</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786057643988</t>
+          <t>9786057643971</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Aklından Neler Geçiyor</t>
+          <t>Dağlar Taşlar Tanığımdır</t>
         </is>
       </c>
       <c r="C120" s="1">
         <v>228</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786057643933</t>
+          <t>9786057643988</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Cadılar</t>
+          <t>Aklından Neler Geçiyor</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>312</v>
+        <v>228</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786057643902</t>
+          <t>9786057643933</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Sıradan Hayat</t>
+          <t>Cadılar</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>276</v>
+        <v>312</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786057643919</t>
+          <t>9786057643902</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Ateşle Yaklaşma</t>
+          <t>Sıradan Hayat</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>264</v>
+        <v>276</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786057643896</t>
+          <t>9786057643919</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Bir Yerden Kırılır</t>
+          <t>Ateşle Yaklaşma</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>252</v>
+        <v>264</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786057643834</t>
+          <t>9786057643896</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Geri Döndüğüm Yerler</t>
+          <t>Bir Yerden Kırılır</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>336</v>
+        <v>252</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786057643872</t>
+          <t>9786057643834</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Söz</t>
+          <t>Geri Döndüğüm Yerler</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>216</v>
+        <v>336</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786057643735</t>
+          <t>9786057643872</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Yetişkinler Ve İleri Düzeyde Öğrenciler İçin Dans Dersleri</t>
+          <t>Söz</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>180</v>
+        <v>216</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786057643728</t>
+          <t>9786057643735</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzü Kitabı</t>
+          <t>Yetişkinler Ve İleri Düzeyde Öğrenciler İçin Dans Dersleri</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>282</v>
+        <v>180</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786057643568</t>
+          <t>9786057643728</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Okumamak</t>
+          <t>Yeryüzü Kitabı</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>420</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786057643704</t>
+          <t>9786057643568</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Olasılıklar Kıyısı</t>
+          <t>Okumamak</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>216</v>
+        <v>420</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786057643711</t>
+          <t>9786057643704</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Kalım Öyküleri</t>
+          <t>Olasılıklar Kıyısı</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>180</v>
+        <v>216</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786057643698</t>
+          <t>9786057643711</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Geçmiş Zaman Ambarı</t>
+          <t>Ölüm Kalım Öyküleri</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>228</v>
+        <v>180</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786057643537</t>
+          <t>9786057643698</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Babamın Cinayet Defteri</t>
+          <t>Geçmiş Zaman Ambarı</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>336</v>
+        <v>228</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786057643520</t>
+          <t>9786057643537</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>İnceldiği Yerden Başlamak</t>
+          <t>Babamın Cinayet Defteri</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>180</v>
+        <v>336</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786057643513</t>
+          <t>9786057643520</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Çözümleyici Eleştiri</t>
+          <t>İnceldiği Yerden Başlamak</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>252</v>
+        <v>216</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786057643445</t>
+          <t>9786057643513</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Antropontolojinin Işığında Etik Ya Da Ahlak Felsefesi</t>
+          <t>Çözümleyici Eleştiri</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>360</v>
+        <v>252</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786057643414</t>
+          <t>9786057643445</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Herkes Başka Biriyken Kim Kimdir?</t>
+          <t>Antropontolojinin Işığında Etik Ya Da Ahlak Felsefesi</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>312</v>
+        <v>360</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786057643438</t>
+          <t>9786057643414</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Gidiş</t>
+          <t>Herkes Başka Biriyken Kim Kimdir?</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>150</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786057643391</t>
+          <t>9786057643438</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Dilthey Üstüne Yazılar</t>
+          <t>Gidiş</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786057643353</t>
+          <t>9786057643391</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Kurmacanın Unsurları</t>
+          <t>Dilthey Üstüne Yazılar</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>192</v>
+        <v>240</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786057643346</t>
+          <t>9786057643353</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Korku Evi - Yedinci At</t>
+          <t>Kurmacanın Unsurları</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>252</v>
+        <v>192</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786057643278</t>
+          <t>9786057643346</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>İnsan Korkularıyla Yaşar</t>
+          <t>Korku Evi - Yedinci At</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>180</v>
+        <v>252</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786057643254</t>
+          <t>9786057643278</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Krallığın İşleri</t>
+          <t>İnsan Korkularıyla Yaşar</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786057643285</t>
+          <t>9786057643254</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Bizi Buraya Getiren Şeyler</t>
+          <t>Krallığın İşleri</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>192</v>
+        <v>180</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786057643247</t>
+          <t>9786057643285</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Erkeğin Yittiği Yerde</t>
+          <t>Bizi Buraya Getiren Şeyler</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>660</v>
+        <v>192</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786057643223</t>
+          <t>9786057643247</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Akıp Giden Günlerimiz</t>
+          <t>Erkeğin Yittiği Yerde</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>228</v>
+        <v>660</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786057643193</t>
+          <t>9786057643223</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Ne Rezalet</t>
+          <t>Akıp Giden Günlerimiz</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>312</v>
+        <v>228</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786057643186</t>
+          <t>9786057643193</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Aramızda Bir Bahçe Yakınlığı</t>
+          <t>Ne Rezalet</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>204</v>
+        <v>312</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786057643063</t>
+          <t>9786057643186</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Sonunu Önceleyen İşaretler</t>
+          <t>Aramızda Bir Bahçe Yakınlığı</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>150</v>
+        <v>204</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786057643049</t>
+          <t>9786057643063</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Süper Erkek</t>
+          <t>Dünyanın Sonunu Önceleyen İşaretler</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786052389744</t>
+          <t>9786057643049</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Tartışmalar</t>
+          <t>Süper Erkek</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>270</v>
+        <v>240</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786052389676</t>
+          <t>9786052389744</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Bedenlerin Göçü</t>
+          <t>Tartışmalar</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>150</v>
+        <v>270</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786052389683</t>
+          <t>9786052389676</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Yabancı</t>
+          <t>Bedenlerin Göçü</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>540</v>
+        <v>180</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786052389669</t>
+          <t>9786052389683</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Çıkmaz Sokak</t>
+          <t>Yabancı</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>100</v>
+        <v>540</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786052389232</t>
+          <t>9786052389669</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Deniz Bize İyi Gelecek</t>
+          <t>Çıkmaz Sokak</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786052389188</t>
+          <t>9786052389232</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Loquela - Sayıklama</t>
+          <t>Deniz Bize İyi Gelecek</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786052389034</t>
+          <t>9786052389188</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Saten Ada</t>
+          <t>Loquela - Sayıklama</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>252</v>
+        <v>240</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786052389003</t>
+          <t>9786052389034</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Büyük Cam</t>
+          <t>Saten Ada</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>192</v>
+        <v>252</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786059851978</t>
+          <t>9786052389003</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Bakışlar</t>
+          <t>Büyük Cam</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>180</v>
+        <v>192</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786059851947</t>
+          <t>9786059851978</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Şu Edebiyat Denen Şey</t>
+          <t>Bakışlar</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786059851930</t>
+          <t>9786059851947</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Vadideki Zambak</t>
+          <t>Şu Edebiyat Denen Şey</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>390</v>
+        <v>300</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786059851923</t>
+          <t>9786059851930</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Felsefede Elli Yıl</t>
+          <t>Vadideki Zambak</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>280</v>
+        <v>468</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786059851831</t>
+          <t>9786059851923</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Tenten ve Edebiyatın Gizemi</t>
+          <t>Felsefede Elli Yıl</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786059851794</t>
+          <t>9786059851831</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Dava</t>
+          <t>Tenten ve Edebiyatın Gizemi</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>290</v>
+        <v>240</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786055904760</t>
+          <t>9786059851794</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Boğuntulu Masallar</t>
+          <t>Dava</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>110</v>
+        <v>290</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786059851763</t>
+          <t>9786055904760</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Frankenstein</t>
+          <t>Boğuntulu Masallar</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>290</v>
+        <v>132</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786059851589</t>
+          <t>9786059851763</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Evrensellik Mitosu</t>
+          <t>Frankenstein</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>230</v>
+        <v>348</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786059851572</t>
+          <t>9786059851589</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Ağ</t>
+          <t>Evrensellik Mitosu</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786059851565</t>
+          <t>9786059851572</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Filler ve Balıklar</t>
+          <t>Ağ</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>120</v>
+        <v>190</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786055904258</t>
+          <t>9786059851565</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Uykusuzluk - Insomnia</t>
+          <t>Filler ve Balıklar</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>168</v>
+        <v>120</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786055904791</t>
+          <t>9786055904258</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Söyleşiler</t>
+          <t>Uykusuzluk - Insomnia</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>216</v>
+        <v>168</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786059851169</t>
+          <t>9786055904791</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Türkçede Felsefe</t>
+          <t>Söyleşiler</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>228</v>
+        <v>216</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786059851237</t>
+          <t>9786059851169</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Sanatçının Mektupları</t>
+          <t>Türkçede Felsefe</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>220</v>
+        <v>228</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786055904951</t>
+          <t>9786059851237</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Geri Dön Hayat</t>
+          <t>Sanatçının Mektupları</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786055904944</t>
+          <t>9786055904951</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Burada Öyle Biri Yok</t>
+          <t>Geri Dön Hayat</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>170</v>
+        <v>216</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786055904753</t>
+          <t>9786055904944</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Pazartesi ya da Salı</t>
+          <t>Burada Öyle Biri Yok</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>200</v>
+        <v>170</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786055904654</t>
+          <t>9786055904753</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Pazartesi ya da Salı</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>144</v>
+        <v>200</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786055904913</t>
+          <t>9786055904654</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Persona</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>240</v>
+        <v>144</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786055904838</t>
+          <t>9786055904913</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Etik - Ahlak Felsefesi</t>
+          <t>Persona</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>312</v>
+        <v>240</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786055904845</t>
+          <t>9786055904838</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Nedenler Kitabı (Liber de Causis) ve Aquinolu Tomasso’nun Nedenler Kitabı Yorumu</t>
+          <t>Etik - Ahlak Felsefesi</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>190</v>
+        <v>312</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786059851770</t>
+          <t>9786055904845</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Modern Çağ Uyarıcıları Risalesi ve Z. Marcas</t>
+          <t>Nedenler Kitabı (Liber de Causis) ve Aquinolu Tomasso’nun Nedenler Kitabı Yorumu</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>198</v>
+        <v>190</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786055904821</t>
+          <t>9786059851770</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Ağaçlar Yanıyor</t>
+          <t>Modern Çağ Uyarıcıları Risalesi ve Z. Marcas</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>140</v>
+        <v>198</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786055904807</t>
+          <t>9786055904821</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Kasaba Avukatı</t>
+          <t>Ağaçlar Yanıyor</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>120</v>
+        <v>168</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786055904647</t>
+          <t>9786055904807</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Yer Altından Notlar</t>
+          <t>Kasaba Avukatı</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>240</v>
+        <v>144</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786055904777</t>
+          <t>9786055904647</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>İvan İlyiç’in Ölümü</t>
+          <t>Yer Altından Notlar</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>192</v>
+        <v>240</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786055904814</t>
+          <t>9786055904777</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Kahraman Köpekler</t>
+          <t>İvan İlyiç’in Ölümü</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>110</v>
+        <v>192</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786055904739</t>
+          <t>9786055904814</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Theta</t>
+          <t>Kahraman Köpekler</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>240</v>
+        <v>132</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786055904296</t>
+          <t>9786055904739</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Zarafa</t>
+          <t>Theta</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786055904241</t>
+          <t>9786055904296</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Üç Parça Toprak</t>
+          <t>Zarafa</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786055904517</t>
+          <t>9786055904241</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Tutkunlar</t>
+          <t>Üç Parça Toprak</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>216</v>
+        <v>144</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786055904036</t>
+          <t>9786055904517</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Tekno-Mağara’nın Ötesi</t>
+          <t>Tutkunlar</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>200</v>
+        <v>216</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786055904500</t>
+          <t>9786055904036</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Tek Kişilik Kahvaltı</t>
+          <t>Tekno-Mağara’nın Ötesi</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>65</v>
+        <v>200</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786055904494</t>
+          <t>9786055904500</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Tarih Felsefesi</t>
+          <t>Tek Kişilik Kahvaltı</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>612</v>
+        <v>65</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786055904357</t>
+          <t>9786055904494</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Tahterevalli</t>
+          <t>Tarih Felsefesi</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>130</v>
+        <v>612</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786055904579</t>
+          <t>9786055904357</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Şiir ve Tragedya Kuramı</t>
+          <t>Tahterevalli</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>198</v>
+        <v>156</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786055904722</t>
+          <t>9786055904579</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Sokaktaki İnsanın TC Sözlüğü</t>
+          <t>Şiir ve Tragedya Kuramı</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>250</v>
+        <v>198</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786055904234</t>
+          <t>9786055904722</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Sabah Geçidi</t>
+          <t>Sokaktaki İnsanın TC Sözlüğü</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>204</v>
+        <v>250</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786055904531</t>
+          <t>9786055904234</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Radyoda Felsefe</t>
+          <t>Sabah Geçidi</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>300</v>
+        <v>204</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786055904623</t>
+          <t>9786055904531</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Metinlerle Hermeneutik Dersleri 2</t>
+          <t>Radyoda Felsefe</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>540</v>
+        <v>300</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786055904586</t>
+          <t>9786055904623</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Kültür Bilimleri ve Kültür Felsefesi</t>
+          <t>Metinlerle Hermeneutik Dersleri 2</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>348</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786055904142</t>
+          <t>9786055904586</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Kontes’in Ölümü ve Başka Buruk Öyküler</t>
+          <t>Kültür Bilimleri ve Kültür Felsefesi</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>150</v>
+        <v>348</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786055904715</t>
+          <t>9786055904142</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Ölümün Maskesi</t>
+          <t>Kontes’in Ölümü ve Başka Buruk Öyküler</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>324</v>
+        <v>180</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786055904197</t>
+          <t>9786055904715</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Kedi’çin Masallar</t>
+          <t>Kızıl Ölümün Maskesi</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>120</v>
+        <v>324</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786055904395</t>
+          <t>9786055904197</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>İstanbul</t>
+          <t>Kedi’çin Masallar</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>252</v>
+        <v>144</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786055904562</t>
+          <t>9786055904395</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Irkçılık</t>
+          <t>İstanbul</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>192</v>
+        <v>252</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786055904418</t>
+          <t>9786055904562</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Hermeneutik ve Şiir</t>
+          <t>Irkçılık</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>144</v>
+        <v>192</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786055904012</t>
+          <t>9786055904418</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Haraç</t>
+          <t>Hermeneutik ve Şiir</t>
         </is>
       </c>
       <c r="C207" s="1">
         <v>144</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786055904708</t>
+          <t>9786055904012</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Goriot Baba</t>
+          <t>Haraç</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>350</v>
+        <v>144</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786055904043</t>
+          <t>9786055904708</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Erdemin Ardından Git</t>
+          <t>Goriot Baba</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>240</v>
+        <v>350</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786055904432</t>
+          <t>9786055904043</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Durgun Sular Sessiz Akar</t>
+          <t>Erdemin Ardından Git</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786055904678</t>
+          <t>9786055904432</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Duino Ağıtları</t>
+          <t>Durgun Sular Sessiz Akar</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>192</v>
+        <v>300</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786055904227</t>
+          <t>9786055904678</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Çilesine Aşık</t>
+          <t>Duino Ağıtları</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>55</v>
+        <v>192</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786055904272</t>
+          <t>9786055904227</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Bilim Felsefesi</t>
+          <t>Çilesine Aşık</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>312</v>
+        <v>55</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786055904104</t>
+          <t>9786055904272</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Atinalı Timon</t>
+          <t>Bilim Felsefesi</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>240</v>
+        <v>312</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
+          <t>9786055904104</t>
+        </is>
+      </c>
+      <c r="B215" s="1" t="inlineStr">
+        <is>
+          <t>Atinalı Timon</t>
+        </is>
+      </c>
+      <c r="C215" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="216" spans="1:3">
+      <c r="A216" s="1" t="inlineStr">
+        <is>
           <t>9786055904371</t>
         </is>
       </c>
-      <c r="B215" s="1" t="inlineStr">
+      <c r="B216" s="1" t="inlineStr">
         <is>
           <t>Adaları Seven Adam</t>
         </is>
       </c>
-      <c r="C215" s="1">
+      <c r="C216" s="1">
         <v>192</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>