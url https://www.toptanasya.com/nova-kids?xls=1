--- v0 (2026-02-17)
+++ v1 (2026-04-07)
@@ -85,1075 +85,1105 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259271385</t>
+          <t>9786259311739</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Zaman Yolcuları</t>
+          <t>Nehir ve Kızıl Kuyruk - Sonbahar</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>320</v>
+        <v>189.9</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259271378</t>
+          <t>9786259311722</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Güneş Bugün Ne Giyecek?</t>
+          <t>Annemin Yeni Saçları</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259271361</t>
+          <t>9786259271385</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Canboi ve Rüya Arabası</t>
+          <t>Zaman Yolcuları</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>220</v>
+        <v>320</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259255286</t>
+          <t>9786259271378</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Poyraz'ın Nezaketi</t>
+          <t>Güneş Bugün Ne Giyecek?</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259525255</t>
+          <t>9786259271361</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Ben Eda Erdem</t>
+          <t>Canboi ve Rüya Arabası</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>199.5</v>
+        <v>220</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259255279</t>
+          <t>9786259255286</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kara Kargalar İle Ak Martılar</t>
+          <t>Poyraz'ın Nezaketi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>189.9</v>
+        <v>280</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259251271</t>
+          <t>9786259525255</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Büyük Maç (Ciltli)</t>
+          <t>Ben Eda Erdem</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>430</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259255262</t>
+          <t>9786259255279</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Şanslı</t>
+          <t>Kara Kargalar İle Ak Martılar</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>280</v>
+        <v>189.9</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259251264</t>
+          <t>9786259251271</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Adını Sen Koy</t>
+          <t>Büyük Maç (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>280</v>
+        <v>430</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259523224</t>
+          <t>9786259255262</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Dört Ada Macerası (Ciltli)</t>
+          <t>Şanslı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>550</v>
+        <v>280</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259523248</t>
+          <t>9786259251264</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Karanlıkta Gören Çocuk</t>
+          <t>Adını Sen Koy</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>399</v>
+        <v>280</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786056911330</t>
+          <t>9786259523224</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Bil Bakalım</t>
+          <t>Dört Ada Macerası (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>149.9</v>
+        <v>550</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259425634</t>
+          <t>9786259523248</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Bir Arının Günlüğü</t>
+          <t>Karanlıkta Gören Çocuk</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>189.9</v>
+        <v>399</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259425603</t>
+          <t>9786056911330</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Ben Ferdi Kadıoğlu</t>
+          <t>Bil Bakalım</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>199.5</v>
+        <v>149.9</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259523262</t>
+          <t>9786259425634</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Sesimi Gördün mü?</t>
+          <t>Bir Arının Günlüğü</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>279.9</v>
+        <v>189.9</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259523255</t>
+          <t>9786259425603</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Okena'ya Çiçekler</t>
+          <t>Ben Ferdi Kadıoğlu</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>230</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259523231</t>
+          <t>9786259523262</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Sesimi Gördün mü?</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>279.9</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259523217</t>
+          <t>9786259523255</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Ben Ciro Immobile</t>
+          <t>Okena'ya Çiçekler</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>199.5</v>
+        <v>230</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259425641</t>
+          <t>9786259523231</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Ön'ce Oyun Ebeveyn Çocuk Oyunları</t>
+          <t>Sesimi Gördün mü?</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>299.5</v>
+        <v>279.9</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259425610</t>
+          <t>9786259523217</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kız Kulesi İle Galata Kulesi</t>
+          <t>Ben Ciro Immobile</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>189.9</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789944049771</t>
+          <t>9786259425641</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Ben Sebastian Syzmanski</t>
+          <t>Ön'ce Oyun Ebeveyn Çocuk Oyunları</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>199.5</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789944049795</t>
+          <t>9786259425610</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Her Şey Vatan İçin</t>
+          <t>Kız Kulesi İle Galata Kulesi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>230</v>
+        <v>189.9</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789944049788</t>
+          <t>9789944049771</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Ben Mauro Icardi</t>
+          <t>Ben Sebastian Syzmanski</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>149.9</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789944049757</t>
+          <t>9789944049795</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Mor Diken Tarlası</t>
+          <t>Her Şey Vatan İçin</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>399</v>
+        <v>230</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789944049764</t>
+          <t>9789944049788</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Ben Melissa Vargas</t>
+          <t>Ben Mauro Icardi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>199.5</v>
+        <v>149.9</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057191076</t>
+          <t>9789944049757</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Gofret</t>
+          <t>Mor Diken Tarlası</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>280</v>
+        <v>399</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789944049740</t>
+          <t>9789944049764</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Anne Kalbi</t>
+          <t>Ben Melissa Vargas</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>280</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789944049726</t>
+          <t>9786057191076</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Uygarlık Dedektifleri Çatalhöyük'te</t>
+          <t>Gofret</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789944049733</t>
+          <t>9789944049740</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Uygarlık Dedektifleri Gladyatörler Kentinde</t>
+          <t>Anne Kalbi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789944049719</t>
+          <t>9789944049726</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Otizm Bazen</t>
+          <t>Uygarlık Dedektifleri Çatalhöyük'te</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>280</v>
+        <v>230</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057191007</t>
+          <t>9789944049733</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Müze Kedisi</t>
+          <t>Uygarlık Dedektifleri Gladyatörler Kentinde</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>280</v>
+        <v>230</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789944049702</t>
+          <t>9789944049719</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Sümüklüler</t>
+          <t>Otizm Bazen</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057191069</t>
+          <t>9786057191007</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Tuhaf Patatesler</t>
+          <t>Müze Kedisi</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057191014</t>
+          <t>9789944049702</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Deniz Yıldızı</t>
+          <t>Sümüklüler</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057191045</t>
+          <t>9786057191069</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Çorap Şehri Festivali</t>
+          <t>Tuhaf Patatesler</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>189.9</v>
+        <v>280</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057191038</t>
+          <t>9786057191014</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Bir Dilek Tut</t>
+          <t>Deniz Yıldızı</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057191052</t>
+          <t>9786057191045</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Eyvah Mısır Patladı</t>
+          <t>Çorap Şehri Festivali</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>280</v>
+        <v>189.9</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057307903</t>
+          <t>9786057191038</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Toroslar'da Yaşam Hikayeleri Alanya</t>
+          <t>Bir Dilek Tut</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>179.9</v>
+        <v>280</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057191021</t>
+          <t>9786057191052</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Ben Vinicius Junior</t>
+          <t>Eyvah Mısır Patladı</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>199.5</v>
+        <v>280</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786254439193</t>
+          <t>9786057307903</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Akdeniz'in İncisi</t>
+          <t>Toroslar'da Yaşam Hikayeleri Alanya</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>179.9</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786254439131</t>
+          <t>9786057191021</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Cimcime Bugün Nerede?</t>
+          <t>Ben Vinicius Junior</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>80</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786254439148</t>
+          <t>9786254439193</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Köpeğim Kahraman Olacak</t>
+          <t>Akdeniz'in İncisi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>80</v>
+        <v>179.9</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786056911347</t>
+          <t>9786254439131</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Ben Lebron James</t>
+          <t>Cimcime Bugün Nerede?</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>199.5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786054439157</t>
+          <t>9786254439148</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Ben Lionel Messi</t>
+          <t>Köpeğim Kahraman Olacak</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>199.5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786254439162</t>
+          <t>9786056911347</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Ben Erling Haaland</t>
+          <t>Ben Lebron James</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>199.5</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786058141735</t>
+          <t>9786054439157</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Ben Kylian Mbappe</t>
+          <t>Ben Lionel Messi</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>199.5</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786058141728</t>
+          <t>9786254439162</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Ben Muhammed Salah</t>
+          <t>Ben Erling Haaland</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>199.5</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786058141711</t>
+          <t>9786058141735</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Ben Kylian Mbappe</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>230</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786056911316</t>
+          <t>9786058141728</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Ben Cristiano Ronaldo</t>
+          <t>Ben Muhammed Salah</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>199.5</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786058141742</t>
+          <t>9786058141711</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Tobi ile Mobi</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786058141704</t>
+          <t>9786056911316</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Bulutlar Bir Araya Gelsin</t>
+          <t>Ben Cristiano Ronaldo</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>280</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786056797286</t>
+          <t>9786058141742</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Dedem Benim En İyi Arkadaşım</t>
+          <t>Tobi ile Mobi</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786056797262</t>
+          <t>9786058141704</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Tabaktaki Dinozor</t>
+          <t>Bulutlar Bir Araya Gelsin</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>179.9</v>
+        <v>280</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786056797200</t>
+          <t>9786056797286</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Atatürk'le Yaşamak</t>
+          <t>Dedem Benim En İyi Arkadaşım</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>109.9</v>
+        <v>230</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786254439124</t>
+          <t>9786056797262</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Doğa Dostu Dodo Alanya'da</t>
+          <t>Tabaktaki Dinozor</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>189.9</v>
+        <v>179.9</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786058141759</t>
+          <t>9786056797200</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Doğa Dostu Patara'da</t>
+          <t>Atatürk'le Yaşamak</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>189.9</v>
+        <v>109.9</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786056911385</t>
+          <t>9786254439124</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Doğa Dostu Dudo Uludağ'da</t>
+          <t>Doğa Dostu Dodo Alanya'da</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>189.9</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786058141773</t>
+          <t>9786058141759</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Azur ile Yengeç</t>
+          <t>Doğa Dostu Patara'da</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>179</v>
+        <v>189.9</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786056911323</t>
+          <t>9786056911385</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>En Güçlü Benim Babam</t>
+          <t>Doğa Dostu Dudo Uludağ'da</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>280</v>
+        <v>189.9</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786056911309</t>
+          <t>9786058141773</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Dodo ve Timoti</t>
+          <t>Azur ile Yengeç</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>14</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786056911361</t>
+          <t>9786056911323</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Ben Neymar JR</t>
+          <t>En Güçlü Benim Babam</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>199.5</v>
+        <v>280</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786058141766</t>
+          <t>9786056911309</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Mavi Baykuş</t>
+          <t>Dodo ve Timoti</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>80</v>
+        <v>14</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786056797255</t>
+          <t>9786056911361</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Korsan Demir</t>
+          <t>Ben Neymar JR</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>179.9</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786056797217</t>
+          <t>9786058141766</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Karadut Yağmur ve Portakal Güneş</t>
+          <t>Mavi Baykuş</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>179.9</v>
+        <v>80</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786056797248</t>
+          <t>9786056797255</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Kıvırcık Kuzu</t>
+          <t>Korsan Demir</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>280</v>
+        <v>179.9</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786056797279</t>
+          <t>9786056797217</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Kitap Tırtılı</t>
+          <t>Karadut Yağmur ve Portakal Güneş</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>280</v>
+        <v>179.9</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786056797224</t>
+          <t>9786056797248</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Gizli Ajan Linda - Linda'nın Maceraları 1</t>
+          <t>Kıvırcık Kuzu</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>179.9</v>
+        <v>280</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786056797231</t>
+          <t>9786056797279</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Linda'nın Uzay Macerası - Linda'nın Maceraları 2</t>
+          <t>Kitap Tırtılı</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>179.9</v>
+        <v>280</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
+          <t>9786056797224</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Gizli Ajan Linda - Linda'nın Maceraları 1</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>179.9</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9786056797231</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Linda'nın Uzay Macerası - Linda'nın Maceraları 2</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>179.9</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
           <t>9786259311715</t>
         </is>
       </c>
-      <c r="B70" s="1" t="inlineStr">
+      <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Sen Seç – Ormanın Kalbinden Okyanusun Sırrına</t>
         </is>
       </c>
-      <c r="C70" s="1">
+      <c r="C72" s="1">
         <v>320</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>