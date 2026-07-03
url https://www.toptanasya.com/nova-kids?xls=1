--- v1 (2026-04-07)
+++ v2 (2026-07-03)
@@ -85,1105 +85,1120 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259311739</t>
+          <t>9786259311746</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Nehir ve Kızıl Kuyruk - Sonbahar</t>
+          <t>Güneş Paylaşmak İstemiyor</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>189.9</v>
+        <v>280</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259311722</t>
+          <t>9786259311739</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Annemin Yeni Saçları</t>
+          <t>Nehir ve Kızıl Kuyruk - Sonbahar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>280</v>
+        <v>189.9</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259271385</t>
+          <t>9786259311722</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Zaman Yolcuları</t>
+          <t>Annemin Yeni Saçları</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>320</v>
+        <v>280</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259271378</t>
+          <t>9786259271385</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Güneş Bugün Ne Giyecek?</t>
+          <t>Zaman Yolcuları</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259271361</t>
+          <t>9786259271378</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Canboi ve Rüya Arabası</t>
+          <t>Güneş Bugün Ne Giyecek?</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259255286</t>
+          <t>9786259271361</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Poyraz'ın Nezaketi</t>
+          <t>Canboi ve Rüya Arabası</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>280</v>
+        <v>220</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259525255</t>
+          <t>9786259255286</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Ben Eda Erdem</t>
+          <t>Poyraz'ın Nezaketi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>199.5</v>
+        <v>280</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259255279</t>
+          <t>9786259525255</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kara Kargalar İle Ak Martılar</t>
+          <t>Ben Eda Erdem</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>189.9</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259251271</t>
+          <t>9786259255279</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Büyük Maç (Ciltli)</t>
+          <t>Kara Kargalar İle Ak Martılar</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>430</v>
+        <v>189.9</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259255262</t>
+          <t>9786259251271</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Şanslı</t>
+          <t>Büyük Maç (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>280</v>
+        <v>430</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259251264</t>
+          <t>9786259255262</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Adını Sen Koy</t>
+          <t>Şanslı</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259523224</t>
+          <t>9786259251264</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Dört Ada Macerası (Ciltli)</t>
+          <t>Adını Sen Koy</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>550</v>
+        <v>280</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259523248</t>
+          <t>9786259523224</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Karanlıkta Gören Çocuk</t>
+          <t>Dört Ada Macerası (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>399</v>
+        <v>550</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786056911330</t>
+          <t>9786259523248</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Bil Bakalım</t>
+          <t>Karanlıkta Gören Çocuk</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>149.9</v>
+        <v>399</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259425634</t>
+          <t>9786056911330</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Bir Arının Günlüğü</t>
+          <t>Bil Bakalım</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>189.9</v>
+        <v>149.9</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259425603</t>
+          <t>9786259425634</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Ben Ferdi Kadıoğlu</t>
+          <t>Bir Arının Günlüğü</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>199.5</v>
+        <v>189.9</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259523262</t>
+          <t>9786259425603</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Sesimi Gördün mü?</t>
+          <t>Ben Ferdi Kadıoğlu</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>279.9</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259523255</t>
+          <t>9786259523262</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Okena'ya Çiçekler</t>
+          <t>Sesimi Gördün mü?</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>230</v>
+        <v>279.9</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259523231</t>
+          <t>9786259523255</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Sesimi Gördün mü?</t>
+          <t>Okena'ya Çiçekler</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>279.9</v>
+        <v>230</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259523217</t>
+          <t>9786259523231</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Ben Ciro Immobile</t>
+          <t>Sesimi Gördün mü?</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>199.5</v>
+        <v>279.9</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259425641</t>
+          <t>9786259523217</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Ön'ce Oyun Ebeveyn Çocuk Oyunları</t>
+          <t>Ben Ciro Immobile</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>299.5</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259425610</t>
+          <t>9786259425641</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kız Kulesi İle Galata Kulesi</t>
+          <t>Ön'ce Oyun Ebeveyn Çocuk Oyunları</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>189.9</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789944049771</t>
+          <t>9786259425610</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Ben Sebastian Syzmanski</t>
+          <t>Kız Kulesi İle Galata Kulesi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>199.5</v>
+        <v>189.9</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789944049795</t>
+          <t>9789944049771</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Her Şey Vatan İçin</t>
+          <t>Ben Sebastian Syzmanski</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>230</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789944049788</t>
+          <t>9789944049795</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Ben Mauro Icardi</t>
+          <t>Her Şey Vatan İçin</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>149.9</v>
+        <v>230</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789944049757</t>
+          <t>9789944049788</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Mor Diken Tarlası</t>
+          <t>Ben Mauro Icardi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>399</v>
+        <v>149.9</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789944049764</t>
+          <t>9789944049757</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Ben Melissa Vargas</t>
+          <t>Mor Diken Tarlası</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>199.5</v>
+        <v>399</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057191076</t>
+          <t>9789944049764</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Gofret</t>
+          <t>Ben Melissa Vargas</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>280</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789944049740</t>
+          <t>9786057191076</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Anne Kalbi</t>
+          <t>Gofret</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789944049726</t>
+          <t>9789944049740</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Uygarlık Dedektifleri Çatalhöyük'te</t>
+          <t>Anne Kalbi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789944049733</t>
+          <t>9789944049726</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Uygarlık Dedektifleri Gladyatörler Kentinde</t>
+          <t>Uygarlık Dedektifleri Çatalhöyük'te</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789944049719</t>
+          <t>9789944049733</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Otizm Bazen</t>
+          <t>Uygarlık Dedektifleri Gladyatörler Kentinde</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>280</v>
+        <v>230</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057191007</t>
+          <t>9789944049719</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Müze Kedisi</t>
+          <t>Otizm Bazen</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789944049702</t>
+          <t>9786057191007</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Sümüklüler</t>
+          <t>Müze Kedisi</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057191069</t>
+          <t>9789944049702</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Tuhaf Patatesler</t>
+          <t>Sümüklüler</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057191014</t>
+          <t>9786057191069</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Deniz Yıldızı</t>
+          <t>Tuhaf Patatesler</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057191045</t>
+          <t>9786057191014</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Çorap Şehri Festivali</t>
+          <t>Deniz Yıldızı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>189.9</v>
+        <v>280</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057191038</t>
+          <t>9786057191045</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Bir Dilek Tut</t>
+          <t>Çorap Şehri Festivali</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>280</v>
+        <v>189.9</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057191052</t>
+          <t>9786057191038</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Eyvah Mısır Patladı</t>
+          <t>Bir Dilek Tut</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057307903</t>
+          <t>9786057191052</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Toroslar'da Yaşam Hikayeleri Alanya</t>
+          <t>Eyvah Mısır Patladı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>179.9</v>
+        <v>280</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057191021</t>
+          <t>9786057307903</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Ben Vinicius Junior</t>
+          <t>Toroslar'da Yaşam Hikayeleri Alanya</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>199.5</v>
+        <v>179.9</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786254439193</t>
+          <t>9786057191021</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Akdeniz'in İncisi</t>
+          <t>Ben Vinicius Junior</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>179.9</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786254439131</t>
+          <t>9786254439193</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Cimcime Bugün Nerede?</t>
+          <t>Akdeniz'in İncisi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>80</v>
+        <v>179.9</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786254439148</t>
+          <t>9786254439131</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Köpeğim Kahraman Olacak</t>
+          <t>Cimcime Bugün Nerede?</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786056911347</t>
+          <t>9786254439148</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Ben Lebron James</t>
+          <t>Köpeğim Kahraman Olacak</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>199.5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786054439157</t>
+          <t>9786056911347</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Ben Lionel Messi</t>
+          <t>Ben Lebron James</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>199.5</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786254439162</t>
+          <t>9786054439157</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Ben Erling Haaland</t>
+          <t>Ben Lionel Messi</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>199.5</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786058141735</t>
+          <t>9786254439162</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Ben Kylian Mbappe</t>
+          <t>Ben Erling Haaland</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>199.5</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786058141728</t>
+          <t>9786058141735</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Ben Muhammed Salah</t>
+          <t>Ben Kylian Mbappe</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>199.5</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786058141711</t>
+          <t>9786058141728</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Ben Muhammed Salah</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>230</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786056911316</t>
+          <t>9786058141711</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Ben Cristiano Ronaldo</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>199.5</v>
+        <v>230</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786058141742</t>
+          <t>9786056911316</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Tobi ile Mobi</t>
+          <t>Ben Cristiano Ronaldo</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>230</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786058141704</t>
+          <t>9786058141742</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Bulutlar Bir Araya Gelsin</t>
+          <t>Tobi ile Mobi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>280</v>
+        <v>230</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786056797286</t>
+          <t>9786058141704</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Dedem Benim En İyi Arkadaşım</t>
+          <t>Bulutlar Bir Araya Gelsin</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786056797262</t>
+          <t>9786056797286</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Tabaktaki Dinozor</t>
+          <t>Dedem Benim En İyi Arkadaşım</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>179.9</v>
+        <v>230</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786056797200</t>
+          <t>9786056797262</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Atatürk'le Yaşamak</t>
+          <t>Tabaktaki Dinozor</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>109.9</v>
+        <v>179.9</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786254439124</t>
+          <t>9786056797200</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Doğa Dostu Dodo Alanya'da</t>
+          <t>Atatürk'le Yaşamak</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>189.9</v>
+        <v>109.9</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786058141759</t>
+          <t>9786254439124</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Doğa Dostu Patara'da</t>
+          <t>Doğa Dostu Dodo Alanya'da</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>189.9</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786056911385</t>
+          <t>9786058141759</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Doğa Dostu Dudo Uludağ'da</t>
+          <t>Doğa Dostu Patara'da</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>189.9</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786058141773</t>
+          <t>9786056911385</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Azur ile Yengeç</t>
+          <t>Doğa Dostu Dudo Uludağ'da</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>179</v>
+        <v>189.9</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786056911323</t>
+          <t>9786058141773</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>En Güçlü Benim Babam</t>
+          <t>Azur ile Yengeç</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>280</v>
+        <v>179</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786056911309</t>
+          <t>9786056911323</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Dodo ve Timoti</t>
+          <t>En Güçlü Benim Babam</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>14</v>
+        <v>280</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786056911361</t>
+          <t>9786056911309</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Ben Neymar JR</t>
+          <t>Dodo ve Timoti</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>199.5</v>
+        <v>14</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786058141766</t>
+          <t>9786056911361</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Mavi Baykuş</t>
+          <t>Ben Neymar JR</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>80</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786056797255</t>
+          <t>9786058141766</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Korsan Demir</t>
+          <t>Mavi Baykuş</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>179.9</v>
+        <v>80</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786056797217</t>
+          <t>9786056797255</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Karadut Yağmur ve Portakal Güneş</t>
+          <t>Korsan Demir</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>179.9</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786056797248</t>
+          <t>9786056797217</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Kıvırcık Kuzu</t>
+          <t>Karadut Yağmur ve Portakal Güneş</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>280</v>
+        <v>179.9</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786056797279</t>
+          <t>9786056797248</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Kitap Tırtılı</t>
+          <t>Kıvırcık Kuzu</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786056797224</t>
+          <t>9786056797279</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Gizli Ajan Linda - Linda'nın Maceraları 1</t>
+          <t>Kitap Tırtılı</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>179.9</v>
+        <v>280</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786056797231</t>
+          <t>9786056797224</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Linda'nın Uzay Macerası - Linda'nın Maceraları 2</t>
+          <t>Gizli Ajan Linda - Linda'nın Maceraları 1</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>179.9</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
+          <t>9786056797231</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Linda'nın Uzay Macerası - Linda'nın Maceraları 2</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>179.9</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
           <t>9786259311715</t>
         </is>
       </c>
-      <c r="B72" s="1" t="inlineStr">
+      <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Sen Seç – Ormanın Kalbinden Okyanusun Sırrına</t>
         </is>
       </c>
-      <c r="C72" s="1">
+      <c r="C73" s="1">
         <v>320</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>