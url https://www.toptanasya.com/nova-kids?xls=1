--- v2 (2026-07-03)
+++ v3 (2026-09-12)
@@ -85,1120 +85,1135 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259311746</t>
+          <t>9786259311753</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Güneş Paylaşmak İstemiyor</t>
+          <t>Güneş Yardım İstemiyor</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259311739</t>
+          <t>9786259311746</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Nehir ve Kızıl Kuyruk - Sonbahar</t>
+          <t>Güneş Paylaşmak İstemiyor</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>189.9</v>
+        <v>280</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259311722</t>
+          <t>9786259311739</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Annemin Yeni Saçları</t>
+          <t>Nehir ve Kızıl Kuyruk - Sonbahar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>280</v>
+        <v>189.9</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259271385</t>
+          <t>9786259311722</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Zaman Yolcuları</t>
+          <t>Annemin Yeni Saçları</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>320</v>
+        <v>280</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259271378</t>
+          <t>9786259271385</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Güneş Bugün Ne Giyecek?</t>
+          <t>Zaman Yolcuları</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259271361</t>
+          <t>9786259271378</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Canboi ve Rüya Arabası</t>
+          <t>Güneş Bugün Ne Giyecek?</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259255286</t>
+          <t>9786259271361</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Poyraz'ın Nezaketi</t>
+          <t>Canboi ve Rüya Arabası</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>280</v>
+        <v>220</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259525255</t>
+          <t>9786259255286</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Ben Eda Erdem</t>
+          <t>Poyraz'ın Nezaketi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>199.5</v>
+        <v>280</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259255279</t>
+          <t>9786259525255</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kara Kargalar İle Ak Martılar</t>
+          <t>Ben Eda Erdem</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>189.9</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259251271</t>
+          <t>9786259255279</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Büyük Maç (Ciltli)</t>
+          <t>Kara Kargalar İle Ak Martılar</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>430</v>
+        <v>189.9</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259255262</t>
+          <t>9786259251271</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Şanslı</t>
+          <t>Büyük Maç (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>280</v>
+        <v>430</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259251264</t>
+          <t>9786259255262</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Adını Sen Koy</t>
+          <t>Şanslı</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259523224</t>
+          <t>9786259251264</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Dört Ada Macerası (Ciltli)</t>
+          <t>Adını Sen Koy</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>550</v>
+        <v>280</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259523248</t>
+          <t>9786259523224</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Karanlıkta Gören Çocuk</t>
+          <t>Dört Ada Macerası (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>399</v>
+        <v>550</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786056911330</t>
+          <t>9786259523248</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Bil Bakalım</t>
+          <t>Karanlıkta Gören Çocuk</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>149.9</v>
+        <v>399</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259425634</t>
+          <t>9786056911330</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Bir Arının Günlüğü</t>
+          <t>Bil Bakalım</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>189.9</v>
+        <v>149.9</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259425603</t>
+          <t>9786259425634</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Ben Ferdi Kadıoğlu</t>
+          <t>Bir Arının Günlüğü</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>199.5</v>
+        <v>189.9</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259523262</t>
+          <t>9786259425603</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Sesimi Gördün mü?</t>
+          <t>Ben Ferdi Kadıoğlu</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>279.9</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259523255</t>
+          <t>9786259523262</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Okena'ya Çiçekler</t>
+          <t>Sesimi Gördün mü?</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>230</v>
+        <v>279.9</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259523231</t>
+          <t>9786259523255</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Sesimi Gördün mü?</t>
+          <t>Okena'ya Çiçekler</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>279.9</v>
+        <v>230</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259523217</t>
+          <t>9786259523231</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Ben Ciro Immobile</t>
+          <t>Sesimi Gördün mü?</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>199.5</v>
+        <v>279.9</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259425641</t>
+          <t>9786259523217</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Ön'ce Oyun Ebeveyn Çocuk Oyunları</t>
+          <t>Ben Ciro Immobile</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>299.5</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259425610</t>
+          <t>9786259425641</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kız Kulesi İle Galata Kulesi</t>
+          <t>Ön'ce Oyun Ebeveyn Çocuk Oyunları</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>189.9</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789944049771</t>
+          <t>9786259425610</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Ben Sebastian Syzmanski</t>
+          <t>Kız Kulesi İle Galata Kulesi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>199.5</v>
+        <v>189.9</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789944049795</t>
+          <t>9789944049771</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Her Şey Vatan İçin</t>
+          <t>Ben Sebastian Syzmanski</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>230</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789944049788</t>
+          <t>9789944049795</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Ben Mauro Icardi</t>
+          <t>Her Şey Vatan İçin</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>149.9</v>
+        <v>230</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789944049757</t>
+          <t>9789944049788</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Mor Diken Tarlası</t>
+          <t>Ben Mauro Icardi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>399</v>
+        <v>149.9</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789944049764</t>
+          <t>9789944049757</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Ben Melissa Vargas</t>
+          <t>Mor Diken Tarlası</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>199.5</v>
+        <v>399</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057191076</t>
+          <t>9789944049764</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Gofret</t>
+          <t>Ben Melissa Vargas</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>280</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789944049740</t>
+          <t>9786057191076</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Anne Kalbi</t>
+          <t>Gofret</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789944049726</t>
+          <t>9789944049740</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Uygarlık Dedektifleri Çatalhöyük'te</t>
+          <t>Anne Kalbi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789944049733</t>
+          <t>9789944049726</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Uygarlık Dedektifleri Gladyatörler Kentinde</t>
+          <t>Uygarlık Dedektifleri Çatalhöyük'te</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789944049719</t>
+          <t>9789944049733</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Otizm Bazen</t>
+          <t>Uygarlık Dedektifleri Gladyatörler Kentinde</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>280</v>
+        <v>230</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057191007</t>
+          <t>9789944049719</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Müze Kedisi</t>
+          <t>Otizm Bazen</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789944049702</t>
+          <t>9786057191007</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Sümüklüler</t>
+          <t>Müze Kedisi</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057191069</t>
+          <t>9789944049702</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Tuhaf Patatesler</t>
+          <t>Sümüklüler</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057191014</t>
+          <t>9786057191069</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Deniz Yıldızı</t>
+          <t>Tuhaf Patatesler</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057191045</t>
+          <t>9786057191014</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Çorap Şehri Festivali</t>
+          <t>Deniz Yıldızı</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>189.9</v>
+        <v>280</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057191038</t>
+          <t>9786057191045</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Bir Dilek Tut</t>
+          <t>Çorap Şehri Festivali</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>280</v>
+        <v>189.9</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057191052</t>
+          <t>9786057191038</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Eyvah Mısır Patladı</t>
+          <t>Bir Dilek Tut</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057307903</t>
+          <t>9786057191052</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Toroslar'da Yaşam Hikayeleri Alanya</t>
+          <t>Eyvah Mısır Patladı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>179.9</v>
+        <v>280</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057191021</t>
+          <t>9786057307903</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Ben Vinicius Junior</t>
+          <t>Toroslar'da Yaşam Hikayeleri Alanya</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>199.5</v>
+        <v>179.9</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786254439193</t>
+          <t>9786057191021</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Akdeniz'in İncisi</t>
+          <t>Ben Vinicius Junior</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>179.9</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786254439131</t>
+          <t>9786254439193</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Cimcime Bugün Nerede?</t>
+          <t>Akdeniz'in İncisi</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>80</v>
+        <v>179.9</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786254439148</t>
+          <t>9786254439131</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Köpeğim Kahraman Olacak</t>
+          <t>Cimcime Bugün Nerede?</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786056911347</t>
+          <t>9786254439148</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Ben Lebron James</t>
+          <t>Köpeğim Kahraman Olacak</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>199.5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786054439157</t>
+          <t>9786056911347</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Ben Lionel Messi</t>
+          <t>Ben Lebron James</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>199.5</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786254439162</t>
+          <t>9786054439157</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Ben Erling Haaland</t>
+          <t>Ben Lionel Messi</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>199.5</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786058141735</t>
+          <t>9786254439162</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Ben Kylian Mbappe</t>
+          <t>Ben Erling Haaland</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>199.5</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786058141728</t>
+          <t>9786058141735</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Ben Muhammed Salah</t>
+          <t>Ben Kylian Mbappe</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>199.5</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786058141711</t>
+          <t>9786058141728</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Ben Muhammed Salah</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>230</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786056911316</t>
+          <t>9786058141711</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Ben Cristiano Ronaldo</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>199.5</v>
+        <v>230</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786058141742</t>
+          <t>9786056911316</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Tobi ile Mobi</t>
+          <t>Ben Cristiano Ronaldo</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>230</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786058141704</t>
+          <t>9786058141742</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Bulutlar Bir Araya Gelsin</t>
+          <t>Tobi ile Mobi</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>280</v>
+        <v>230</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786056797286</t>
+          <t>9786058141704</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Dedem Benim En İyi Arkadaşım</t>
+          <t>Bulutlar Bir Araya Gelsin</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786056797262</t>
+          <t>9786056797286</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Tabaktaki Dinozor</t>
+          <t>Dedem Benim En İyi Arkadaşım</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>179.9</v>
+        <v>230</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786056797200</t>
+          <t>9786056797262</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Atatürk'le Yaşamak</t>
+          <t>Tabaktaki Dinozor</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>109.9</v>
+        <v>179.9</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786254439124</t>
+          <t>9786056797200</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Doğa Dostu Dodo Alanya'da</t>
+          <t>Atatürk'le Yaşamak</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>189.9</v>
+        <v>109.9</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786058141759</t>
+          <t>9786254439124</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Doğa Dostu Patara'da</t>
+          <t>Doğa Dostu Dodo Alanya'da</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>189.9</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786056911385</t>
+          <t>9786058141759</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Doğa Dostu Dudo Uludağ'da</t>
+          <t>Doğa Dostu Patara'da</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>189.9</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786058141773</t>
+          <t>9786056911385</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Azur ile Yengeç</t>
+          <t>Doğa Dostu Dudo Uludağ'da</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>179</v>
+        <v>189.9</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786056911323</t>
+          <t>9786058141773</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>En Güçlü Benim Babam</t>
+          <t>Azur ile Yengeç</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>280</v>
+        <v>179</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786056911309</t>
+          <t>9786056911323</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Dodo ve Timoti</t>
+          <t>En Güçlü Benim Babam</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>14</v>
+        <v>280</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786056911361</t>
+          <t>9786056911309</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Ben Neymar JR</t>
+          <t>Dodo ve Timoti</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>199.5</v>
+        <v>14</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786058141766</t>
+          <t>9786056911361</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Mavi Baykuş</t>
+          <t>Ben Neymar JR</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>80</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786056797255</t>
+          <t>9786058141766</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Korsan Demir</t>
+          <t>Mavi Baykuş</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>179.9</v>
+        <v>80</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786056797217</t>
+          <t>9786056797255</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Karadut Yağmur ve Portakal Güneş</t>
+          <t>Korsan Demir</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>179.9</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786056797248</t>
+          <t>9786056797217</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Kıvırcık Kuzu</t>
+          <t>Karadut Yağmur ve Portakal Güneş</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>280</v>
+        <v>179.9</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786056797279</t>
+          <t>9786056797248</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Kitap Tırtılı</t>
+          <t>Kıvırcık Kuzu</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786056797224</t>
+          <t>9786056797279</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Gizli Ajan Linda - Linda'nın Maceraları 1</t>
+          <t>Kitap Tırtılı</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>179.9</v>
+        <v>280</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786056797231</t>
+          <t>9786056797224</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Linda'nın Uzay Macerası - Linda'nın Maceraları 2</t>
+          <t>Gizli Ajan Linda - Linda'nın Maceraları 1</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>179.9</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
+          <t>9786056797231</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Linda'nın Uzay Macerası - Linda'nın Maceraları 2</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>179.9</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
           <t>9786259311715</t>
         </is>
       </c>
-      <c r="B73" s="1" t="inlineStr">
+      <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Sen Seç – Ormanın Kalbinden Okyanusun Sırrına</t>
         </is>
       </c>
-      <c r="C73" s="1">
+      <c r="C74" s="1">
         <v>320</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>