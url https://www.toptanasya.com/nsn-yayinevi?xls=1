--- v0 (2026-03-29)
+++ v1 (2026-05-21)
@@ -85,1135 +85,1150 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256913394</t>
+          <t>9786256913400</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Bir Katilin İtirafları</t>
+          <t>İçimizdeki Yazarlar II</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256913387</t>
+          <t>9786256913394</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Şeytanla Savaşanlar</t>
+          <t>Bir Katilin İtirafları</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256913370</t>
+          <t>9786256913387</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Unlock YDT step-by-step Mastery</t>
+          <t>Şeytanla Savaşanlar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256913363</t>
+          <t>9786256913370</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>YDT Süper 7 Deneme</t>
+          <t>Unlock YDT step-by-step Mastery</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256913356</t>
+          <t>9786256913363</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Nouveau Franco Pass (A1 - A2)</t>
+          <t>YDT Süper 7 Deneme</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>650</v>
+        <v>350</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256913233</t>
+          <t>9786256913356</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>English Box</t>
+          <t>Nouveau Franco Pass (A1 - A2)</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>650</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256913202</t>
+          <t>9786256913233</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Olmazsa Olmaz Almanca - Konu Anlatımlı Almanca</t>
+          <t>English Box</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>500</v>
+        <v>650</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256913226</t>
+          <t>9786256913202</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Olmazsa Olmaz Almanca - Der, Die, Das</t>
+          <t>Olmazsa Olmaz Almanca - Konu Anlatımlı Almanca</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256913219</t>
+          <t>9786256913226</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Olmazsa Olmaz Almanca - Alıştırmalarla Almanca</t>
+          <t>Olmazsa Olmaz Almanca - Der, Die, Das</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256913196</t>
+          <t>9786256913219</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Türk, Savun Kendini! 1986</t>
+          <t>Olmazsa Olmaz Almanca - Alıştırmalarla Almanca</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256913189</t>
+          <t>9786256913196</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Arkadaş</t>
+          <t>Türk, Savun Kendini! 1986</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256913172</t>
+          <t>9786256913189</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>İnsanın Bilinmezler Coğrafyası</t>
+          <t>Arkadaş</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256913165</t>
+          <t>9786256913172</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Challenge YDS 5 Özgün Deneme - Dijital Çözümlü</t>
+          <t>İnsanın Bilinmezler Coğrafyası</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256913158</t>
+          <t>9786256913165</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Vocabulary - İngilizce Kelime Kitabı</t>
+          <t>Challenge YDS 5 Özgün Deneme - Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>550</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256913141</t>
+          <t>9786256913158</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Tek Kitap Paragraf Soru Bankası/ TYT- AYT – KPSS - ALES – DGS - MSÜ</t>
+          <t>Vocabulary - İngilizce Kelime Kitabı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256913134</t>
+          <t>9786256913141</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Franco - Pass B1</t>
+          <t>Tek Kitap Paragraf Soru Bankası/ TYT- AYT – KPSS - ALES – DGS - MSÜ</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256913127</t>
+          <t>9786256913134</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Franco - Pass A2</t>
+          <t>Franco - Pass B1</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256913110</t>
+          <t>9786256913127</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Franco - Pass A1</t>
+          <t>Franco - Pass A2</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256913103</t>
+          <t>9786256913110</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Lavipa: Aşk Kapıları</t>
+          <t>Franco - Pass A1</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>50</v>
+        <v>400</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256913080</t>
+          <t>9786256913103</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>English Idioms and Proverbs - İngilizce Deyimler ve Atasözleri</t>
+          <t>Lavipa: Aşk Kapıları</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>600</v>
+        <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256923097</t>
+          <t>9786256913080</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Minik Kalemler Büyük Hayaller</t>
+          <t>English Idioms and Proverbs - İngilizce Deyimler ve Atasözleri</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>150</v>
+        <v>600</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256913073</t>
+          <t>9786256923097</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Tanrılar ve Kullar</t>
+          <t>Minik Kalemler Büyük Hayaller</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256913066</t>
+          <t>9786256913073</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Karanlığın Son Günleri</t>
+          <t>Tanrılar ve Kullar</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>135</v>
+        <v>90</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256913035</t>
+          <t>9786256913066</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>YÖKDİL Fen Bilimleri Sınav Teknikleri ve Örnek Sınavlar</t>
+          <t>Karanlığın Son Günleri</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>350</v>
+        <v>135</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256913042</t>
+          <t>9786256913035</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>YÖKDİL Sosyal Bilimler Sınav Teknikleri ve Örnek Sınavlar</t>
+          <t>YÖKDİL Fen Bilimleri Sınav Teknikleri ve Örnek Sınavlar</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256913059</t>
+          <t>9786256913042</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>YÖKDİL Sağlık Bilimleri Sınav Teknikleri ve Örnek Sınavlar</t>
+          <t>YÖKDİL Sosyal Bilimler Sınav Teknikleri ve Örnek Sınavlar</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057277701</t>
+          <t>9786256913059</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>How To Write Better Essays</t>
+          <t>YÖKDİL Sağlık Bilimleri Sınav Teknikleri ve Örnek Sınavlar</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256913028</t>
+          <t>9786057277701</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Yüzleşme 8. Sınıf LGS Matematik – Fen Bilgisi Soru Bankası</t>
+          <t>How To Write Better Essays</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>150</v>
+        <v>600</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057277763</t>
+          <t>9786256913028</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Yalancı Çoban</t>
+          <t>Yüzleşme 8. Sınıf LGS Matematik – Fen Bilgisi Soru Bankası</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057277756</t>
+          <t>9786057277763</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Tilki ve Üzümler</t>
+          <t>Yalancı Çoban</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057277749</t>
+          <t>9786057277756</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Şehir Faresi ile Köy Faresi</t>
+          <t>Tilki ve Üzümler</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057277787</t>
+          <t>9786057277749</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Aslan ile Fare</t>
+          <t>Şehir Faresi ile Köy Faresi</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057277770</t>
+          <t>9786057277787</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Ağustos Böceği ile Karınca</t>
+          <t>Aslan ile Fare</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>50</v>
+        <v>90</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256913004</t>
+          <t>9786057277770</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Jack ve Fasulye Sırığı</t>
+          <t>Ağustos Böceği ile Karınca</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>90</v>
+        <v>50</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256913011</t>
+          <t>9786256913004</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>İnek ile Kurbağa</t>
+          <t>Jack ve Fasulye Sırığı</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057277794</t>
+          <t>9786256913011</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Çirkin Ördek Yavrusu</t>
+          <t>İnek ile Kurbağa</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057277732</t>
+          <t>9786057277794</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Yurdunu Kaybetmiş Bir Asker</t>
+          <t>Çirkin Ördek Yavrusu</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>135</v>
+        <v>90</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057277718</t>
+          <t>9786057277732</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Dilek Öğretmen ile İlkokullar için Hızlı Okuma</t>
+          <t>Yurdunu Kaybetmiş Bir Asker</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>150</v>
+        <v>135</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057137968</t>
+          <t>9786057277718</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>A'dan Z'ye Çeviri Sanatı - Video Çözümlü</t>
+          <t>Dilek Öğretmen ile İlkokullar için Hızlı Okuma</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057137975</t>
+          <t>9786057137968</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Görsel Hafıza Geliştirme Kartları - 18 Farklı Oyun</t>
+          <t>A'dan Z'ye Çeviri Sanatı - Video Çözümlü</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>159</v>
+        <v>500</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057137944</t>
+          <t>9786057137975</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Minik Sincap</t>
+          <t>Görsel Hafıza Geliştirme Kartları - 18 Farklı Oyun</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>70</v>
+        <v>159</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057137937</t>
+          <t>9786057137944</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Oyun İçinde Oyun</t>
+          <t>Minik Sincap</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>30</v>
+        <v>70</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057137920</t>
+          <t>9786057137937</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>6. Sınıf Yazılı Hazırlık Kitapçığı 2. Dönem 1. Yazılı</t>
+          <t>Oyun İçinde Oyun</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057137906</t>
+          <t>9786057137920</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>4. Sınıf Yazılı Hazırlık Kitapçığı 2. Dönem 1. Yazılı</t>
+          <t>6. Sınıf Yazılı Hazırlık Kitapçığı 2. Dönem 1. Yazılı</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057052995</t>
+          <t>9786057137906</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Çözüm Teknikleri Rehberi İlaveli YDS 20 Mini Deneme Sınavı</t>
+          <t>4. Sınıf Yazılı Hazırlık Kitapçığı 2. Dönem 1. Yazılı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>650</v>
+        <v>100</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057052988</t>
+          <t>9786057052995</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Anlamlandırma, Anla</t>
+          <t>Çözüm Teknikleri Rehberi İlaveli YDS 20 Mini Deneme Sınavı</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>135</v>
+        <v>650</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057052971</t>
+          <t>9786057052988</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Karanlığın İçinden</t>
+          <t>Anlamlandırma, Anla</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057052919</t>
+          <t>9786057052971</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>İSG İş Güvenliği Uzmanlığı Çalışma Notları</t>
+          <t>Karanlığın İçinden</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>650</v>
+        <v>135</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057052926</t>
+          <t>9786057052919</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Bahar ve Küçük Tavşan</t>
+          <t>İSG İş Güvenliği Uzmanlığı Çalışma Notları</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>70</v>
+        <v>650</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786254436901</t>
+          <t>9786057052926</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Reading Master</t>
+          <t>Bahar ve Küçük Tavşan</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>300</v>
+        <v>70</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057052940</t>
+          <t>9786254436901</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Ultra YDS Deneme Seti</t>
+          <t>Reading Master</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057052957</t>
+          <t>9786057052940</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Next Grammar The Innovative Guide to English Grammar</t>
+          <t>Ultra YDS Deneme Seti</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>750</v>
+        <v>250</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057052902</t>
+          <t>9786057052957</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Minik Sümüklüböcek</t>
+          <t>Next Grammar The Innovative Guide to English Grammar</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>70</v>
+        <v>750</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057052933</t>
+          <t>9786057052902</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Next Grammar YDS Yaprak Testler</t>
+          <t>Minik Sümüklüböcek</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>190</v>
+        <v>70</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786056525681</t>
+          <t>9786057052933</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Arabalar - Boyama Kitabı</t>
+          <t>Next Grammar YDS Yaprak Testler</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>65</v>
+        <v>190</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786056525698</t>
+          <t>9786056525681</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Cadı ve Fantastik Karakterler - Boyama Kitabı</t>
+          <t>Arabalar - Boyama Kitabı</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786056525667</t>
+          <t>9786056525698</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Dino Dinozor - Boyama Kitabı</t>
+          <t>Cadı ve Fantastik Karakterler - Boyama Kitabı</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786254436918</t>
+          <t>9786056525667</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Labirent ve Bulmaca Kitabı</t>
+          <t>Dino Dinozor - Boyama Kitabı</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786056525674</t>
+          <t>9786254436918</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Masal Karakterleri - Boyama Kitabı</t>
+          <t>Labirent ve Bulmaca Kitabı</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786056525650</t>
+          <t>9786056525674</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Sporcu Hayvanlar - Boyama Kitabı</t>
+          <t>Masal Karakterleri - Boyama Kitabı</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786056525636</t>
+          <t>9786056525650</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Etkinliklerle Hayvanlar - Boyama Kitabı</t>
+          <t>Sporcu Hayvanlar - Boyama Kitabı</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>50</v>
+        <v>65</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786056525629</t>
+          <t>9786056525636</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlar - Boyama Kitabım</t>
+          <t>Etkinliklerle Hayvanlar - Boyama Kitabı</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786056525643</t>
+          <t>9786056525629</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>İş Güvenliği Uzmanlığı Sınavlarına Hazırlık</t>
+          <t>Hayvanlar - Boyama Kitabım</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>750</v>
+        <v>50</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786056525612</t>
+          <t>9786056525643</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Eğlenceli Matematik - Çarpım Tablosu</t>
+          <t>İş Güvenliği Uzmanlığı Sınavlarına Hazırlık</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786254436956</t>
+          <t>9786056525612</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>2021 DGS Sayısal ve Sözel Yetenek Konu Anlatımlı Soru Bankası</t>
+          <t>Eğlenceli Matematik - Çarpım Tablosu</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786254436987</t>
+          <t>9786254436956</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>2021 DGS Sayısal Yetenek Konu Anlatımlı Soru Bankası</t>
+          <t>2021 DGS Sayısal ve Sözel Yetenek Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>175</v>
+        <v>300</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786254436963</t>
+          <t>9786254436987</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>2021 DGS Sözel Yetenek Konu Anlatımlı Soru Bankası</t>
+          <t>2021 DGS Sayısal Yetenek Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786254436994</t>
+          <t>9786254436963</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>ALES Sayısal Sözel Yetenek Konu Anlatımlı Soru Bankası</t>
+          <t>2021 DGS Sözel Yetenek Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>300</v>
+        <v>175</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786254436949</t>
+          <t>9786254436994</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>İşyeri Hekimliği Sınavlarına Hazırlık 6 Deneme Sınavı</t>
+          <t>ALES Sayısal Sözel Yetenek Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786056525605</t>
+          <t>9786254436949</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>2021 ALES Sayısal Yetenek Konu Anlatımlı Soru Bankası</t>
+          <t>İşyeri Hekimliği Sınavlarına Hazırlık 6 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>175</v>
+        <v>200</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786254436925</t>
+          <t>9786056525605</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>İSG İş Sağlığı ve Güvenliği Sınavlarına Hazırlık 6 Deneme Sınavı</t>
+          <t>2021 ALES Sayısal Yetenek Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>200</v>
+        <v>175</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786254436932</t>
+          <t>9786254436925</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>İşyeri Hemşireliği Diğer Sağlık Personeli Sınavlarına Yönelik Çalışma Notları - 6 Deneme Sınavı İlaveli</t>
+          <t>İSG İş Sağlığı ve Güvenliği Sınavlarına Hazırlık 6 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
+          <t>9786254436932</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>İşyeri Hemşireliği Diğer Sağlık Personeli Sınavlarına Yönelik Çalışma Notları - 6 Deneme Sınavı İlaveli</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
           <t>9786254436970</t>
         </is>
       </c>
-      <c r="B74" s="1" t="inlineStr">
+      <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2021 ALES Sözel Yetenek Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
-      <c r="C74" s="1">
+      <c r="C75" s="1">
         <v>175</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>