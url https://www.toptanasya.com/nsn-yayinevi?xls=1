--- v1 (2026-05-21)
+++ v2 (2026-09-12)
@@ -85,1150 +85,1180 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256913400</t>
+          <t>9786256913417</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Yazarlar II</t>
+          <t>Phrasal Verbs</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>300</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256913394</t>
+          <t>9786256913424</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Bir Katilin İtirafları</t>
+          <t>The English Blueprint</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>200</v>
+        <v>700</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256913387</t>
+          <t>9786256913400</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Şeytanla Savaşanlar</t>
+          <t>İçimizdeki Yazarlar II</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256913370</t>
+          <t>9786256913394</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Unlock YDT step-by-step Mastery</t>
+          <t>Bir Katilin İtirafları</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256913363</t>
+          <t>9786256913387</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>YDT Süper 7 Deneme</t>
+          <t>Şeytanla Savaşanlar</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256913356</t>
+          <t>9786256913370</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Nouveau Franco Pass (A1 - A2)</t>
+          <t>Unlock YDT step-by-step Mastery</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>650</v>
+        <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256913233</t>
+          <t>9786256913363</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>English Box</t>
+          <t>YDT Süper 7 Deneme</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>650</v>
+        <v>350</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256913202</t>
+          <t>9786256913356</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Olmazsa Olmaz Almanca - Konu Anlatımlı Almanca</t>
+          <t>Nouveau Franco Pass (A1 - A2)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>500</v>
+        <v>650</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256913226</t>
+          <t>9786256913233</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Olmazsa Olmaz Almanca - Der, Die, Das</t>
+          <t>English Box</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>350</v>
+        <v>650</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256913219</t>
+          <t>9786256913202</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Olmazsa Olmaz Almanca - Alıştırmalarla Almanca</t>
+          <t>Olmazsa Olmaz Almanca - Konu Anlatımlı Almanca</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256913196</t>
+          <t>9786256913226</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Türk, Savun Kendini! 1986</t>
+          <t>Olmazsa Olmaz Almanca - Der, Die, Das</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256913189</t>
+          <t>9786256913219</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Arkadaş</t>
+          <t>Olmazsa Olmaz Almanca - Alıştırmalarla Almanca</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256913172</t>
+          <t>9786256913196</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>İnsanın Bilinmezler Coğrafyası</t>
+          <t>Türk, Savun Kendini! 1986</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256913165</t>
+          <t>9786256913189</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Challenge YDS 5 Özgün Deneme - Dijital Çözümlü</t>
+          <t>Arkadaş</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256913158</t>
+          <t>9786256913172</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Vocabulary - İngilizce Kelime Kitabı</t>
+          <t>İnsanın Bilinmezler Coğrafyası</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>550</v>
+        <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256913141</t>
+          <t>9786256913165</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Tek Kitap Paragraf Soru Bankası/ TYT- AYT – KPSS - ALES – DGS - MSÜ</t>
+          <t>Challenge YDS 5 Özgün Deneme - Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256913134</t>
+          <t>9786256913158</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Franco - Pass B1</t>
+          <t>Vocabulary - İngilizce Kelime Kitabı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256913127</t>
+          <t>9786256913141</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Franco - Pass A2</t>
+          <t>Tek Kitap Paragraf Soru Bankası/ TYT- AYT – KPSS - ALES – DGS - MSÜ</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256913110</t>
+          <t>9786256913134</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Franco - Pass A1</t>
+          <t>Franco - Pass B1</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256913103</t>
+          <t>9786256913127</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Lavipa: Aşk Kapıları</t>
+          <t>Franco - Pass A2</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>50</v>
+        <v>450</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256913080</t>
+          <t>9786256913110</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>English Idioms and Proverbs - İngilizce Deyimler ve Atasözleri</t>
+          <t>Franco - Pass A1</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256923097</t>
+          <t>9786256913103</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Minik Kalemler Büyük Hayaller</t>
+          <t>Lavipa: Aşk Kapıları</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256913073</t>
+          <t>9786256913080</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Tanrılar ve Kullar</t>
+          <t>English Idioms and Proverbs - İngilizce Deyimler ve Atasözleri</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>90</v>
+        <v>800</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256913066</t>
+          <t>9786256923097</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Karanlığın Son Günleri</t>
+          <t>Minik Kalemler Büyük Hayaller</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>135</v>
+        <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256913035</t>
+          <t>9786256913073</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>YÖKDİL Fen Bilimleri Sınav Teknikleri ve Örnek Sınavlar</t>
+          <t>Tanrılar ve Kullar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>350</v>
+        <v>90</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256913042</t>
+          <t>9786256913066</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>YÖKDİL Sosyal Bilimler Sınav Teknikleri ve Örnek Sınavlar</t>
+          <t>Karanlığın Son Günleri</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>350</v>
+        <v>135</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256913059</t>
+          <t>9786256913035</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>YÖKDİL Sağlık Bilimleri Sınav Teknikleri ve Örnek Sınavlar</t>
+          <t>YÖKDİL Fen Bilimleri Sınav Teknikleri ve Örnek Sınavlar</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057277701</t>
+          <t>9786256913042</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>How To Write Better Essays</t>
+          <t>YÖKDİL Sosyal Bilimler Sınav Teknikleri ve Örnek Sınavlar</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256913028</t>
+          <t>9786256913059</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Yüzleşme 8. Sınıf LGS Matematik – Fen Bilgisi Soru Bankası</t>
+          <t>YÖKDİL Sağlık Bilimleri Sınav Teknikleri ve Örnek Sınavlar</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057277763</t>
+          <t>9786057277701</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Yalancı Çoban</t>
+          <t>How To Write Better Essays</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>90</v>
+        <v>600</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057277756</t>
+          <t>9786256913028</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Tilki ve Üzümler</t>
+          <t>Yüzleşme 8. Sınıf LGS Matematik – Fen Bilgisi Soru Bankası</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057277749</t>
+          <t>9786057277763</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Şehir Faresi ile Köy Faresi</t>
+          <t>Yalancı Çoban</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057277787</t>
+          <t>9786057277756</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Aslan ile Fare</t>
+          <t>Tilki ve Üzümler</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057277770</t>
+          <t>9786057277749</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Ağustos Böceği ile Karınca</t>
+          <t>Şehir Faresi ile Köy Faresi</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>50</v>
+        <v>125</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256913004</t>
+          <t>9786057277787</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Jack ve Fasulye Sırığı</t>
+          <t>Aslan ile Fare</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256913011</t>
+          <t>9786057277770</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İnek ile Kurbağa</t>
+          <t>Ağustos Böceği ile Karınca</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>90</v>
+        <v>50</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057277794</t>
+          <t>9786256913004</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Çirkin Ördek Yavrusu</t>
+          <t>Jack ve Fasulye Sırığı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057277732</t>
+          <t>9786256913011</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Yurdunu Kaybetmiş Bir Asker</t>
+          <t>İnek ile Kurbağa</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>135</v>
+        <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057277718</t>
+          <t>9786057277794</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Dilek Öğretmen ile İlkokullar için Hızlı Okuma</t>
+          <t>Çirkin Ördek Yavrusu</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>150</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057137968</t>
+          <t>9786057277732</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>A'dan Z'ye Çeviri Sanatı - Video Çözümlü</t>
+          <t>Yurdunu Kaybetmiş Bir Asker</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>500</v>
+        <v>135</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057137975</t>
+          <t>9786057277718</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Görsel Hafıza Geliştirme Kartları - 18 Farklı Oyun</t>
+          <t>Dilek Öğretmen ile İlkokullar için Hızlı Okuma</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>159</v>
+        <v>250</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057137944</t>
+          <t>9786057137968</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Minik Sincap</t>
+          <t>A'dan Z'ye Çeviri Sanatı - Video Çözümlü</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>70</v>
+        <v>650</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057137937</t>
+          <t>9786057137975</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Oyun İçinde Oyun</t>
+          <t>Görsel Hafıza Geliştirme Kartları - 18 Farklı Oyun</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>30</v>
+        <v>159</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057137920</t>
+          <t>9786057137944</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>6. Sınıf Yazılı Hazırlık Kitapçığı 2. Dönem 1. Yazılı</t>
+          <t>Minik Sincap</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>100</v>
+        <v>70</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057137906</t>
+          <t>9786057137937</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>4. Sınıf Yazılı Hazırlık Kitapçığı 2. Dönem 1. Yazılı</t>
+          <t>Oyun İçinde Oyun</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057052995</t>
+          <t>9786057137920</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Çözüm Teknikleri Rehberi İlaveli YDS 20 Mini Deneme Sınavı</t>
+          <t>6. Sınıf Yazılı Hazırlık Kitapçığı 2. Dönem 1. Yazılı</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>650</v>
+        <v>100</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057052988</t>
+          <t>9786057137906</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Anlamlandırma, Anla</t>
+          <t>4. Sınıf Yazılı Hazırlık Kitapçığı 2. Dönem 1. Yazılı</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>135</v>
+        <v>100</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057052971</t>
+          <t>9786057052995</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Karanlığın İçinden</t>
+          <t>Çözüm Teknikleri Rehberi İlaveli YDS 20 Mini Deneme Sınavı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>135</v>
+        <v>650</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057052919</t>
+          <t>9786057052988</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>İSG İş Güvenliği Uzmanlığı Çalışma Notları</t>
+          <t>Anlamlandırma, Anla</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>650</v>
+        <v>135</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057052926</t>
+          <t>9786057052971</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Bahar ve Küçük Tavşan</t>
+          <t>Karanlığın İçinden</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>70</v>
+        <v>135</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786254436901</t>
+          <t>9786057052919</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Reading Master</t>
+          <t>İSG İş Güvenliği Uzmanlığı Çalışma Notları</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>300</v>
+        <v>650</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057052940</t>
+          <t>9786057052926</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Ultra YDS Deneme Seti</t>
+          <t>Bahar ve Küçük Tavşan</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>250</v>
+        <v>90</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057052957</t>
+          <t>9786254436901</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Next Grammar The Innovative Guide to English Grammar</t>
+          <t>Reading Master</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>750</v>
+        <v>300</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057052902</t>
+          <t>9786057052940</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Minik Sümüklüböcek</t>
+          <t>Ultra YDS Deneme Seti</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>70</v>
+        <v>250</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057052933</t>
+          <t>9786057052957</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Next Grammar YDS Yaprak Testler</t>
+          <t>Next Grammar The Innovative Guide to English Grammar</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>190</v>
+        <v>750</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786056525681</t>
+          <t>9786057052902</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Arabalar - Boyama Kitabı</t>
+          <t>Minik Sümüklüböcek</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>65</v>
+        <v>90</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786056525698</t>
+          <t>9786057052933</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Cadı ve Fantastik Karakterler - Boyama Kitabı</t>
+          <t>Next Grammar YDS Yaprak Testler</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>65</v>
+        <v>190</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786056525667</t>
+          <t>9786056525681</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Dino Dinozor - Boyama Kitabı</t>
+          <t>Arabalar - Boyama Kitabı</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>65</v>
+        <v>90</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786254436918</t>
+          <t>9786056525698</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Labirent ve Bulmaca Kitabı</t>
+          <t>Cadı ve Fantastik Karakterler - Boyama Kitabı</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>65</v>
+        <v>90</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786056525674</t>
+          <t>9786056525667</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Masal Karakterleri - Boyama Kitabı</t>
+          <t>Dino Dinozor - Boyama Kitabı</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>65</v>
+        <v>90</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786056525650</t>
+          <t>9786254436918</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Sporcu Hayvanlar - Boyama Kitabı</t>
+          <t>Labirent ve Bulmaca Kitabı</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>65</v>
+        <v>90</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786056525636</t>
+          <t>9786056525674</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Etkinliklerle Hayvanlar - Boyama Kitabı</t>
+          <t>Masal Karakterleri - Boyama Kitabı</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>50</v>
+        <v>90</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786056525629</t>
+          <t>9786056525650</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlar - Boyama Kitabım</t>
+          <t>Sporcu Hayvanlar - Boyama Kitabı</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>50</v>
+        <v>90</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786056525643</t>
+          <t>9786056525636</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>İş Güvenliği Uzmanlığı Sınavlarına Hazırlık</t>
+          <t>Etkinliklerle Hayvanlar - Boyama Kitabı</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>750</v>
+        <v>150</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786056525612</t>
+          <t>9786056525629</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Eğlenceli Matematik - Çarpım Tablosu</t>
+          <t>Hayvanlar - Boyama Kitabım</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786254436956</t>
+          <t>9786056525643</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>2021 DGS Sayısal ve Sözel Yetenek Konu Anlatımlı Soru Bankası</t>
+          <t>İş Güvenliği Uzmanlığı Sınavlarına Hazırlık</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>300</v>
+        <v>750</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786254436987</t>
+          <t>9786056525612</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>2021 DGS Sayısal Yetenek Konu Anlatımlı Soru Bankası</t>
+          <t>Eğlenceli Matematik - Çarpım Tablosu</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>175</v>
+        <v>250</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786254436963</t>
+          <t>9786254436956</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>2021 DGS Sözel Yetenek Konu Anlatımlı Soru Bankası</t>
+          <t>2021 DGS Sayısal ve Sözel Yetenek Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>175</v>
+        <v>300</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786254436994</t>
+          <t>9786254436987</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>ALES Sayısal Sözel Yetenek Konu Anlatımlı Soru Bankası</t>
+          <t>2021 DGS Sayısal Yetenek Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>300</v>
+        <v>175</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786254436949</t>
+          <t>9786254436963</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>İşyeri Hekimliği Sınavlarına Hazırlık 6 Deneme Sınavı</t>
+          <t>2021 DGS Sözel Yetenek Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>200</v>
+        <v>175</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786056525605</t>
+          <t>9786254436994</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>2021 ALES Sayısal Yetenek Konu Anlatımlı Soru Bankası</t>
+          <t>ALES Sayısal Sözel Yetenek Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>175</v>
+        <v>300</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786254436925</t>
+          <t>9786254436949</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>İSG İş Sağlığı ve Güvenliği Sınavlarına Hazırlık 6 Deneme Sınavı</t>
+          <t>İşyeri Hekimliği Sınavlarına Hazırlık 6 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786254436932</t>
+          <t>9786056525605</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>İşyeri Hemşireliği Diğer Sağlık Personeli Sınavlarına Yönelik Çalışma Notları - 6 Deneme Sınavı İlaveli</t>
+          <t>2021 ALES Sayısal Yetenek Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>350</v>
+        <v>175</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
+          <t>9786254436925</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>İSG İş Sağlığı ve Güvenliği Sınavlarına Hazırlık 6 Deneme Sınavı</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9786254436932</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>İşyeri Hemşireliği Diğer Sağlık Personeli Sınavlarına Yönelik Çalışma Notları - 6 Deneme Sınavı İlaveli</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
           <t>9786254436970</t>
         </is>
       </c>
-      <c r="B75" s="1" t="inlineStr">
+      <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2021 ALES Sözel Yetenek Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
-      <c r="C75" s="1">
+      <c r="C77" s="1">
         <v>175</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>