--- v0 (2026-02-17)
+++ v1 (2026-04-07)
@@ -634,51 +634,51 @@
         <is>
           <t>9786256605589</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Xerîbên Biyanî Di Diyaspora Almanyayê de Nifşên Yekemîn ên Kurdên Koçber</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786256605459</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Said Elçi - Bir Misyon Bir Lider</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>220</v>
+        <v>320</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786256605466</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Porzêrînê -Xeberoşkên Herêma Mêrdînê-</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786256605510</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
@@ -1414,51 +1414,51 @@
         <is>
           <t>9786257383998</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Bir Asimilasyon Aracı Olarak Kentler ve Kürtler</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>9786257383219</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Bilûrvanê Gundê Bimişk</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>9786257383912</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Nexweşxane</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>9786257383936</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
@@ -1594,51 +1594,51 @@
         <is>
           <t>9786257383790</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>İran Xanım - Hawarek Ji Ürmiyeye</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>9786257383769</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Perwerdeya Zarokan Bi Çirokan</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>9786257383721</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Mitos ü Edebiyat</t>
         </is>
       </c>
       <c r="C103" s="1">
         <v>440</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>9786257383776</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
@@ -2734,51 +2734,51 @@
         <is>
           <t>9786059413718</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>Selahedine Eyubi U Kure Mire Amediye</t>
         </is>
       </c>
       <c r="C177" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>9786059413701</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>Aşiretçilik Milliyetçilik ve İslamcılık Kavşağında Osmanlı'nın Kürt Siyaseti (1876-1909)</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>340</v>
+        <v>520</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>9786055402099</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>Tesisul Qewaid El Eqaid</t>
         </is>
       </c>
       <c r="C179" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>9786059413558</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
@@ -4399,51 +4399,51 @@
         <is>
           <t>9786055402488</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>Şev u Roj</t>
         </is>
       </c>
       <c r="C288" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>9786055402846</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>Şerefname Cilt 1 - Kürt Tarihi</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>480</v>
+        <v>500</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>9789944360456</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>Yezdan Sızane</t>
         </is>
       </c>
       <c r="C290" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>9786059413435</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
@@ -5074,51 +5074,51 @@
         <is>
           <t>9786055053314</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>Tevn</t>
         </is>
       </c>
       <c r="C333" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>9786055402440</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>Mewlüda Nebi (Ciltli)</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>270</v>
+        <v>550</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>9786055402563</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>Mecmue Min Erbain Kutup (Ciltli)</t>
         </is>
       </c>
       <c r="C335" s="1">
         <v>550</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>9786055053017</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
@@ -6094,51 +6094,51 @@
         <is>
           <t>9786257383097</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>Berxwedan</t>
         </is>
       </c>
       <c r="C401" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>9786059413787</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>Gure Kubar</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>9786059413961</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>Ez Kurdi Hin Dibim - Pratik Kürtçe Dersleri 2</t>
         </is>
       </c>
       <c r="C403" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>9786059413794</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>