--- v1 (2026-04-07)
+++ v2 (2026-07-03)
@@ -85,7435 +85,7540 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256605909</t>
+          <t>9786256605978</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Bir El Kitabı Kürtler</t>
+          <t>Şebrona</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>800</v>
+        <v>240</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256605893</t>
+          <t>9786256605954</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>İmparatorluk, Serhad ve Sancak: Bayezid</t>
+          <t>Kujer Kî Ye?</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>480</v>
+        <v>220</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256605695</t>
+          <t>9786256605985</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>İlme Belaxete Bi Kurdi (Ciltli)</t>
+          <t>Dîwana Şerq û Xerbî</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>850</v>
+        <v>320</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256605879</t>
+          <t>9786256605930</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Yamalı Peyzaj - Kürtçe Roman Yazımının Özerk Bir Alan Olarak Oluşumu (1935-2017)</t>
+          <t>Ferhengê Zazakî/Tirkî Tirkî/Zazakî - Zazaca/Türkçe Türkçe/Zazaca Sözlük</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>440</v>
+        <v>420</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256605855</t>
+          <t>9786256605824</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Steriken Vebirusi</t>
+          <t>Şeva Giran</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256605862</t>
+          <t>9786256605923</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Mishefa Salixdereki Herfperest</t>
+          <t>Hizra Melê</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>240</v>
+        <v>700</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256605886</t>
+          <t>9786256605916</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Methiyeyek Bo Şeytan</t>
+          <t>Dîroka Edebîyata Kurdî</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256605848</t>
+          <t>9786256605909</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Mizgina Azadiye</t>
+          <t>Bir El Kitabı Kürtler</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>800</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256605794</t>
+          <t>9786256605893</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Edebiyata Kurdi ya Diasporaye</t>
+          <t>İmparatorluk, Serhad ve Sancak: Bayezid</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>280</v>
+        <v>480</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256605800</t>
+          <t>9786256605695</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Xelil Xeyali Modan</t>
+          <t>İlme Belaxete Bi Kurdi (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>300</v>
+        <v>850</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256605435</t>
+          <t>9786256605879</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Mecmuat-us Serf</t>
+          <t>Yamalı Peyzaj - Kürtçe Roman Yazımının Özerk Bir Alan Olarak Oluşumu (1935-2017)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>500</v>
+        <v>440</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256605749</t>
+          <t>9786256605855</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Welate Pirpirokan</t>
+          <t>Steriken Vebirusi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256605787</t>
+          <t>9786256605862</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>P.Z 40</t>
+          <t>Mishefa Salixdereki Herfperest</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256605763</t>
+          <t>9786256605886</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Serekaniye</t>
+          <t>Methiyeyek Bo Şeytan</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256605732</t>
+          <t>9786256605848</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Se Cihanşah u Rebirek</t>
+          <t>Mizgina Azadiye</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256605770</t>
+          <t>9786256605794</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Leyla u Mecnun</t>
+          <t>Edebiyata Kurdi ya Diasporaye</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>520</v>
+        <v>280</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256605756</t>
+          <t>9786256605800</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kikan Aşireti</t>
+          <t>Xelil Xeyali Modan</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256605725</t>
+          <t>9786256605435</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Bobelat</t>
+          <t>Mecmuat-us Serf</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>160</v>
+        <v>500</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256605718</t>
+          <t>9786256605749</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Ditin u Birhatinen Min (1914-1983)</t>
+          <t>Welate Pirpirokan</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>460</v>
+        <v>200</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256605701</t>
+          <t>9786256605787</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Diwana Behmuri (Ristek Mircan u Mori)</t>
+          <t>P.Z 40</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256605688</t>
+          <t>9786256605763</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Günümüze Zilanlılar ve Şeyh Muhammed Zilani</t>
+          <t>Serekaniye</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>350</v>
+        <v>220</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256605671</t>
+          <t>9786256605732</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kürtlerin Geleceği Açısından Konfederalizm mi Devlet mi?</t>
+          <t>Se Cihanşah u Rebirek</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>330</v>
+        <v>160</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256605596</t>
+          <t>9786256605770</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Riya Jiyana Min - Biranin</t>
+          <t>Leyla u Mecnun</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>480</v>
+        <v>520</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256605619</t>
+          <t>9786256605756</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Teriqu’n-Necat</t>
+          <t>Kikan Aşireti</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256605633</t>
+          <t>9786256605725</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Risteme Zal</t>
+          <t>Bobelat</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>440</v>
+        <v>160</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256605664</t>
+          <t>9786256605718</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Bir Kürt ve Alevi Aydını: Doğan Kılıç</t>
+          <t>Ditin u Birhatinen Min (1914-1983)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>250</v>
+        <v>460</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256605640</t>
+          <t>9786256605701</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Heftcark Tem Xware Ji Bejna Xwe</t>
+          <t>Diwana Behmuri (Ristek Mircan u Mori)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256605657</t>
+          <t>9786256605688</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Çiroken Li Ber Baye</t>
+          <t>Geçmişten Günümüze Zilanlılar ve Şeyh Muhammed Zilani</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786257383233</t>
+          <t>9786256605671</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Efsaneya Çiyaye Agiriye</t>
+          <t>Kürtlerin Geleceği Açısından Konfederalizm mi Devlet mi?</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>250</v>
+        <v>330</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256605626</t>
+          <t>9786256605596</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Gezgin ve Coğrafyacılara Göre Kürtler ve Yaşadıkları Coğrafya (846-1229)</t>
+          <t>Riya Jiyana Min - Biranin</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>460</v>
+        <v>480</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256605602</t>
+          <t>9786256605619</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Plandanina Zimane Kurdi</t>
+          <t>Teriqu’n-Necat</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256605541</t>
+          <t>9786256605633</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Gotarên Vekolînên Çanda Kurdî</t>
+          <t>Risteme Zal</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>600</v>
+        <v>440</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256605565</t>
+          <t>9786256605664</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kil û Hine Netê</t>
+          <t>Kayıp Bir Kürt ve Alevi Aydını: Doğan Kılıç</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256605558</t>
+          <t>9786256605640</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Zargotina Çiyaye Sipane</t>
+          <t>Heftcark Tem Xware Ji Bejna Xwe</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>440</v>
+        <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256605572</t>
+          <t>9786256605657</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Şeddadiler Devleti Tarihi I</t>
+          <t>Çiroken Li Ber Baye</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>520</v>
+        <v>220</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256605589</t>
+          <t>9786257383233</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Xerîbên Biyanî Di Diyaspora Almanyayê de Nifşên Yekemîn ên Kurdên Koçber</t>
+          <t>Efsaneya Çiyaye Agiriye</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256605459</t>
+          <t>9786256605626</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Said Elçi - Bir Misyon Bir Lider</t>
+          <t>Müslüman Gezgin ve Coğrafyacılara Göre Kürtler ve Yaşadıkları Coğrafya (846-1229)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>320</v>
+        <v>460</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256605466</t>
+          <t>9786256605602</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Porzêrînê -Xeberoşkên Herêma Mêrdînê-</t>
+          <t>Plandanina Zimane Kurdi</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256605510</t>
+          <t>9786256605541</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Antolojiya Nivîskarên Jinên Kurd</t>
+          <t>Gotarên Vekolînên Çanda Kurdî</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>460</v>
+        <v>600</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256605480</t>
+          <t>9786256605565</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Pênûsa Şikestî</t>
+          <t>Kil û Hine Netê</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>240</v>
+        <v>160</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256605503</t>
+          <t>9786256605558</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Kirasê Heyînê</t>
+          <t>Zargotina Çiyaye Sipane</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>200</v>
+        <v>440</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256605473</t>
+          <t>9786256605572</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Keça Dilê Te Me</t>
+          <t>Şeddadiler Devleti Tarihi I</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>160</v>
+        <v>520</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256605534</t>
+          <t>9786256605589</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>101 Gotinên Pêşiyan 101 Çîrok-2</t>
+          <t>Xerîbên Biyanî Di Diyaspora Almanyayê de Nifşên Yekemîn ên Kurdên Koçber</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256605497</t>
+          <t>9786256605459</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Hevdîtina Pêxemberan</t>
+          <t>Said Elçi - Bir Misyon Bir Lider</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>160</v>
+        <v>320</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256605527</t>
+          <t>9786256605466</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Kürdistan Davası Kürt Ulusunun Tutsaklıktan Kurtuluş Mücadelesinin 60 Yıllık Hatıraları</t>
+          <t>Porzêrînê -Xeberoşkên Herêma Mêrdînê-</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>330</v>
+        <v>250</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256605411</t>
+          <t>9786256605510</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Hîkmet bi Hîkayet</t>
+          <t>Antolojiya Nivîskarên Jinên Kurd</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>240</v>
+        <v>460</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256605428</t>
+          <t>9786256605480</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Hestên Pîroz</t>
+          <t>Pênûsa Şikestî</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>160</v>
+        <v>240</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257383226</t>
+          <t>9786256605503</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Kînor</t>
+          <t>Kirasê Heyînê</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256605442</t>
+          <t>9786256605473</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Heft, Hesp, Teyr, Ruh, Av Û Agir Deh Mijar Ji Zargotina Kurdî</t>
+          <t>Keça Dilê Te Me</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>360</v>
+        <v>160</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786055053581</t>
+          <t>9786256605534</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Kuruluş Döneminde Eyyübiler Selahaddin’in Devleti</t>
+          <t>101 Gotinên Pêşiyan 101 Çîrok-2</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256605398</t>
+          <t>9786256605497</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Vateye Verenane Çermugi</t>
+          <t>Hevdîtina Pêxemberan</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256605374</t>
+          <t>9786256605527</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Şiyarkirina Gele Kurd Di Hizren Seide Kurdi de</t>
+          <t>Kürdistan Davası Kürt Ulusunun Tutsaklıktan Kurtuluş Mücadelesinin 60 Yıllık Hatıraları</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>260</v>
+        <v>350</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256605275</t>
+          <t>9786256605411</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Sirra Bi Kul</t>
+          <t>Hîkmet bi Hîkayet</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256605282</t>
+          <t>9786256605428</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Batıda Sahte Bir Kürt Prensi: Kakelo</t>
+          <t>Hestên Pîroz</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>240</v>
+        <v>160</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256605404</t>
+          <t>9786257383226</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Ji Haikunusen Japoni Demsal Bi Demsal Haiku</t>
+          <t>Kînor</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256605381</t>
+          <t>9786256605442</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Fablen La Fontaine</t>
+          <t>Heft, Hesp, Teyr, Ruh, Av Û Agir Deh Mijar Ji Zargotina Kurdî</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>460</v>
+        <v>360</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256605299</t>
+          <t>9786055053581</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Diroka Edebiyata Kurdi</t>
+          <t>Kuruluş Döneminde Eyyübiler Selahaddin’in Devleti</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>4600</v>
+        <v>300</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256605251</t>
+          <t>9786256605398</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Hinekiri mane guliyen şeve</t>
+          <t>Vateye Verenane Çermugi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256605169</t>
+          <t>9786256605374</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Çerçiye Taxe</t>
+          <t>Şiyarkirina Gele Kurd Di Hizren Seide Kurdi de</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256605268</t>
+          <t>9786256605275</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Vîr u Vate</t>
+          <t>Sirra Bi Kul</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786257383929</t>
+          <t>9786256605282</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Delala Dinik Rastiyeke Geliye Zîlan</t>
+          <t>Batıda Sahte Bir Kürt Prensi: Kakelo</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256605244</t>
+          <t>9786256605404</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Dilşa Pizzaye Çedike</t>
+          <t>Ji Haikunusen Japoni Demsal Bi Demsal Haiku</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256605237</t>
+          <t>9786256605381</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Dilşa Cara Peşi Difire</t>
+          <t>Fablen La Fontaine</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>150</v>
+        <v>460</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256605220</t>
+          <t>9786256605299</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Dilşa Dibe Xwediya Pisikeke</t>
+          <t>Diroka Edebiyata Kurdi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>150</v>
+        <v>4600</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256605213</t>
+          <t>9786256605251</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Dilşa u Pitika Nu</t>
+          <t>Hinekiri mane guliyen şeve</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>150</v>
+        <v>280</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256605152</t>
+          <t>9786256605169</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Mirade Kine Jiyan, Huner Ü Stranen Wi (Ciltli)</t>
+          <t>Çerçiye Taxe</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>600</v>
+        <v>220</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256605176</t>
+          <t>9786256605268</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Suhbeta Sed Eşiran</t>
+          <t>Vîr u Vate</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256605008</t>
+          <t>9786257383929</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devleti’nde Bir Kürt Aşireti Aşiti</t>
+          <t>Delala Dinik Rastiyeke Geliye Zîlan</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256605039</t>
+          <t>9786256605244</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Ji Sefera Şi’reke Tem Niha</t>
+          <t>Dilşa Pizzaye Çedike</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256605114</t>
+          <t>9786256605237</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Prensesa Xwedive</t>
+          <t>Dilşa Cara Peşi Difire</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256605091</t>
+          <t>9786256605220</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Ofof</t>
+          <t>Dilşa Dibe Xwediya Pisikeke</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256605084</t>
+          <t>9786256605213</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Gunde Xweş u Gunde Nexweş</t>
+          <t>Dilşa u Pitika Nu</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256605138</t>
+          <t>9786256605152</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Sise</t>
+          <t>Mirade Kine Jiyan, Huner Ü Stranen Wi (Ciltli)</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>220</v>
+        <v>600</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256605145</t>
+          <t>9786256605176</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Meme U Zine</t>
+          <t>Suhbeta Sed Eşiran</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>240</v>
+        <v>260</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256605121</t>
+          <t>9786256605008</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Kirase Mar</t>
+          <t>Osmanlı Devleti’nde Bir Kürt Aşireti Aşiti</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>160</v>
+        <v>280</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786256605053</t>
+          <t>9786256605039</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Çuke Bilürvan</t>
+          <t>Ji Sefera Şi’reke Tem Niha</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786256605077</t>
+          <t>9786256605114</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Du Çirok u Nameyek</t>
+          <t>Prensesa Xwedive</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256605107</t>
+          <t>9786256605091</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Şere Bıtene</t>
+          <t>Ofof</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786257383899</t>
+          <t>9786256605084</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Xosrew u Şirin</t>
+          <t>Gunde Xweş u Gunde Nexweş</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>580</v>
+        <v>180</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786256605060</t>
+          <t>9786256605138</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Diwana Mire Zirav (Mela Muhemmed Gulnar)</t>
+          <t>Sise</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>400</v>
+        <v>220</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786257383905</t>
+          <t>9786256605145</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Seyahatnamelerde ve Hatıratlarda Malatya-Adıyaman Kürtleri</t>
+          <t>Meme U Zine</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>360</v>
+        <v>240</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786256605022</t>
+          <t>9786256605121</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>41+1</t>
+          <t>Kirase Mar</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786256605015</t>
+          <t>9786256605053</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Vila Koyun</t>
+          <t>Çuke Bilürvan</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>280</v>
+        <v>150</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786257383950</t>
+          <t>9786256605077</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Tükenerek Direnmek</t>
+          <t>Du Çirok u Nameyek</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>520</v>
+        <v>150</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786257383967</t>
+          <t>9786256605107</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Tarixa Meyafarqine (Özel Baskı)</t>
+          <t>Şere Bıtene</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>1200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786257383943</t>
+          <t>9786257383899</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Dengbej Mehmude Hese</t>
+          <t>Xosrew u Şirin</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>530</v>
+        <v>580</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786257383974</t>
+          <t>9786256605060</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Tarixa Meyafarqine</t>
+          <t>Diwana Mire Zirav (Mela Muhemmed Gulnar)</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>800</v>
+        <v>400</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786257383998</t>
+          <t>9786257383905</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Bir Asimilasyon Aracı Olarak Kentler ve Kürtler</t>
+          <t>Seyahatnamelerde ve Hatıratlarda Malatya-Adıyaman Kürtleri</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>280</v>
+        <v>360</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786257383219</t>
+          <t>9786256605022</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Bilûrvanê Gundê Bimişk</t>
+          <t>41+1</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786257383912</t>
+          <t>9786256605015</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Nexweşxane</t>
+          <t>Vila Koyun</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786257383936</t>
+          <t>9786257383950</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Du Sewi - Çîroken Jiyayi</t>
+          <t>Tükenerek Direnmek</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>200</v>
+        <v>520</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786257383981</t>
+          <t>9786257383967</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Şexe Biçuk</t>
+          <t>Tarixa Meyafarqine (Özel Baskı)</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>210</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786257383882</t>
+          <t>9786257383943</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Lalezar</t>
+          <t>Dengbej Mehmude Hese</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>350</v>
+        <v>530</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786257383875</t>
+          <t>9786257383974</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Dengbej Zahiro: Qulinge Serheda</t>
+          <t>Tarixa Meyafarqine</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>220</v>
+        <v>800</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786257383851</t>
+          <t>9786257383998</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Zirkan Aşiretinden Hazro Beyleri</t>
+          <t>Bir Asimilasyon Aracı Olarak Kentler ve Kürtler</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>260</v>
+        <v>280</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786257383868</t>
+          <t>9786257383219</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Şerha Bermahiya Diwana Eliye Heriri</t>
+          <t>Bilûrvanê Gundê Bimişk</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>260</v>
+        <v>150</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786257383844</t>
+          <t>9786257383912</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Edebiyata Kurdi ya Sovyete</t>
+          <t>Nexweşxane</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>260</v>
+        <v>240</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786257383837</t>
+          <t>9786257383936</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Dubeytiyen Baba Tahire Hemedani</t>
+          <t>Du Sewi - Çîroken Jiyayi</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786257383738</t>
+          <t>9786257383981</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Şerefname Tewarixe Qedîme Kurdıstan</t>
+          <t>Şexe Biçuk</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>280</v>
+        <v>210</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786257383790</t>
+          <t>9786257383882</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>İran Xanım - Hawarek Ji Ürmiyeye</t>
+          <t>Lalezar</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786257383769</t>
+          <t>9786257383875</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Perwerdeya Zarokan Bi Çirokan</t>
+          <t>Dengbej Zahiro: Qulinge Serheda</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>260</v>
+        <v>220</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786257383721</t>
+          <t>9786257383851</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Mitos ü Edebiyat</t>
+          <t>Zirkan Aşiretinden Hazro Beyleri</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>440</v>
+        <v>260</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786257383776</t>
+          <t>9786257383868</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Mele Heyder Varli - Alimeki ji Medreseye</t>
+          <t>Şerha Bermahiya Diwana Eliye Heriri</t>
         </is>
       </c>
       <c r="C104" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786257383806</t>
+          <t>9786257383844</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Ebdullah M. Varli - Bi Ditin ü Şahidiya Min</t>
+          <t>Edebiyata Kurdi ya Sovyete</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>280</v>
+        <v>260</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786257383813</t>
+          <t>9786257383837</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Berew Zerdeperr - Ber Bi Zertave (Ciltli)</t>
+          <t>Dubeytiyen Baba Tahire Hemedani</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>580</v>
+        <v>150</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786257383783</t>
+          <t>9786257383738</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Lixwegerin</t>
+          <t>Şerefname Tewarixe Qedîme Kurdıstan</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>260</v>
+        <v>280</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786257383752</t>
+          <t>9786257383790</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>İngiliz ve Fransız Arşiv Belgeleriyle Sevr-Lozan-Musul’da Kürtler</t>
+          <t>İran Xanım - Hawarek Ji Ürmiyeye</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>550</v>
+        <v>200</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786257383745</t>
+          <t>9786257383769</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>İngiliz ve Fransız Arşiv Belgeleriyle Şeyh Said Hareketi</t>
+          <t>Perwerdeya Zarokan Bi Çirokan</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>480</v>
+        <v>260</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786257383714</t>
+          <t>9786257383721</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Yakın Akrabalar Kemalist Türkiye ve Pehlevi İran</t>
+          <t>Mitos ü Edebiyat</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>470</v>
+        <v>440</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786257383707</t>
+          <t>9786257383776</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Poncas Pexembero Mu'ellim</t>
+          <t>Mele Heyder Varli - Alimeki ji Medreseye</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>280</v>
+        <v>260</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786257383677</t>
+          <t>9786257383806</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Şerha Diwana Ehmede Xani</t>
+          <t>Ebdullah M. Varli - Bi Ditin ü Şahidiya Min</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>400</v>
+        <v>280</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786257383691</t>
+          <t>9786257383813</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Sosyalist Kürtler - (1917-1937) Devrim, İnşa, Sürgün</t>
+          <t>Berew Zerdeperr - Ber Bi Zertave (Ciltli)</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>290</v>
+        <v>580</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786257383684</t>
+          <t>9786257383783</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Asoya Peyven Sermest</t>
+          <t>Lixwegerin</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786257383585</t>
+          <t>9786257383752</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Neynıka Muhemmedi</t>
+          <t>İngiliz ve Fransız Arşiv Belgeleriyle Sevr-Lozan-Musul’da Kürtler</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>360</v>
+        <v>550</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786257383592</t>
+          <t>9786257383745</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Mıjaren Bıjare</t>
+          <t>İngiliz ve Fransız Arşiv Belgeleriyle Şeyh Said Hareketi</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>360</v>
+        <v>480</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786257383608</t>
+          <t>9786257383714</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Keskesora Zerin</t>
+          <t>Yakın Akrabalar Kemalist Türkiye ve Pehlevi İran</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>360</v>
+        <v>470</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786257383578</t>
+          <t>9786257383707</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Folklor u Civat</t>
+          <t>Poncas Pexembero Mu'ellim</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>550</v>
+        <v>280</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786257383530</t>
+          <t>9786257383677</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Diwana Işqe</t>
+          <t>Şerha Diwana Ehmede Xani</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786257383547</t>
+          <t>9786257383691</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Weke Şebnemeke</t>
+          <t>Sosyalist Kürtler - (1917-1937) Devrim, İnşa, Sürgün</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>150</v>
+        <v>290</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786257383615</t>
+          <t>9786257383684</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Dilşa Vindi Bena</t>
+          <t>Asoya Peyven Sermest</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>150</v>
+        <v>260</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786257383653</t>
+          <t>9786257383585</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Dilşa Dest Bi Mekteb Kena</t>
+          <t>Neynıka Muhemmedi</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>150</v>
+        <v>360</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786257383639</t>
+          <t>9786257383592</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Dilşa Neweşxane De Ya</t>
+          <t>Mıjaren Bıjare</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>150</v>
+        <v>360</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786257383646</t>
+          <t>9786257383608</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Dilşa Futbol Kay Kena</t>
+          <t>Keskesora Zerin</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>150</v>
+        <v>360</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786257383622</t>
+          <t>9786257383578</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Dilşa Şona Baxçeye Heywanan</t>
+          <t>Folklor u Civat</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>150</v>
+        <v>550</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786257383660</t>
+          <t>9786257383530</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Dilşa Bandere Ramitişe Bisiklete Bena</t>
+          <t>Diwana Işqe</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786257383554</t>
+          <t>9786257383547</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Said - Kürtlüğün Kayıp Risalesi</t>
+          <t>Weke Şebnemeke</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>460</v>
+        <v>150</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786257383486</t>
+          <t>9786257383615</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Gotinen Peşiyen Kurdan Bi Zimane Gundan</t>
+          <t>Dilşa Vindi Bena</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>550</v>
+        <v>150</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786257383509</t>
+          <t>9786257383653</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Civina Nemiran</t>
+          <t>Dilşa Dest Bi Mekteb Kena</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>580</v>
+        <v>150</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786257383516</t>
+          <t>9786257383639</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Zaroken li ber Tevna Mehfure</t>
+          <t>Dilşa Neweşxane De Ya</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786257383523</t>
+          <t>9786257383646</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Spele</t>
+          <t>Dilşa Futbol Kay Kena</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786257383561</t>
+          <t>9786257383622</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Rizgarkirina Jaydene</t>
+          <t>Dilşa Şona Baxçeye Heywanan</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>230</v>
+        <v>150</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786257383448</t>
+          <t>9786257383660</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Welate Sosinen Spi Finlanda</t>
+          <t>Dilşa Bandere Ramitişe Bisiklete Bena</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786257383455</t>
+          <t>9786257383554</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Şebçirax - Romana Melaye Ciziri</t>
+          <t>Said - Kürtlüğün Kayıp Risalesi</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>250</v>
+        <v>460</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786257383479</t>
+          <t>9786257383486</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Newayen Mutrib u Çengen Kurdan</t>
+          <t>Gotinen Peşiyen Kurdan Bi Zimane Gundan</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786257383370</t>
+          <t>9786257383509</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Ji Hewşa Xelke</t>
+          <t>Civina Nemiran</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>220</v>
+        <v>580</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786257383493</t>
+          <t>9786257383516</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Fonemen Kurdi en Kurdolog u Seyyahen Rojavayi (1787-1887)</t>
+          <t>Zaroken li ber Tevna Mehfure</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786257383462</t>
+          <t>9786257383523</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Süleymaniye'den İstanbul'a Bir Kürt Aydını Emin Feyzi Bey'in Hatıraları (1862-1929)</t>
+          <t>Spele</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786257383165</t>
+          <t>9786257383561</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Cilen Qral en Nu</t>
+          <t>Rizgarkirina Jaydene</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>150</v>
+        <v>230</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>4440000001952</t>
+          <t>9786257383448</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Mewluda Kurdi Bi Zimane Gundi</t>
+          <t>Welate Sosinen Spi Finlanda</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>70</v>
+        <v>250</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789944360630</t>
+          <t>9786257383455</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Büyük Faysal</t>
+          <t>Şebçirax - Romana Melaye Ciziri</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>4440000001701</t>
+          <t>9786257383479</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Seta Dilşa</t>
+          <t>Newayen Mutrib u Çengen Kurdan</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>420</v>
+        <v>350</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786257383387</t>
+          <t>9786257383370</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Dilşa Dest Bi Dibistane Dike</t>
+          <t>Ji Hewşa Xelke</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786257383400</t>
+          <t>9786257383493</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Dilşa Wenda Dibe</t>
+          <t>Fonemen Kurdi en Kurdolog u Seyyahen Rojavayi (1787-1887)</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786257383417</t>
+          <t>9786257383462</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Dilşa Li Nexweşxaneye Ye</t>
+          <t>Süleymaniye'den İstanbul'a Bir Kürt Aydını Emin Feyzi Bey'in Hatıraları (1862-1929)</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786257383424</t>
+          <t>9786257383165</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Dilşa Futbole Dilize</t>
+          <t>Cilen Qral en Nu</t>
         </is>
       </c>
       <c r="C146" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786257383431</t>
+          <t>4440000001952</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Dilşa Diçe Bexçeye Heywanan</t>
+          <t>Mewluda Kurdi Bi Zimane Gundi</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>150</v>
+        <v>70</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786257383394</t>
+          <t>9789944360630</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Dilşa Hini Ajotina Biskilete Bibe</t>
+          <t>Büyük Faysal</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786257383356</t>
+          <t>4440000001701</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Şeven Derihesin</t>
+          <t>Seta Dilşa</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>250</v>
+        <v>420</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786257383363</t>
+          <t>9786257383387</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Sal Mina Bawişkan Derbas Dibin</t>
+          <t>Dilşa Dest Bi Dibistane Dike</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786257383318</t>
+          <t>9786257383400</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Hekimtiya Kurmanci</t>
+          <t>Dilşa Wenda Dibe</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>440</v>
+        <v>150</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786257383349</t>
+          <t>9786257383417</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Ferhenge Zazaki - Dimili, Kirmanci, Kirdi (Ciltli)</t>
+          <t>Dilşa Li Nexweşxaneye Ye</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>2800</v>
+        <v>150</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786257383332</t>
+          <t>9786257383424</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Kürt Edebiyatında Şiir ve Halk Şarkıları Tahlilleri</t>
+          <t>Dilşa Futbole Dilize</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786257383271</t>
+          <t>9786257383431</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Misk u Ember</t>
+          <t>Dilşa Diçe Bexçeye Heywanan</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786257383257</t>
+          <t>9786257383394</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Şikoye Hesen Tembure Kurda</t>
+          <t>Dilşa Hini Ajotina Biskilete Bibe</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786257383264</t>
+          <t>9786257383356</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Şikoye Hesen Qalçiçek (Ciltli)</t>
+          <t>Şeven Derihesin</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786257383288</t>
+          <t>9786257383363</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Şikoyê Hesen Perweza Weten</t>
+          <t>Sal Mina Bawişkan Derbas Dibin</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>260</v>
+        <v>160</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786257383295</t>
+          <t>9786257383318</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Şikoye Hesen Mereme Dile Kurd</t>
+          <t>Hekimtiya Kurmanci</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>260</v>
+        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786257383240</t>
+          <t>9786257383349</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Sinor</t>
+          <t>Ferhenge Zazaki - Dimili, Kirmanci, Kirdi (Ciltli)</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>280</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786257383301</t>
+          <t>9786257383332</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Kevire Selim</t>
+          <t>Kürt Edebiyatında Şiir ve Halk Şarkıları Tahlilleri</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786257383325</t>
+          <t>9786257383271</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Hîç - Sî - Saya</t>
+          <t>Misk u Ember</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786257383202</t>
+          <t>9786257383257</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Abdulla Peşêw Rizgarkerê Dawî Yê Helbesta Kurdî</t>
+          <t>Şikoye Hesen Tembure Kurda</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>350</v>
+        <v>220</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786055402365</t>
+          <t>9786257383264</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Henek û Çîrokên Şîrîn Ên Behlûlê Dîwane</t>
+          <t>Şikoye Hesen Qalçiçek (Ciltli)</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>15</v>
+        <v>200</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786055402341</t>
+          <t>9786257383288</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Tefsira Qur'ane Nura Qelban 3 (Ciltli)</t>
+          <t>Şikoyê Hesen Perweza Weten</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>336</v>
+        <v>260</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786055402297</t>
+          <t>9786257383295</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Reya Kadizan</t>
+          <t>Şikoye Hesen Mereme Dile Kurd</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>310</v>
+        <v>260</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786059413473</t>
+          <t>9786257383240</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Rêzimana Kurdî - Japonî</t>
+          <t>Sinor</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>40</v>
+        <v>280</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786059413978</t>
+          <t>9786257383301</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Antolojiya Dengbejan 3 (Ciltli)</t>
+          <t>Kevire Selim</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>550</v>
+        <v>200</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786059413725</t>
+          <t>9786257383325</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Tuhfetul Muslimîn Xelata Musilmanan</t>
+          <t>Hîç - Sî - Saya</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>550</v>
+        <v>280</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786059413954</t>
+          <t>9786257383202</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Buhranda Bir Kürt Aydını Bitlisli Kemal Fevzi ve Üç Eseri;Kahraman Orduya Armağan, Ordudan Bir Ses, Elem Çiçekleri</t>
+          <t>Abdulla Peşêw Rizgarkerê Dawî Yê Helbesta Kurdî</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>260</v>
+        <v>350</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786055053680</t>
+          <t>9786055402365</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Biro Romana Serhildana Agirîyê</t>
+          <t>Henek û Çîrokên Şîrîn Ên Behlûlê Dîwane</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9780000000018</t>
+          <t>9786055402341</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Tezkire-i Meşayih-i Amid Diyarbekir Velileri I-II</t>
+          <t>Tefsira Qur'ane Nura Qelban 3 (Ciltli)</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>25</v>
+        <v>336</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9789944360654</t>
+          <t>9786055402297</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Vateye Qijkeki Seide Nursi</t>
+          <t>Reya Kadizan</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>25</v>
+        <v>310</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786257383196</t>
+          <t>9786059413473</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Gercüş Kercos-Kercews Kitabı</t>
+          <t>Rêzimana Kurdî - Japonî</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>370</v>
+        <v>40</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786257383189</t>
+          <t>9786059413978</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Meşa Bedawi</t>
+          <t>Antolojiya Dengbejan 3 (Ciltli)</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>280</v>
+        <v>550</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786257383172</t>
+          <t>9786059413725</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Pira Çande</t>
+          <t>Tuhfetul Muslimîn Xelata Musilmanan</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>200</v>
+        <v>550</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786257368314</t>
+          <t>9786059413954</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Feqiyê Teyran</t>
+          <t>Buhranda Bir Kürt Aydını Bitlisli Kemal Fevzi ve Üç Eseri;Kahraman Orduya Armağan, Ordudan Bir Ses, Elem Çiçekleri</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>80</v>
+        <v>260</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786059413718</t>
+          <t>9786055053680</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Selahedine Eyubi U Kure Mire Amediye</t>
+          <t>Biro Romana Serhildana Agirîyê</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>250</v>
+        <v>30</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786059413701</t>
+          <t>9780000000018</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Aşiretçilik Milliyetçilik ve İslamcılık Kavşağında Osmanlı'nın Kürt Siyaseti (1876-1909)</t>
+          <t>Tezkire-i Meşayih-i Amid Diyarbekir Velileri I-II</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>520</v>
+        <v>25</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786055402099</t>
+          <t>9789944360654</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Tesisul Qewaid El Eqaid</t>
+          <t>Vateye Qijkeki Seide Nursi</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>350</v>
+        <v>25</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786059413558</t>
+          <t>9786257383196</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Dozger</t>
+          <t>Gercüş Kercos-Kercews Kitabı</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>220</v>
+        <v>370</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786059413527</t>
+          <t>9786257383189</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Melaye Ciziri</t>
+          <t>Meşa Bedawi</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786059413275</t>
+          <t>9786257383172</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Li Şedadiye</t>
+          <t>Pira Çande</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786059413268</t>
+          <t>9786257368314</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Hewara Merwaniye</t>
+          <t>Feqiyê Teyran</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>240</v>
+        <v>80</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786059413343</t>
+          <t>9786059413718</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Fablen Kurdi</t>
+          <t>Selahedine Eyubi U Kure Mire Amediye</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786059413619</t>
+          <t>9786059413701</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>İngiltere'nin Kürt Politikası 1918-1932</t>
+          <t>Aşiretçilik Milliyetçilik ve İslamcılık Kavşağında Osmanlı'nın Kürt Siyaseti (1876-1909)</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>550</v>
+        <v>520</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786059413411</t>
+          <t>9786055402099</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Tesfira Teremaxi</t>
+          <t>Tesisul Qewaid El Eqaid</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786059413206</t>
+          <t>9786059413558</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Çar Derya (Ciltli)</t>
+          <t>Dozger</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>600</v>
+        <v>220</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786059413367</t>
+          <t>9786059413527</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Jıyanek Dıjwar</t>
+          <t>Melaye Ciziri</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786059413350</t>
+          <t>9786059413275</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Gırr ü Galli Mindallani Kurd</t>
+          <t>Li Şedadiye</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>260</v>
+        <v>240</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786059413282</t>
+          <t>9786059413268</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Diwan</t>
+          <t>Hewara Merwaniye</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>260</v>
+        <v>240</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786059413145</t>
+          <t>9786059413343</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Hamisiz Şair Babasız Metin</t>
+          <t>Fablen Kurdi</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>370</v>
+        <v>220</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786055053833</t>
+          <t>9786059413619</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Xelata Biçukan</t>
+          <t>İngiltere'nin Kürt Politikası 1918-1932</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>240</v>
+        <v>550</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786059413077</t>
+          <t>9786059413411</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Terceme-i Tevarih-i Şeref Han</t>
+          <t>Tesfira Teremaxi</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>360</v>
+        <v>250</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9789750005374</t>
+          <t>9786059413206</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>İslamiyet’in El-Cezire’ye Gelişi</t>
+          <t>Çar Derya (Ciltli)</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>330</v>
+        <v>600</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9789944360647</t>
+          <t>9786059413367</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Müküslü Hamza Eski Said’in Ehemmiyetli Talebesi</t>
+          <t>Jıyanek Dıjwar</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9789944360920</t>
+          <t>9786059413350</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Şerefname (2. Cilt)</t>
+          <t>Gırr ü Galli Mindallani Kurd</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>360</v>
+        <v>260</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786055402235</t>
+          <t>9786059413282</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Se Çirok</t>
+          <t>Diwan</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>100</v>
+        <v>260</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>3990000027565</t>
+          <t>9786059413145</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Rubaiyat</t>
+          <t>Hamisiz Şair Babasız Metin</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>160</v>
+        <v>370</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786055402075</t>
+          <t>9786055053833</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Pexembere Ummete Hz. Muhemmed</t>
+          <t>Xelata Biçukan</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>260</v>
+        <v>240</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9789750005343</t>
+          <t>9786059413077</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Seyf-ul Milük ü Bedi-ul Cemal</t>
+          <t>Terceme-i Tevarih-i Şeref Han</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>350</v>
+        <v>360</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9789944360265</t>
+          <t>9789750005374</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Serkanı</t>
+          <t>İslamiyet’in El-Cezire’ye Gelişi</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>240</v>
+        <v>330</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9789944360142</t>
+          <t>9789944360647</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Şer u Xencer</t>
+          <t>Müküslü Hamza Eski Said’in Ehemmiyetli Talebesi</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>125</v>
+        <v>250</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9789944360890</t>
+          <t>9789944360920</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Sorgul</t>
+          <t>Şerefname (2. Cilt)</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>330</v>
+        <v>360</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9789943605500</t>
+          <t>9786055402235</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Siyere Nebi</t>
+          <t>Se Çirok</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9789944360753</t>
+          <t>3990000027565</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Siyera Nebi</t>
+          <t>Rubaiyat</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>250</v>
+        <v>160</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9789944360982</t>
+          <t>9786055402075</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Tefsira Qur'ane Nura Qelban Cilt: 2 (Ciltli)</t>
+          <t>Pexembere Ummete Hz. Muhemmed</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>336</v>
+        <v>260</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9789944360388</t>
+          <t>9789750005343</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Nubihara Piçukan</t>
+          <t>Seyf-ul Milük ü Bedi-ul Cemal</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>7.87</v>
+        <v>350</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786055402044</t>
+          <t>9789944360265</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Neynika Nimeje</t>
+          <t>Serkanı</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>30</v>
+        <v>240</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>4440000000724</t>
+          <t>9789944360142</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Nameyen Becewab - Karşılıksız Mektuplar</t>
+          <t>Şer u Xencer</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>22</v>
+        <v>125</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9789944360425</t>
+          <t>9789944360890</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Munazerat</t>
+          <t>Sorgul</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>310</v>
+        <v>330</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>3990000014497</t>
+          <t>9789943605500</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Mewluda Kurdı Bı Zımane Gundı</t>
+          <t>Siyere Nebi</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>70</v>
+        <v>140</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9789944360975</t>
+          <t>9789944360753</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Mewlud</t>
+          <t>Siyera Nebi</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>3990000012248</t>
+          <t>9789944360982</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Mersıyeyen Rojhılat - Doğu Ağıtları</t>
+          <t>Tefsira Qur'ane Nura Qelban Cilt: 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>13</v>
+        <v>336</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9789944360418</t>
+          <t>9789944360388</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Meqamat</t>
+          <t>Nubihara Piçukan</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>200</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9789944360555</t>
+          <t>9786055402044</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Mem u Zin (Bi Herfen Erebi)</t>
+          <t>Neynika Nimeje</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>450</v>
+        <v>30</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9789944360715</t>
+          <t>4440000000724</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Mem u Zin</t>
+          <t>Nameyen Becewab - Karşılıksız Mektuplar</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>370</v>
+        <v>22</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9789944360180</t>
+          <t>9789944360425</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Diwan Melaye Ciziri</t>
+          <t>Munazerat</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>800</v>
+        <v>310</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786055402518</t>
+          <t>3990000014497</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Pertewa 40 Hedisan İmame Newewi (Ciltli)</t>
+          <t>Mewluda Kurdı Bı Zımane Gundı</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>520</v>
+        <v>70</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786055402389</t>
+          <t>9789944360975</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Melaye Cıziri Felsefi ve Tasavvufi Görüşleri</t>
+          <t>Mewlud</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>330</v>
+        <v>200</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9789944360869</t>
+          <t>3990000012248</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Melaye Cıziri Divanı ve Şerhi</t>
+          <t>Mersıyeyen Rojhılat - Doğu Ağıtları</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>55</v>
+        <v>13</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9789944360661</t>
+          <t>9789944360418</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Mela Huseyne Bateyı</t>
+          <t>Meqamat</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786055402143</t>
+          <t>9789944360555</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Mamıken Kurmanci</t>
+          <t>Mem u Zin (Bi Herfen Erebi)</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>27</v>
+        <v>450</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9789944360241</t>
+          <t>9789944360715</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Kulxaniya Veşartı</t>
+          <t>Mem u Zin</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>200</v>
+        <v>370</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>3990000009151</t>
+          <t>9789944360180</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Klasiken Kurdi (17 Kitap Takım)</t>
+          <t>Diwan Melaye Ciziri</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>606</v>
+        <v>800</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786055402136</t>
+          <t>9786055402518</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Kelile u Dimne</t>
+          <t>Pertewa 40 Hedisan İmame Newewi (Ciltli)</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>215</v>
+        <v>520</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9789944360968</t>
+          <t>9786055402389</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Kela Dimdime u Xane Lepzerın</t>
+          <t>Melaye Cıziri Felsefi ve Tasavvufi Görüşleri</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>200</v>
+        <v>330</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9789944360913</t>
+          <t>9789944360869</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Jıyana Pexembere me Hz. Muhemmed</t>
+          <t>Melaye Cıziri Divanı ve Şerhi</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>115</v>
+        <v>55</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786055402310</t>
+          <t>9789944360661</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Jı Kelepora Kurdi Pekenok</t>
+          <t>Mela Huseyne Bateyı</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>27</v>
+        <v>300</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786055402747</t>
+          <t>9786055402143</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>İslam’da Dava-yı Kavmiyet</t>
+          <t>Mamıken Kurmanci</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>220</v>
+        <v>27</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9789944360883</t>
+          <t>9789944360241</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Imparatorıya Eyubi u Damezrınere we Siltan Selaheddıne Eyubı</t>
+          <t>Kulxaniya Veşartı</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>270</v>
+        <v>200</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9789944360432</t>
+          <t>3990000009151</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Feqiye Teyran</t>
+          <t>Klasiken Kurdi (17 Kitap Takım)</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>500</v>
+        <v>606</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9789944360470</t>
+          <t>9786055402136</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Ez Kurdi Hin Dibim - Pratik Kürtçe Dersleri</t>
+          <t>Kelile u Dimne</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>380</v>
+        <v>215</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786055402051</t>
+          <t>9789944360968</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Eqide u Fiqha Zelal</t>
+          <t>Kela Dimdime u Xane Lepzerın</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>330</v>
+        <v>200</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786055402020</t>
+          <t>9789944360913</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Elifba u Tecwid</t>
+          <t>Jıyana Pexembere me Hz. Muhemmed</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>200</v>
+        <v>115</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>3990000006619</t>
+          <t>9786055402310</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Ebdullahe Minyeyi</t>
+          <t>Jı Kelepora Kurdi Pekenok</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>30</v>
+        <v>27</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786055402181</t>
+          <t>9786055402747</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Dıwan</t>
+          <t>İslam’da Dava-yı Kavmiyet</t>
         </is>
       </c>
       <c r="C236" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9789944360760</t>
+          <t>9789944360883</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Diwan Melaye Cizırı</t>
+          <t>Imparatorıya Eyubi u Damezrınere we Siltan Selaheddıne Eyubı</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>370</v>
+        <v>270</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9789944360166</t>
+          <t>9789944360432</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Dı Roniya Qur’ane de Diroka Pexemberan</t>
+          <t>Feqiye Teyran</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>27.78</v>
+        <v>500</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9789944360951</t>
+          <t>9789944360470</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Dewreşe Evdı Kulılka Bılbızek u Rım</t>
+          <t>Ez Kurdi Hin Dibim - Pratik Kürtçe Dersleri</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>350</v>
+        <v>380</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9789944360111</t>
+          <t>9786055402051</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Destana Şerre Kundan u Oijikan</t>
+          <t>Eqide u Fiqha Zelal</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>27</v>
+        <v>330</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786055402082</t>
+          <t>9786055402020</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Delilleriyle Şafii İlmihali (Ciltli)</t>
+          <t>Elifba u Tecwid</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>440</v>
+        <v>200</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>3990000012250</t>
+          <t>3990000006619</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Çarin</t>
+          <t>Ebdullahe Minyeyi</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>41.67</v>
+        <v>30</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>3990000012249</t>
+          <t>9786055402181</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş İran Şiiri Antolojisi</t>
+          <t>Dıwan</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>13</v>
+        <v>220</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786055402655</t>
+          <t>9789944360760</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Behna Seve</t>
+          <t>Diwan Melaye Cizırı</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>125</v>
+        <v>370</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>3990000034532</t>
+          <t>9789944360166</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Behlüle Divane</t>
+          <t>Dı Roniya Qur’ane de Diroka Pexemberan</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>15</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>3990000011852</t>
+          <t>9789944360951</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Bediüzzaman’ın Volkan Yazıları</t>
+          <t>Dewreşe Evdı Kulılka Bılbızek u Rım</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>140</v>
+        <v>350</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786055402198</t>
+          <t>9789944360111</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Baxçe Jiyani</t>
+          <t>Destana Şerre Kundan u Oijikan</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>280</v>
+        <v>27</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9789944360203</t>
+          <t>9786055402082</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Basiretü’l Kulub Tefsira Qurane</t>
+          <t>Delilleriyle Şafii İlmihali (Ciltli)</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>75</v>
+        <v>440</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786055402266</t>
+          <t>3990000012250</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Aqıle Hevpar e Mırovahıye</t>
+          <t>Çarin</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>140</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9789944360289</t>
+          <t>3990000012249</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Antolojiya Çiroken Nubıhare</t>
+          <t>Çağdaş İran Şiiri Antolojisi</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>310</v>
+        <v>13</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786055402457</t>
+          <t>9786055402655</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Akkoyunlu-Kürt İlişkileri</t>
+          <t>Behna Seve</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>280</v>
+        <v>125</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9789944360678</t>
+          <t>3990000034532</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Adat ü Rusümatnamee Ekradiye</t>
+          <t>Behlüle Divane</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>70</v>
+        <v>15</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786055402648</t>
+          <t>3990000011852</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>A’dan Z’ye Kürtler</t>
+          <t>Bediüzzaman’ın Volkan Yazıları</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>500</v>
+        <v>140</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>3990000010526</t>
+          <t>9786055402198</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Penc Risale Yen İmame Xezali</t>
+          <t>Baxçe Jiyani</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>150</v>
+        <v>280</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9789944360050</t>
+          <t>9789944360203</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Evina Pınhan</t>
+          <t>Basiretü’l Kulub Tefsira Qurane</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>17</v>
+        <v>75</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786055402556</t>
+          <t>9786055402266</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Banga Yekiti Bo Azadi</t>
+          <t>Aqıle Hevpar e Mırovahıye</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>300</v>
+        <v>140</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>3990000006304</t>
+          <t>9789944360289</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Asilerin Dönüşü</t>
+          <t>Antolojiya Çiroken Nubıhare</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>100</v>
+        <v>310</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>3990000024666</t>
+          <t>9786055402457</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Şiroveya Mem u Zina Ehmede Xani (Ciltli)</t>
+          <t>Akkoyunlu-Kürt İlişkileri</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>85</v>
+        <v>280</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786055402686</t>
+          <t>9789944360678</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Diwana Fethi</t>
+          <t>Adat ü Rusümatnamee Ekradiye</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>240</v>
+        <v>70</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786055402761</t>
+          <t>9786055402648</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Diwana Serdai</t>
+          <t>A’dan Z’ye Kürtler</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786055402921</t>
+          <t>3990000010526</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Pilinge Serhede</t>
+          <t>Penc Risale Yen İmame Xezali</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786055402778</t>
+          <t>9789944360050</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Diwana Bexew</t>
+          <t>Evina Pınhan</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>260</v>
+        <v>17</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786055053000</t>
+          <t>9786055402556</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Guldesteyek Çirok</t>
+          <t>Banga Yekiti Bo Azadi</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786055402815</t>
+          <t>3990000006304</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Ferhenga Kerbelayi</t>
+          <t>Asilerin Dönüşü</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>280</v>
+        <v>100</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786055402853</t>
+          <t>3990000024666</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Kadiz</t>
+          <t>Şiroveya Mem u Zina Ehmede Xani (Ciltli)</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>420</v>
+        <v>85</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786055402624</t>
+          <t>9786055402686</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Qewle Newala Sisebane</t>
+          <t>Diwana Fethi</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786055402631</t>
+          <t>9786055402761</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Diwana Weda'i</t>
+          <t>Diwana Serdai</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>240</v>
+        <v>100</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786055402662</t>
+          <t>9786055402921</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Yusuf u Zuleyxa</t>
+          <t>Pilinge Serhede</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>80</v>
+        <v>350</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786055402600</t>
+          <t>9786055402778</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Diwanab Babniri</t>
+          <t>Diwana Bexew</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786055053123</t>
+          <t>9786055053000</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Tefsira Qur'ane Nura Qelban Cilt: 6 (Ciltli)</t>
+          <t>Guldesteyek Çirok</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>336</v>
+        <v>240</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786055053345</t>
+          <t>9786055402815</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Mem u Zin (Ciltli)</t>
+          <t>Ferhenga Kerbelayi</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>800</v>
+        <v>280</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786055402822</t>
+          <t>9786055402853</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Tefsira Qur'ane Nura Qelban Cilt: 5 (Ciltli)</t>
+          <t>Kadiz</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>336</v>
+        <v>420</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9789944360821</t>
+          <t>9786055402624</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Tefsira Qur'ane Nura Qelban Cilt: 1 (Ciltli)</t>
+          <t>Qewle Newala Sisebane</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>336</v>
+        <v>220</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>3990000024658</t>
+          <t>9786055402631</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Tefsira Qur'ane Nura Qelban Cilt: 4 (Ciltli)</t>
+          <t>Diwana Weda'i</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>336</v>
+        <v>240</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786055402792</t>
+          <t>9786055402662</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Şafii Mezhebine Göre İslam İlmihali (Ciltli)</t>
+          <t>Yusuf u Zuleyxa</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>300</v>
+        <v>80</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786055402983</t>
+          <t>9786055402600</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Diwan Mela Eladine Kopi</t>
+          <t>Diwanab Babniri</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>400</v>
+        <v>220</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786055402907</t>
+          <t>9786055053123</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Xutbeyen Kurdi</t>
+          <t>Tefsira Qur'ane Nura Qelban Cilt: 6 (Ciltli)</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>260</v>
+        <v>336</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786055053024</t>
+          <t>9786055053345</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Jin li Ber Sibera Islame</t>
+          <t>Mem u Zin (Ciltli)</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>23</v>
+        <v>800</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786055402938</t>
+          <t>9786055402822</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Mewlide Kirdi</t>
+          <t>Tefsira Qur'ane Nura Qelban Cilt: 5 (Ciltli)</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>200</v>
+        <v>336</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786055402167</t>
+          <t>9789944360821</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Zerzewaten Şifadar</t>
+          <t>Tefsira Qur'ane Nura Qelban Cilt: 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>260</v>
+        <v>336</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>3990000025370</t>
+          <t>3990000024658</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Zena</t>
+          <t>Tefsira Qur'ane Nura Qelban Cilt: 4 (Ciltli)</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>15</v>
+        <v>336</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786055402280</t>
+          <t>9786055402792</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Zaroken Heskife</t>
+          <t>Şafii Mezhebine Göre İslam İlmihali (Ciltli)</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>17</v>
+        <v>300</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9789944360364</t>
+          <t>9786055402983</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Tuhfetul Sibyan</t>
+          <t>Diwan Mela Eladine Kopi</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>160</v>
+        <v>400</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>3990000016583</t>
+          <t>9786055402907</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Tefsira Qur'ane Nura Qelban Cilt: 3 (Ciltli)</t>
+          <t>Xutbeyen Kurdi</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>336</v>
+        <v>260</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786055402532</t>
+          <t>9786055053024</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Şıvan Perwer Efsaneya Zindi</t>
+          <t>Jin li Ber Sibera Islame</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>360</v>
+        <v>23</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786055402716</t>
+          <t>9786055402938</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Şeyh Adi Bin Müsafir</t>
+          <t>Mewlide Kirdi</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786055402150</t>
+          <t>9786055402167</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Şev u Rojen Mubarek</t>
+          <t>Zerzewaten Şifadar</t>
         </is>
       </c>
       <c r="C287" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786055402488</t>
+          <t>3990000025370</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Şev u Roj</t>
+          <t>Zena</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>190</v>
+        <v>15</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786055402846</t>
+          <t>9786055402280</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Şerefname Cilt 1 - Kürt Tarihi</t>
+          <t>Zaroken Heskife</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>500</v>
+        <v>17</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9789944360456</t>
+          <t>9789944360364</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Yezdan Sızane</t>
+          <t>Tuhfetul Sibyan</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786059413435</t>
+          <t>3990000016583</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Antolojiya Dengbejan 2 - Dengbej Şakiro (Ciltli)</t>
+          <t>Tefsira Qur'ane Nura Qelban Cilt: 3 (Ciltli)</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>780</v>
+        <v>336</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786059413442</t>
+          <t>9786055402532</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Antolojiya Dengbejan 1 - Dengbej Reso (Ciltli)</t>
+          <t>Şıvan Perwer Efsaneya Zindi</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>520</v>
+        <v>360</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786059413183</t>
+          <t>9786055402716</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Derde Welat - Diwan</t>
+          <t>Şeyh Adi Bin Müsafir</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>260</v>
+        <v>280</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786059413220</t>
+          <t>9786055402150</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Mirektiya Bitlise</t>
+          <t>Şev u Rojen Mubarek</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>240</v>
+        <v>260</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786059413107</t>
+          <t>9786055402488</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Siwana Qur'ane Meala Qur'ana Piroz (Ciltli)</t>
+          <t>Şev u Roj</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>800</v>
+        <v>190</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9789944360548</t>
+          <t>9786055402846</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Rıyadus Salıhin Baxe Qencan (Ciltli)</t>
+          <t>Şerefname Cilt 1 - Kürt Tarihi</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>680</v>
+        <v>500</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786055053987</t>
+          <t>9789944360456</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Selahaddin-i Eyyubi</t>
+          <t>Yezdan Sızane</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786059413213</t>
+          <t>9786059413435</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Şakiro</t>
+          <t>Antolojiya Dengbejan 2 - Dengbej Şakiro (Ciltli)</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>35</v>
+        <v>780</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786059413091</t>
+          <t>9786059413442</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'nın Son Yüzyılında Kürtler</t>
+          <t>Antolojiya Dengbejan 1 - Dengbej Reso (Ciltli)</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>480</v>
+        <v>520</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786055053895</t>
+          <t>9786059413183</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Simko</t>
+          <t>Derde Welat - Diwan</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>550</v>
+        <v>260</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786055053208</t>
+          <t>9786059413220</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Ferhenga Zanisten Cıvaki</t>
+          <t>Mirektiya Bitlise</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>270</v>
+        <v>240</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786055402877</t>
+          <t>9786059413107</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Ferhenga Etimolojiya Kurdi</t>
+          <t>Siwana Qur'ane Meala Qur'ana Piroz (Ciltli)</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>260</v>
+        <v>800</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786059413169</t>
+          <t>9789944360548</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Nerit U Helbest</t>
+          <t>Rıyadus Salıhin Baxe Qencan (Ciltli)</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>350</v>
+        <v>680</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786059413084</t>
+          <t>9786055053987</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Ferhanga Japoni - Kurdi - İngilizi</t>
+          <t>Selahaddin-i Eyyubi</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>30</v>
+        <v>250</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786059413114</t>
+          <t>9786059413213</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>1925 Hareketi</t>
+          <t>Şakiro</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>370</v>
+        <v>35</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786059413237</t>
+          <t>9786059413091</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Reso Şahe Dengbejan</t>
+          <t>Osmanlı'nın Son Yüzyılında Kürtler</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>260</v>
+        <v>480</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786059413190</t>
+          <t>9786055053895</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Statüko Ağa ile Derweşe Abdal</t>
+          <t>Simko</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>260</v>
+        <v>550</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786055402587</t>
+          <t>9786055053208</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Kuruluş Döneminde Eyyubiler - Selahaddin'in Devleti</t>
+          <t>Ferhenga Zanisten Cıvaki</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>240</v>
+        <v>270</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786059413138</t>
+          <t>9786055402877</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Rojnameya Kurdi Ya Heri Peşin Kurdıstan</t>
+          <t>Ferhenga Etimolojiya Kurdi</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>240</v>
+        <v>260</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786059413121</t>
+          <t>9786059413169</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Kurd U Ecem</t>
+          <t>Nerit U Helbest</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>340</v>
+        <v>350</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786055053499</t>
+          <t>9786059413084</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Nubihara Mezinan</t>
+          <t>Ferhanga Japoni - Kurdi - İngilizi</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>370</v>
+        <v>30</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786055053918</t>
+          <t>9786059413114</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Nubar</t>
+          <t>1925 Hareketi</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>280</v>
+        <v>370</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786055053468</t>
+          <t>9786059413237</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>İrşadül İbad (Ciltli)</t>
+          <t>Reso Şahe Dengbejan</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>110</v>
+        <v>260</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786055053147</t>
+          <t>9786059413190</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Tehten Bilind</t>
+          <t>Statüko Ağa ile Derweşe Abdal</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>240</v>
+        <v>260</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786055053277</t>
+          <t>9786055402587</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Klam u Jin</t>
+          <t>Kuruluş Döneminde Eyyubiler - Selahaddin'in Devleti</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786055053185</t>
+          <t>9786059413138</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Mem u Zin Azerice</t>
+          <t>Rojnameya Kurdi Ya Heri Peşin Kurdıstan</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>360</v>
+        <v>240</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786055053284</t>
+          <t>9786059413121</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Çaven Bave Min</t>
+          <t>Kurd U Ecem</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>150</v>
+        <v>340</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786055053215</t>
+          <t>9786055053499</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Loriname</t>
+          <t>Nubihara Mezinan</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>200</v>
+        <v>370</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786055053352</t>
+          <t>9786055053918</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Tarikh Mayyafariqin (Ciltli)</t>
+          <t>Nubar</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786055402860</t>
+          <t>9786055053468</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Günümüz Yezidiliği</t>
+          <t>İrşadül İbad (Ciltli)</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>460</v>
+        <v>110</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786055402884</t>
+          <t>9786055053147</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Silvan / Silivan Farqin</t>
+          <t>Tehten Bilind</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>350</v>
+        <v>240</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786055402914</t>
+          <t>9786055053277</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Seyyid Şefik Arvasi</t>
+          <t>Klam u Jin</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786055402709</t>
+          <t>9786055053185</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Berdin Bila Tari Be</t>
+          <t>Mem u Zin Azerice</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>160</v>
+        <v>360</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786055402754</t>
+          <t>9786055053284</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>El Eqdul - Şerxa Diwana Melaye Cıziri (Ciltli)</t>
+          <t>Çaven Bave Min</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>75</v>
+        <v>150</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786055402679</t>
+          <t>9786055053215</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Diwana Dahi</t>
+          <t>Loriname</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786055402693</t>
+          <t>9786055053352</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Diwana Hadi</t>
+          <t>Tarikh Mayyafariqin (Ciltli)</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>190</v>
+        <v>300</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786059413039</t>
+          <t>9786055402860</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Mela Mehmude Bazidi ü Adat ü Rusümatnamee Tewayife Ekradiye</t>
+          <t>Günümüz Yezidiliği</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>330</v>
+        <v>460</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786055053970</t>
+          <t>9786055402884</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Gili ü Gazinen Evindaran</t>
+          <t>Silvan / Silivan Farqin</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>370</v>
+        <v>350</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786055053925</t>
+          <t>9786055402914</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Kerr ü Kulik</t>
+          <t>Seyyid Şefik Arvasi</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786055053932</t>
+          <t>9786055402709</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Jı Şaireki Ciwan Re Name</t>
+          <t>Berdin Bila Tari Be</t>
         </is>
       </c>
       <c r="C330" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786055053864</t>
+          <t>9786055402754</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Peçar Tenkil Harekatı - 1927</t>
+          <t>El Eqdul - Şerxa Diwana Melaye Cıziri (Ciltli)</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>280</v>
+        <v>75</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786055053871</t>
+          <t>9786055402679</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Xutbeyen Zelal Ji Bo Mislimanen Delal (Ciltli)</t>
+          <t>Diwana Dahi</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>330</v>
+        <v>350</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786055053314</t>
+          <t>9786055402693</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Tevn</t>
+          <t>Diwana Hadi</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>280</v>
+        <v>190</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786055402440</t>
+          <t>9786059413039</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Mewlüda Nebi (Ciltli)</t>
+          <t>Mela Mehmude Bazidi ü Adat ü Rusümatnamee Tewayife Ekradiye</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>550</v>
+        <v>330</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786055402563</t>
+          <t>9786055053970</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Mecmue Min Erbain Kutup (Ciltli)</t>
+          <t>Gili ü Gazinen Evindaran</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>550</v>
+        <v>370</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786055053017</t>
+          <t>9786055053925</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Gülistan</t>
+          <t>Kerr ü Kulik</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>48</v>
+        <v>160</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786055053550</t>
+          <t>9786055053932</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Kitana Spi</t>
+          <t>Jı Şaireki Ciwan Re Name</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>220</v>
+        <v>160</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786055053444</t>
+          <t>9786055053864</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Carineyen Omer Xeyyam</t>
+          <t>Peçar Tenkil Harekatı - 1927</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>260</v>
+        <v>280</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786055053574</t>
+          <t>9786055053871</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Destana Zembilfiroş Ü Gulxatun</t>
+          <t>Xutbeyen Zelal Ji Bo Mislimanen Delal (Ciltli)</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>310</v>
+        <v>330</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786055053598</t>
+          <t>9786055053314</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Medreseyen Kurdıstane</t>
+          <t>Tevn</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786055053543</t>
+          <t>9786055402440</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Mısır'da Kürtler</t>
+          <t>Mewlüda Nebi (Ciltli)</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>280</v>
+        <v>550</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786055053604</t>
+          <t>9786055402563</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Diwana Şex Şemsedine Exlati</t>
+          <t>Mecmue Min Erbain Kutup (Ciltli)</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>260</v>
+        <v>550</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786055053482</t>
+          <t>9786055053017</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Sultan Abdülhamid ve Kürtler</t>
+          <t>Gülistan</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>550</v>
+        <v>48</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786055053376</t>
+          <t>9786055053550</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Dicle Diherike Dile Min</t>
+          <t>Kitana Spi</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>280</v>
+        <v>220</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786055402808</t>
+          <t>9786055053444</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Gotınen Peşıyan Çiroken Dawıyan</t>
+          <t>Carineyen Omer Xeyyam</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>240</v>
+        <v>260</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786055053222</t>
+          <t>9786055053574</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Melaye Cıziri'nin Divanında Tasavvufi Mazmunlar</t>
+          <t>Destana Zembilfiroş Ü Gulxatun</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>24</v>
+        <v>310</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786055053390</t>
+          <t>9786055053598</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Çiroken Serkeftine - 2 Dize Xeyalan</t>
+          <t>Medreseyen Kurdıstane</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786055053475</t>
+          <t>9786055053543</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Janistan</t>
+          <t>Mısır'da Kürtler</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>160</v>
+        <v>280</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786055053451</t>
+          <t>9786055053604</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Arwun u Luy / Soniki Çoligi</t>
+          <t>Diwana Şex Şemsedine Exlati</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>310</v>
+        <v>260</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786055053420</t>
+          <t>9786055053482</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Evdale Zeynike</t>
+          <t>Sultan Abdülhamid ve Kürtler</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>280</v>
+        <v>550</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786055053192</t>
+          <t>9786055053376</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Sterken Bihişte</t>
+          <t>Dicle Diherike Dile Min</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786055053291</t>
+          <t>9786055402808</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Bi Kurmanciya Gewr</t>
+          <t>Gotınen Peşıyan Çiroken Dawıyan</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786055053406</t>
+          <t>9786055053222</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Çiroken Serkeftine - 3 Xeyala Zaroke</t>
+          <t>Melaye Cıziri'nin Divanında Tasavvufi Mazmunlar</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>240</v>
+        <v>24</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786055053338</t>
+          <t>9786055053390</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Çiroken Efsaneyi - Yen Kurdan</t>
+          <t>Çiroken Serkeftine - 2 Dize Xeyalan</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>550</v>
+        <v>240</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786055053307</t>
+          <t>9786055053475</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Hinge</t>
+          <t>Janistan</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786055053949</t>
+          <t>9786055053451</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Diwana Şex Ehmede Feqir</t>
+          <t>Arwun u Luy / Soniki Çoligi</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>100</v>
+        <v>310</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786055053956</t>
+          <t>9786055053420</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Zeviya Ramüsane</t>
+          <t>Evdale Zeynike</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786055053161</t>
+          <t>9786055053192</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Bedie Esre Jinameya Bediüzzeman</t>
+          <t>Sterken Bihişte</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786055053260</t>
+          <t>9786055053291</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Dilşa</t>
+          <t>Bi Kurmanciya Gewr</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786055053888</t>
+          <t>9786055053406</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>De u Demari</t>
+          <t>Çiroken Serkeftine - 3 Xeyala Zaroke</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786055053253</t>
+          <t>9786055053338</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Bi Xatire Te Zimano</t>
+          <t>Çiroken Efsaneyi - Yen Kurdan</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>200</v>
+        <v>550</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786055402426</t>
+          <t>9786055053307</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Şer'iyat Risalesi</t>
+          <t>Hinge</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786055053178</t>
+          <t>9786055053949</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Xoçvan</t>
+          <t>Diwana Şex Ehmede Feqir</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>280</v>
+        <v>100</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786055053659</t>
+          <t>9786055053956</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Tarihsel Süreçte Kürt Coğrafyasında Tasavvuf ve Tarikatlar</t>
+          <t>Zeviya Ramüsane</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786055053086</t>
+          <t>9786055053161</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Çiroken Serkeftine - 1 Belavkırına Ronahiye</t>
+          <t>Bedie Esre Jinameya Bediüzzeman</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>240</v>
+        <v>260</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786055053239</t>
+          <t>9786055053260</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Geçişli Fiiller ve Ergativ</t>
+          <t>Dilşa</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786055053048</t>
+          <t>9786055053888</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Destpeka Edebiyata Kurdi ya Klasik</t>
+          <t>De u Demari</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>40</v>
+        <v>200</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786055053635</t>
+          <t>9786055053253</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Serhildana Şex Ubeydullahe Nehri</t>
+          <t>Bi Xatire Te Zimano</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>550</v>
+        <v>200</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786055053369</t>
+          <t>9786055402426</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Beyten Erbane</t>
+          <t>Şer'iyat Risalesi</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>250</v>
+        <v>160</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786055053963</t>
+          <t>9786055053178</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Qerinek Jı Axa Zelül</t>
+          <t>Xoçvan</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786055402372</t>
+          <t>9786055053659</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Nehcul Enam Eqida İmane</t>
+          <t>Tarihsel Süreçte Kürt Coğrafyasında Tasavvuf ve Tarikatlar</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786055053512</t>
+          <t>9786055053086</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Kulilk</t>
+          <t>Çiroken Serkeftine - 1 Belavkırına Ronahiye</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>135</v>
+        <v>240</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786059413046</t>
+          <t>9786055053239</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Divana İrfan Seyid Qedri Haşimi</t>
+          <t>Geçişli Fiiller ve Ergativ</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786055053901</t>
+          <t>9786055053048</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Siyabend u Xece</t>
+          <t>Destpeka Edebiyata Kurdi ya Klasik</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>160</v>
+        <v>40</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786055053246</t>
+          <t>9786055053635</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Yakut el-Hamevi’nin Mü’cemü’l-Büldan'ıda Kürtler</t>
+          <t>Serhildana Şex Ubeydullahe Nehri</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>25</v>
+        <v>550</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786055053093</t>
+          <t>9786055053369</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Cizre Tarihi (2 Cilt Takım)</t>
+          <t>Beyten Erbane</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786055053321</t>
+          <t>9786055053963</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Bajar - Edebıyatü Cızira Botan</t>
+          <t>Qerinek Jı Axa Zelül</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786055053130</t>
+          <t>9786055402372</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Reşoke Direj</t>
+          <t>Nehcul Enam Eqida İmane</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786055402990</t>
+          <t>9786055053512</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>İnsan Bi Çi Diji</t>
+          <t>Kulilk</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>200</v>
+        <v>135</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786055053611</t>
+          <t>9786059413046</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Kaniya Stranan</t>
+          <t>Divana İrfan Seyid Qedri Haşimi</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>160</v>
+        <v>190</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786055053734</t>
+          <t>9786055053901</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Belqiti</t>
+          <t>Siyabend u Xece</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>330</v>
+        <v>160</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786055053840</t>
+          <t>9786055053246</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Xutbeyen İbnu Nebate</t>
+          <t>Yakut el-Hamevi’nin Mü’cemü’l-Büldan'ıda Kürtler</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>280</v>
+        <v>25</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786055053857</t>
+          <t>9786055053093</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Eşira Reşkotan</t>
+          <t>Cizre Tarihi (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>280</v>
+        <v>600</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786257383066</t>
+          <t>9786055053321</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Diwana Nami</t>
+          <t>Bajar - Edebıyatü Cızira Botan</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>370</v>
+        <v>280</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786055402303</t>
+          <t>9786055053130</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Gulistan</t>
+          <t>Reşoke Direj</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>260</v>
+        <v>240</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786059413466</t>
+          <t>9786055402990</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Kulliyatu-s Seyid Eli El Findiki (Ciltli)</t>
+          <t>İnsan Bi Çi Diji</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>370</v>
+        <v>200</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786059413800</t>
+          <t>9786055053611</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Gulcivin</t>
+          <t>Kaniya Stranan</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>460</v>
+        <v>160</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786257383110</t>
+          <t>9786055053734</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>'Adat u Rusumetname'e Tewayife Ekradiye</t>
+          <t>Belqiti</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>350</v>
+        <v>330</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786059413824</t>
+          <t>9786055053840</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Suc u Ceza</t>
+          <t>Xutbeyen İbnu Nebate</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>550</v>
+        <v>280</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786257383042</t>
+          <t>9786055053857</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Demsala Nan</t>
+          <t>Eşira Reşkotan</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786257383059</t>
+          <t>9786257383066</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Abşüran</t>
+          <t>Diwana Nami</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>200</v>
+        <v>370</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786059413985</t>
+          <t>9786055402303</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Sala Şewate</t>
+          <t>Gulistan</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>460</v>
+        <v>260</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786257383011</t>
+          <t>9786059413466</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Hikümeta Kurdistane</t>
+          <t>Kulliyatu-s Seyid Eli El Findiki (Ciltli)</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>350</v>
+        <v>370</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786257383134</t>
+          <t>9786059413800</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Sterka Evine</t>
+          <t>Gulcivin</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>160</v>
+        <v>460</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786257383073</t>
+          <t>9786257383110</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Aşiretler Tarihi</t>
+          <t>'Adat u Rusumetname'e Tewayife Ekradiye</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786257383035</t>
+          <t>9786059413824</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Berxwedana Qehremanan</t>
+          <t>Suc u Ceza</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>280</v>
+        <v>550</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786257383028</t>
+          <t>9786257383042</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Geleneksel Kürt Kadın Kıyafetleri - Cilübergen Geleri yen Jinen Kurd (Ciltli)</t>
+          <t>Demsala Nan</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>2100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786257383158</t>
+          <t>9786257383059</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Qenewiç</t>
+          <t>Abşüran</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786257383103</t>
+          <t>9786059413985</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Kene Reş</t>
+          <t>Sala Şewate</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>200</v>
+        <v>460</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786257383080</t>
+          <t>9786257383011</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Eşqname</t>
+          <t>Hikümeta Kurdistane</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>370</v>
+        <v>350</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786257383097</t>
+          <t>9786257383134</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Berxwedan</t>
+          <t>Sterka Evine</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>250</v>
+        <v>160</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786059413787</t>
+          <t>9786257383073</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Gure Kubar</t>
+          <t>Aşiretler Tarihi</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>150</v>
+        <v>600</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786059413961</t>
+          <t>9786257383035</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Ez Kurdi Hin Dibim - Pratik Kürtçe Dersleri 2</t>
+          <t>Berxwedana Qehremanan</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>380</v>
+        <v>280</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786059413794</t>
+          <t>9786257383028</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Ejderhaye Tirsonek</t>
+          <t>Geleneksel Kürt Kadın Kıyafetleri - Cilübergen Geleri yen Jinen Kurd (Ciltli)</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>150</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786257383127</t>
+          <t>9786257383158</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Hikayeted Kurmanci</t>
+          <t>Qenewiç</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>240</v>
+        <v>160</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786257383141</t>
+          <t>9786257383103</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Feqiye Teyran Diwan</t>
+          <t>Kene Reş</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>780</v>
+        <v>200</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786055402037</t>
+          <t>9786257383080</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Defteroka Şirin</t>
+          <t>Eşqname</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>200</v>
+        <v>370</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786055402730</t>
+          <t>9786257383097</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Çuka Keko Peko</t>
+          <t>Berxwedan</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786055402327</t>
+          <t>9786059413787</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Çiroken Geleri</t>
+          <t>Gure Kubar</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786055402433</t>
+          <t>9786059413961</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Çıl Hedis</t>
+          <t>Ez Kurdi Hin Dibim - Pratik Kürtçe Dersleri 2</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>200</v>
+        <v>380</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9789944360685</t>
+          <t>9786059413794</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Diwan</t>
+          <t>Ejderhaye Tirsonek</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>370</v>
+        <v>150</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9789944360128</t>
+          <t>9786257383127</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Diwan</t>
+          <t>Hikayeted Kurmanci</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>20.83</v>
+        <v>240</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786055402211</t>
+          <t>9786257383141</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Diwan Perto Bege Hekkari</t>
+          <t>Feqiye Teyran Diwan</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>350</v>
+        <v>780</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786055402228</t>
+          <t>9786055402037</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Heyranoken Kurmancı</t>
+          <t>Defteroka Şirin</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>35</v>
+        <v>200</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9789944360500</t>
+          <t>9786055402730</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Hebana Berxvan</t>
+          <t>Çuka Keko Peko</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>350</v>
+        <v>160</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>3990000012879</t>
+          <t>9786055402327</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Gulşena Raz</t>
+          <t>Çiroken Geleri</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9789944360234</t>
+          <t>9786055402433</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Guldan</t>
+          <t>Çıl Hedis</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786055402204</t>
+          <t>9789944360685</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Ferhenga Pirzimani</t>
+          <t>Diwan</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>120</v>
+        <v>370</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9789944360838</t>
+          <t>9789944360128</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Ferhenga Kurdistanı</t>
+          <t>Diwan</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>24</v>
+        <v>20.83</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9789944360593</t>
+          <t>9786055402211</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Ferhanga Çapemeniya Kurdi - Kürtçe Basın Sözlüğü</t>
+          <t>Diwan Perto Bege Hekkari</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>370</v>
+        <v>350</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786055402006</t>
+          <t>9786055402228</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Lı Mukse</t>
+          <t>Heyranoken Kurmancı</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>220</v>
+        <v>35</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786055402471</t>
+          <t>9789944360500</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Leyl-Name</t>
+          <t>Hebana Berxvan</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9789944360852</t>
+          <t>3990000012879</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Kürtler ve Kürdistan Tarihi</t>
+          <t>Gulşena Raz</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>650</v>
+        <v>150</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786055402419</t>
+          <t>9789944360234</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Diwane Haydari (Arapça) (Ciltli)</t>
+          <t>Guldan</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>60</v>
+        <v>280</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9786055402594</t>
+          <t>9786055402204</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Kurdiya Kurmanci</t>
+          <t>Ferhenga Pirzimani</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>400</v>
+        <v>120</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9789944360210</t>
+          <t>9789944360838</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Ronahıya Qur’ana Pıroz (Ciltli)</t>
+          <t>Ferhenga Kurdistanı</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>50</v>
+        <v>24</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9789944360067</t>
+          <t>9789944360593</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Risaleyen Eqıde u Exlaq u Edeb (Ciltli)</t>
+          <t>Ferhanga Çapemeniya Kurdi - Kürtçe Basın Sözlüğü</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>30</v>
+        <v>370</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>3990000004868</t>
+          <t>9786055402006</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Risala Bıratiye Jı Kulliyata Risale e Nur</t>
+          <t>Lı Mukse</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>120</v>
+        <v>220</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9789944360586</t>
+          <t>9786055402471</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Rezimana Kurdi</t>
+          <t>Leyl-Name</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>360</v>
+        <v>220</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9789944360609</t>
+          <t>9789944360852</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Reng u Ruye Pexember</t>
+          <t>Kürtler ve Kürdistan Tarihi</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>220</v>
+        <v>750</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9789944360746</t>
+          <t>9786055402419</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Qisseyen Pexemberan</t>
+          <t>Diwane Haydari (Arapça) (Ciltli)</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>260</v>
+        <v>60</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>3990000004866</t>
+          <t>9786055402594</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Peyiven Piçuk (Küçük Sözler)</t>
+          <t>Kurdiya Kurmanci</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>20</v>
+        <v>400</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786055402129</t>
+          <t>9789944360210</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Wergera Qur’ana Piroz Bi Zimane Kurdi</t>
+          <t>Ronahıya Qur’ana Pıroz (Ciltli)</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>41.67</v>
+        <v>50</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9789944360999</t>
+          <t>9789944360067</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Vefatının 50. Yılında Uluslararası Bediüzzaman Said Nursi Sempozyumu</t>
+          <t>Risaleyen Eqıde u Exlaq u Edeb (Ciltli)</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>27.78</v>
+        <v>30</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9789944360906</t>
+          <t>3990000004868</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Turike Pire Kal</t>
+          <t>Risala Bıratiye Jı Kulliyata Risale e Nur</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>17</v>
+        <v>120</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9789944360944</t>
+          <t>9789944360586</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Turabidin’den Berriye’ye</t>
+          <t>Rezimana Kurdi</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>550</v>
+        <v>360</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9786055402525</t>
+          <t>9789944360609</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Diwana Melaye Cizıri (Bi Herfen Erebi)</t>
+          <t>Reng u Ruye Pexember</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>550</v>
+        <v>220</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786059413596</t>
+          <t>9789944360746</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Maciriya Hemidiyeki - Rojniviska Mela Mihemede Zilani</t>
+          <t>Qisseyen Pexemberan</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>240</v>
+        <v>260</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786059413848</t>
+          <t>3990000004866</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Hasanveyhi Kürt Emirliği (961-1015)</t>
+          <t>Peyiven Piçuk (Küçük Sözler)</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>330</v>
+        <v>20</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9786059413855</t>
+          <t>9786055402129</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Şiva Miriyan</t>
+          <t>Wergera Qur’ana Piroz Bi Zimane Kurdi</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>200</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9786059413886</t>
+          <t>9789944360999</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Mem u Zina Hewrami</t>
+          <t>Vefatının 50. Yılında Uluslararası Bediüzzaman Said Nursi Sempozyumu</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>330</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9786059413862</t>
+          <t>9789944360906</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Folkora Qerejdaxe</t>
+          <t>Turike Pire Kal</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>460</v>
+        <v>17</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9786059413947</t>
+          <t>9789944360944</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Tarixa Pexemberan (Qesesul-Enbiya) (Ciltli)</t>
+          <t>Turabidin’den Berriye’ye</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>580</v>
+        <v>550</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9789944360845</t>
+          <t>9786055402525</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Dubeyti</t>
+          <t>Diwana Melaye Cizıri (Bi Herfen Erebi)</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>13.33</v>
+        <v>550</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9789944360722</t>
+          <t>9786059413596</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Şiroveya Mem u Zina Ehmede Xan</t>
+          <t>Maciriya Hemidiyeki - Rojniviska Mela Mihemede Zilani</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>850</v>
+        <v>240</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786257383004</t>
+          <t>9786059413848</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Dengbej Huseyno Antolojiya Dengbejan 3 (Ciltli)</t>
+          <t>Hasanveyhi Kürt Emirliği (961-1015)</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>520</v>
+        <v>330</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9786059413459</t>
+          <t>9786059413855</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Bediuzzeman ü Medresetuzzehra - Umrek ü Mırazek</t>
+          <t>Şiva Miriyan</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>210</v>
+        <v>200</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9786059413732</t>
+          <t>9786059413886</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Zimanşujin</t>
+          <t>Mem u Zina Hewrami</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>160</v>
+        <v>330</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9786059413749</t>
+          <t>9786059413862</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Payiza Mezinan</t>
+          <t>Folkora Qerejdaxe</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>260</v>
+        <v>460</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9786059413756</t>
+          <t>9786059413947</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Di Arşiven Rusyaye de Mistefa Barzani (1945-1958)</t>
+          <t>Tarixa Pexemberan (Qesesul-Enbiya) (Ciltli)</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>260</v>
+        <v>580</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9786059413510</t>
+          <t>9789944360845</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Bı Mesel u Misalan Destane Meme Alan</t>
+          <t>Dubeyti</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>350</v>
+        <v>13.33</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9786059413565</t>
+          <t>9789944360722</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Tarixu Hisn Keyfa (Arapça) (Ciltli)</t>
+          <t>Şiroveya Mem u Zina Ehmede Xan</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>750</v>
+        <v>850</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9786059413763</t>
+          <t>9786257383004</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Heliya Heqiqete Xatireyen Heyate</t>
+          <t>Dengbej Huseyno Antolojiya Dengbejan 3 (Ciltli)</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>330</v>
+        <v>520</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9786059413817</t>
+          <t>9786059413459</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>Erdelan Tarihi</t>
+          <t>Bediuzzeman ü Medresetuzzehra - Umrek ü Mırazek</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>440</v>
+        <v>210</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9786059413695</t>
+          <t>9786059413732</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Çiroken Serkeftine - 4 Rewiye Roje</t>
+          <t>Zimanşujin</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>240</v>
+        <v>160</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9786059413336</t>
+          <t>9786059413749</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Dara Malbata Pexemberan U Ehle Beyta Nebi</t>
+          <t>Payiza Mezinan</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9786059413329</t>
+          <t>9786059413756</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Ulus Tartışmaları Bağlamında Xani</t>
+          <t>Di Arşiven Rusyaye de Mistefa Barzani (1945-1958)</t>
         </is>
       </c>
       <c r="C457" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9786059413381</t>
+          <t>9786059413510</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Kulilka Evina Bedeng</t>
+          <t>Bı Mesel u Misalan Destane Meme Alan</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9786059413299</t>
+          <t>9786059413565</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Dewr u Gera Kurdistane</t>
+          <t>Tarixu Hisn Keyfa (Arapça) (Ciltli)</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>350</v>
+        <v>750</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9786059413305</t>
+          <t>9786059413763</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Raro Raşt - Me’lumate Diniye</t>
+          <t>Heliya Heqiqete Xatireyen Heyate</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>260</v>
+        <v>330</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9786059413497</t>
+          <t>9786059413817</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Mesnewiya Yusuf u Zuleyxaye</t>
+          <t>Erdelan Tarihi</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>460</v>
+        <v>440</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9786059413541</t>
+          <t>9786059413695</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Du Legleg Zozan u Gernas</t>
+          <t>Çiroken Serkeftine - 4 Rewiye Roje</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9786059413534</t>
+          <t>9786059413336</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Daweta Noko u Niske</t>
+          <t>Dara Malbata Pexemberan U Ehle Beyta Nebi</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9786059413664</t>
+          <t>9786059413329</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Kürtlerin Gelenek ve Görenekleri</t>
+          <t>Ulus Tartışmaları Bağlamında Xani</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9786059413671</t>
+          <t>9786059413381</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Kene Miriyan Gunehe Guran</t>
+          <t>Kulilka Evina Bedeng</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9786059413633</t>
+          <t>9786059413299</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Destana Kela Dımdım ü Xane Lepzerin</t>
+          <t>Dewr u Gera Kurdistane</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9786059413428</t>
+          <t>9786059413305</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Beyt ü Destanen Kurdi</t>
+          <t>Raro Raşt - Me’lumate Diniye</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>170</v>
+        <v>260</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9786059413602</t>
+          <t>9786059413497</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Varqılin</t>
+          <t>Mesnewiya Yusuf u Zuleyxaye</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>260</v>
+        <v>460</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9786059413480</t>
+          <t>9786059413541</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Teşeyen Nezme</t>
+          <t>Du Legleg Zozan u Gernas</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>360</v>
+        <v>150</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9786059413589</t>
+          <t>9786059413534</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Mirektiya Erdelane</t>
+          <t>Daweta Noko u Niske</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9786059413626</t>
+          <t>9786059413664</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>Kürt Kadınları</t>
+          <t>Kürtlerin Gelenek ve Görenekleri</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9786059413640</t>
+          <t>9786059413671</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Çin ü Maçin</t>
+          <t>Kene Miriyan Gunehe Guran</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9786059413572</t>
+          <t>9786059413633</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Ahlat Eyyübileri Tarihi</t>
+          <t>Destana Kela Dımdım ü Xane Lepzerin</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>370</v>
+        <v>250</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9786059413398</t>
+          <t>9786059413428</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>101 Gotınen Peşıyan 101 Çirok</t>
+          <t>Beyt ü Destanen Kurdi</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>280</v>
+        <v>170</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>4444444442958</t>
+          <t>9786059413602</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Seta Hevala Min Dilşa [Kurmanci]</t>
+          <t>Varqılin</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>1500</v>
+        <v>260</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>4440000001951</t>
+          <t>9786059413480</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Şifaul-Ekbad Fi Feraidil-İbad</t>
+          <t>Teşeyen Nezme</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>180</v>
+        <v>360</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>3990000025488</t>
+          <t>9786059413589</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>Tefsira Qur'ane Nura Qelban (6 Cilt Takım) (Ciltli)</t>
+          <t>Mirektiya Erdelane</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>2200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9786256605190</t>
+          <t>9786059413626</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>Pişika Min</t>
+          <t>Kürt Kadınları</t>
         </is>
       </c>
       <c r="C478" s="1">
-        <v>100</v>
+        <v>220</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9786256605046</t>
+          <t>9786059413640</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>Risteyen Kaptan</t>
+          <t>Çin ü Maçin</t>
         </is>
       </c>
       <c r="C479" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9786257383820</t>
+          <t>9786059413572</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>Korku ve Umut</t>
+          <t>Ahlat Eyyübileri Tarihi</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>500</v>
+        <v>370</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>4440000002395</t>
+          <t>9786059413398</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>Seta Embaza Mi Dilşa</t>
+          <t>101 Gotınen Peşıyan 101 Çirok</t>
         </is>
       </c>
       <c r="C481" s="1">
-        <v>900</v>
+        <v>280</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>4440000001953</t>
+          <t>4444444442958</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>Diwana Reşpojan</t>
+          <t>Seta Hevala Min Dilşa [Kurmanci]</t>
         </is>
       </c>
       <c r="C482" s="1">
-        <v>280</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>9786059413176</t>
+          <t>4440000001951</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>Gotaren Zımannasıye</t>
+          <t>Şifaul-Ekbad Fi Feraidil-İbad</t>
         </is>
       </c>
       <c r="C483" s="1">
-        <v>370</v>
+        <v>180</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>9786055402068</t>
+          <t>3990000025488</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>Neynika Xeman</t>
+          <t>Tefsira Qur'ane Nura Qelban (6 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C484" s="1">
-        <v>200</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>9786055053055</t>
+          <t>9786256605190</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>Gerekçe ve Hükümleriyle Şark İstiklal Mahkemesi Kararları (2 Cilt Takım)</t>
+          <t>Pişika Min</t>
         </is>
       </c>
       <c r="C485" s="1">
-        <v>1100</v>
+        <v>100</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>9786059413060</t>
+          <t>9786256605046</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>Melayê Cizîrî Hakikat ve Mecaz Arasında Bir Sûfî’nin Portresi</t>
+          <t>Risteyen Kaptan</t>
         </is>
       </c>
       <c r="C486" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>9786055053703</t>
+          <t>9786257383820</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>Seta Daristana Şerin</t>
+          <t>Korku ve Umut</t>
         </is>
       </c>
       <c r="C487" s="1">
-        <v>1200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>9786059413893</t>
+          <t>4440000002395</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>Diroka Navdaren Kurd (3 Kitap Takım)</t>
+          <t>Seta Embaza Mi Dilşa</t>
         </is>
       </c>
       <c r="C488" s="1">
-        <v>1300</v>
+        <v>900</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>9786059413835</t>
+          <t>4440000001953</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>Kürt Hikayesi</t>
+          <t>Diwana Reşpojan</t>
         </is>
       </c>
       <c r="C489" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>9786059413831</t>
+          <t>9786059413176</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>Reya Xelasiye</t>
+          <t>Gotaren Zımannasıye</t>
         </is>
       </c>
       <c r="C490" s="1">
-        <v>350</v>
+        <v>370</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>3990000004867</t>
+          <t>9786055402068</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>Peyiva Bıst u Seyemın (Yirmiüçüncü Söz)</t>
+          <t>Neynika Xeman</t>
         </is>
       </c>
       <c r="C491" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>9786059413993</t>
+          <t>9786055053055</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>Roniya Çavan Heyata Hezreti Muhammed Mustafa (Ciltli)</t>
+          <t>Gerekçe ve Hükümleriyle Şark İstiklal Mahkemesi Kararları (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C492" s="1">
-        <v>470</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>9789944360197</t>
+          <t>9786059413060</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>Diyariya Kurdı Fiqha Şafıı</t>
+          <t>Melayê Cizîrî Hakikat ve Mecaz Arasında Bir Sûfî’nin Portresi</t>
         </is>
       </c>
       <c r="C493" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" s="1" t="inlineStr">
         <is>
+          <t>9786055053703</t>
+        </is>
+      </c>
+      <c r="B494" s="1" t="inlineStr">
+        <is>
+          <t>Seta Daristana Şerin</t>
+        </is>
+      </c>
+      <c r="C494" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="495" spans="1:3">
+      <c r="A495" s="1" t="inlineStr">
+        <is>
+          <t>9786059413893</t>
+        </is>
+      </c>
+      <c r="B495" s="1" t="inlineStr">
+        <is>
+          <t>Diroka Navdaren Kurd (3 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C495" s="1">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="496" spans="1:3">
+      <c r="A496" s="1" t="inlineStr">
+        <is>
+          <t>9786059413835</t>
+        </is>
+      </c>
+      <c r="B496" s="1" t="inlineStr">
+        <is>
+          <t>Kürt Hikayesi</t>
+        </is>
+      </c>
+      <c r="C496" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="497" spans="1:3">
+      <c r="A497" s="1" t="inlineStr">
+        <is>
+          <t>9786059413831</t>
+        </is>
+      </c>
+      <c r="B497" s="1" t="inlineStr">
+        <is>
+          <t>Reya Xelasiye</t>
+        </is>
+      </c>
+      <c r="C497" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="498" spans="1:3">
+      <c r="A498" s="1" t="inlineStr">
+        <is>
+          <t>3990000004867</t>
+        </is>
+      </c>
+      <c r="B498" s="1" t="inlineStr">
+        <is>
+          <t>Peyiva Bıst u Seyemın (Yirmiüçüncü Söz)</t>
+        </is>
+      </c>
+      <c r="C498" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="499" spans="1:3">
+      <c r="A499" s="1" t="inlineStr">
+        <is>
+          <t>9786059413993</t>
+        </is>
+      </c>
+      <c r="B499" s="1" t="inlineStr">
+        <is>
+          <t>Roniya Çavan Heyata Hezreti Muhammed Mustafa (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C499" s="1">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="500" spans="1:3">
+      <c r="A500" s="1" t="inlineStr">
+        <is>
+          <t>9789944360197</t>
+        </is>
+      </c>
+      <c r="B500" s="1" t="inlineStr">
+        <is>
+          <t>Diyariya Kurdı Fiqha Şafıı</t>
+        </is>
+      </c>
+      <c r="C500" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="501" spans="1:3">
+      <c r="A501" s="1" t="inlineStr">
+        <is>
           <t>9786059413770</t>
         </is>
       </c>
-      <c r="B494" s="1" t="inlineStr">
+      <c r="B501" s="1" t="inlineStr">
         <is>
           <t>Deriye Dil Guldesteyek ji Şiira Almani</t>
         </is>
       </c>
-      <c r="C494" s="1">
+      <c r="C501" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>