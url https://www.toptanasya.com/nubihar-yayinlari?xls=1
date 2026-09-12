--- v2 (2026-07-03)
+++ v3 (2026-09-12)
@@ -199,51 +199,51 @@
         <is>
           <t>9786256605916</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Dîroka Edebîyata Kurdî</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786256605909</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Bir El Kitabı Kürtler</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>800</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786256605893</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>İmparatorluk, Serhad ve Sancak: Bayezid</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>480</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786256605695</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
@@ -1669,96 +1669,96 @@
         <is>
           <t>9786257383837</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Dubeytiyen Baba Tahire Hemedani</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>9786257383738</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Şerefname Tewarixe Qedîme Kurdıstan</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>280</v>
+        <v>460</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>9786257383790</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>İran Xanım - Hawarek Ji Ürmiyeye</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>9786257383769</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Perwerdeya Zarokan Bi Çirokan</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>9786257383721</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Mitos ü Edebiyat</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>440</v>
+        <v>460</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>9786257383776</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Mele Heyder Varli - Alimeki ji Medreseye</t>
         </is>
       </c>
       <c r="C111" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>9786257383806</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
@@ -5674,51 +5674,51 @@
         <is>
           <t>9786055053239</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>Geçişli Fiiller ve Ergativ</t>
         </is>
       </c>
       <c r="C373" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>9786055053048</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>Destpeka Edebiyata Kurdi ya Klasik</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>40</v>
+        <v>460</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>9786055053635</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>Serhildana Şex Ubeydullahe Nehri</t>
         </is>
       </c>
       <c r="C375" s="1">
         <v>550</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>9786055053369</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
@@ -5764,51 +5764,51 @@
         <is>
           <t>9786055053512</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>Kulilk</t>
         </is>
       </c>
       <c r="C379" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>9786059413046</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>Divana İrfan Seyid Qedri Haşimi</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>9786055053901</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>Siyabend u Xece</t>
         </is>
       </c>
       <c r="C381" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>9786055053246</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>