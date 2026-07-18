--- v0 (2026-03-29)
+++ v1 (2026-07-18)
@@ -154,51 +154,51 @@
         <is>
           <t>9786059573221</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>El-Muhtar li’l-Fetva (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>550</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786059573030</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>El-İhtiyar Ta'lili'l-Muhtar (5 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>4500</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>3990000064365</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Peygamberimizin Hayatı (7 Kitap Kutulu Takım)</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>3990000054316</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>