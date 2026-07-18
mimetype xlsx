--- v0 (2026-03-29)
+++ v1 (2026-07-18)
@@ -109,186 +109,186 @@
         <is>
           <t>9786057340351</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Filistine Armağan (Ajanda) (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786057340344</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>İlk Ahit (Elest Sözleşmesi)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786057340320</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>İslami Şuur Yolunda Pratik Bilgiler</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786057340337</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Firari</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>320</v>
+        <v>375</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786057340306</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>O'nun İzinde (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>470</v>
+        <v>600</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786050627497</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Sorularla Temel Dini Bilgiler Soru Bankası</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786050627459</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Semboller Diliyle Hac</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786050627480</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Meçhul</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786059612388</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>İmam Şafi'ye Armağan (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786058034693</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Ramazan Günlüğüm</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786058034662</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Klavye İncilerim</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786059612364</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>İmam Ahmed B. Hanbel'e Armağan (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786059612418</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
@@ -424,51 +424,51 @@
         <is>
           <t>9786058034631</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Kadının İzzeti</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786058034624</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Mülkün Karıştırılması (Şirk-Tevhid)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786058034617</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Dava Adamına Armağan (Ciltli)</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786058034600</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
@@ -514,51 +514,51 @@
         <is>
           <t>9786059612661</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Türkiye’nin Mülteci Sorununa Yaklaşımı ve Dış Politikaya Etkileri</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786059612272</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Cemaatteki Muhbir</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786059612258</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Akaid Meseleleri Üzerine Notlar</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786059612579</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
@@ -574,201 +574,201 @@
         <is>
           <t>9786059612227</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Koruyucu Hukuk İslam Hukuku</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786059612296</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Şia'da Hadis ve Nehcü'l-Belağa</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786059612081</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Amr b. As'ın Hadis Rivayetindeki Yeri</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786059612098</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>İhya Mı İmha Mı ?</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786059612104</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>İbadetin Özü Dua</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786059612616</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Şahitlik - Ayet ve Hadislerle Vahye Şahitlik</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786059612302</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Aile Evden Gidiyor</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786059612319</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Kır Zincirlerini</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786059612005</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Hikmet Salkımları</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786058351752</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Kaynaklarda Ayetü’l-Kürsi ve Esrarı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786058351721</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Nebevi Sünneti Anlamak Yöntemi</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786058351745</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Evlenme ve Boşanma</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786058351769</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Kur'an'da Taklit Anlayışı</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786058351738</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
@@ -784,81 +784,81 @@
         <is>
           <t>9786058351714</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>İslam'da İtikat Yöntemi</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786058351707</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Fıkıh Usulü</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786056531989</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Bir Mücahid ve Bir Mücahide</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786059612500</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Davanın Gölgesinde Aşk-ı İfşa</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>3990144411023</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Hz Zeynep'e Armağan (Ciltli)</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>3999999774155</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
@@ -919,151 +919,151 @@
         <is>
           <t>9786050627435</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Zeyneb Gazali'ye Armağan (Ciltli)</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9786050627411</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Günümüz Bid’at Ehline Reddiyeler</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9786050627404</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Geçmişten Günümüze Kur’an’ı Anlama ve Yaşama Önündeki Engeller</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9786050627428</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Salihlerin Azığı Dualar</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9786058034648</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Din görünümlü Yol (Bidat-Sünnet)</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9786058034655</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Çöl Kızı Seleme</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9786058034686</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Hadis İnkarcılarına Cevaplar</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9786058034679</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Kızım Hafsa İle Siyer Öğreniyoruz</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9786050627442</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Namaz Okumaları "İkra Rahlesinde İnsan Aynası" (Ciltli)</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>750</v>
+        <v>1000</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>