--- v0 (2025-10-24)
+++ v1 (2026-05-21)
@@ -94,211 +94,211 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786057047267</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Arketipsel Şeysiler</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>480</v>
+        <v>540</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786259876528</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Hepimiz Kuiriz Hepimiz Işık</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>285</v>
+        <v>430</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786259876511</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Hayatın Tüm Haziranları</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>290</v>
+        <v>415</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786259876504</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Çapkın Gezgin'in Ukdeler Kitabı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>290</v>
+        <v>445</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786057047274</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Zer</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>270</v>
+        <v>410</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786057047298</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>BonBon BönBön</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>270</v>
+        <v>385</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786057047281</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Sarılma F/ikirciği</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>250</v>
+        <v>365</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786057047250</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Pen Ormanda</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>390</v>
+        <v>470</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786057047212</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Hafif Zehirler</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>280</v>
+        <v>410</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786057047205</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Ben Seni Kolye Gibi Var Ya</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>250</v>
+        <v>365</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786057047229</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Haydi Rapunzel, Bir Taş Daha!</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>240</v>
+        <v>390</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786057047236</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Ellerin Ellerimde</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>280</v>
+        <v>400</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>