--- v2 (2026-02-14)
+++ v3 (2026-04-03)
@@ -85,3505 +85,7885 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789944344203</t>
+          <t>9786057744838</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Gazeteciliğin Esasları</t>
+          <t>Timsahların Hiç Sofra Adabı Yokmuş!</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>175</v>
+        <v>280</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786059856263</t>
+          <t>9786057744784</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Tarihi Yoldan Kültürel Rotaya</t>
+          <t>Zeka Odaklı Öğrenim - Kavramlar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>185</v>
+        <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786054362325</t>
+          <t>9786057744791</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Development and Structure of the Turkish Economy</t>
+          <t>Zeka Odaklı Öğrenim - Renkler</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>175</v>
+        <v>150</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789944344975</t>
+          <t>9786057744807</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Çocuk</t>
+          <t>Zeka Odaklı Öğrenim - Sayılar</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789944344999</t>
+          <t>9786057744814</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Bayan Leylek</t>
+          <t>Zeka Odaklı Öğrenim - Şekiller</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057744777</t>
+          <t>9786057744180</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>The Forefront: Achieving Academic Success İn Speaking</t>
+          <t>İlk Boyamalarım - Çiftlik</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>300</v>
+        <v>140</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057744821</t>
+          <t>9786057744159</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Teleskobumun Ucundaki Evren</t>
+          <t>İlk Boyamalarım - Meyveler</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>190</v>
+        <v>26.48</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057744531</t>
+          <t>9786057744166</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Yiyecek Anatomisi</t>
+          <t>İlk Boyamalarım - Hayvanlar</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>585</v>
+        <v>26.48</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057744487</t>
+          <t>9786057744142</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Okyanusun Anatomisi</t>
+          <t>İlk Boyamalarım - Renkler</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>585</v>
+        <v>56.02</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786059856539</t>
+          <t>2789788619489</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Okulda Satranç 1. Seviye - Başlangıç</t>
+          <t>İlk Boyamalarım – Boyama Kitapları Seti (7 Kitap Takım)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>250</v>
+        <v>185.37</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057744432</t>
+          <t>9786059856713</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Şeylerin Tuhaf Düzeni</t>
+          <t>Mavi Balina (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>370</v>
+        <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057744371</t>
+          <t>9786059856706</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Descartes’ın Yanılgısı</t>
+          <t>Kutup Ayısı (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>380</v>
+        <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786054362929</t>
+          <t>2789788610982</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Ne İstiyorsun Sevgili Salyangoz?</t>
+          <t>Çocuklar İçin Öykü Kitapları Seti 2 (10 Kitap)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>42</v>
+        <v>418</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057744760</t>
+          <t>9786059856768</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Matematik Gezegeni 2. Sınıf ( 2 Kitap )</t>
+          <t>Büyüklerin Dünyasında Hayatta Kalabilmek İçin Gerekli 50 Gizli Görev İçin Kılavuz (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>740</v>
+        <v>210</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057744425</t>
+          <t>9786059856294</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Vizyonlar</t>
+          <t>Amatör Coğrafyacının Elkitabı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>420</v>
+        <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786059856720</t>
+          <t>9786059856386</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Beyin Nasıl Çalışır? (Ciltli)</t>
+          <t>Türkçe Gezegeni 3. Sınıf Soru Bankası</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>418</v>
+        <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786059856409</t>
+          <t>9786059856430</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Kodlama</t>
+          <t>Matematik Gezegeni 4. Sınıf 10 Sayı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>160</v>
+        <v>63</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786059856072</t>
+          <t>9786059856621</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Tatil Gezegeni - 2. Sınıf Tüm Dersler</t>
+          <t>Matematik Gezegeni 1. Sınıf 2+1 Set</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>230</v>
+        <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786054362950</t>
+          <t>9786059856836</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Renkli Dilekler Uçurtması</t>
+          <t>Matematik Gezegeni 2. Sınıf (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>120</v>
+        <v>240</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789944344982</t>
+          <t>9786059856331</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Top</t>
+          <t>Matematik Gezegeni 3. Sınıf</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>150</v>
+        <v>63</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057744272</t>
+          <t>2789788610977</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Nanobilim ve Nanoteknoloji</t>
+          <t>Matematik Gezegeni 4. Sınıf 2+1 Set</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>280</v>
+        <v>63</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9780000000012</t>
+          <t>9786059856362</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Reader At Work 1-2, More To Read 1-2 (4'lü Set)</t>
+          <t>Türkçe Gezegeni 2. Sınıf Soru Bankası</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>1190</v>
+        <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>2789788610981</t>
+          <t>9786059856843</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Öykü Kitapları Seti 1 (10 Kitap)</t>
+          <t>Matematik Gezegeni 3. Sınıf (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>1200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786059856089</t>
+          <t>9786059856645</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Tatil Gezegeni - 3. Sınıf Tüm Dersler</t>
+          <t>5. Sınıf Matematik Gezegeni Soru Bankası</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>230</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786059856096</t>
+          <t>9786059856355</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Tatil Gezegeni - 4. Sınıf Tüm Dersler</t>
+          <t>Türkçe Gezegeni 2. Sınıf Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>230</v>
+        <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786059856874</t>
+          <t>9786059856898</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Anton ve Büyük Kapışma</t>
+          <t>Sihirbaz Anton</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>120</v>
+        <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786054362905</t>
+          <t>9786059856904</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Fil, Kelebek ve Kuş</t>
+          <t>Oyunbozan Anton</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>150</v>
+        <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786059856461</t>
+          <t>9786055164737</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>13 Yaşına Gelmeden Yaşanacak 50 Macera İçin Kılavuz (Ciltli)</t>
+          <t>İnönü Döneminde Tarih ve Eğitim</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>495</v>
+        <v>65</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786059856553</t>
+          <t>9786055164744</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Okulda Satranç 3. Seviye - Uygulama</t>
+          <t>Duygu Düzenleme, Ergenlik ve Ebeveynlik</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>250</v>
+        <v>65</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057744340</t>
+          <t>9786059856881</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Uzay - Şampiyon Kartlarım</t>
+          <t>Anton ve Kızlar</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>238</v>
+        <v>29</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057744296</t>
+          <t>9789757064534</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Koruma Altındaki Hayvanlar - Şampiyon Kartlarım</t>
+          <t>www.dbe.off-line.readings2</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>238</v>
+        <v>26</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786059856799</t>
+          <t>9789757064381</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Spinoza’yı Ararken</t>
+          <t>www.dbe.off-line.readings1 Teacher’s Manuel</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>375</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057744319</t>
+          <t>9786054362578</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Ahtapot Fırtınası</t>
+          <t>ODTÜ YGS Kimya Soru Bankası</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>206</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057744036</t>
+          <t>9786054362561</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Matematik Gezegeni 5. Sınıf Kazanımlı Soru Bankası</t>
+          <t>ODTÜ YGS Fizik Soru Bankası</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>300</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786059856775</t>
+          <t>9786054362738</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Örneklerle Satranç</t>
+          <t>ODTÜ YGS Coğrafya Soru Bankası</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>480</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786059856928</t>
+          <t>9786055164003</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Anton ve Yapraklar</t>
+          <t>ODTÜ YGS 8 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>120</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>2789788610979</t>
+          <t>9786054362639</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Benim Küçük Deneylerim Seti (10 Kitap Takım)</t>
+          <t>ODTÜ LYS Kimya Soru Bankası</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>2350</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786054362394</t>
+          <t>9786054362684</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Benim Küçük Deneylerim - Yaşam ve Dünya</t>
+          <t>ODTÜ LYS Fizik Soru Bankası</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>235</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786054362172</t>
+          <t>9786054362622</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Reinforced Concrete</t>
+          <t>ODTÜ LYS Felsefe Grubu Soru Bankası</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>996</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057744326</t>
+          <t>9786054362547</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Hiperuzay</t>
+          <t>Odtü LYS Edebiyat Soru Bankası</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>385</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057744746</t>
+          <t>9786054362691</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Kuantum Üstünlüğü</t>
+          <t>Odtü LYS Analitik Geometri Soru Bankası</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>375</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057744753</t>
+          <t>9786055164522</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Mükemmel Arabalar Mıyız? 15 Soru Serisi</t>
+          <t>Güneş Gibiydi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>385</v>
+        <v>22</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057744708</t>
+          <t>9786055164331</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Saklambaç Oynayan Fil</t>
+          <t>9. Sınıf Kimya Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>150</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057744715</t>
+          <t>9786055164362</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kıvırcık Saçlı Çocuk</t>
+          <t>9. Sınıf Fizik Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>150</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057744739</t>
+          <t>9786055164416</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Dokumacı Amca</t>
+          <t>9. Sınıf Dil Ve Anlatım Türk Edebiyatı Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>150</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057744722</t>
+          <t>9786055164294</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Kâğıttan Hayvanat Bahçesi</t>
+          <t>9. Sınıf Biyoloji Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>150</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789759870041</t>
+          <t>9786055164324</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Yes Box İngilizce Seti - 1</t>
+          <t>11. Sınıf Kimya Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>4800</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057744685</t>
+          <t>9786055164355</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Olan Biteni Hissetmek</t>
+          <t>11. Sınıf Fizik Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>475</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057744593</t>
+          <t>9786055164515</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Matematik Gezegeni 4. Sınıf ( 2 Kitap )</t>
+          <t>11. Sınıf Dil Ve Anlatım Türk Edebiyatı Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>740</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786059856546</t>
+          <t>9786055164300</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Okulda Satranç 2. Seviye - Gelişim</t>
+          <t>11. Sınıf Biyoloji Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>250</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057744661</t>
+          <t>9786055164508</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>15 Soru Serisi - Dünyanın Keyfi Yerinde Mi?</t>
+          <t>10. Sınıf Dil Ve Anlatım Türk Edebiyatı: Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>385</v>
+        <v>25</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057744654</t>
+          <t>9786054362653</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>15 Soru Serisi - Hepimiz Robot Mu Olacağız?</t>
+          <t>ODTÜ YGS Tarih Soru Bankası</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>385</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057744647</t>
+          <t>9786054362516</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Siber Güvenlik Yönetimi</t>
+          <t>ODTÜ YGS Matematik Soru Bankası</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>375</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057744630</t>
+          <t>9786055164713</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Atalarımızdan Dersler</t>
+          <t>Basic Materials of Construction (Yapı Malzemeleri)</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>440</v>
+        <v>34</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057744449</t>
+          <t>9786054362554</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Denklemi</t>
+          <t>Odtü YGS-LYS Geometri Soru Bankası</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>270</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057744609</t>
+          <t>9786054362585</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Matematik Gezegeni 3. Sınıf ( 2 Kitap )</t>
+          <t>ODTÜ YGS-LYS Biyoloji Soru Bankası</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>740</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057744623</t>
+          <t>9786054362530</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Matematik Gezegeni 1. Sınıf ( 2 Kitap )</t>
+          <t>ODTÜ YGS Türkçe Soru Bankası</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>740</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057744418</t>
+          <t>9786055164409</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Kuantum Hesaplama Kuramı</t>
+          <t>Odtü 9. Sınıf Matematik Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>350</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057744494</t>
+          <t>9786055164379</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Felsefe</t>
+          <t>Odtü 10. Sınıf Geometri Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>435</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786059856812</t>
+          <t>9786055164393</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Öğrenciden Öğrenmek</t>
+          <t>Odtü 11. Sınıf Matematik Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>185</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786059856379</t>
+          <t>9786055164386</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Gezegeni 3. Sınıf Defterim</t>
+          <t>Odtü 10. Sınıf Matematik Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>225</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786059856348</t>
+          <t>9786055164751</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>2. Sınıf Türkçe Gezegeni Defterim</t>
+          <t>Çocuklar İçin 3D - Üç Boyutlu Tasarım</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>225</v>
+        <v>50</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786059856065</t>
+          <t>9786055164898</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Tatil Gezegeni - 1. Sınıf Tüm Dersler</t>
+          <t>Matematik Tarihi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>230</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057744579</t>
+          <t>9789944344913</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Deneyim ve Eğitim</t>
+          <t>Sabah Yazdım Sabah Oldu</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>185</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057744586</t>
+          <t>9789757064640</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Mühendislikte Meslek Ahlakı</t>
+          <t>Ressamlar ve Kadınları</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>260</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057744562</t>
+          <t>9786054362332</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Çiftlik Anatomisi</t>
+          <t>Resimde İzlenimcilik Yılları ve İzlenimci Ressamlar</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>585</v>
+        <v>25</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057744555</t>
+          <t>9789757064466</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Bir Şampiyon Olmanı Sağlayacak 50 Zorlu Görev İçin Kılavuz</t>
+          <t>Read To Comprehend Write To React 2</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>495</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057744548</t>
+          <t>9789944344326</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>13 Yaşına Gelmeden Tatilde Yaşanacak 50 Macera İçin Kılavuz</t>
+          <t>Psikolojik Sağlığımızı Nasıl Koruruz? 2</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>495</v>
+        <v>5</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057744500</t>
+          <t>9789944344319</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Hissetmek ve Bilmek</t>
+          <t>Psikolojik Sağlığımızı Nasıl Koruruz? 1</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>335</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057744517</t>
+          <t>9786054362257</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>15 Soru Serisi - Bugün Şimdiden Dün Müdür?</t>
+          <t>Prenses ve Goblinler 1. Kitap</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>385</v>
+        <v>10</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786057744524</t>
+          <t>9786054362240</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>15 Soru Serisi - Ağaçlar Konuşur Mu?</t>
+          <t>Prenses ve Curdie 2. Kitap</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>385</v>
+        <v>10</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786057744470</t>
+          <t>9789757064855</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Beyin Nasıl Çalışır? - 15 Soru Serisi</t>
+          <t>Paris 1919</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>385</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057744463</t>
+          <t>9789944344166</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Para Ne İçindir? - 15 Soru Serisi</t>
+          <t>Parçacık Fiziği En Küçüğü Keşfetme Macerası</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>385</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057744456</t>
+          <t>9786054362844</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Ömer Yağız’ın Gözünden ODTÜ (Ciltli)</t>
+          <t>Öğretmen ve Ressam</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>440</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057744388</t>
+          <t>9786054362318</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>İnsan Vücudu - Şampiyon Kartlarım</t>
+          <t>Oyunun Kurallarını Fizik Söyler</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>238</v>
+        <v>8</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786057744395</t>
+          <t>9789757064602</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Su - Şampiyon Kartlarım</t>
+          <t>Otuz Bin Yıl Öncesinden Günümüze Heykel</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>295</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786057744401</t>
+          <t>9786054362271</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Tarih Öncesi İnsanları - Şampiyon Kartlarım</t>
+          <t>Osmanlı’ya Yolculuk 1799-1800-1801</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>295</v>
+        <v>24</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786057744197</t>
+          <t>9789757064756</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>İlk Boyamalarım - Doğum Günü</t>
+          <t>On The Job</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>140</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786057744203</t>
+          <t>9789757064886</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>İlk Sihirli Boyamalarım - Kış</t>
+          <t>Nokta’dan Nokta’ya 2</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>175</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786057744173</t>
+          <t>9789757064770</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>İlk Boyamalarım - Ev</t>
+          <t>Nokta’dan Nokta’ya</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>175</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>2789788610983</t>
+          <t>9789757064459</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Pikolo İle Felsefe Öğreniyorum (9 Kitap Set)</t>
+          <t>Nietzsche Kavramada Yeni Bir Yol</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>1980</v>
+        <v>8</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>2789788613294</t>
+          <t>9789757064909</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Öykülerle Bilim - Fizi K (5 Kitap Takım)</t>
+          <t>Ne Demek İzmir; Buca, Niye Buca!?</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>1100</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786059856652</t>
+          <t>9789757064596</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Oyunlarla Satranç</t>
+          <t>Ne Demek İstanbul; Bebek, Niye Bebek!?</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>480</v>
+        <v>7</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786057744364</t>
+          <t>9789757064664</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Çiftlik Hayvanları - Şampiyon Kartlarım</t>
+          <t>Müziğimize Dair Görüşler - Analizler - Öneriler</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>295</v>
+        <v>12</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786057744357</t>
+          <t>9786055164102</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Hava - Şampiyon Kartlarım</t>
+          <t>Mühendislikte Meslek Ahlakı</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>295</v>
+        <v>12</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786057744333</t>
+          <t>3990000010768</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Mars 36 Cep Atlas</t>
+          <t>Matematik Gezegeni Anasınıfı</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>185</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786057744265</t>
+          <t>9786054362127</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Sayı Duyusu</t>
+          <t>Matematik Gezegeni 5. Sınıf (2 Kitap - 1 Genel Değerlendirme  Test Kitabı)</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>235</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786057744302</t>
+          <t>9786055164157</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Hayalim Beton Karıştırıcısı Olmak</t>
+          <t>LYS 2 - 4 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>150</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786057744241</t>
+          <t>9786054362707</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>2. Dünya Savaşı Sonrasında Türkiye'de Mimarlık - Sanat Diyaloğu</t>
+          <t>LYS 2 - 12 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>185</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786058058187</t>
+          <t>9786054362882</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Seslerle Oynadığım Oyun</t>
+          <t>Küçük Keçi’nin Mutluluk Şarkıları</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>150</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786057744012</t>
+          <t>9786054362295</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Bir Aşağı Bir Yukarı</t>
+          <t>Kuzey Rüzgarı’nın Ardında</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>150</v>
+        <v>14</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786058058149</t>
+          <t>9789944344548</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Şaşkın Kuş</t>
+          <t>Kitaptan Kitaba</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>150</v>
+        <v>5</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786058058170</t>
+          <t>9789944344784</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Gölge</t>
+          <t>Kimlikler Lütfen</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>150</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786058058125</t>
+          <t>9786054362783</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Pantolon ve Mor Tişört</t>
+          <t>Kırmızı Uçurtma</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>150</v>
+        <v>10</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786058058194</t>
+          <t>9786054362158</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Senin İçin</t>
+          <t>Matematik 5. Sınıf Genel Değerlendirme Testleri</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>150</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786057744289</t>
+          <t>9789944344524</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Dinozorlar - Şampiyon Kartlarım</t>
+          <t>Keçi Köprüsü</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>238</v>
+        <v>18</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786057744128</t>
+          <t>9789944344258</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Farklılıkları Yönetme Kültürü: Göç Yönetimi Alanı ve Türkiye’ye Göç Eden Suriyeliler</t>
+          <t>Kadın Filozoflar Tarihi</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>185</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786057744111</t>
+          <t>9789944344265</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Zor Zamanlarda Annelik</t>
+          <t>İsimler Kitabı</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>185</v>
+        <v>17</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786057744135</t>
+          <t>9786054362219</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Arkeolojik Verilerin Işığında Ortaçağ Komana’sı: Çok Disiplinli Bir Yaklaşım</t>
+          <t>İlyada Destanı</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>185</v>
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786057744005</t>
+          <t>9786054362981</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Bir Dilek</t>
+          <t>Masalcı ile Yeşil Ejderha</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>150</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786057744227</t>
+          <t>9789944344425</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Dünya Ülkeleri - Şampiyon Kartlarım</t>
+          <t>İlk Yardım</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>238</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786057744210</t>
+          <t>9789944344098</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Dünyadaki Anıtlar - Şampiyon Kartlarım</t>
+          <t>Hititler</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>295</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786059856935</t>
+          <t>9786055164188</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Fil</t>
+          <t>Hidrojen</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>440</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786059856829</t>
+          <t>9786054362875</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Matematik Gezegeni 4. Sınıf (3 Kitap Takım)</t>
+          <t>Her Şey Bizim</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>240</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786058058118</t>
+          <t>9789944344838</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Matematik Gezegeni 1. Sınıf (3 Kitap Takım)</t>
+          <t>Her Sözcüğün Bir Öyküsü Var 2</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>240</v>
+        <v>12</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786057744098</t>
+          <t>9789757064077</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Vakıflar ve Yükseköğretim</t>
+          <t>Her Sözcüğün Bir Öyküsü Var 1</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>185</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786058058156</t>
+          <t>9786055164119</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Anne ile Yeşil Baba</t>
+          <t>LYS Tarih Soru Bankası</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>150</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786058058132</t>
+          <t>9786055164010</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Uyku Vakti</t>
+          <t>LYS Coğrafya Soru Bankası</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>150</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>2789788616984</t>
+          <t>9789944344395</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Ödüllü Öykü Kitapları - Elma Ağacı Serisi (10 Kitap)</t>
+          <t>Hackers &amp; Painters Bilgisayar Çağından Büyük Fikirler</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>1500</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786057744258</t>
+          <t>9789757064862</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Zihindeki Benlik</t>
+          <t>Görgüsüzlük Çağı Davranış Rehberi</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>380</v>
+        <v>12</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786057744029</t>
+          <t>9789944344210</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığın Geleceği</t>
+          <t>Gökdelene Giren Bulut</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>380</v>
+        <v>6.02</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789754294019</t>
+          <t>9786055164171</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>More To Read 2</t>
+          <t>LYS 4 - 4 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>478</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789754294002</t>
+          <t>9789944344302</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>More To Read 1</t>
+          <t>Genetiği Değiştirilmiş Organizmalar</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>468</v>
+        <v>5</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786057744104</t>
+          <t>9789944344715</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Topoloji</t>
+          <t>Gelibolu, Denizden Saldırı</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>455</v>
+        <v>22</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786059856027</t>
+          <t>9789944344760</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Benim Küçük Deneylerim - Yaratıcı Fikirler</t>
+          <t>Gazi Mustafa Kemal ve Cumhuriyet Ekonomisinin İnşası</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>235</v>
+        <v>15</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786059856850</t>
+          <t>9789944344234</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Satranç Ülkesine Yolculuk</t>
+          <t>Evren Nasıl Oluştu?</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>135</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786059856966</t>
+          <t>9786055164164</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Dünya Tarihi</t>
+          <t>LYS 3 - 4 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>250</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786059856867</t>
+          <t>9786054362721</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Paralel Dünyalar</t>
+          <t>LYS 3 - 12 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>385</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786059856683</t>
+          <t>9786054362103</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Boyamalarla Satranç</t>
+          <t>Egsersiz Kılavuzu</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>185</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786059856690</t>
+          <t>9789944344005</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Masallarla Satranç</t>
+          <t>Dünya Tarihi Atlası Cilt: 1</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>360</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789754293982</t>
+          <t>9789944344012</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Reader at Work 1</t>
+          <t>Dünya Tarihi Atlası Cilt: 2 Fransız Devrimi’nden Günümüze</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>320</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>2789788610980</t>
+          <t>9789757064169</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Söyle Bana Neden? (10 Kitap Takım)</t>
+          <t>Dünya Gönülden Gönüle</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>2350</v>
+        <v>11</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786059856058</t>
+          <t>9789944344746</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Bozkırı Yeşertenler 2</t>
+          <t>Doğu’ya Bakış</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>175</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786055164867</t>
+          <t>9786054362073</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Symbolic Logic Manual</t>
+          <t>Doğu Akdeniz’e Yolculuk (1634)</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>175</v>
+        <v>12</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786059856737</t>
+          <t>9789944344852</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Satrançta Taş Alışverişi</t>
+          <t>Kendinizin Patronu Olmak: Girişimcilik</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>200</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786059856805</t>
+          <t>9789944344388</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Matbu Mimarlıklar</t>
+          <t>Deneyim ve Eğitim</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>185</v>
+        <v>25</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786059856980</t>
+          <t>9786054362066</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Ay’dan Düşen Öyküler</t>
+          <t>Damakta Kalan Tatların Akılda Kalan Adları</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>120</v>
+        <v>16</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786059856232</t>
+          <t>9786055164133</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Erken Yirminci Yüzyılda Eviçi Mekan Üretimi ve Parisli Avangart Kadınlar</t>
+          <t>Çocuklar İçin Web Tasarımı</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>185</v>
+        <v>50</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786059856256</t>
+          <t>9786054362363</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Devrim'den Günümüze İran'ın ABD Politikası</t>
+          <t>Çocuklar İçin Shakespeare ile Felsefe, Atinalı Timon</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>185</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786059856515</t>
+          <t>9786054362813</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Language, Logic, and Empirical Knowledge - Collected Papers</t>
+          <t>Çocuklar İçin Programlama</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>185</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786059856751</t>
+          <t>9789944344708</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Mavi Balina</t>
+          <t>Çocuklar İçin Felsefe</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>440</v>
+        <v>38</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786059856744</t>
+          <t>9786054362820</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Kutup Ayısı</t>
+          <t>Çocuklar İçin Dünya Tarihi</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>440</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786059856522</t>
+          <t>9786054362790</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Doğanın Anatomisi</t>
+          <t>Çocuklar İçin Atatürk ile Felsefe</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>585</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786059856577</t>
+          <t>3990000015205</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Okulda Satranç 5. Seviye-Ustalaşma</t>
+          <t>İlköğretim Okuma Seti: 1 (15 Kitap Takım)</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>250</v>
+        <v>69.44</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786059856560</t>
+          <t>9789944344456</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Okulda Satranç 4. Seviye-Değişim</t>
+          <t>Çiçeklerin Kanı</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>250</v>
+        <v>22</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786059856973</t>
+          <t>9789757064961</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Akıllı Cihaz Tasarımı</t>
+          <t>Çevre Estetiği</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>200</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786059856959</t>
+          <t>9789757064985</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Dünyayı Değiştirebilecek 50 Küçük Devrim İçin Kılavuz (Ciltli)</t>
+          <t>Cumhuriyet’in Ankarası</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>495</v>
+        <v>10</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786059856911</t>
+          <t>9789944344500</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Anton ve Yılbaşı Hediyesi</t>
+          <t>Cumhuriyet Tarihi El Kitabı</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>120</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786059856126</t>
+          <t>9799757064731</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Bitkiler</t>
+          <t>Coraline</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>235</v>
+        <v>5.09</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786059856157</t>
+          <t>9786054362080</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Yanardağlar</t>
+          <t>Century 1 - Ateş Çemberi (Ciltli)</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>235</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786059856140</t>
+          <t>9789757064817</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Ulaşım Araçları</t>
+          <t>Bizim Tombiş Taştan Hiç Anlamıyor (Ciltli)</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>235</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786059856133</t>
+          <t>9789757064633</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Eski Büyük Uygarlıklar</t>
+          <t>Bitmeyen Gaflet ve Türkiye Ekonomisinin Çöküşü</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>235</v>
+        <v>65</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786055164430</t>
+          <t>9789944344340</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Pikolo ile Felsefe Öğreniyorum - Ahh! Hasta Oldum!</t>
+          <t>Biricik Birler Okulda (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>220</v>
+        <v>74.07</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786055164447</t>
+          <t>9789944344470</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Pikolo ile Felsefe Öğreniyorum - Bergamot Uyuyor Mu?</t>
+          <t>Bir Zamanlar Evren</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>220</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786055164478</t>
+          <t>9786054362356</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Pikolo ile Felsefe Öğreniyorum - Ben Artık Büyüdüm!</t>
+          <t>Bir Filozofun İtirafları</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>220</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786055164461</t>
+          <t>9786055164027</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Pikolo ile Felsefe Öğreniyorum - Bana Kırmızı Motor Al!</t>
+          <t>Bin Yıllık Bekleyiş</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>220</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786055164454</t>
+          <t>9789757064992</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Pikolo ile Felsefe Öğreniyorum - Hayır, Ben Yapmadım!</t>
+          <t>Beslenme Atlası</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>220</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786059856119</t>
+          <t>9789944344630</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Zihnin Geleceği</t>
+          <t>Benim Sistemim 21. YY. Baskısı</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>385</v>
+        <v>16</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786055164928</t>
+          <t>9789757064565</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Fizi K ve Hayalet Elektron</t>
+          <t>Amerika’nın Dış Politikaya İhtiyacı Var mı?</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>220</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789757064442</t>
+          <t>9786054362226</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Temel Anatomi</t>
+          <t>Aeneas Destanı</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>998</v>
+        <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786054362455</t>
+          <t>9789944344357</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Tarih Öncesi İnsanları - Söyle Bana Neden?</t>
+          <t>Academic Presentations</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>235</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789944344647</t>
+          <t>9789944344722</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Şifresi Çözülmüş Bir Yaşam</t>
+          <t>1831-1832 Türkiye’sinden Görünümler</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>185</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786059856010</t>
+          <t>9799944344141</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Benim Küçük Deneylerim - Bahçıvanlık</t>
+          <t>Avrupa Birliği</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>235</v>
+        <v>5</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786055164997</t>
+          <t>9789944344869</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Denizler ve Okyanuslar - Söyle Bana Neden?</t>
+          <t>Atom ve Elma</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>235</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786059856003</t>
+          <t>9786059856492</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Su - Söyle Bana Neden?</t>
+          <t>Lazer ve Temel Uygulamaları (Ciltli)</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>235</v>
+        <v>148</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786055164904</t>
+          <t>9786059856317</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Fizi K ve Gizemli Taş</t>
+          <t>Amatör Fosilbilimcinin Elkitabı</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>220</v>
+        <v>10</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786055164942</t>
+          <t>9786059856324</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Fizi K ve Yenilenebilir Enerji</t>
+          <t>Amatör Yerbilimcinin Elkitabı</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>220</v>
+        <v>10</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786055164935</t>
+          <t>9786059856300</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Fizi K ve Bayan Lokomotif</t>
+          <t>Amatör Dinozorbilimcinin Elkitabı</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>220</v>
+        <v>10</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786055164911</t>
+          <t>9786059856423</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Fizi K ve Aynanın Sırrı</t>
+          <t>Biricik Birler Okulda Öyküler</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>220</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786059856584</t>
+          <t>3990000015564</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Bir Kediden Mektuplar</t>
+          <t>Ödüllü Hikaye Kitapları 1. Serisi (15'li Kitap Takımı)</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>150</v>
+        <v>69.44</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786054362011</t>
+          <t>9786059856591</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Hepimiz Seniniz</t>
+          <t>Meraklısına Doğa Rehberi</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>150</v>
+        <v>34</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786054362448</t>
+          <t>9786059856607</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Hava - Söyle Bana Neden?</t>
+          <t>Tecrübem</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>235</v>
+        <v>25</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786054362424</t>
+          <t>9786057744050</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Benim Küçük Deneylerim - Plastik Sanatlar</t>
+          <t>Güzel Bir Soru</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>235</v>
+        <v>70</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786054362417</t>
+          <t>9786059856164</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Benim Küçük Deneylerim - Mekanik</t>
+          <t>Zeki Ama Saplantılı</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>235</v>
+        <v>28</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786054362387</t>
+          <t>9786059856218</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Benim Küçük Deneylerim - Çevre</t>
+          <t>Sanat Üzerine Okumalar - 60 Yıla Bakış</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>235</v>
+        <v>35</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786055164195</t>
+          <t>9786059856478</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Scratch ile Programlamayı Öğreniyorum</t>
+          <t>Evren Nasıl Oluştu?</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>325</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786055164126</t>
+          <t>9786059856249</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Öğretmen Adayının İç Dünyası</t>
+          <t>Adalet Kıskacında Erkeklik</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>185</v>
+        <v>22</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9789944344128</t>
+          <t>9786055164980</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Bunlar Masal Değil 1</t>
+          <t>Hackerlar</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>95</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9789944344654</t>
+          <t>9789757064411</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Bankacılık Terimleri Sözlüğü</t>
+          <t>Read To Comprehend Write To React 1</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>202</v>
+        <v>12</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9789944344241</t>
+          <t>9786054362264</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Bağlayıcı Malzemelerin ve Betonun Onbin Yıllık Tarihi</t>
+          <t>R Yazılımına Giriş</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>350</v>
+        <v>15</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786054362004</t>
+          <t>9786055164058</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Ay Yıldız ve Ben</t>
+          <t>Ölçü Kuramsal Olasılık ve Stokastik Kalkülüse Giriş</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>150</v>
+        <v>65</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786055164720</t>
+          <t>9786054362110</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Olanaksızın Fiziği</t>
+          <t>Materials Science</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>370</v>
+        <v>506</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786059856188</t>
+          <t>9789757064657</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Geleceğin Fiziği</t>
+          <t>Mantık Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>420</v>
+        <v>8</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789754293999</t>
+          <t>9789757064367</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Reader at Work 2</t>
+          <t>Kamu Yönetimi</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>415</v>
+        <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786055164485</t>
+          <t>9786054362189</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Pikolo ile Felsefe Öğreniyorum - Bu Adil Değil!</t>
+          <t>İş Zekası ve Veri Ambarı Sistemleri</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>220</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786055164492</t>
+          <t>9786054362301</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Pikolo İle Felsefe Öğreniyorum - Gerçek mi, Sahte mi?</t>
+          <t>İnsan Bilgisayar Etkileşimi ve Kullanılabilirlik Mühendisliği: Teoriden Pratiğe</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>220</v>
+        <v>15</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9789757064053</t>
+          <t>9786054362677</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Fonksiyonel Nöroanatomi</t>
+          <t>ISO/IEC 27001 Bilgi Güvenliği Standardı</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>625</v>
+        <v>14</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786059856201</t>
+          <t>9789944071604</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Satranç Öğretmenim 2</t>
+          <t>Introductory Mechanics Of Deformable Bodies</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>280</v>
+        <v>20</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786059856195</t>
+          <t>9789944344180</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Satranç Öğretmenim 1</t>
+          <t>Gıda Endüstrisinde Güvenli Gıda Üretmek</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>280</v>
+        <v>20</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786059856041</t>
+          <t>9789757064145</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Benim Küçük Deneylerim: Nasıl Yaptılar?</t>
+          <t>Fonksiyonel Anatomi</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>235</v>
+        <v>458</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786059856034</t>
+          <t>9799789944070</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Benim Küçük Deneylerim: Mutfak</t>
+          <t>Binalar İçin Deprem Mühendisliği Temel İlkeler</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>235</v>
+        <v>24</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786055164423</t>
+          <t>9789757064671</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Pikolo ile Felsefe Öğreniyorum - O Benim!</t>
+          <t>Beton</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>220</v>
+        <v>90</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786055164270</t>
+          <t>9789757064022</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Pikolo ile Felsefe Öğreniyorum - Konuş Benimle Küçük Kedi</t>
+          <t>Applied Water Resources Engineering</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>220</v>
+        <v>54</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786055164096</t>
+          <t>9789944344883</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Farklı Olan Değil Ayn(a) Olan Kazanır</t>
+          <t>Akışkanlar Mekaniğine Giriş (İkinci Kitap)</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>148</v>
+        <v>28</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9789944344777</t>
+          <t>9789944344364</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>27 Mayıs Bir İhtilal Bir Devrim Bir Anayasa</t>
+          <t>Akışkanlar Mekaniğine Giriş (Birinci Kitap)</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>175</v>
+        <v>15</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9789944344593</t>
+          <t>9789944344579</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Yapılandırmacılığı Nasıl Uygulamalıyız?</t>
+          <t>Mühendislik Hidrolojisi</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>310</v>
+        <v>64</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9789757064374</t>
+          <t>9786055164249</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>www.dbe.off-line.readings1</t>
+          <t>Biricik Birler Okulda Öykü Kitaplar Dizisi</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>420</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786054362431</t>
+          <t>9786059856416</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Vücudumuz - Söyle Bana Neden?</t>
+          <t>Biricik Birler Okulda Kolay Okuma Dizisi (El Yazılı)</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>235</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9789944344616</t>
+          <t>9786059856485</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Üniversite Olabilmek</t>
+          <t>Michio Kaku Kitapları (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>175</v>
+        <v>228</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9789944344685</t>
+          <t>9786059856508</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Üç Trilyon Dolarlık Savaş</t>
+          <t>Takımyıldızları Bul (Ciltli)</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>175</v>
+        <v>35</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786054362059</t>
+          <t>9786055164966</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Uçan Balık</t>
+          <t>İş Güvenliği Uzmanı El Kitabı 1. Cilt</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>150</v>
+        <v>26</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786054362660</t>
+          <t>9786055164768</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Ormancılık Tarihi</t>
+          <t>1. Sınıf Matematik Gezegeni (5 Kitap)</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>320</v>
+        <v>35.19</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9789944344937</t>
+          <t>9786055164317</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Şarkı Söyleyemeyen Cırcır Böceği</t>
+          <t>10. Sınıf Kimya Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>150</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9789944344173</t>
+          <t>9786055164287</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Spor Kuralları</t>
+          <t>10. Sınıf Biyoloji Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>95</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9789944344968</t>
+          <t>9786055164348</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Somurtkan Kaplumbağa</t>
+          <t>10. Sınıf Fizik Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>150</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9789944344449</t>
+          <t>3990000032045</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Sık Karşılaşılan Spor Yaralanmaları ve İlk Müdahale</t>
+          <t>Odtü Satranç Kitapları Kolisi - 40 Kitap Takım</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>95</v>
+        <v>388.89</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786054362035</t>
+          <t>3990059856836</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Cüceler</t>
+          <t>Matematik Gezegeni Değerlendirme Testleri</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>150</v>
+        <v>23.3</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9789944344517</t>
+          <t>9786054362769</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Rüyalar</t>
+          <t>7. Sınıf Matematik Gezegeni</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>175</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786054362028</t>
+          <t>9786054362752</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Renkli Kalemler ve Ben</t>
+          <t>6. Sınıf Matematik Gezegeni</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>150</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9789944344104</t>
+          <t>9789944344692</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Plastikler</t>
+          <t>22 Adımda Doğa Eğitimi</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>95</v>
+        <v>5</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786055164065</t>
+          <t>9789757064916</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Odtü’lülerin Odtü’sü</t>
+          <t>Aldatma Sanatı</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>175</v>
+        <v>30</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9789757064060</t>
+          <t>9789757064121</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>ODTÜ Yıllarım "Bir Hizmetin Hikayesi" (Ciltli)</t>
+          <t>Atatürk’ten Düşünceler</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>495</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9789757064688</t>
+          <t>9789757064138</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Neyi, Neden, Nasıl Anlatıyor Karikatür; Kim, Niye Çiziyor!?</t>
+          <t>Atatürk ve Devrim</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>200</v>
+        <v>12</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9789944344920</t>
+          <t>9786054362165</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Kaplumbağa</t>
+          <t>Aşk Kışın Başlar</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>150</v>
+        <v>12</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786054362592</t>
+          <t>9786055164041</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Mırın Kırın</t>
+          <t>Barışı Konuşmak</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>66</v>
+        <v>22</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9789757064787</t>
+          <t>9786054362936</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Kimdir Ezo Gelin? Nedir Rab ve Amin? Kaçtır Sayısı Mehmet’in?</t>
+          <t>Cırcır Böceği Altın</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>175</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786054362912</t>
+          <t>9786055164089</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Kız, Oğlan ve Uçurtma</t>
+          <t>Century 4 - İlk Kaynak (Ciltli)</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>150</v>
+        <v>22</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9789944344814</t>
+          <t>9786055164072</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Kıbrıs’ta Güvenlik Stratejileri ve Kriz Yönetimi</t>
+          <t>Century 3 - Rüzgarlı Şehir (Ciltli)</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>175</v>
+        <v>22</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786054362042</t>
+          <t>9786054362288</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Kedi ve Yıldızlar</t>
+          <t>Century - Taş Yıldız 2. Kitap (Ciltli)</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9789944344081</t>
+          <t>9789944344678</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Kavramsal Su Mühendisliği</t>
+          <t>Dikkat Eksikliği Bozukluğu</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>95</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786054362202</t>
+          <t>9786054362899</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Kampus</t>
+          <t>Ben ve Arkadaşlarım</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>175</v>
+        <v>42</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9789757064503</t>
+          <t>9789944344531</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>ISO 9001: 2000 Işığında Hizmette Toplam Kalite</t>
+          <t>Etkinliklerle Türkçe Öğreniyorum 1</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>410</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786054362479</t>
+          <t>9789757064978</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Gezici Dünya</t>
+          <t>English For Academic Purposes 2</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>175</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9789757064893</t>
+          <t>9789757064794</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Fuji Dağı’nı Nasıl Taşırsınız?</t>
+          <t>Ben Ne Zaman Doğdum? (Ciltli)</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>250</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786054362462</t>
+          <t>9789757064923</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Evren - Söyle Bana Neden?</t>
+          <t>English For Academic Purposes 1</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>235</v>
+        <v>5.09</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786054362868</t>
+          <t>9786054362509</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Eski Ev Yeni Ev</t>
+          <t>İpek Yolu İmparatorlukları</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>150</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786054362837</t>
+          <t>9799757064748</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Einstein’ın Evreni</t>
+          <t>İnsan Ötesi Geleceğimiz: Biyoteknoloji Devriminin Sonuçları</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>285</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786054362493</t>
+          <t>9789757064848</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Einstein’dan Ötesi</t>
+          <t>Kriz İki Büyük Dış Politika Krizinin Anatomisi</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>300</v>
+        <v>16</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786054362851</t>
+          <t>9786055164218</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın En Güzel Yeri</t>
+          <t>KPSS Öğretmenlik Alan Bilgisi Sınavı Lise Matematik Öğretmenliği - İntegral ve Uygulamaları</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>150</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9789944344111</t>
+          <t>9786055164225</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Deprem</t>
+          <t>KPSS Öğretmenlik Alan Bilgisi Sınavı Lise Matematik Öğretmenliği - Diferansiyel Denklemler</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>95</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786057744067</t>
+          <t>9786055164140</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Coastal Engineering</t>
+          <t>LYS 1 - 4 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>370</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9789944344135</t>
+          <t>9786054362714</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Bunlar Masal Değil 2</t>
+          <t>LYS 1 - 12 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>95</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9789944344661</t>
+          <t>9789757064930</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Bilginize</t>
+          <t>Language and Communication Skills After Graduation</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>140</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786054362400</t>
+          <t>9789944344876</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Benim Küçük Deneylerim - Sürdürülebilir Dünya</t>
+          <t>Küreselleşmenin Sıradışı Öyküsü</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>235</v>
+        <v>19</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786054362370</t>
+          <t>9786054362141</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Benim Küçük Deneylerim - Su ve Işık</t>
+          <t>Matematik 4. Sınıf Genel Değerlendirme Testleri</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>235</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9789944344906</t>
+          <t>9789757064480</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Ateş Böceği İle El Feneri</t>
+          <t>Materials Of Construction  Yapı Malzemeleri</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>150</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786054362967</t>
+          <t>9789944344036</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Atasay</t>
+          <t>Matematik Gezegeni Tatil Kitabı 2. Sınıf</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>150</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9789944344739</t>
+          <t>9789757064589</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Aşıkların Gizli Yaşamları</t>
+          <t>Modifiye Yağlar ve Üretim Teknolojileri</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>175</v>
+        <v>15</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786054362097</t>
+          <t>9789757064879</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Arızalı Demokrasilerde Dış Politika</t>
+          <t>Ne Demek Ankara; Balgat; Niye Balgat!?</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>175</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9799944344158</t>
+          <t>9789944344289</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Arap - İsrail Uyuşmazlığı</t>
+          <t>Nanobilim ve Nanoteteknoloji</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>95</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
+          <t>9786054362233</t>
+        </is>
+      </c>
+      <c r="B232" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklar için Odisseia Destanı</t>
+        </is>
+      </c>
+      <c r="C232" s="1">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="233" spans="1:3">
+      <c r="A233" s="1" t="inlineStr">
+        <is>
+          <t>9789757064954</t>
+        </is>
+      </c>
+      <c r="B233" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı’da Neft ve Petrol</t>
+        </is>
+      </c>
+      <c r="C233" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="234" spans="1:3">
+      <c r="A234" s="1" t="inlineStr">
+        <is>
+          <t>9786054362974</t>
+        </is>
+      </c>
+      <c r="B234" s="1" t="inlineStr">
+        <is>
+          <t>Orman Partisi</t>
+        </is>
+      </c>
+      <c r="C234" s="1">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="235" spans="1:3">
+      <c r="A235" s="1" t="inlineStr">
+        <is>
+          <t>9789944344463</t>
+        </is>
+      </c>
+      <c r="B235" s="1" t="inlineStr">
+        <is>
+          <t>Petrol ve Doğal Gaz</t>
+        </is>
+      </c>
+      <c r="C235" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="236" spans="1:3">
+      <c r="A236" s="1" t="inlineStr">
+        <is>
+          <t>9789944344067</t>
+        </is>
+      </c>
+      <c r="B236" s="1" t="inlineStr">
+        <is>
+          <t>Matematik Gezegeni Tatil Kitabı 5. Sınıf</t>
+        </is>
+      </c>
+      <c r="C236" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="237" spans="1:3">
+      <c r="A237" s="1" t="inlineStr">
+        <is>
+          <t>9789944344050</t>
+        </is>
+      </c>
+      <c r="B237" s="1" t="inlineStr">
+        <is>
+          <t>Matematik Gezegeni Tatil Kitabı 4. Sınıf</t>
+        </is>
+      </c>
+      <c r="C237" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="238" spans="1:3">
+      <c r="A238" s="1" t="inlineStr">
+        <is>
+          <t>9789944344043</t>
+        </is>
+      </c>
+      <c r="B238" s="1" t="inlineStr">
+        <is>
+          <t>Matematik Gezegeni Tatil Kitabı 3. Sınıf</t>
+        </is>
+      </c>
+      <c r="C238" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="239" spans="1:3">
+      <c r="A239" s="1" t="inlineStr">
+        <is>
+          <t>9789757064947</t>
+        </is>
+      </c>
+      <c r="B239" s="1" t="inlineStr">
+        <is>
+          <t>Academic Oral Presentation Skills</t>
+        </is>
+      </c>
+      <c r="C239" s="1">
+        <v>6.02</v>
+      </c>
+    </row>
+    <row r="240" spans="1:3">
+      <c r="A240" s="1" t="inlineStr">
+        <is>
+          <t>9786054362776</t>
+        </is>
+      </c>
+      <c r="B240" s="1" t="inlineStr">
+        <is>
+          <t>8. Sınıf Matematik Gezegeni</t>
+        </is>
+      </c>
+      <c r="C240" s="1">
+        <v>22.22</v>
+      </c>
+    </row>
+    <row r="241" spans="1:3">
+      <c r="A241" s="1" t="inlineStr">
+        <is>
+          <t>9789944344890</t>
+        </is>
+      </c>
+      <c r="B241" s="1" t="inlineStr">
+        <is>
+          <t>Benekli Kurbağa ve Şarkı İksiri</t>
+        </is>
+      </c>
+      <c r="C241" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="242" spans="1:3">
+      <c r="A242" s="1" t="inlineStr">
+        <is>
+          <t>9786054362998</t>
+        </is>
+      </c>
+      <c r="B242" s="1" t="inlineStr">
+        <is>
+          <t>YGS 4 Deneme Sınavı</t>
+        </is>
+      </c>
+      <c r="C242" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="243" spans="1:3">
+      <c r="A243" s="1" t="inlineStr">
+        <is>
+          <t>9789944344845</t>
+        </is>
+      </c>
+      <c r="B243" s="1" t="inlineStr">
+        <is>
+          <t>Yaşlanmayı Durdurabiliriz</t>
+        </is>
+      </c>
+      <c r="C243" s="1">
+        <v>20.37</v>
+      </c>
+    </row>
+    <row r="244" spans="1:3">
+      <c r="A244" s="1" t="inlineStr">
+        <is>
+          <t>9789944344296</t>
+        </is>
+      </c>
+      <c r="B244" s="1" t="inlineStr">
+        <is>
+          <t>Yaşamın Şifresi İnsan Genom Projesi</t>
+        </is>
+      </c>
+      <c r="C244" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="245" spans="1:3">
+      <c r="A245" s="1" t="inlineStr">
+        <is>
+          <t>9786054362196</t>
+        </is>
+      </c>
+      <c r="B245" s="1" t="inlineStr">
+        <is>
+          <t>Yaşam Nasıl Başladı</t>
+        </is>
+      </c>
+      <c r="C245" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="246" spans="1:3">
+      <c r="A246" s="1" t="inlineStr">
+        <is>
+          <t>9789757064695</t>
+        </is>
+      </c>
+      <c r="B246" s="1" t="inlineStr">
+        <is>
+          <t>Üç Meşhur Türk Noveli (Türkçe - Almanca)</t>
+        </is>
+      </c>
+      <c r="C246" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="247" spans="1:3">
+      <c r="A247" s="1" t="inlineStr">
+        <is>
+          <t>9789944344555</t>
+        </is>
+      </c>
+      <c r="B247" s="1" t="inlineStr">
+        <is>
+          <t>Üç Hayaletten Bilimin Sırları</t>
+        </is>
+      </c>
+      <c r="C247" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="248" spans="1:3">
+      <c r="A248" s="1" t="inlineStr">
+        <is>
+          <t>9789944344487</t>
+        </is>
+      </c>
+      <c r="B248" s="1" t="inlineStr">
+        <is>
+          <t>Ustanın Dersi Borges ve Yapıtları Üstüne</t>
+        </is>
+      </c>
+      <c r="C248" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="249" spans="1:3">
+      <c r="A249" s="1" t="inlineStr">
+        <is>
+          <t>9789944344807</t>
+        </is>
+      </c>
+      <c r="B249" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Kısa İktisat Tarihi</t>
+        </is>
+      </c>
+      <c r="C249" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="250" spans="1:3">
+      <c r="A250" s="1" t="inlineStr">
+        <is>
+          <t>9789757064398</t>
+        </is>
+      </c>
+      <c r="B250" s="1" t="inlineStr">
+        <is>
+          <t>Türk Dış Politikasında 1950’li Yıllar</t>
+        </is>
+      </c>
+      <c r="C250" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="251" spans="1:3">
+      <c r="A251" s="1" t="inlineStr">
+        <is>
+          <t>9789944344227</t>
+        </is>
+      </c>
+      <c r="B251" s="1" t="inlineStr">
+        <is>
+          <t>Tombiş Maskeli Baloya Katılmak İstemiyor</t>
+        </is>
+      </c>
+      <c r="C251" s="1">
+        <v>6.02</v>
+      </c>
+    </row>
+    <row r="252" spans="1:3">
+      <c r="A252" s="1" t="inlineStr">
+        <is>
+          <t>9789757064404</t>
+        </is>
+      </c>
+      <c r="B252" s="1" t="inlineStr">
+        <is>
+          <t>The Speaking Sphere</t>
+        </is>
+      </c>
+      <c r="C252" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="253" spans="1:3">
+      <c r="A253" s="1" t="inlineStr">
+        <is>
+          <t>3990000014615</t>
+        </is>
+      </c>
+      <c r="B253" s="1" t="inlineStr">
+        <is>
+          <t>The Realm Of Speaking</t>
+        </is>
+      </c>
+      <c r="C253" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="254" spans="1:3">
+      <c r="A254" s="1" t="inlineStr">
+        <is>
+          <t>9789757064824</t>
+        </is>
+      </c>
+      <c r="B254" s="1" t="inlineStr">
+        <is>
+          <t>Temel Satranç Bilgileri</t>
+        </is>
+      </c>
+      <c r="C254" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="255" spans="1:3">
+      <c r="A255" s="1" t="inlineStr">
+        <is>
+          <t>9789757064176</t>
+        </is>
+      </c>
+      <c r="B255" s="1" t="inlineStr">
+        <is>
+          <t>Teknoloji Benim Neyim Oluyor?</t>
+        </is>
+      </c>
+      <c r="C255" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="256" spans="1:3">
+      <c r="A256" s="1" t="inlineStr">
+        <is>
+          <t>9789944344272</t>
+        </is>
+      </c>
+      <c r="B256" s="1" t="inlineStr">
+        <is>
+          <t>Şifrelerin Matematiği: Kriptografi</t>
+        </is>
+      </c>
+      <c r="C256" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="257" spans="1:3">
+      <c r="A257" s="1" t="inlineStr">
+        <is>
+          <t>9789757064619</t>
+        </is>
+      </c>
+      <c r="B257" s="1" t="inlineStr">
+        <is>
+          <t>Söylem Üzerine</t>
+        </is>
+      </c>
+      <c r="C257" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="258" spans="1:3">
+      <c r="A258" s="1" t="inlineStr">
+        <is>
+          <t>9771305925008</t>
+        </is>
+      </c>
+      <c r="B258" s="1" t="inlineStr">
+        <is>
+          <t>Sincap Tarçın’ın Yolculuğu (7 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C258" s="1">
+        <v>33.33</v>
+      </c>
+    </row>
+    <row r="259" spans="1:3">
+      <c r="A259" s="1" t="inlineStr">
+        <is>
+          <t>9786055164201</t>
+        </is>
+      </c>
+      <c r="B259" s="1" t="inlineStr">
+        <is>
+          <t>Sızma Sanatı</t>
+        </is>
+      </c>
+      <c r="C259" s="1">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="260" spans="1:3">
+      <c r="A260" s="1" t="inlineStr">
+        <is>
+          <t>9789757064343</t>
+        </is>
+      </c>
+      <c r="B260" s="1" t="inlineStr">
+        <is>
+          <t>Sembolik Mantık El Kitabı 3</t>
+        </is>
+      </c>
+      <c r="C260" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="261" spans="1:3">
+      <c r="A261" s="1" t="inlineStr">
+        <is>
+          <t>3990000012982</t>
+        </is>
+      </c>
+      <c r="B261" s="1" t="inlineStr">
+        <is>
+          <t>Sembolik Mantık El Kitabı 2. Cilt</t>
+        </is>
+      </c>
+      <c r="C261" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="262" spans="1:3">
+      <c r="A262" s="1" t="inlineStr">
+        <is>
+          <t>9789757064329</t>
+        </is>
+      </c>
+      <c r="B262" s="1" t="inlineStr">
+        <is>
+          <t>Sembolik Mantık El Kitabı 1</t>
+        </is>
+      </c>
+      <c r="C262" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="263" spans="1:3">
+      <c r="A263" s="1" t="inlineStr">
+        <is>
+          <t>9786054362608</t>
+        </is>
+      </c>
+      <c r="B263" s="1" t="inlineStr">
+        <is>
+          <t>Sayılarla Tanışalım, Oyunda Sayışalım</t>
+        </is>
+      </c>
+      <c r="C263" s="1">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="264" spans="1:3">
+      <c r="A264" s="1" t="inlineStr">
+        <is>
+          <t>9789944344197</t>
+        </is>
+      </c>
+      <c r="B264" s="1" t="inlineStr">
+        <is>
+          <t>Satranç Çalışma Kitabı</t>
+        </is>
+      </c>
+      <c r="C264" s="1">
+        <v>2.78</v>
+      </c>
+    </row>
+    <row r="265" spans="1:3">
+      <c r="A265" s="1" t="inlineStr">
+        <is>
+          <t>9789757064701</t>
+        </is>
+      </c>
+      <c r="B265" s="1" t="inlineStr">
+        <is>
+          <t>Satranç Boyama Kitabı</t>
+        </is>
+      </c>
+      <c r="C265" s="1">
+        <v>5.56</v>
+      </c>
+    </row>
+    <row r="266" spans="1:3">
+      <c r="A266" s="1" t="inlineStr">
+        <is>
+          <t>9789944344951</t>
+        </is>
+      </c>
+      <c r="B266" s="1" t="inlineStr">
+        <is>
+          <t>Saraybosna’nın Çellisti</t>
+        </is>
+      </c>
+      <c r="C266" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="267" spans="1:3">
+      <c r="A267" s="1" t="inlineStr">
+        <is>
+          <t>9789944344944</t>
+        </is>
+      </c>
+      <c r="B267" s="1" t="inlineStr">
+        <is>
+          <t>Sakinleş Bir Tanem</t>
+        </is>
+      </c>
+      <c r="C267" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="268" spans="1:3">
+      <c r="A268" s="1" t="inlineStr">
+        <is>
+          <t>9789944344401</t>
+        </is>
+      </c>
+      <c r="B268" s="1" t="inlineStr">
+        <is>
+          <t>Sürdürülebilir Enerji ve Hidrojen</t>
+        </is>
+      </c>
+      <c r="C268" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="269" spans="1:3">
+      <c r="A269" s="1" t="inlineStr">
+        <is>
+          <t>9789944344418</t>
+        </is>
+      </c>
+      <c r="B269" s="1" t="inlineStr">
+        <is>
+          <t>Süs Taşları</t>
+        </is>
+      </c>
+      <c r="C269" s="1">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="270" spans="1:3">
+      <c r="A270" s="1" t="inlineStr">
+        <is>
+          <t>9786055164034</t>
+        </is>
+      </c>
+      <c r="B270" s="1" t="inlineStr">
+        <is>
+          <t>Akışkanlar Mekaniğine Giriş (Üçüncü Kitap)</t>
+        </is>
+      </c>
+      <c r="C270" s="1">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="271" spans="1:3">
+      <c r="A271" s="1" t="inlineStr">
+        <is>
+          <t>9789757064435</t>
+        </is>
+      </c>
+      <c r="B271" s="1" t="inlineStr">
+        <is>
+          <t>Engineering Hydrology</t>
+        </is>
+      </c>
+      <c r="C271" s="1">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="272" spans="1:3">
+      <c r="A272" s="1" t="inlineStr">
+        <is>
+          <t>9789757064558</t>
+        </is>
+      </c>
+      <c r="B272" s="1" t="inlineStr">
+        <is>
+          <t>Köprü Hidroliği</t>
+        </is>
+      </c>
+      <c r="C272" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="273" spans="1:3">
+      <c r="A273" s="1" t="inlineStr">
+        <is>
+          <t>9789757064428</t>
+        </is>
+      </c>
+      <c r="B273" s="1" t="inlineStr">
+        <is>
+          <t>Matematiğin Temelleri</t>
+        </is>
+      </c>
+      <c r="C273" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="274" spans="1:3">
+      <c r="A274" s="1" t="inlineStr">
+        <is>
+          <t>9789757064541</t>
+        </is>
+      </c>
+      <c r="B274" s="1" t="inlineStr">
+        <is>
+          <t>Modern Logic</t>
+        </is>
+      </c>
+      <c r="C274" s="1">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="275" spans="1:3">
+      <c r="A275" s="1" t="inlineStr">
+        <is>
+          <t>9786054362486</t>
+        </is>
+      </c>
+      <c r="B275" s="1" t="inlineStr">
+        <is>
+          <t>Nanoteknolojinin Esasları</t>
+        </is>
+      </c>
+      <c r="C275" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="276" spans="1:3">
+      <c r="A276" s="1" t="inlineStr">
+        <is>
+          <t>9789757064237</t>
+        </is>
+      </c>
+      <c r="B276" s="1" t="inlineStr">
+        <is>
+          <t>Nükleer Manyetik Rezonans Spektroskopisi</t>
+        </is>
+      </c>
+      <c r="C276" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="277" spans="1:3">
+      <c r="A277" s="1" t="inlineStr">
+        <is>
+          <t>9789944344586</t>
+        </is>
+      </c>
+      <c r="B277" s="1" t="inlineStr">
+        <is>
+          <t>Planlamada Klasik Sayısal Yöntemler</t>
+        </is>
+      </c>
+      <c r="C277" s="1">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="278" spans="1:3">
+      <c r="A278" s="1" t="inlineStr">
+        <is>
+          <t>9789944344623</t>
+        </is>
+      </c>
+      <c r="B278" s="1" t="inlineStr">
+        <is>
+          <t>Müşterin Gibi Düşün</t>
+        </is>
+      </c>
+      <c r="C278" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="279" spans="1:3">
+      <c r="A279" s="1" t="inlineStr">
+        <is>
+          <t>3990000030522</t>
+        </is>
+      </c>
+      <c r="B279" s="1" t="inlineStr">
+        <is>
+          <t>Öğle Suyu ODTÜ Ormanının 40. Yılı İçin Doğa ve Şiir Üzerine 40 Metin</t>
+        </is>
+      </c>
+      <c r="C279" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="280" spans="1:3">
+      <c r="A280" s="1" t="inlineStr">
+        <is>
+          <t>3990000098564</t>
+        </is>
+      </c>
+      <c r="B280" s="1" t="inlineStr">
+        <is>
+          <t>Matematik Gezegeni 4. Sınıf 1. Kitap</t>
+        </is>
+      </c>
+      <c r="C280" s="1">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="281" spans="1:3">
+      <c r="A281" s="1" t="inlineStr">
+        <is>
+          <t>3990000065837</t>
+        </is>
+      </c>
+      <c r="B281" s="1" t="inlineStr">
+        <is>
+          <t>Michio Kaku Kitapları - Einstein'in Evreni</t>
+        </is>
+      </c>
+      <c r="C281" s="1">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="282" spans="1:3">
+      <c r="A282" s="1" t="inlineStr">
+        <is>
+          <t>9786059856942</t>
+        </is>
+      </c>
+      <c r="B282" s="1" t="inlineStr">
+        <is>
+          <t>Fil (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C282" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="283" spans="1:3">
+      <c r="A283" s="1" t="inlineStr">
+        <is>
+          <t>9786058058163</t>
+        </is>
+      </c>
+      <c r="B283" s="1" t="inlineStr">
+        <is>
+          <t>Karanlıktaki Gölge</t>
+        </is>
+      </c>
+      <c r="C283" s="1">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="284" spans="1:3">
+      <c r="A284" s="1" t="inlineStr">
+        <is>
+          <t>3998598555462</t>
+        </is>
+      </c>
+      <c r="B284" s="1" t="inlineStr">
+        <is>
+          <t>Matematik Gezegeni Değerlendirme Testleri</t>
+        </is>
+      </c>
+      <c r="C284" s="1">
+        <v>23.3</v>
+      </c>
+    </row>
+    <row r="285" spans="1:3">
+      <c r="A285" s="1" t="inlineStr">
+        <is>
+          <t>9786057744074</t>
+        </is>
+      </c>
+      <c r="B285" s="1" t="inlineStr">
+        <is>
+          <t>Yaşamın Harikaları (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C285" s="1">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="286" spans="1:3">
+      <c r="A286" s="1" t="inlineStr">
+        <is>
+          <t>9786057744081</t>
+        </is>
+      </c>
+      <c r="B286" s="1" t="inlineStr">
+        <is>
+          <t>Yaşamın Harikaları</t>
+        </is>
+      </c>
+      <c r="C286" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="287" spans="1:3">
+      <c r="A287" s="1" t="inlineStr">
+        <is>
+          <t>3990000061060</t>
+        </is>
+      </c>
+      <c r="B287" s="1" t="inlineStr">
+        <is>
+          <t>Sincap Tarçın’ın Yolculuğu 6</t>
+        </is>
+      </c>
+      <c r="C287" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="288" spans="1:3">
+      <c r="A288" s="1" t="inlineStr">
+        <is>
+          <t>3990000061059</t>
+        </is>
+      </c>
+      <c r="B288" s="1" t="inlineStr">
+        <is>
+          <t>Sincap Tarçın’ın Yolculuğu 5</t>
+        </is>
+      </c>
+      <c r="C288" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="289" spans="1:3">
+      <c r="A289" s="1" t="inlineStr">
+        <is>
+          <t>3990000061058</t>
+        </is>
+      </c>
+      <c r="B289" s="1" t="inlineStr">
+        <is>
+          <t>Sincap Tarçın’ın Yolculuğu 4</t>
+        </is>
+      </c>
+      <c r="C289" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="290" spans="1:3">
+      <c r="A290" s="1" t="inlineStr">
+        <is>
+          <t>3990000061057</t>
+        </is>
+      </c>
+      <c r="B290" s="1" t="inlineStr">
+        <is>
+          <t>Sincap Tarçın’ın Yolculuğu 3</t>
+        </is>
+      </c>
+      <c r="C290" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="291" spans="1:3">
+      <c r="A291" s="1" t="inlineStr">
+        <is>
+          <t>3990000061056</t>
+        </is>
+      </c>
+      <c r="B291" s="1" t="inlineStr">
+        <is>
+          <t>Sincap Tarçın’ın Yolculuğu 2</t>
+        </is>
+      </c>
+      <c r="C291" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="292" spans="1:3">
+      <c r="A292" s="1" t="inlineStr">
+        <is>
+          <t>3990000061055</t>
+        </is>
+      </c>
+      <c r="B292" s="1" t="inlineStr">
+        <is>
+          <t>Sincap Tarçın’ın Yolculuğu 1</t>
+        </is>
+      </c>
+      <c r="C292" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="293" spans="1:3">
+      <c r="A293" s="1" t="inlineStr">
+        <is>
+          <t>2789788615265</t>
+        </is>
+      </c>
+      <c r="B293" s="1" t="inlineStr">
+        <is>
+          <t>Anton ve Arkadaşları (6 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C293" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="294" spans="1:3">
+      <c r="A294" s="1" t="inlineStr">
+        <is>
+          <t>9789944344203</t>
+        </is>
+      </c>
+      <c r="B294" s="1" t="inlineStr">
+        <is>
+          <t>Gazeteciliğin Esasları</t>
+        </is>
+      </c>
+      <c r="C294" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="295" spans="1:3">
+      <c r="A295" s="1" t="inlineStr">
+        <is>
+          <t>9786059856263</t>
+        </is>
+      </c>
+      <c r="B295" s="1" t="inlineStr">
+        <is>
+          <t>Tarihi Yoldan Kültürel Rotaya</t>
+        </is>
+      </c>
+      <c r="C295" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="296" spans="1:3">
+      <c r="A296" s="1" t="inlineStr">
+        <is>
+          <t>9786054362325</t>
+        </is>
+      </c>
+      <c r="B296" s="1" t="inlineStr">
+        <is>
+          <t>Development and Structure of the Turkish Economy</t>
+        </is>
+      </c>
+      <c r="C296" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="297" spans="1:3">
+      <c r="A297" s="1" t="inlineStr">
+        <is>
+          <t>9789944344975</t>
+        </is>
+      </c>
+      <c r="B297" s="1" t="inlineStr">
+        <is>
+          <t>Kayıp Çocuk</t>
+        </is>
+      </c>
+      <c r="C297" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="298" spans="1:3">
+      <c r="A298" s="1" t="inlineStr">
+        <is>
+          <t>9789944344999</t>
+        </is>
+      </c>
+      <c r="B298" s="1" t="inlineStr">
+        <is>
+          <t>Bayan Leylek</t>
+        </is>
+      </c>
+      <c r="C298" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="299" spans="1:3">
+      <c r="A299" s="1" t="inlineStr">
+        <is>
+          <t>9786057744777</t>
+        </is>
+      </c>
+      <c r="B299" s="1" t="inlineStr">
+        <is>
+          <t>The Forefront: Achieving Academic Success İn Speaking</t>
+        </is>
+      </c>
+      <c r="C299" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="300" spans="1:3">
+      <c r="A300" s="1" t="inlineStr">
+        <is>
+          <t>9786057744821</t>
+        </is>
+      </c>
+      <c r="B300" s="1" t="inlineStr">
+        <is>
+          <t>Teleskobumun Ucundaki Evren</t>
+        </is>
+      </c>
+      <c r="C300" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="301" spans="1:3">
+      <c r="A301" s="1" t="inlineStr">
+        <is>
+          <t>9786057744531</t>
+        </is>
+      </c>
+      <c r="B301" s="1" t="inlineStr">
+        <is>
+          <t>Yiyecek Anatomisi</t>
+        </is>
+      </c>
+      <c r="C301" s="1">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="302" spans="1:3">
+      <c r="A302" s="1" t="inlineStr">
+        <is>
+          <t>9786057744487</t>
+        </is>
+      </c>
+      <c r="B302" s="1" t="inlineStr">
+        <is>
+          <t>Okyanusun Anatomisi</t>
+        </is>
+      </c>
+      <c r="C302" s="1">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="303" spans="1:3">
+      <c r="A303" s="1" t="inlineStr">
+        <is>
+          <t>9786059856539</t>
+        </is>
+      </c>
+      <c r="B303" s="1" t="inlineStr">
+        <is>
+          <t>Okulda Satranç 1. Seviye - Başlangıç</t>
+        </is>
+      </c>
+      <c r="C303" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="304" spans="1:3">
+      <c r="A304" s="1" t="inlineStr">
+        <is>
+          <t>9786057744432</t>
+        </is>
+      </c>
+      <c r="B304" s="1" t="inlineStr">
+        <is>
+          <t>Şeylerin Tuhaf Düzeni</t>
+        </is>
+      </c>
+      <c r="C304" s="1">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="305" spans="1:3">
+      <c r="A305" s="1" t="inlineStr">
+        <is>
+          <t>9786057744371</t>
+        </is>
+      </c>
+      <c r="B305" s="1" t="inlineStr">
+        <is>
+          <t>Descartes’ın Yanılgısı</t>
+        </is>
+      </c>
+      <c r="C305" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="306" spans="1:3">
+      <c r="A306" s="1" t="inlineStr">
+        <is>
+          <t>9786054362929</t>
+        </is>
+      </c>
+      <c r="B306" s="1" t="inlineStr">
+        <is>
+          <t>Ne İstiyorsun Sevgili Salyangoz?</t>
+        </is>
+      </c>
+      <c r="C306" s="1">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="307" spans="1:3">
+      <c r="A307" s="1" t="inlineStr">
+        <is>
+          <t>9786057744760</t>
+        </is>
+      </c>
+      <c r="B307" s="1" t="inlineStr">
+        <is>
+          <t>Matematik Gezegeni 2. Sınıf ( 2 Kitap )</t>
+        </is>
+      </c>
+      <c r="C307" s="1">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="308" spans="1:3">
+      <c r="A308" s="1" t="inlineStr">
+        <is>
+          <t>9786057744425</t>
+        </is>
+      </c>
+      <c r="B308" s="1" t="inlineStr">
+        <is>
+          <t>Vizyonlar</t>
+        </is>
+      </c>
+      <c r="C308" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="309" spans="1:3">
+      <c r="A309" s="1" t="inlineStr">
+        <is>
+          <t>9786059856720</t>
+        </is>
+      </c>
+      <c r="B309" s="1" t="inlineStr">
+        <is>
+          <t>Beyin Nasıl Çalışır? (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C309" s="1">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="310" spans="1:3">
+      <c r="A310" s="1" t="inlineStr">
+        <is>
+          <t>9786059856409</t>
+        </is>
+      </c>
+      <c r="B310" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklar İçin Kodlama</t>
+        </is>
+      </c>
+      <c r="C310" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="311" spans="1:3">
+      <c r="A311" s="1" t="inlineStr">
+        <is>
+          <t>9786059856072</t>
+        </is>
+      </c>
+      <c r="B311" s="1" t="inlineStr">
+        <is>
+          <t>Tatil Gezegeni - 2. Sınıf Tüm Dersler</t>
+        </is>
+      </c>
+      <c r="C311" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="312" spans="1:3">
+      <c r="A312" s="1" t="inlineStr">
+        <is>
+          <t>9786054362950</t>
+        </is>
+      </c>
+      <c r="B312" s="1" t="inlineStr">
+        <is>
+          <t>Renkli Dilekler Uçurtması</t>
+        </is>
+      </c>
+      <c r="C312" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="313" spans="1:3">
+      <c r="A313" s="1" t="inlineStr">
+        <is>
+          <t>9789944344982</t>
+        </is>
+      </c>
+      <c r="B313" s="1" t="inlineStr">
+        <is>
+          <t>Kırmızı Top</t>
+        </is>
+      </c>
+      <c r="C313" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="314" spans="1:3">
+      <c r="A314" s="1" t="inlineStr">
+        <is>
+          <t>9786057744272</t>
+        </is>
+      </c>
+      <c r="B314" s="1" t="inlineStr">
+        <is>
+          <t>Nanobilim ve Nanoteknoloji</t>
+        </is>
+      </c>
+      <c r="C314" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="315" spans="1:3">
+      <c r="A315" s="1" t="inlineStr">
+        <is>
+          <t>9780000000012</t>
+        </is>
+      </c>
+      <c r="B315" s="1" t="inlineStr">
+        <is>
+          <t>Reader At Work 1-2, More To Read 1-2 (4'lü Set)</t>
+        </is>
+      </c>
+      <c r="C315" s="1">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="316" spans="1:3">
+      <c r="A316" s="1" t="inlineStr">
+        <is>
+          <t>2789788610981</t>
+        </is>
+      </c>
+      <c r="B316" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklar İçin Öykü Kitapları Seti 1 (10 Kitap)</t>
+        </is>
+      </c>
+      <c r="C316" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="317" spans="1:3">
+      <c r="A317" s="1" t="inlineStr">
+        <is>
+          <t>9786059856089</t>
+        </is>
+      </c>
+      <c r="B317" s="1" t="inlineStr">
+        <is>
+          <t>Tatil Gezegeni - 3. Sınıf Tüm Dersler</t>
+        </is>
+      </c>
+      <c r="C317" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="318" spans="1:3">
+      <c r="A318" s="1" t="inlineStr">
+        <is>
+          <t>9786059856096</t>
+        </is>
+      </c>
+      <c r="B318" s="1" t="inlineStr">
+        <is>
+          <t>Tatil Gezegeni - 4. Sınıf Tüm Dersler</t>
+        </is>
+      </c>
+      <c r="C318" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="319" spans="1:3">
+      <c r="A319" s="1" t="inlineStr">
+        <is>
+          <t>9786059856874</t>
+        </is>
+      </c>
+      <c r="B319" s="1" t="inlineStr">
+        <is>
+          <t>Anton ve Büyük Kapışma</t>
+        </is>
+      </c>
+      <c r="C319" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="320" spans="1:3">
+      <c r="A320" s="1" t="inlineStr">
+        <is>
+          <t>9786054362905</t>
+        </is>
+      </c>
+      <c r="B320" s="1" t="inlineStr">
+        <is>
+          <t>Fil, Kelebek ve Kuş</t>
+        </is>
+      </c>
+      <c r="C320" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="321" spans="1:3">
+      <c r="A321" s="1" t="inlineStr">
+        <is>
+          <t>9786059856461</t>
+        </is>
+      </c>
+      <c r="B321" s="1" t="inlineStr">
+        <is>
+          <t>13 Yaşına Gelmeden Yaşanacak 50 Macera İçin Kılavuz (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C321" s="1">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="322" spans="1:3">
+      <c r="A322" s="1" t="inlineStr">
+        <is>
+          <t>9786059856553</t>
+        </is>
+      </c>
+      <c r="B322" s="1" t="inlineStr">
+        <is>
+          <t>Okulda Satranç 3. Seviye - Uygulama</t>
+        </is>
+      </c>
+      <c r="C322" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="323" spans="1:3">
+      <c r="A323" s="1" t="inlineStr">
+        <is>
+          <t>9786057744340</t>
+        </is>
+      </c>
+      <c r="B323" s="1" t="inlineStr">
+        <is>
+          <t>Uzay - Şampiyon Kartlarım</t>
+        </is>
+      </c>
+      <c r="C323" s="1">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="324" spans="1:3">
+      <c r="A324" s="1" t="inlineStr">
+        <is>
+          <t>9786057744296</t>
+        </is>
+      </c>
+      <c r="B324" s="1" t="inlineStr">
+        <is>
+          <t>Koruma Altındaki Hayvanlar - Şampiyon Kartlarım</t>
+        </is>
+      </c>
+      <c r="C324" s="1">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="325" spans="1:3">
+      <c r="A325" s="1" t="inlineStr">
+        <is>
+          <t>9786059856799</t>
+        </is>
+      </c>
+      <c r="B325" s="1" t="inlineStr">
+        <is>
+          <t>Spinoza’yı Ararken</t>
+        </is>
+      </c>
+      <c r="C325" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="326" spans="1:3">
+      <c r="A326" s="1" t="inlineStr">
+        <is>
+          <t>9786057744319</t>
+        </is>
+      </c>
+      <c r="B326" s="1" t="inlineStr">
+        <is>
+          <t>Ahtapot Fırtınası</t>
+        </is>
+      </c>
+      <c r="C326" s="1">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="327" spans="1:3">
+      <c r="A327" s="1" t="inlineStr">
+        <is>
+          <t>9786057744036</t>
+        </is>
+      </c>
+      <c r="B327" s="1" t="inlineStr">
+        <is>
+          <t>Matematik Gezegeni 5. Sınıf Kazanımlı Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C327" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="328" spans="1:3">
+      <c r="A328" s="1" t="inlineStr">
+        <is>
+          <t>9786059856775</t>
+        </is>
+      </c>
+      <c r="B328" s="1" t="inlineStr">
+        <is>
+          <t>Örneklerle Satranç</t>
+        </is>
+      </c>
+      <c r="C328" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="329" spans="1:3">
+      <c r="A329" s="1" t="inlineStr">
+        <is>
+          <t>9786059856928</t>
+        </is>
+      </c>
+      <c r="B329" s="1" t="inlineStr">
+        <is>
+          <t>Anton ve Yapraklar</t>
+        </is>
+      </c>
+      <c r="C329" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="330" spans="1:3">
+      <c r="A330" s="1" t="inlineStr">
+        <is>
+          <t>2789788610979</t>
+        </is>
+      </c>
+      <c r="B330" s="1" t="inlineStr">
+        <is>
+          <t>Benim Küçük Deneylerim Seti (10 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C330" s="1">
+        <v>2350</v>
+      </c>
+    </row>
+    <row r="331" spans="1:3">
+      <c r="A331" s="1" t="inlineStr">
+        <is>
+          <t>9786054362394</t>
+        </is>
+      </c>
+      <c r="B331" s="1" t="inlineStr">
+        <is>
+          <t>Benim Küçük Deneylerim - Yaşam ve Dünya</t>
+        </is>
+      </c>
+      <c r="C331" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="332" spans="1:3">
+      <c r="A332" s="1" t="inlineStr">
+        <is>
+          <t>9786054362172</t>
+        </is>
+      </c>
+      <c r="B332" s="1" t="inlineStr">
+        <is>
+          <t>Reinforced Concrete</t>
+        </is>
+      </c>
+      <c r="C332" s="1">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="333" spans="1:3">
+      <c r="A333" s="1" t="inlineStr">
+        <is>
+          <t>9786057744326</t>
+        </is>
+      </c>
+      <c r="B333" s="1" t="inlineStr">
+        <is>
+          <t>Hiperuzay</t>
+        </is>
+      </c>
+      <c r="C333" s="1">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="334" spans="1:3">
+      <c r="A334" s="1" t="inlineStr">
+        <is>
+          <t>9786057744746</t>
+        </is>
+      </c>
+      <c r="B334" s="1" t="inlineStr">
+        <is>
+          <t>Kuantum Üstünlüğü</t>
+        </is>
+      </c>
+      <c r="C334" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="335" spans="1:3">
+      <c r="A335" s="1" t="inlineStr">
+        <is>
+          <t>9786057744753</t>
+        </is>
+      </c>
+      <c r="B335" s="1" t="inlineStr">
+        <is>
+          <t>Mükemmel Arabalar Mıyız? 15 Soru Serisi</t>
+        </is>
+      </c>
+      <c r="C335" s="1">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="336" spans="1:3">
+      <c r="A336" s="1" t="inlineStr">
+        <is>
+          <t>9786057744708</t>
+        </is>
+      </c>
+      <c r="B336" s="1" t="inlineStr">
+        <is>
+          <t>Saklambaç Oynayan Fil</t>
+        </is>
+      </c>
+      <c r="C336" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="337" spans="1:3">
+      <c r="A337" s="1" t="inlineStr">
+        <is>
+          <t>9786057744715</t>
+        </is>
+      </c>
+      <c r="B337" s="1" t="inlineStr">
+        <is>
+          <t>Kıvırcık Saçlı Çocuk</t>
+        </is>
+      </c>
+      <c r="C337" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="338" spans="1:3">
+      <c r="A338" s="1" t="inlineStr">
+        <is>
+          <t>9786057744739</t>
+        </is>
+      </c>
+      <c r="B338" s="1" t="inlineStr">
+        <is>
+          <t>Dokumacı Amca</t>
+        </is>
+      </c>
+      <c r="C338" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="339" spans="1:3">
+      <c r="A339" s="1" t="inlineStr">
+        <is>
+          <t>9786057744722</t>
+        </is>
+      </c>
+      <c r="B339" s="1" t="inlineStr">
+        <is>
+          <t>Kâğıttan Hayvanat Bahçesi</t>
+        </is>
+      </c>
+      <c r="C339" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="340" spans="1:3">
+      <c r="A340" s="1" t="inlineStr">
+        <is>
+          <t>9789759870041</t>
+        </is>
+      </c>
+      <c r="B340" s="1" t="inlineStr">
+        <is>
+          <t>Yes Box İngilizce Seti - 1</t>
+        </is>
+      </c>
+      <c r="C340" s="1">
+        <v>4800</v>
+      </c>
+    </row>
+    <row r="341" spans="1:3">
+      <c r="A341" s="1" t="inlineStr">
+        <is>
+          <t>9786057744685</t>
+        </is>
+      </c>
+      <c r="B341" s="1" t="inlineStr">
+        <is>
+          <t>Olan Biteni Hissetmek</t>
+        </is>
+      </c>
+      <c r="C341" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="342" spans="1:3">
+      <c r="A342" s="1" t="inlineStr">
+        <is>
+          <t>9786057744593</t>
+        </is>
+      </c>
+      <c r="B342" s="1" t="inlineStr">
+        <is>
+          <t>Matematik Gezegeni 4. Sınıf ( 2 Kitap )</t>
+        </is>
+      </c>
+      <c r="C342" s="1">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="343" spans="1:3">
+      <c r="A343" s="1" t="inlineStr">
+        <is>
+          <t>9786059856546</t>
+        </is>
+      </c>
+      <c r="B343" s="1" t="inlineStr">
+        <is>
+          <t>Okulda Satranç 2. Seviye - Gelişim</t>
+        </is>
+      </c>
+      <c r="C343" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="344" spans="1:3">
+      <c r="A344" s="1" t="inlineStr">
+        <is>
+          <t>9786057744661</t>
+        </is>
+      </c>
+      <c r="B344" s="1" t="inlineStr">
+        <is>
+          <t>15 Soru Serisi - Dünyanın Keyfi Yerinde Mi?</t>
+        </is>
+      </c>
+      <c r="C344" s="1">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="345" spans="1:3">
+      <c r="A345" s="1" t="inlineStr">
+        <is>
+          <t>9786057744654</t>
+        </is>
+      </c>
+      <c r="B345" s="1" t="inlineStr">
+        <is>
+          <t>15 Soru Serisi - Hepimiz Robot Mu Olacağız?</t>
+        </is>
+      </c>
+      <c r="C345" s="1">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="346" spans="1:3">
+      <c r="A346" s="1" t="inlineStr">
+        <is>
+          <t>9786057744647</t>
+        </is>
+      </c>
+      <c r="B346" s="1" t="inlineStr">
+        <is>
+          <t>Siber Güvenlik Yönetimi</t>
+        </is>
+      </c>
+      <c r="C346" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="347" spans="1:3">
+      <c r="A347" s="1" t="inlineStr">
+        <is>
+          <t>9786057744630</t>
+        </is>
+      </c>
+      <c r="B347" s="1" t="inlineStr">
+        <is>
+          <t>Atalarımızdan Dersler</t>
+        </is>
+      </c>
+      <c r="C347" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="348" spans="1:3">
+      <c r="A348" s="1" t="inlineStr">
+        <is>
+          <t>9786057744449</t>
+        </is>
+      </c>
+      <c r="B348" s="1" t="inlineStr">
+        <is>
+          <t>Tanrı Denklemi</t>
+        </is>
+      </c>
+      <c r="C348" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="349" spans="1:3">
+      <c r="A349" s="1" t="inlineStr">
+        <is>
+          <t>9786057744609</t>
+        </is>
+      </c>
+      <c r="B349" s="1" t="inlineStr">
+        <is>
+          <t>Matematik Gezegeni 3. Sınıf ( 2 Kitap )</t>
+        </is>
+      </c>
+      <c r="C349" s="1">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="350" spans="1:3">
+      <c r="A350" s="1" t="inlineStr">
+        <is>
+          <t>9786057744623</t>
+        </is>
+      </c>
+      <c r="B350" s="1" t="inlineStr">
+        <is>
+          <t>Matematik Gezegeni 1. Sınıf ( 2 Kitap )</t>
+        </is>
+      </c>
+      <c r="C350" s="1">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="351" spans="1:3">
+      <c r="A351" s="1" t="inlineStr">
+        <is>
+          <t>9786057744418</t>
+        </is>
+      </c>
+      <c r="B351" s="1" t="inlineStr">
+        <is>
+          <t>Kuantum Hesaplama Kuramı</t>
+        </is>
+      </c>
+      <c r="C351" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="352" spans="1:3">
+      <c r="A352" s="1" t="inlineStr">
+        <is>
+          <t>9786057744494</t>
+        </is>
+      </c>
+      <c r="B352" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklar İçin Felsefe</t>
+        </is>
+      </c>
+      <c r="C352" s="1">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="353" spans="1:3">
+      <c r="A353" s="1" t="inlineStr">
+        <is>
+          <t>9786059856812</t>
+        </is>
+      </c>
+      <c r="B353" s="1" t="inlineStr">
+        <is>
+          <t>Öğrenciden Öğrenmek</t>
+        </is>
+      </c>
+      <c r="C353" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="354" spans="1:3">
+      <c r="A354" s="1" t="inlineStr">
+        <is>
+          <t>9786059856379</t>
+        </is>
+      </c>
+      <c r="B354" s="1" t="inlineStr">
+        <is>
+          <t>Türkçe Gezegeni 3. Sınıf Defterim</t>
+        </is>
+      </c>
+      <c r="C354" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="355" spans="1:3">
+      <c r="A355" s="1" t="inlineStr">
+        <is>
+          <t>9786059856348</t>
+        </is>
+      </c>
+      <c r="B355" s="1" t="inlineStr">
+        <is>
+          <t>2. Sınıf Türkçe Gezegeni Defterim</t>
+        </is>
+      </c>
+      <c r="C355" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="356" spans="1:3">
+      <c r="A356" s="1" t="inlineStr">
+        <is>
+          <t>9786059856065</t>
+        </is>
+      </c>
+      <c r="B356" s="1" t="inlineStr">
+        <is>
+          <t>Tatil Gezegeni - 1. Sınıf Tüm Dersler</t>
+        </is>
+      </c>
+      <c r="C356" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="357" spans="1:3">
+      <c r="A357" s="1" t="inlineStr">
+        <is>
+          <t>9786057744579</t>
+        </is>
+      </c>
+      <c r="B357" s="1" t="inlineStr">
+        <is>
+          <t>Deneyim ve Eğitim</t>
+        </is>
+      </c>
+      <c r="C357" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="358" spans="1:3">
+      <c r="A358" s="1" t="inlineStr">
+        <is>
+          <t>9786057744586</t>
+        </is>
+      </c>
+      <c r="B358" s="1" t="inlineStr">
+        <is>
+          <t>Mühendislikte Meslek Ahlakı</t>
+        </is>
+      </c>
+      <c r="C358" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="359" spans="1:3">
+      <c r="A359" s="1" t="inlineStr">
+        <is>
+          <t>9786057744562</t>
+        </is>
+      </c>
+      <c r="B359" s="1" t="inlineStr">
+        <is>
+          <t>Çiftlik Anatomisi</t>
+        </is>
+      </c>
+      <c r="C359" s="1">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="360" spans="1:3">
+      <c r="A360" s="1" t="inlineStr">
+        <is>
+          <t>9786057744555</t>
+        </is>
+      </c>
+      <c r="B360" s="1" t="inlineStr">
+        <is>
+          <t>Bir Şampiyon Olmanı Sağlayacak 50 Zorlu Görev İçin Kılavuz</t>
+        </is>
+      </c>
+      <c r="C360" s="1">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="361" spans="1:3">
+      <c r="A361" s="1" t="inlineStr">
+        <is>
+          <t>9786057744548</t>
+        </is>
+      </c>
+      <c r="B361" s="1" t="inlineStr">
+        <is>
+          <t>13 Yaşına Gelmeden Tatilde Yaşanacak 50 Macera İçin Kılavuz</t>
+        </is>
+      </c>
+      <c r="C361" s="1">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="362" spans="1:3">
+      <c r="A362" s="1" t="inlineStr">
+        <is>
+          <t>9786057744500</t>
+        </is>
+      </c>
+      <c r="B362" s="1" t="inlineStr">
+        <is>
+          <t>Hissetmek ve Bilmek</t>
+        </is>
+      </c>
+      <c r="C362" s="1">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="363" spans="1:3">
+      <c r="A363" s="1" t="inlineStr">
+        <is>
+          <t>9786057744517</t>
+        </is>
+      </c>
+      <c r="B363" s="1" t="inlineStr">
+        <is>
+          <t>15 Soru Serisi - Bugün Şimdiden Dün Müdür?</t>
+        </is>
+      </c>
+      <c r="C363" s="1">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="364" spans="1:3">
+      <c r="A364" s="1" t="inlineStr">
+        <is>
+          <t>9786057744524</t>
+        </is>
+      </c>
+      <c r="B364" s="1" t="inlineStr">
+        <is>
+          <t>15 Soru Serisi - Ağaçlar Konuşur Mu?</t>
+        </is>
+      </c>
+      <c r="C364" s="1">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="365" spans="1:3">
+      <c r="A365" s="1" t="inlineStr">
+        <is>
+          <t>9786057744470</t>
+        </is>
+      </c>
+      <c r="B365" s="1" t="inlineStr">
+        <is>
+          <t>Beyin Nasıl Çalışır? - 15 Soru Serisi</t>
+        </is>
+      </c>
+      <c r="C365" s="1">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="366" spans="1:3">
+      <c r="A366" s="1" t="inlineStr">
+        <is>
+          <t>9786057744463</t>
+        </is>
+      </c>
+      <c r="B366" s="1" t="inlineStr">
+        <is>
+          <t>Para Ne İçindir? - 15 Soru Serisi</t>
+        </is>
+      </c>
+      <c r="C366" s="1">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="367" spans="1:3">
+      <c r="A367" s="1" t="inlineStr">
+        <is>
+          <t>9786057744456</t>
+        </is>
+      </c>
+      <c r="B367" s="1" t="inlineStr">
+        <is>
+          <t>Ömer Yağız’ın Gözünden ODTÜ (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C367" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="368" spans="1:3">
+      <c r="A368" s="1" t="inlineStr">
+        <is>
+          <t>9786057744388</t>
+        </is>
+      </c>
+      <c r="B368" s="1" t="inlineStr">
+        <is>
+          <t>İnsan Vücudu - Şampiyon Kartlarım</t>
+        </is>
+      </c>
+      <c r="C368" s="1">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="369" spans="1:3">
+      <c r="A369" s="1" t="inlineStr">
+        <is>
+          <t>9786057744395</t>
+        </is>
+      </c>
+      <c r="B369" s="1" t="inlineStr">
+        <is>
+          <t>Su - Şampiyon Kartlarım</t>
+        </is>
+      </c>
+      <c r="C369" s="1">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="370" spans="1:3">
+      <c r="A370" s="1" t="inlineStr">
+        <is>
+          <t>9786057744401</t>
+        </is>
+      </c>
+      <c r="B370" s="1" t="inlineStr">
+        <is>
+          <t>Tarih Öncesi İnsanları - Şampiyon Kartlarım</t>
+        </is>
+      </c>
+      <c r="C370" s="1">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="371" spans="1:3">
+      <c r="A371" s="1" t="inlineStr">
+        <is>
+          <t>9786057744197</t>
+        </is>
+      </c>
+      <c r="B371" s="1" t="inlineStr">
+        <is>
+          <t>İlk Boyamalarım - Doğum Günü</t>
+        </is>
+      </c>
+      <c r="C371" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="372" spans="1:3">
+      <c r="A372" s="1" t="inlineStr">
+        <is>
+          <t>9786057744203</t>
+        </is>
+      </c>
+      <c r="B372" s="1" t="inlineStr">
+        <is>
+          <t>İlk Sihirli Boyamalarım - Kış</t>
+        </is>
+      </c>
+      <c r="C372" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="373" spans="1:3">
+      <c r="A373" s="1" t="inlineStr">
+        <is>
+          <t>9786057744173</t>
+        </is>
+      </c>
+      <c r="B373" s="1" t="inlineStr">
+        <is>
+          <t>İlk Boyamalarım - Ev</t>
+        </is>
+      </c>
+      <c r="C373" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="374" spans="1:3">
+      <c r="A374" s="1" t="inlineStr">
+        <is>
+          <t>2789788610983</t>
+        </is>
+      </c>
+      <c r="B374" s="1" t="inlineStr">
+        <is>
+          <t>Pikolo İle Felsefe Öğreniyorum (9 Kitap Set)</t>
+        </is>
+      </c>
+      <c r="C374" s="1">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="375" spans="1:3">
+      <c r="A375" s="1" t="inlineStr">
+        <is>
+          <t>2789788613294</t>
+        </is>
+      </c>
+      <c r="B375" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklar İçin Öykülerle Bilim - Fizi K (5 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C375" s="1">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="376" spans="1:3">
+      <c r="A376" s="1" t="inlineStr">
+        <is>
+          <t>9786059856652</t>
+        </is>
+      </c>
+      <c r="B376" s="1" t="inlineStr">
+        <is>
+          <t>Oyunlarla Satranç</t>
+        </is>
+      </c>
+      <c r="C376" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="377" spans="1:3">
+      <c r="A377" s="1" t="inlineStr">
+        <is>
+          <t>9786057744364</t>
+        </is>
+      </c>
+      <c r="B377" s="1" t="inlineStr">
+        <is>
+          <t>Çiftlik Hayvanları - Şampiyon Kartlarım</t>
+        </is>
+      </c>
+      <c r="C377" s="1">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="378" spans="1:3">
+      <c r="A378" s="1" t="inlineStr">
+        <is>
+          <t>9786057744357</t>
+        </is>
+      </c>
+      <c r="B378" s="1" t="inlineStr">
+        <is>
+          <t>Hava - Şampiyon Kartlarım</t>
+        </is>
+      </c>
+      <c r="C378" s="1">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="379" spans="1:3">
+      <c r="A379" s="1" t="inlineStr">
+        <is>
+          <t>9786057744333</t>
+        </is>
+      </c>
+      <c r="B379" s="1" t="inlineStr">
+        <is>
+          <t>Mars 36 Cep Atlas</t>
+        </is>
+      </c>
+      <c r="C379" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="380" spans="1:3">
+      <c r="A380" s="1" t="inlineStr">
+        <is>
+          <t>9786057744265</t>
+        </is>
+      </c>
+      <c r="B380" s="1" t="inlineStr">
+        <is>
+          <t>Sayı Duyusu</t>
+        </is>
+      </c>
+      <c r="C380" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="381" spans="1:3">
+      <c r="A381" s="1" t="inlineStr">
+        <is>
+          <t>9786057744302</t>
+        </is>
+      </c>
+      <c r="B381" s="1" t="inlineStr">
+        <is>
+          <t>Hayalim Beton Karıştırıcısı Olmak</t>
+        </is>
+      </c>
+      <c r="C381" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="382" spans="1:3">
+      <c r="A382" s="1" t="inlineStr">
+        <is>
+          <t>9786057744241</t>
+        </is>
+      </c>
+      <c r="B382" s="1" t="inlineStr">
+        <is>
+          <t>2. Dünya Savaşı Sonrasında Türkiye'de Mimarlık - Sanat Diyaloğu</t>
+        </is>
+      </c>
+      <c r="C382" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="383" spans="1:3">
+      <c r="A383" s="1" t="inlineStr">
+        <is>
+          <t>9786058058187</t>
+        </is>
+      </c>
+      <c r="B383" s="1" t="inlineStr">
+        <is>
+          <t>Seslerle Oynadığım Oyun</t>
+        </is>
+      </c>
+      <c r="C383" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="384" spans="1:3">
+      <c r="A384" s="1" t="inlineStr">
+        <is>
+          <t>9786057744012</t>
+        </is>
+      </c>
+      <c r="B384" s="1" t="inlineStr">
+        <is>
+          <t>Bir Aşağı Bir Yukarı</t>
+        </is>
+      </c>
+      <c r="C384" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="385" spans="1:3">
+      <c r="A385" s="1" t="inlineStr">
+        <is>
+          <t>9786058058149</t>
+        </is>
+      </c>
+      <c r="B385" s="1" t="inlineStr">
+        <is>
+          <t>Şaşkın Kuş</t>
+        </is>
+      </c>
+      <c r="C385" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="386" spans="1:3">
+      <c r="A386" s="1" t="inlineStr">
+        <is>
+          <t>9786058058170</t>
+        </is>
+      </c>
+      <c r="B386" s="1" t="inlineStr">
+        <is>
+          <t>Gölge</t>
+        </is>
+      </c>
+      <c r="C386" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="387" spans="1:3">
+      <c r="A387" s="1" t="inlineStr">
+        <is>
+          <t>9786058058125</t>
+        </is>
+      </c>
+      <c r="B387" s="1" t="inlineStr">
+        <is>
+          <t>Yeşil Pantolon ve Mor Tişört</t>
+        </is>
+      </c>
+      <c r="C387" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="388" spans="1:3">
+      <c r="A388" s="1" t="inlineStr">
+        <is>
+          <t>9786058058194</t>
+        </is>
+      </c>
+      <c r="B388" s="1" t="inlineStr">
+        <is>
+          <t>Senin İçin</t>
+        </is>
+      </c>
+      <c r="C388" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="389" spans="1:3">
+      <c r="A389" s="1" t="inlineStr">
+        <is>
+          <t>9786057744289</t>
+        </is>
+      </c>
+      <c r="B389" s="1" t="inlineStr">
+        <is>
+          <t>Dinozorlar - Şampiyon Kartlarım</t>
+        </is>
+      </c>
+      <c r="C389" s="1">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="390" spans="1:3">
+      <c r="A390" s="1" t="inlineStr">
+        <is>
+          <t>9786057744128</t>
+        </is>
+      </c>
+      <c r="B390" s="1" t="inlineStr">
+        <is>
+          <t>Farklılıkları Yönetme Kültürü: Göç Yönetimi Alanı ve Türkiye’ye Göç Eden Suriyeliler</t>
+        </is>
+      </c>
+      <c r="C390" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="391" spans="1:3">
+      <c r="A391" s="1" t="inlineStr">
+        <is>
+          <t>9786057744111</t>
+        </is>
+      </c>
+      <c r="B391" s="1" t="inlineStr">
+        <is>
+          <t>Zor Zamanlarda Annelik</t>
+        </is>
+      </c>
+      <c r="C391" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="392" spans="1:3">
+      <c r="A392" s="1" t="inlineStr">
+        <is>
+          <t>9786057744135</t>
+        </is>
+      </c>
+      <c r="B392" s="1" t="inlineStr">
+        <is>
+          <t>Arkeolojik Verilerin Işığında Ortaçağ Komana’sı: Çok Disiplinli Bir Yaklaşım</t>
+        </is>
+      </c>
+      <c r="C392" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="393" spans="1:3">
+      <c r="A393" s="1" t="inlineStr">
+        <is>
+          <t>9786057744005</t>
+        </is>
+      </c>
+      <c r="B393" s="1" t="inlineStr">
+        <is>
+          <t>Bir Dilek</t>
+        </is>
+      </c>
+      <c r="C393" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="394" spans="1:3">
+      <c r="A394" s="1" t="inlineStr">
+        <is>
+          <t>9786057744227</t>
+        </is>
+      </c>
+      <c r="B394" s="1" t="inlineStr">
+        <is>
+          <t>Dünya Ülkeleri - Şampiyon Kartlarım</t>
+        </is>
+      </c>
+      <c r="C394" s="1">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="395" spans="1:3">
+      <c r="A395" s="1" t="inlineStr">
+        <is>
+          <t>9786057744210</t>
+        </is>
+      </c>
+      <c r="B395" s="1" t="inlineStr">
+        <is>
+          <t>Dünyadaki Anıtlar - Şampiyon Kartlarım</t>
+        </is>
+      </c>
+      <c r="C395" s="1">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="396" spans="1:3">
+      <c r="A396" s="1" t="inlineStr">
+        <is>
+          <t>9786059856935</t>
+        </is>
+      </c>
+      <c r="B396" s="1" t="inlineStr">
+        <is>
+          <t>Fil</t>
+        </is>
+      </c>
+      <c r="C396" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="397" spans="1:3">
+      <c r="A397" s="1" t="inlineStr">
+        <is>
+          <t>9786059856829</t>
+        </is>
+      </c>
+      <c r="B397" s="1" t="inlineStr">
+        <is>
+          <t>Matematik Gezegeni 4. Sınıf (3 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C397" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="398" spans="1:3">
+      <c r="A398" s="1" t="inlineStr">
+        <is>
+          <t>9786058058118</t>
+        </is>
+      </c>
+      <c r="B398" s="1" t="inlineStr">
+        <is>
+          <t>Matematik Gezegeni 1. Sınıf (3 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C398" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="399" spans="1:3">
+      <c r="A399" s="1" t="inlineStr">
+        <is>
+          <t>9786057744098</t>
+        </is>
+      </c>
+      <c r="B399" s="1" t="inlineStr">
+        <is>
+          <t>Vakıflar ve Yükseköğretim</t>
+        </is>
+      </c>
+      <c r="C399" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="400" spans="1:3">
+      <c r="A400" s="1" t="inlineStr">
+        <is>
+          <t>9786058058156</t>
+        </is>
+      </c>
+      <c r="B400" s="1" t="inlineStr">
+        <is>
+          <t>Kırmızı Anne ile Yeşil Baba</t>
+        </is>
+      </c>
+      <c r="C400" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="401" spans="1:3">
+      <c r="A401" s="1" t="inlineStr">
+        <is>
+          <t>9786058058132</t>
+        </is>
+      </c>
+      <c r="B401" s="1" t="inlineStr">
+        <is>
+          <t>Uyku Vakti</t>
+        </is>
+      </c>
+      <c r="C401" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="402" spans="1:3">
+      <c r="A402" s="1" t="inlineStr">
+        <is>
+          <t>2789788616984</t>
+        </is>
+      </c>
+      <c r="B402" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklar İçin Ödüllü Öykü Kitapları - Elma Ağacı Serisi (10 Kitap)</t>
+        </is>
+      </c>
+      <c r="C402" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="403" spans="1:3">
+      <c r="A403" s="1" t="inlineStr">
+        <is>
+          <t>9786057744258</t>
+        </is>
+      </c>
+      <c r="B403" s="1" t="inlineStr">
+        <is>
+          <t>Zihindeki Benlik</t>
+        </is>
+      </c>
+      <c r="C403" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="404" spans="1:3">
+      <c r="A404" s="1" t="inlineStr">
+        <is>
+          <t>9786057744029</t>
+        </is>
+      </c>
+      <c r="B404" s="1" t="inlineStr">
+        <is>
+          <t>İnsanlığın Geleceği</t>
+        </is>
+      </c>
+      <c r="C404" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="405" spans="1:3">
+      <c r="A405" s="1" t="inlineStr">
+        <is>
+          <t>9789754294019</t>
+        </is>
+      </c>
+      <c r="B405" s="1" t="inlineStr">
+        <is>
+          <t>More To Read 2</t>
+        </is>
+      </c>
+      <c r="C405" s="1">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="406" spans="1:3">
+      <c r="A406" s="1" t="inlineStr">
+        <is>
+          <t>9789754294002</t>
+        </is>
+      </c>
+      <c r="B406" s="1" t="inlineStr">
+        <is>
+          <t>More To Read 1</t>
+        </is>
+      </c>
+      <c r="C406" s="1">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="407" spans="1:3">
+      <c r="A407" s="1" t="inlineStr">
+        <is>
+          <t>9786057744104</t>
+        </is>
+      </c>
+      <c r="B407" s="1" t="inlineStr">
+        <is>
+          <t>Topoloji</t>
+        </is>
+      </c>
+      <c r="C407" s="1">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="408" spans="1:3">
+      <c r="A408" s="1" t="inlineStr">
+        <is>
+          <t>9786059856027</t>
+        </is>
+      </c>
+      <c r="B408" s="1" t="inlineStr">
+        <is>
+          <t>Benim Küçük Deneylerim - Yaratıcı Fikirler</t>
+        </is>
+      </c>
+      <c r="C408" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="409" spans="1:3">
+      <c r="A409" s="1" t="inlineStr">
+        <is>
+          <t>9786059856850</t>
+        </is>
+      </c>
+      <c r="B409" s="1" t="inlineStr">
+        <is>
+          <t>Satranç Ülkesine Yolculuk</t>
+        </is>
+      </c>
+      <c r="C409" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="410" spans="1:3">
+      <c r="A410" s="1" t="inlineStr">
+        <is>
+          <t>9786059856966</t>
+        </is>
+      </c>
+      <c r="B410" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklar İçin Dünya Tarihi</t>
+        </is>
+      </c>
+      <c r="C410" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="411" spans="1:3">
+      <c r="A411" s="1" t="inlineStr">
+        <is>
+          <t>9786059856867</t>
+        </is>
+      </c>
+      <c r="B411" s="1" t="inlineStr">
+        <is>
+          <t>Paralel Dünyalar</t>
+        </is>
+      </c>
+      <c r="C411" s="1">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="412" spans="1:3">
+      <c r="A412" s="1" t="inlineStr">
+        <is>
+          <t>9786059856683</t>
+        </is>
+      </c>
+      <c r="B412" s="1" t="inlineStr">
+        <is>
+          <t>Boyamalarla Satranç</t>
+        </is>
+      </c>
+      <c r="C412" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="413" spans="1:3">
+      <c r="A413" s="1" t="inlineStr">
+        <is>
+          <t>9786059856690</t>
+        </is>
+      </c>
+      <c r="B413" s="1" t="inlineStr">
+        <is>
+          <t>Masallarla Satranç</t>
+        </is>
+      </c>
+      <c r="C413" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="414" spans="1:3">
+      <c r="A414" s="1" t="inlineStr">
+        <is>
+          <t>9789754293982</t>
+        </is>
+      </c>
+      <c r="B414" s="1" t="inlineStr">
+        <is>
+          <t>Reader at Work 1</t>
+        </is>
+      </c>
+      <c r="C414" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="415" spans="1:3">
+      <c r="A415" s="1" t="inlineStr">
+        <is>
+          <t>2789788610980</t>
+        </is>
+      </c>
+      <c r="B415" s="1" t="inlineStr">
+        <is>
+          <t>Söyle Bana Neden? (10 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C415" s="1">
+        <v>2350</v>
+      </c>
+    </row>
+    <row r="416" spans="1:3">
+      <c r="A416" s="1" t="inlineStr">
+        <is>
+          <t>9786059856058</t>
+        </is>
+      </c>
+      <c r="B416" s="1" t="inlineStr">
+        <is>
+          <t>Bozkırı Yeşertenler 2</t>
+        </is>
+      </c>
+      <c r="C416" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="417" spans="1:3">
+      <c r="A417" s="1" t="inlineStr">
+        <is>
+          <t>9786055164867</t>
+        </is>
+      </c>
+      <c r="B417" s="1" t="inlineStr">
+        <is>
+          <t>Symbolic Logic Manual</t>
+        </is>
+      </c>
+      <c r="C417" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="418" spans="1:3">
+      <c r="A418" s="1" t="inlineStr">
+        <is>
+          <t>9786059856737</t>
+        </is>
+      </c>
+      <c r="B418" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklar İçin Satrançta Taş Alışverişi</t>
+        </is>
+      </c>
+      <c r="C418" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="419" spans="1:3">
+      <c r="A419" s="1" t="inlineStr">
+        <is>
+          <t>9786059856805</t>
+        </is>
+      </c>
+      <c r="B419" s="1" t="inlineStr">
+        <is>
+          <t>Matbu Mimarlıklar</t>
+        </is>
+      </c>
+      <c r="C419" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="420" spans="1:3">
+      <c r="A420" s="1" t="inlineStr">
+        <is>
+          <t>9786059856980</t>
+        </is>
+      </c>
+      <c r="B420" s="1" t="inlineStr">
+        <is>
+          <t>Ay’dan Düşen Öyküler</t>
+        </is>
+      </c>
+      <c r="C420" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="421" spans="1:3">
+      <c r="A421" s="1" t="inlineStr">
+        <is>
+          <t>9786059856232</t>
+        </is>
+      </c>
+      <c r="B421" s="1" t="inlineStr">
+        <is>
+          <t>Erken Yirminci Yüzyılda Eviçi Mekan Üretimi ve Parisli Avangart Kadınlar</t>
+        </is>
+      </c>
+      <c r="C421" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="422" spans="1:3">
+      <c r="A422" s="1" t="inlineStr">
+        <is>
+          <t>9786059856256</t>
+        </is>
+      </c>
+      <c r="B422" s="1" t="inlineStr">
+        <is>
+          <t>Devrim'den Günümüze İran'ın ABD Politikası</t>
+        </is>
+      </c>
+      <c r="C422" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="423" spans="1:3">
+      <c r="A423" s="1" t="inlineStr">
+        <is>
+          <t>9786059856515</t>
+        </is>
+      </c>
+      <c r="B423" s="1" t="inlineStr">
+        <is>
+          <t>Language, Logic, and Empirical Knowledge - Collected Papers</t>
+        </is>
+      </c>
+      <c r="C423" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="424" spans="1:3">
+      <c r="A424" s="1" t="inlineStr">
+        <is>
+          <t>9786059856751</t>
+        </is>
+      </c>
+      <c r="B424" s="1" t="inlineStr">
+        <is>
+          <t>Mavi Balina</t>
+        </is>
+      </c>
+      <c r="C424" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="425" spans="1:3">
+      <c r="A425" s="1" t="inlineStr">
+        <is>
+          <t>9786059856744</t>
+        </is>
+      </c>
+      <c r="B425" s="1" t="inlineStr">
+        <is>
+          <t>Kutup Ayısı</t>
+        </is>
+      </c>
+      <c r="C425" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="426" spans="1:3">
+      <c r="A426" s="1" t="inlineStr">
+        <is>
+          <t>9786059856522</t>
+        </is>
+      </c>
+      <c r="B426" s="1" t="inlineStr">
+        <is>
+          <t>Doğanın Anatomisi</t>
+        </is>
+      </c>
+      <c r="C426" s="1">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="427" spans="1:3">
+      <c r="A427" s="1" t="inlineStr">
+        <is>
+          <t>9786059856577</t>
+        </is>
+      </c>
+      <c r="B427" s="1" t="inlineStr">
+        <is>
+          <t>Okulda Satranç 5. Seviye-Ustalaşma</t>
+        </is>
+      </c>
+      <c r="C427" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="428" spans="1:3">
+      <c r="A428" s="1" t="inlineStr">
+        <is>
+          <t>9786059856560</t>
+        </is>
+      </c>
+      <c r="B428" s="1" t="inlineStr">
+        <is>
+          <t>Okulda Satranç 4. Seviye-Değişim</t>
+        </is>
+      </c>
+      <c r="C428" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="429" spans="1:3">
+      <c r="A429" s="1" t="inlineStr">
+        <is>
+          <t>9786059856973</t>
+        </is>
+      </c>
+      <c r="B429" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklar İçin Akıllı Cihaz Tasarımı</t>
+        </is>
+      </c>
+      <c r="C429" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="430" spans="1:3">
+      <c r="A430" s="1" t="inlineStr">
+        <is>
+          <t>9786059856959</t>
+        </is>
+      </c>
+      <c r="B430" s="1" t="inlineStr">
+        <is>
+          <t>Dünyayı Değiştirebilecek 50 Küçük Devrim İçin Kılavuz (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C430" s="1">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="431" spans="1:3">
+      <c r="A431" s="1" t="inlineStr">
+        <is>
+          <t>9786059856911</t>
+        </is>
+      </c>
+      <c r="B431" s="1" t="inlineStr">
+        <is>
+          <t>Anton ve Yılbaşı Hediyesi</t>
+        </is>
+      </c>
+      <c r="C431" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="432" spans="1:3">
+      <c r="A432" s="1" t="inlineStr">
+        <is>
+          <t>9786059856126</t>
+        </is>
+      </c>
+      <c r="B432" s="1" t="inlineStr">
+        <is>
+          <t>Bitkiler</t>
+        </is>
+      </c>
+      <c r="C432" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="433" spans="1:3">
+      <c r="A433" s="1" t="inlineStr">
+        <is>
+          <t>9786059856157</t>
+        </is>
+      </c>
+      <c r="B433" s="1" t="inlineStr">
+        <is>
+          <t>Yanardağlar</t>
+        </is>
+      </c>
+      <c r="C433" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="434" spans="1:3">
+      <c r="A434" s="1" t="inlineStr">
+        <is>
+          <t>9786059856140</t>
+        </is>
+      </c>
+      <c r="B434" s="1" t="inlineStr">
+        <is>
+          <t>Ulaşım Araçları</t>
+        </is>
+      </c>
+      <c r="C434" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="435" spans="1:3">
+      <c r="A435" s="1" t="inlineStr">
+        <is>
+          <t>9786059856133</t>
+        </is>
+      </c>
+      <c r="B435" s="1" t="inlineStr">
+        <is>
+          <t>Eski Büyük Uygarlıklar</t>
+        </is>
+      </c>
+      <c r="C435" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="436" spans="1:3">
+      <c r="A436" s="1" t="inlineStr">
+        <is>
+          <t>9786055164430</t>
+        </is>
+      </c>
+      <c r="B436" s="1" t="inlineStr">
+        <is>
+          <t>Pikolo ile Felsefe Öğreniyorum - Ahh! Hasta Oldum!</t>
+        </is>
+      </c>
+      <c r="C436" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="437" spans="1:3">
+      <c r="A437" s="1" t="inlineStr">
+        <is>
+          <t>9786055164447</t>
+        </is>
+      </c>
+      <c r="B437" s="1" t="inlineStr">
+        <is>
+          <t>Pikolo ile Felsefe Öğreniyorum - Bergamot Uyuyor Mu?</t>
+        </is>
+      </c>
+      <c r="C437" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="438" spans="1:3">
+      <c r="A438" s="1" t="inlineStr">
+        <is>
+          <t>9786055164478</t>
+        </is>
+      </c>
+      <c r="B438" s="1" t="inlineStr">
+        <is>
+          <t>Pikolo ile Felsefe Öğreniyorum - Ben Artık Büyüdüm!</t>
+        </is>
+      </c>
+      <c r="C438" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="439" spans="1:3">
+      <c r="A439" s="1" t="inlineStr">
+        <is>
+          <t>9786055164461</t>
+        </is>
+      </c>
+      <c r="B439" s="1" t="inlineStr">
+        <is>
+          <t>Pikolo ile Felsefe Öğreniyorum - Bana Kırmızı Motor Al!</t>
+        </is>
+      </c>
+      <c r="C439" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="440" spans="1:3">
+      <c r="A440" s="1" t="inlineStr">
+        <is>
+          <t>9786055164454</t>
+        </is>
+      </c>
+      <c r="B440" s="1" t="inlineStr">
+        <is>
+          <t>Pikolo ile Felsefe Öğreniyorum - Hayır, Ben Yapmadım!</t>
+        </is>
+      </c>
+      <c r="C440" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="441" spans="1:3">
+      <c r="A441" s="1" t="inlineStr">
+        <is>
+          <t>9786059856119</t>
+        </is>
+      </c>
+      <c r="B441" s="1" t="inlineStr">
+        <is>
+          <t>Zihnin Geleceği</t>
+        </is>
+      </c>
+      <c r="C441" s="1">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="442" spans="1:3">
+      <c r="A442" s="1" t="inlineStr">
+        <is>
+          <t>9786055164928</t>
+        </is>
+      </c>
+      <c r="B442" s="1" t="inlineStr">
+        <is>
+          <t>Fizi K ve Hayalet Elektron</t>
+        </is>
+      </c>
+      <c r="C442" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="443" spans="1:3">
+      <c r="A443" s="1" t="inlineStr">
+        <is>
+          <t>9789757064442</t>
+        </is>
+      </c>
+      <c r="B443" s="1" t="inlineStr">
+        <is>
+          <t>Temel Anatomi</t>
+        </is>
+      </c>
+      <c r="C443" s="1">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="444" spans="1:3">
+      <c r="A444" s="1" t="inlineStr">
+        <is>
+          <t>9786054362455</t>
+        </is>
+      </c>
+      <c r="B444" s="1" t="inlineStr">
+        <is>
+          <t>Tarih Öncesi İnsanları - Söyle Bana Neden?</t>
+        </is>
+      </c>
+      <c r="C444" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="445" spans="1:3">
+      <c r="A445" s="1" t="inlineStr">
+        <is>
+          <t>9789944344647</t>
+        </is>
+      </c>
+      <c r="B445" s="1" t="inlineStr">
+        <is>
+          <t>Şifresi Çözülmüş Bir Yaşam</t>
+        </is>
+      </c>
+      <c r="C445" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="446" spans="1:3">
+      <c r="A446" s="1" t="inlineStr">
+        <is>
+          <t>9786059856010</t>
+        </is>
+      </c>
+      <c r="B446" s="1" t="inlineStr">
+        <is>
+          <t>Benim Küçük Deneylerim - Bahçıvanlık</t>
+        </is>
+      </c>
+      <c r="C446" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="447" spans="1:3">
+      <c r="A447" s="1" t="inlineStr">
+        <is>
+          <t>9786055164997</t>
+        </is>
+      </c>
+      <c r="B447" s="1" t="inlineStr">
+        <is>
+          <t>Denizler ve Okyanuslar - Söyle Bana Neden?</t>
+        </is>
+      </c>
+      <c r="C447" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="448" spans="1:3">
+      <c r="A448" s="1" t="inlineStr">
+        <is>
+          <t>9786059856003</t>
+        </is>
+      </c>
+      <c r="B448" s="1" t="inlineStr">
+        <is>
+          <t>Su - Söyle Bana Neden?</t>
+        </is>
+      </c>
+      <c r="C448" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="449" spans="1:3">
+      <c r="A449" s="1" t="inlineStr">
+        <is>
+          <t>9786055164904</t>
+        </is>
+      </c>
+      <c r="B449" s="1" t="inlineStr">
+        <is>
+          <t>Fizi K ve Gizemli Taş</t>
+        </is>
+      </c>
+      <c r="C449" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="450" spans="1:3">
+      <c r="A450" s="1" t="inlineStr">
+        <is>
+          <t>9786055164942</t>
+        </is>
+      </c>
+      <c r="B450" s="1" t="inlineStr">
+        <is>
+          <t>Fizi K ve Yenilenebilir Enerji</t>
+        </is>
+      </c>
+      <c r="C450" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="451" spans="1:3">
+      <c r="A451" s="1" t="inlineStr">
+        <is>
+          <t>9786055164935</t>
+        </is>
+      </c>
+      <c r="B451" s="1" t="inlineStr">
+        <is>
+          <t>Fizi K ve Bayan Lokomotif</t>
+        </is>
+      </c>
+      <c r="C451" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="452" spans="1:3">
+      <c r="A452" s="1" t="inlineStr">
+        <is>
+          <t>9786055164911</t>
+        </is>
+      </c>
+      <c r="B452" s="1" t="inlineStr">
+        <is>
+          <t>Fizi K ve Aynanın Sırrı</t>
+        </is>
+      </c>
+      <c r="C452" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="453" spans="1:3">
+      <c r="A453" s="1" t="inlineStr">
+        <is>
+          <t>9786059856584</t>
+        </is>
+      </c>
+      <c r="B453" s="1" t="inlineStr">
+        <is>
+          <t>Bir Kediden Mektuplar</t>
+        </is>
+      </c>
+      <c r="C453" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="454" spans="1:3">
+      <c r="A454" s="1" t="inlineStr">
+        <is>
+          <t>9786054362011</t>
+        </is>
+      </c>
+      <c r="B454" s="1" t="inlineStr">
+        <is>
+          <t>Hepimiz Seniniz</t>
+        </is>
+      </c>
+      <c r="C454" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="455" spans="1:3">
+      <c r="A455" s="1" t="inlineStr">
+        <is>
+          <t>9786054362448</t>
+        </is>
+      </c>
+      <c r="B455" s="1" t="inlineStr">
+        <is>
+          <t>Hava - Söyle Bana Neden?</t>
+        </is>
+      </c>
+      <c r="C455" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="456" spans="1:3">
+      <c r="A456" s="1" t="inlineStr">
+        <is>
+          <t>9786054362424</t>
+        </is>
+      </c>
+      <c r="B456" s="1" t="inlineStr">
+        <is>
+          <t>Benim Küçük Deneylerim - Plastik Sanatlar</t>
+        </is>
+      </c>
+      <c r="C456" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="457" spans="1:3">
+      <c r="A457" s="1" t="inlineStr">
+        <is>
+          <t>9786054362417</t>
+        </is>
+      </c>
+      <c r="B457" s="1" t="inlineStr">
+        <is>
+          <t>Benim Küçük Deneylerim - Mekanik</t>
+        </is>
+      </c>
+      <c r="C457" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="458" spans="1:3">
+      <c r="A458" s="1" t="inlineStr">
+        <is>
+          <t>9786054362387</t>
+        </is>
+      </c>
+      <c r="B458" s="1" t="inlineStr">
+        <is>
+          <t>Benim Küçük Deneylerim - Çevre</t>
+        </is>
+      </c>
+      <c r="C458" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="459" spans="1:3">
+      <c r="A459" s="1" t="inlineStr">
+        <is>
+          <t>9786055164195</t>
+        </is>
+      </c>
+      <c r="B459" s="1" t="inlineStr">
+        <is>
+          <t>Scratch ile Programlamayı Öğreniyorum</t>
+        </is>
+      </c>
+      <c r="C459" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="460" spans="1:3">
+      <c r="A460" s="1" t="inlineStr">
+        <is>
+          <t>9786055164126</t>
+        </is>
+      </c>
+      <c r="B460" s="1" t="inlineStr">
+        <is>
+          <t>Öğretmen Adayının İç Dünyası</t>
+        </is>
+      </c>
+      <c r="C460" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="461" spans="1:3">
+      <c r="A461" s="1" t="inlineStr">
+        <is>
+          <t>9789944344128</t>
+        </is>
+      </c>
+      <c r="B461" s="1" t="inlineStr">
+        <is>
+          <t>Bunlar Masal Değil 1</t>
+        </is>
+      </c>
+      <c r="C461" s="1">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="462" spans="1:3">
+      <c r="A462" s="1" t="inlineStr">
+        <is>
+          <t>9789944344654</t>
+        </is>
+      </c>
+      <c r="B462" s="1" t="inlineStr">
+        <is>
+          <t>Bankacılık Terimleri Sözlüğü</t>
+        </is>
+      </c>
+      <c r="C462" s="1">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="463" spans="1:3">
+      <c r="A463" s="1" t="inlineStr">
+        <is>
+          <t>9789944344241</t>
+        </is>
+      </c>
+      <c r="B463" s="1" t="inlineStr">
+        <is>
+          <t>Bağlayıcı Malzemelerin ve Betonun Onbin Yıllık Tarihi</t>
+        </is>
+      </c>
+      <c r="C463" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="464" spans="1:3">
+      <c r="A464" s="1" t="inlineStr">
+        <is>
+          <t>9786054362004</t>
+        </is>
+      </c>
+      <c r="B464" s="1" t="inlineStr">
+        <is>
+          <t>Ay Yıldız ve Ben</t>
+        </is>
+      </c>
+      <c r="C464" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="465" spans="1:3">
+      <c r="A465" s="1" t="inlineStr">
+        <is>
+          <t>9786055164720</t>
+        </is>
+      </c>
+      <c r="B465" s="1" t="inlineStr">
+        <is>
+          <t>Olanaksızın Fiziği</t>
+        </is>
+      </c>
+      <c r="C465" s="1">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="466" spans="1:3">
+      <c r="A466" s="1" t="inlineStr">
+        <is>
+          <t>9786059856188</t>
+        </is>
+      </c>
+      <c r="B466" s="1" t="inlineStr">
+        <is>
+          <t>Geleceğin Fiziği</t>
+        </is>
+      </c>
+      <c r="C466" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="467" spans="1:3">
+      <c r="A467" s="1" t="inlineStr">
+        <is>
+          <t>9789754293999</t>
+        </is>
+      </c>
+      <c r="B467" s="1" t="inlineStr">
+        <is>
+          <t>Reader at Work 2</t>
+        </is>
+      </c>
+      <c r="C467" s="1">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="468" spans="1:3">
+      <c r="A468" s="1" t="inlineStr">
+        <is>
+          <t>9786055164485</t>
+        </is>
+      </c>
+      <c r="B468" s="1" t="inlineStr">
+        <is>
+          <t>Pikolo ile Felsefe Öğreniyorum - Bu Adil Değil!</t>
+        </is>
+      </c>
+      <c r="C468" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="469" spans="1:3">
+      <c r="A469" s="1" t="inlineStr">
+        <is>
+          <t>9786055164492</t>
+        </is>
+      </c>
+      <c r="B469" s="1" t="inlineStr">
+        <is>
+          <t>Pikolo İle Felsefe Öğreniyorum - Gerçek mi, Sahte mi?</t>
+        </is>
+      </c>
+      <c r="C469" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="470" spans="1:3">
+      <c r="A470" s="1" t="inlineStr">
+        <is>
+          <t>9789757064053</t>
+        </is>
+      </c>
+      <c r="B470" s="1" t="inlineStr">
+        <is>
+          <t>Fonksiyonel Nöroanatomi</t>
+        </is>
+      </c>
+      <c r="C470" s="1">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="471" spans="1:3">
+      <c r="A471" s="1" t="inlineStr">
+        <is>
+          <t>9786059856201</t>
+        </is>
+      </c>
+      <c r="B471" s="1" t="inlineStr">
+        <is>
+          <t>Satranç Öğretmenim 2</t>
+        </is>
+      </c>
+      <c r="C471" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="472" spans="1:3">
+      <c r="A472" s="1" t="inlineStr">
+        <is>
+          <t>9786059856195</t>
+        </is>
+      </c>
+      <c r="B472" s="1" t="inlineStr">
+        <is>
+          <t>Satranç Öğretmenim 1</t>
+        </is>
+      </c>
+      <c r="C472" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="473" spans="1:3">
+      <c r="A473" s="1" t="inlineStr">
+        <is>
+          <t>9786059856041</t>
+        </is>
+      </c>
+      <c r="B473" s="1" t="inlineStr">
+        <is>
+          <t>Benim Küçük Deneylerim: Nasıl Yaptılar?</t>
+        </is>
+      </c>
+      <c r="C473" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="474" spans="1:3">
+      <c r="A474" s="1" t="inlineStr">
+        <is>
+          <t>9786059856034</t>
+        </is>
+      </c>
+      <c r="B474" s="1" t="inlineStr">
+        <is>
+          <t>Benim Küçük Deneylerim: Mutfak</t>
+        </is>
+      </c>
+      <c r="C474" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="475" spans="1:3">
+      <c r="A475" s="1" t="inlineStr">
+        <is>
+          <t>9786055164423</t>
+        </is>
+      </c>
+      <c r="B475" s="1" t="inlineStr">
+        <is>
+          <t>Pikolo ile Felsefe Öğreniyorum - O Benim!</t>
+        </is>
+      </c>
+      <c r="C475" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="476" spans="1:3">
+      <c r="A476" s="1" t="inlineStr">
+        <is>
+          <t>9786055164270</t>
+        </is>
+      </c>
+      <c r="B476" s="1" t="inlineStr">
+        <is>
+          <t>Pikolo ile Felsefe Öğreniyorum - Konuş Benimle Küçük Kedi</t>
+        </is>
+      </c>
+      <c r="C476" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="477" spans="1:3">
+      <c r="A477" s="1" t="inlineStr">
+        <is>
+          <t>9786055164096</t>
+        </is>
+      </c>
+      <c r="B477" s="1" t="inlineStr">
+        <is>
+          <t>Farklı Olan Değil Ayn(a) Olan Kazanır</t>
+        </is>
+      </c>
+      <c r="C477" s="1">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="478" spans="1:3">
+      <c r="A478" s="1" t="inlineStr">
+        <is>
+          <t>9789944344777</t>
+        </is>
+      </c>
+      <c r="B478" s="1" t="inlineStr">
+        <is>
+          <t>27 Mayıs Bir İhtilal Bir Devrim Bir Anayasa</t>
+        </is>
+      </c>
+      <c r="C478" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="479" spans="1:3">
+      <c r="A479" s="1" t="inlineStr">
+        <is>
+          <t>9789944344593</t>
+        </is>
+      </c>
+      <c r="B479" s="1" t="inlineStr">
+        <is>
+          <t>Yapılandırmacılığı Nasıl Uygulamalıyız?</t>
+        </is>
+      </c>
+      <c r="C479" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="480" spans="1:3">
+      <c r="A480" s="1" t="inlineStr">
+        <is>
+          <t>9789757064374</t>
+        </is>
+      </c>
+      <c r="B480" s="1" t="inlineStr">
+        <is>
+          <t>www.dbe.off-line.readings1</t>
+        </is>
+      </c>
+      <c r="C480" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="481" spans="1:3">
+      <c r="A481" s="1" t="inlineStr">
+        <is>
+          <t>9786054362431</t>
+        </is>
+      </c>
+      <c r="B481" s="1" t="inlineStr">
+        <is>
+          <t>Vücudumuz - Söyle Bana Neden?</t>
+        </is>
+      </c>
+      <c r="C481" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="482" spans="1:3">
+      <c r="A482" s="1" t="inlineStr">
+        <is>
+          <t>9789944344616</t>
+        </is>
+      </c>
+      <c r="B482" s="1" t="inlineStr">
+        <is>
+          <t>Üniversite Olabilmek</t>
+        </is>
+      </c>
+      <c r="C482" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="483" spans="1:3">
+      <c r="A483" s="1" t="inlineStr">
+        <is>
+          <t>9789944344685</t>
+        </is>
+      </c>
+      <c r="B483" s="1" t="inlineStr">
+        <is>
+          <t>Üç Trilyon Dolarlık Savaş</t>
+        </is>
+      </c>
+      <c r="C483" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="484" spans="1:3">
+      <c r="A484" s="1" t="inlineStr">
+        <is>
+          <t>9786054362059</t>
+        </is>
+      </c>
+      <c r="B484" s="1" t="inlineStr">
+        <is>
+          <t>Uçan Balık</t>
+        </is>
+      </c>
+      <c r="C484" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="485" spans="1:3">
+      <c r="A485" s="1" t="inlineStr">
+        <is>
+          <t>9786054362660</t>
+        </is>
+      </c>
+      <c r="B485" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Ormancılık Tarihi</t>
+        </is>
+      </c>
+      <c r="C485" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="486" spans="1:3">
+      <c r="A486" s="1" t="inlineStr">
+        <is>
+          <t>9789944344937</t>
+        </is>
+      </c>
+      <c r="B486" s="1" t="inlineStr">
+        <is>
+          <t>Şarkı Söyleyemeyen Cırcır Böceği</t>
+        </is>
+      </c>
+      <c r="C486" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="487" spans="1:3">
+      <c r="A487" s="1" t="inlineStr">
+        <is>
+          <t>9789944344173</t>
+        </is>
+      </c>
+      <c r="B487" s="1" t="inlineStr">
+        <is>
+          <t>Spor Kuralları</t>
+        </is>
+      </c>
+      <c r="C487" s="1">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="488" spans="1:3">
+      <c r="A488" s="1" t="inlineStr">
+        <is>
+          <t>9789944344968</t>
+        </is>
+      </c>
+      <c r="B488" s="1" t="inlineStr">
+        <is>
+          <t>Somurtkan Kaplumbağa</t>
+        </is>
+      </c>
+      <c r="C488" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="489" spans="1:3">
+      <c r="A489" s="1" t="inlineStr">
+        <is>
+          <t>9789944344449</t>
+        </is>
+      </c>
+      <c r="B489" s="1" t="inlineStr">
+        <is>
+          <t>Sık Karşılaşılan Spor Yaralanmaları ve İlk Müdahale</t>
+        </is>
+      </c>
+      <c r="C489" s="1">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="490" spans="1:3">
+      <c r="A490" s="1" t="inlineStr">
+        <is>
+          <t>9786054362035</t>
+        </is>
+      </c>
+      <c r="B490" s="1" t="inlineStr">
+        <is>
+          <t>Sevimli Cüceler</t>
+        </is>
+      </c>
+      <c r="C490" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="491" spans="1:3">
+      <c r="A491" s="1" t="inlineStr">
+        <is>
+          <t>9789944344517</t>
+        </is>
+      </c>
+      <c r="B491" s="1" t="inlineStr">
+        <is>
+          <t>Rüyalar</t>
+        </is>
+      </c>
+      <c r="C491" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="492" spans="1:3">
+      <c r="A492" s="1" t="inlineStr">
+        <is>
+          <t>9786054362028</t>
+        </is>
+      </c>
+      <c r="B492" s="1" t="inlineStr">
+        <is>
+          <t>Renkli Kalemler ve Ben</t>
+        </is>
+      </c>
+      <c r="C492" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="493" spans="1:3">
+      <c r="A493" s="1" t="inlineStr">
+        <is>
+          <t>9789944344104</t>
+        </is>
+      </c>
+      <c r="B493" s="1" t="inlineStr">
+        <is>
+          <t>Plastikler</t>
+        </is>
+      </c>
+      <c r="C493" s="1">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="494" spans="1:3">
+      <c r="A494" s="1" t="inlineStr">
+        <is>
+          <t>9786055164065</t>
+        </is>
+      </c>
+      <c r="B494" s="1" t="inlineStr">
+        <is>
+          <t>Odtü’lülerin Odtü’sü</t>
+        </is>
+      </c>
+      <c r="C494" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="495" spans="1:3">
+      <c r="A495" s="1" t="inlineStr">
+        <is>
+          <t>9789757064060</t>
+        </is>
+      </c>
+      <c r="B495" s="1" t="inlineStr">
+        <is>
+          <t>ODTÜ Yıllarım "Bir Hizmetin Hikayesi" (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C495" s="1">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="496" spans="1:3">
+      <c r="A496" s="1" t="inlineStr">
+        <is>
+          <t>9789757064688</t>
+        </is>
+      </c>
+      <c r="B496" s="1" t="inlineStr">
+        <is>
+          <t>Neyi, Neden, Nasıl Anlatıyor Karikatür; Kim, Niye Çiziyor!?</t>
+        </is>
+      </c>
+      <c r="C496" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="497" spans="1:3">
+      <c r="A497" s="1" t="inlineStr">
+        <is>
+          <t>9789944344920</t>
+        </is>
+      </c>
+      <c r="B497" s="1" t="inlineStr">
+        <is>
+          <t>Mutlu Kaplumbağa</t>
+        </is>
+      </c>
+      <c r="C497" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="498" spans="1:3">
+      <c r="A498" s="1" t="inlineStr">
+        <is>
+          <t>9786054362592</t>
+        </is>
+      </c>
+      <c r="B498" s="1" t="inlineStr">
+        <is>
+          <t>Mırın Kırın</t>
+        </is>
+      </c>
+      <c r="C498" s="1">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="499" spans="1:3">
+      <c r="A499" s="1" t="inlineStr">
+        <is>
+          <t>9789757064787</t>
+        </is>
+      </c>
+      <c r="B499" s="1" t="inlineStr">
+        <is>
+          <t>Kimdir Ezo Gelin? Nedir Rab ve Amin? Kaçtır Sayısı Mehmet’in?</t>
+        </is>
+      </c>
+      <c r="C499" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="500" spans="1:3">
+      <c r="A500" s="1" t="inlineStr">
+        <is>
+          <t>9786054362912</t>
+        </is>
+      </c>
+      <c r="B500" s="1" t="inlineStr">
+        <is>
+          <t>Kız, Oğlan ve Uçurtma</t>
+        </is>
+      </c>
+      <c r="C500" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="501" spans="1:3">
+      <c r="A501" s="1" t="inlineStr">
+        <is>
+          <t>9789944344814</t>
+        </is>
+      </c>
+      <c r="B501" s="1" t="inlineStr">
+        <is>
+          <t>Kıbrıs’ta Güvenlik Stratejileri ve Kriz Yönetimi</t>
+        </is>
+      </c>
+      <c r="C501" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="502" spans="1:3">
+      <c r="A502" s="1" t="inlineStr">
+        <is>
+          <t>9786054362042</t>
+        </is>
+      </c>
+      <c r="B502" s="1" t="inlineStr">
+        <is>
+          <t>Kedi ve Yıldızlar</t>
+        </is>
+      </c>
+      <c r="C502" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="503" spans="1:3">
+      <c r="A503" s="1" t="inlineStr">
+        <is>
+          <t>9789944344081</t>
+        </is>
+      </c>
+      <c r="B503" s="1" t="inlineStr">
+        <is>
+          <t>Kavramsal Su Mühendisliği</t>
+        </is>
+      </c>
+      <c r="C503" s="1">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="504" spans="1:3">
+      <c r="A504" s="1" t="inlineStr">
+        <is>
+          <t>9786054362202</t>
+        </is>
+      </c>
+      <c r="B504" s="1" t="inlineStr">
+        <is>
+          <t>Kampus</t>
+        </is>
+      </c>
+      <c r="C504" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="505" spans="1:3">
+      <c r="A505" s="1" t="inlineStr">
+        <is>
+          <t>9789757064503</t>
+        </is>
+      </c>
+      <c r="B505" s="1" t="inlineStr">
+        <is>
+          <t>ISO 9001: 2000 Işığında Hizmette Toplam Kalite</t>
+        </is>
+      </c>
+      <c r="C505" s="1">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="506" spans="1:3">
+      <c r="A506" s="1" t="inlineStr">
+        <is>
+          <t>9786054362479</t>
+        </is>
+      </c>
+      <c r="B506" s="1" t="inlineStr">
+        <is>
+          <t>Gezici Dünya</t>
+        </is>
+      </c>
+      <c r="C506" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="507" spans="1:3">
+      <c r="A507" s="1" t="inlineStr">
+        <is>
+          <t>9789757064893</t>
+        </is>
+      </c>
+      <c r="B507" s="1" t="inlineStr">
+        <is>
+          <t>Fuji Dağı’nı Nasıl Taşırsınız?</t>
+        </is>
+      </c>
+      <c r="C507" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="508" spans="1:3">
+      <c r="A508" s="1" t="inlineStr">
+        <is>
+          <t>9786054362462</t>
+        </is>
+      </c>
+      <c r="B508" s="1" t="inlineStr">
+        <is>
+          <t>Evren - Söyle Bana Neden?</t>
+        </is>
+      </c>
+      <c r="C508" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="509" spans="1:3">
+      <c r="A509" s="1" t="inlineStr">
+        <is>
+          <t>9786054362868</t>
+        </is>
+      </c>
+      <c r="B509" s="1" t="inlineStr">
+        <is>
+          <t>Eski Ev Yeni Ev</t>
+        </is>
+      </c>
+      <c r="C509" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="510" spans="1:3">
+      <c r="A510" s="1" t="inlineStr">
+        <is>
+          <t>9786054362837</t>
+        </is>
+      </c>
+      <c r="B510" s="1" t="inlineStr">
+        <is>
+          <t>Einstein’ın Evreni</t>
+        </is>
+      </c>
+      <c r="C510" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="511" spans="1:3">
+      <c r="A511" s="1" t="inlineStr">
+        <is>
+          <t>9786054362493</t>
+        </is>
+      </c>
+      <c r="B511" s="1" t="inlineStr">
+        <is>
+          <t>Einstein’dan Ötesi</t>
+        </is>
+      </c>
+      <c r="C511" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="512" spans="1:3">
+      <c r="A512" s="1" t="inlineStr">
+        <is>
+          <t>9786054362851</t>
+        </is>
+      </c>
+      <c r="B512" s="1" t="inlineStr">
+        <is>
+          <t>Dünyanın En Güzel Yeri</t>
+        </is>
+      </c>
+      <c r="C512" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="513" spans="1:3">
+      <c r="A513" s="1" t="inlineStr">
+        <is>
+          <t>9789944344111</t>
+        </is>
+      </c>
+      <c r="B513" s="1" t="inlineStr">
+        <is>
+          <t>Deprem</t>
+        </is>
+      </c>
+      <c r="C513" s="1">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="514" spans="1:3">
+      <c r="A514" s="1" t="inlineStr">
+        <is>
+          <t>9786057744067</t>
+        </is>
+      </c>
+      <c r="B514" s="1" t="inlineStr">
+        <is>
+          <t>Coastal Engineering</t>
+        </is>
+      </c>
+      <c r="C514" s="1">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="515" spans="1:3">
+      <c r="A515" s="1" t="inlineStr">
+        <is>
+          <t>9789944344135</t>
+        </is>
+      </c>
+      <c r="B515" s="1" t="inlineStr">
+        <is>
+          <t>Bunlar Masal Değil 2</t>
+        </is>
+      </c>
+      <c r="C515" s="1">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="516" spans="1:3">
+      <c r="A516" s="1" t="inlineStr">
+        <is>
+          <t>9789944344661</t>
+        </is>
+      </c>
+      <c r="B516" s="1" t="inlineStr">
+        <is>
+          <t>Bilginize</t>
+        </is>
+      </c>
+      <c r="C516" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="517" spans="1:3">
+      <c r="A517" s="1" t="inlineStr">
+        <is>
+          <t>9786054362400</t>
+        </is>
+      </c>
+      <c r="B517" s="1" t="inlineStr">
+        <is>
+          <t>Benim Küçük Deneylerim - Sürdürülebilir Dünya</t>
+        </is>
+      </c>
+      <c r="C517" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="518" spans="1:3">
+      <c r="A518" s="1" t="inlineStr">
+        <is>
+          <t>9786054362370</t>
+        </is>
+      </c>
+      <c r="B518" s="1" t="inlineStr">
+        <is>
+          <t>Benim Küçük Deneylerim - Su ve Işık</t>
+        </is>
+      </c>
+      <c r="C518" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="519" spans="1:3">
+      <c r="A519" s="1" t="inlineStr">
+        <is>
+          <t>9789944344906</t>
+        </is>
+      </c>
+      <c r="B519" s="1" t="inlineStr">
+        <is>
+          <t>Ateş Böceği İle El Feneri</t>
+        </is>
+      </c>
+      <c r="C519" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="520" spans="1:3">
+      <c r="A520" s="1" t="inlineStr">
+        <is>
+          <t>9786054362967</t>
+        </is>
+      </c>
+      <c r="B520" s="1" t="inlineStr">
+        <is>
+          <t>Atasay</t>
+        </is>
+      </c>
+      <c r="C520" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="521" spans="1:3">
+      <c r="A521" s="1" t="inlineStr">
+        <is>
+          <t>9789944344739</t>
+        </is>
+      </c>
+      <c r="B521" s="1" t="inlineStr">
+        <is>
+          <t>Aşıkların Gizli Yaşamları</t>
+        </is>
+      </c>
+      <c r="C521" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="522" spans="1:3">
+      <c r="A522" s="1" t="inlineStr">
+        <is>
+          <t>9786054362097</t>
+        </is>
+      </c>
+      <c r="B522" s="1" t="inlineStr">
+        <is>
+          <t>Arızalı Demokrasilerde Dış Politika</t>
+        </is>
+      </c>
+      <c r="C522" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="523" spans="1:3">
+      <c r="A523" s="1" t="inlineStr">
+        <is>
+          <t>9799944344158</t>
+        </is>
+      </c>
+      <c r="B523" s="1" t="inlineStr">
+        <is>
+          <t>Arap - İsrail Uyuşmazlığı</t>
+        </is>
+      </c>
+      <c r="C523" s="1">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="524" spans="1:3">
+      <c r="A524" s="1" t="inlineStr">
+        <is>
           <t>9786054362349</t>
         </is>
       </c>
-      <c r="B232" s="1" t="inlineStr">
+      <c r="B524" s="1" t="inlineStr">
         <is>
           <t>Adem’in Çekmecesi</t>
         </is>
       </c>
-      <c r="C232" s="1">
+      <c r="C524" s="1">
         <v>175</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>