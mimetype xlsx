--- v3 (2026-04-03)
+++ v4 (2026-07-18)
@@ -85,7885 +85,7915 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786057744838</t>
+          <t>9786057744852</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Timsahların Hiç Sofra Adabı Yokmuş!</t>
+          <t>Exploring ODTÜ’s Campus (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>280</v>
+        <v>495</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786057744784</t>
+          <t>9786057744845</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Zeka Odaklı Öğrenim - Kavramlar</t>
+          <t>Uzay Merdiveni Roketlerle Yolculuk</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057744791</t>
+          <t>9786057744838</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Zeka Odaklı Öğrenim - Renkler</t>
+          <t>Timsahların Hiç Sofra Adabı Yokmuş!</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>150</v>
+        <v>280</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057744807</t>
+          <t>9786057744784</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Zeka Odaklı Öğrenim - Sayılar</t>
+          <t>Zeka Odaklı Öğrenim - Kavramlar</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057744814</t>
+          <t>9786057744791</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Zeka Odaklı Öğrenim - Şekiller</t>
+          <t>Zeka Odaklı Öğrenim - Renkler</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057744180</t>
+          <t>9786057744807</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>İlk Boyamalarım - Çiftlik</t>
+          <t>Zeka Odaklı Öğrenim - Sayılar</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057744159</t>
+          <t>9786057744814</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>İlk Boyamalarım - Meyveler</t>
+          <t>Zeka Odaklı Öğrenim - Şekiller</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>26.48</v>
+        <v>150</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057744166</t>
+          <t>9786057744180</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>İlk Boyamalarım - Hayvanlar</t>
+          <t>İlk Boyamalarım - Çiftlik</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>26.48</v>
+        <v>140</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057744142</t>
+          <t>9786057744159</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>İlk Boyamalarım - Renkler</t>
+          <t>İlk Boyamalarım - Meyveler</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>56.02</v>
+        <v>26.48</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>2789788619489</t>
+          <t>9786057744166</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>İlk Boyamalarım – Boyama Kitapları Seti (7 Kitap Takım)</t>
+          <t>İlk Boyamalarım - Hayvanlar</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>185.37</v>
+        <v>26.48</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786059856713</t>
+          <t>9786057744142</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Mavi Balina (Ciltli)</t>
+          <t>İlk Boyamalarım - Renkler</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>45</v>
+        <v>56.02</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786059856706</t>
+          <t>2789788619489</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kutup Ayısı (Ciltli)</t>
+          <t>İlk Boyamalarım – Boyama Kitapları Seti (7 Kitap Takım)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>45</v>
+        <v>185.37</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2789788610982</t>
+          <t>9786059856713</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Öykü Kitapları Seti 2 (10 Kitap)</t>
+          <t>Mavi Balina (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>418</v>
+        <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786059856768</t>
+          <t>9786059856706</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Büyüklerin Dünyasında Hayatta Kalabilmek İçin Gerekli 50 Gizli Görev İçin Kılavuz (Ciltli)</t>
+          <t>Kutup Ayısı (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>210</v>
+        <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786059856294</t>
+          <t>2789788610982</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Amatör Coğrafyacının Elkitabı</t>
+          <t>Çocuklar İçin Öykü Kitapları Seti 2 (10 Kitap)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>10</v>
+        <v>418</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786059856386</t>
+          <t>9786059856768</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Gezegeni 3. Sınıf Soru Bankası</t>
+          <t>Büyüklerin Dünyasında Hayatta Kalabilmek İçin Gerekli 50 Gizli Görev İçin Kılavuz (Ciltli)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>17</v>
+        <v>210</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786059856430</t>
+          <t>9786059856294</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Matematik Gezegeni 4. Sınıf 10 Sayı</t>
+          <t>Amatör Coğrafyacının Elkitabı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>63</v>
+        <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786059856621</t>
+          <t>9786059856386</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Matematik Gezegeni 1. Sınıf 2+1 Set</t>
+          <t>Türkçe Gezegeni 3. Sınıf Soru Bankası</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>63</v>
+        <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786059856836</t>
+          <t>9786059856430</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Matematik Gezegeni 2. Sınıf (3 Kitap Takım)</t>
+          <t>Matematik Gezegeni 4. Sınıf 10 Sayı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>240</v>
+        <v>63</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786059856331</t>
+          <t>9786059856621</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Matematik Gezegeni 3. Sınıf</t>
+          <t>Matematik Gezegeni 1. Sınıf 2+1 Set</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>63</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>2789788610977</t>
+          <t>9786059856836</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Matematik Gezegeni 4. Sınıf 2+1 Set</t>
+          <t>Matematik Gezegeni 2. Sınıf (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>63</v>
+        <v>240</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786059856362</t>
+          <t>9786059856331</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Gezegeni 2. Sınıf Soru Bankası</t>
+          <t>Matematik Gezegeni 3. Sınıf</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>17</v>
+        <v>63</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786059856843</t>
+          <t>2789788610977</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Matematik Gezegeni 3. Sınıf (3 Kitap Takım)</t>
+          <t>Matematik Gezegeni 4. Sınıf 2+1 Set</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>240</v>
+        <v>63</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786059856645</t>
+          <t>9786059856362</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>5. Sınıf Matematik Gezegeni Soru Bankası</t>
+          <t>Türkçe Gezegeni 2. Sınıf Soru Bankası</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>24.07</v>
+        <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786059856355</t>
+          <t>9786059856843</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Gezegeni 2. Sınıf Konu Anlatımlı</t>
+          <t>Matematik Gezegeni 3. Sınıf (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>21</v>
+        <v>240</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786059856898</t>
+          <t>9786059856645</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Sihirbaz Anton</t>
+          <t>5. Sınıf Matematik Gezegeni Soru Bankası</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>29</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786059856904</t>
+          <t>9786059856355</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Oyunbozan Anton</t>
+          <t>Türkçe Gezegeni 2. Sınıf Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>29</v>
+        <v>21</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786055164737</t>
+          <t>9786059856898</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>İnönü Döneminde Tarih ve Eğitim</t>
+          <t>Sihirbaz Anton</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>65</v>
+        <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786055164744</t>
+          <t>9786059856904</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Duygu Düzenleme, Ergenlik ve Ebeveynlik</t>
+          <t>Oyunbozan Anton</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>65</v>
+        <v>29</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786059856881</t>
+          <t>9786055164737</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Anton ve Kızlar</t>
+          <t>İnönü Döneminde Tarih ve Eğitim</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>29</v>
+        <v>65</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789757064534</t>
+          <t>9786055164744</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>www.dbe.off-line.readings2</t>
+          <t>Duygu Düzenleme, Ergenlik ve Ebeveynlik</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>26</v>
+        <v>65</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789757064381</t>
+          <t>9786059856881</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>www.dbe.off-line.readings1 Teacher’s Manuel</t>
+          <t>Anton ve Kızlar</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>4.63</v>
+        <v>29</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786054362578</t>
+          <t>9789757064534</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>ODTÜ YGS Kimya Soru Bankası</t>
+          <t>www.dbe.off-line.readings2</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>16.67</v>
+        <v>26</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786054362561</t>
+          <t>9789757064381</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>ODTÜ YGS Fizik Soru Bankası</t>
+          <t>www.dbe.off-line.readings1 Teacher’s Manuel</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>24.07</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786054362738</t>
+          <t>9786054362578</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>ODTÜ YGS Coğrafya Soru Bankası</t>
+          <t>ODTÜ YGS Kimya Soru Bankası</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>16.67</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786055164003</t>
+          <t>9786054362561</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>ODTÜ YGS 8 Deneme Sınavı</t>
+          <t>ODTÜ YGS Fizik Soru Bankası</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>20.37</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786054362639</t>
+          <t>9786054362738</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>ODTÜ LYS Kimya Soru Bankası</t>
+          <t>ODTÜ YGS Coğrafya Soru Bankası</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>24.07</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786054362684</t>
+          <t>9786055164003</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>ODTÜ LYS Fizik Soru Bankası</t>
+          <t>ODTÜ YGS 8 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>22.22</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786054362622</t>
+          <t>9786054362639</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>ODTÜ LYS Felsefe Grubu Soru Bankası</t>
+          <t>ODTÜ LYS Kimya Soru Bankası</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>20.37</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786054362547</t>
+          <t>9786054362684</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Odtü LYS Edebiyat Soru Bankası</t>
+          <t>ODTÜ LYS Fizik Soru Bankası</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>27.78</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786054362691</t>
+          <t>9786054362622</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Odtü LYS Analitik Geometri Soru Bankası</t>
+          <t>ODTÜ LYS Felsefe Grubu Soru Bankası</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>18.52</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786055164522</t>
+          <t>9786054362547</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Güneş Gibiydi</t>
+          <t>Odtü LYS Edebiyat Soru Bankası</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>22</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786055164331</t>
+          <t>9786054362691</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>9. Sınıf Kimya Konu Özetli Soru Bankası</t>
+          <t>Odtü LYS Analitik Geometri Soru Bankası</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>14.81</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786055164362</t>
+          <t>9786055164522</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>9. Sınıf Fizik Konu Özetli Soru Bankası</t>
+          <t>Güneş Gibiydi</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>12.04</v>
+        <v>22</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786055164416</t>
+          <t>9786055164331</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>9. Sınıf Dil Ve Anlatım Türk Edebiyatı Konu Özetli Soru Bankası</t>
+          <t>9. Sınıf Kimya Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>27.78</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786055164294</t>
+          <t>9786055164362</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>9. Sınıf Biyoloji Konu Özetli Soru Bankası</t>
+          <t>9. Sınıf Fizik Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>15.74</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786055164324</t>
+          <t>9786055164416</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>11. Sınıf Kimya Konu Özetli Soru Bankası</t>
+          <t>9. Sınıf Dil Ve Anlatım Türk Edebiyatı Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>16.67</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786055164355</t>
+          <t>9786055164294</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>11. Sınıf Fizik Konu Özetli Soru Bankası</t>
+          <t>9. Sınıf Biyoloji Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>20.37</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786055164515</t>
+          <t>9786055164324</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>11. Sınıf Dil Ve Anlatım Türk Edebiyatı Konu Özetli Soru Bankası</t>
+          <t>11. Sınıf Kimya Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>29.63</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786055164300</t>
+          <t>9786055164355</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>11. Sınıf Biyoloji Konu Özetli Soru Bankası</t>
+          <t>11. Sınıf Fizik Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>20.37</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786055164508</t>
+          <t>9786055164515</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>10. Sınıf Dil Ve Anlatım Türk Edebiyatı: Konu Özetli Soru Bankası</t>
+          <t>11. Sınıf Dil Ve Anlatım Türk Edebiyatı Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>25</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786054362653</t>
+          <t>9786055164300</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>ODTÜ YGS Tarih Soru Bankası</t>
+          <t>11. Sınıf Biyoloji Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>19.44</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786054362516</t>
+          <t>9786055164508</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>ODTÜ YGS Matematik Soru Bankası</t>
+          <t>10. Sınıf Dil Ve Anlatım Türk Edebiyatı: Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>27.78</v>
+        <v>25</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786055164713</t>
+          <t>9786054362653</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Basic Materials of Construction (Yapı Malzemeleri)</t>
+          <t>ODTÜ YGS Tarih Soru Bankası</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>34</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786054362554</t>
+          <t>9786054362516</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Odtü YGS-LYS Geometri Soru Bankası</t>
+          <t>ODTÜ YGS Matematik Soru Bankası</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>22.22</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786054362585</t>
+          <t>9786055164713</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>ODTÜ YGS-LYS Biyoloji Soru Bankası</t>
+          <t>Basic Materials of Construction (Yapı Malzemeleri)</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>24.07</v>
+        <v>34</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786054362530</t>
+          <t>9786054362554</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>ODTÜ YGS Türkçe Soru Bankası</t>
+          <t>Odtü YGS-LYS Geometri Soru Bankası</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>23.15</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786055164409</t>
+          <t>9786054362585</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Odtü 9. Sınıf Matematik Konu Özetli Soru Bankası</t>
+          <t>ODTÜ YGS-LYS Biyoloji Soru Bankası</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>27.78</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786055164379</t>
+          <t>9786054362530</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Odtü 10. Sınıf Geometri Konu Özetli Soru Bankası</t>
+          <t>ODTÜ YGS Türkçe Soru Bankası</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>16.67</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786055164393</t>
+          <t>9786055164409</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Odtü 11. Sınıf Matematik Konu Özetli Soru Bankası</t>
+          <t>Odtü 9. Sınıf Matematik Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>22.22</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786055164386</t>
+          <t>9786055164379</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Odtü 10. Sınıf Matematik Konu Özetli Soru Bankası</t>
+          <t>Odtü 10. Sınıf Geometri Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>16.67</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786055164751</t>
+          <t>9786055164393</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin 3D - Üç Boyutlu Tasarım</t>
+          <t>Odtü 11. Sınıf Matematik Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>50</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786055164898</t>
+          <t>9786055164386</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Matematik Tarihi</t>
+          <t>Odtü 10. Sınıf Matematik Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>32.41</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789944344913</t>
+          <t>9786055164751</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Sabah Yazdım Sabah Oldu</t>
+          <t>Çocuklar İçin 3D - Üç Boyutlu Tasarım</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>4.63</v>
+        <v>50</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789757064640</t>
+          <t>9786055164898</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Ressamlar ve Kadınları</t>
+          <t>Matematik Tarihi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>6.48</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786054362332</t>
+          <t>9789944344913</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Resimde İzlenimcilik Yılları ve İzlenimci Ressamlar</t>
+          <t>Sabah Yazdım Sabah Oldu</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>25</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789757064466</t>
+          <t>9789757064640</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Read To Comprehend Write To React 2</t>
+          <t>Ressamlar ve Kadınları</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>7.41</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789944344326</t>
+          <t>9786054362332</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Psikolojik Sağlığımızı Nasıl Koruruz? 2</t>
+          <t>Resimde İzlenimcilik Yılları ve İzlenimci Ressamlar</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>5</v>
+        <v>25</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789944344319</t>
+          <t>9789757064466</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Psikolojik Sağlığımızı Nasıl Koruruz? 1</t>
+          <t>Read To Comprehend Write To React 2</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>4.63</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786054362257</t>
+          <t>9789944344326</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Prenses ve Goblinler 1. Kitap</t>
+          <t>Psikolojik Sağlığımızı Nasıl Koruruz? 2</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786054362240</t>
+          <t>9789944344319</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Prenses ve Curdie 2. Kitap</t>
+          <t>Psikolojik Sağlığımızı Nasıl Koruruz? 1</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>10</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789757064855</t>
+          <t>9786054362257</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Paris 1919</t>
+          <t>Prenses ve Goblinler 1. Kitap</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>16.67</v>
+        <v>10</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789944344166</t>
+          <t>9786054362240</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Parçacık Fiziği En Küçüğü Keşfetme Macerası</t>
+          <t>Prenses ve Curdie 2. Kitap</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>4.63</v>
+        <v>10</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786054362844</t>
+          <t>9789757064855</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Öğretmen ve Ressam</t>
+          <t>Paris 1919</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>4.63</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786054362318</t>
+          <t>9789944344166</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Oyunun Kurallarını Fizik Söyler</t>
+          <t>Parçacık Fiziği En Küçüğü Keşfetme Macerası</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>8</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789757064602</t>
+          <t>9786054362844</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Otuz Bin Yıl Öncesinden Günümüze Heykel</t>
+          <t>Öğretmen ve Ressam</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>6.48</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786054362271</t>
+          <t>9786054362318</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’ya Yolculuk 1799-1800-1801</t>
+          <t>Oyunun Kurallarını Fizik Söyler</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>24</v>
+        <v>8</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789757064756</t>
+          <t>9789757064602</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>On The Job</t>
+          <t>Otuz Bin Yıl Öncesinden Günümüze Heykel</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>4.63</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789757064886</t>
+          <t>9786054362271</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Nokta’dan Nokta’ya 2</t>
+          <t>Osmanlı’ya Yolculuk 1799-1800-1801</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>4.17</v>
+        <v>24</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789757064770</t>
+          <t>9789757064756</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Nokta’dan Nokta’ya</t>
+          <t>On The Job</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>3.24</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789757064459</t>
+          <t>9789757064886</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Nietzsche Kavramada Yeni Bir Yol</t>
+          <t>Nokta’dan Nokta’ya 2</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>8</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789757064909</t>
+          <t>9789757064770</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Ne Demek İzmir; Buca, Niye Buca!?</t>
+          <t>Nokta’dan Nokta’ya</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>7.41</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789757064596</t>
+          <t>9789757064459</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Ne Demek İstanbul; Bebek, Niye Bebek!?</t>
+          <t>Nietzsche Kavramada Yeni Bir Yol</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789757064664</t>
+          <t>9789757064909</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Müziğimize Dair Görüşler - Analizler - Öneriler</t>
+          <t>Ne Demek İzmir; Buca, Niye Buca!?</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>12</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786055164102</t>
+          <t>9789757064596</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Mühendislikte Meslek Ahlakı</t>
+          <t>Ne Demek İstanbul; Bebek, Niye Bebek!?</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>12</v>
+        <v>7</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>3990000010768</t>
+          <t>9789757064664</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Matematik Gezegeni Anasınıfı</t>
+          <t>Müziğimize Dair Görüşler - Analizler - Öneriler</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>23.15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786054362127</t>
+          <t>9786055164102</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Matematik Gezegeni 5. Sınıf (2 Kitap - 1 Genel Değerlendirme  Test Kitabı)</t>
+          <t>Mühendislikte Meslek Ahlakı</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>22.22</v>
+        <v>12</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786055164157</t>
+          <t>3990000010768</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>LYS 2 - 4 Deneme Sınavı</t>
+          <t>Matematik Gezegeni Anasınıfı</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>9.26</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786054362707</t>
+          <t>9786054362127</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>LYS 2 - 12 Deneme Sınavı</t>
+          <t>Matematik Gezegeni 5. Sınıf (2 Kitap - 1 Genel Değerlendirme  Test Kitabı)</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>18.52</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786054362882</t>
+          <t>9786055164157</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Küçük Keçi’nin Mutluluk Şarkıları</t>
+          <t>LYS 2 - 4 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>4.63</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786054362295</t>
+          <t>9786054362707</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Kuzey Rüzgarı’nın Ardında</t>
+          <t>LYS 2 - 12 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>14</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789944344548</t>
+          <t>9786054362882</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Kitaptan Kitaba</t>
+          <t>Küçük Keçi’nin Mutluluk Şarkıları</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>5</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789944344784</t>
+          <t>9786054362295</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Kimlikler Lütfen</t>
+          <t>Kuzey Rüzgarı’nın Ardında</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>20.37</v>
+        <v>14</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786054362783</t>
+          <t>9789944344548</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Uçurtma</t>
+          <t>Kitaptan Kitaba</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786054362158</t>
+          <t>9789944344784</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Matematik 5. Sınıf Genel Değerlendirme Testleri</t>
+          <t>Kimlikler Lütfen</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>3.7</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789944344524</t>
+          <t>9786054362783</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Keçi Köprüsü</t>
+          <t>Kırmızı Uçurtma</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789944344258</t>
+          <t>9786054362158</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Kadın Filozoflar Tarihi</t>
+          <t>Matematik 5. Sınıf Genel Değerlendirme Testleri</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>10.19</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789944344265</t>
+          <t>9789944344524</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>İsimler Kitabı</t>
+          <t>Keçi Köprüsü</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786054362219</t>
+          <t>9789944344258</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>İlyada Destanı</t>
+          <t>Kadın Filozoflar Tarihi</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>9</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786054362981</t>
+          <t>9789944344265</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Masalcı ile Yeşil Ejderha</t>
+          <t>İsimler Kitabı</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>4.63</v>
+        <v>17</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789944344425</t>
+          <t>9786054362219</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>İlk Yardım</t>
+          <t>İlyada Destanı</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>9.26</v>
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789944344098</t>
+          <t>9786054362981</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Hititler</t>
+          <t>Masalcı ile Yeşil Ejderha</t>
         </is>
       </c>
       <c r="C103" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786055164188</t>
+          <t>9789944344425</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Hidrojen</t>
+          <t>İlk Yardım</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>18.52</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786054362875</t>
+          <t>9789944344098</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Her Şey Bizim</t>
+          <t>Hititler</t>
         </is>
       </c>
       <c r="C105" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789944344838</t>
+          <t>9786055164188</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Her Sözcüğün Bir Öyküsü Var 2</t>
+          <t>Hidrojen</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>12</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789757064077</t>
+          <t>9786054362875</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Her Sözcüğün Bir Öyküsü Var 1</t>
+          <t>Her Şey Bizim</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>11.11</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786055164119</t>
+          <t>9789944344838</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>LYS Tarih Soru Bankası</t>
+          <t>Her Sözcüğün Bir Öyküsü Var 2</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>16.67</v>
+        <v>12</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786055164010</t>
+          <t>9789757064077</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>LYS Coğrafya Soru Bankası</t>
+          <t>Her Sözcüğün Bir Öyküsü Var 1</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>20.37</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789944344395</t>
+          <t>9786055164119</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Hackers &amp; Painters Bilgisayar Çağından Büyük Fikirler</t>
+          <t>LYS Tarih Soru Bankası</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>14.81</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789757064862</t>
+          <t>9786055164010</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Görgüsüzlük Çağı Davranış Rehberi</t>
+          <t>LYS Coğrafya Soru Bankası</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>12</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789944344210</t>
+          <t>9789944344395</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Gökdelene Giren Bulut</t>
+          <t>Hackers &amp; Painters Bilgisayar Çağından Büyük Fikirler</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>6.02</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786055164171</t>
+          <t>9789757064862</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>LYS 4 - 4 Deneme Sınavı</t>
+          <t>Görgüsüzlük Çağı Davranış Rehberi</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>9.26</v>
+        <v>12</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789944344302</t>
+          <t>9789944344210</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Genetiği Değiştirilmiş Organizmalar</t>
+          <t>Gökdelene Giren Bulut</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>5</v>
+        <v>6.02</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789944344715</t>
+          <t>9786055164171</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Gelibolu, Denizden Saldırı</t>
+          <t>LYS 4 - 4 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>22</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789944344760</t>
+          <t>9789944344302</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Gazi Mustafa Kemal ve Cumhuriyet Ekonomisinin İnşası</t>
+          <t>Genetiği Değiştirilmiş Organizmalar</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>15</v>
+        <v>5</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789944344234</t>
+          <t>9789944344715</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Evren Nasıl Oluştu?</t>
+          <t>Gelibolu, Denizden Saldırı</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>6.48</v>
+        <v>22</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786055164164</t>
+          <t>9789944344760</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>LYS 3 - 4 Deneme Sınavı</t>
+          <t>Gazi Mustafa Kemal ve Cumhuriyet Ekonomisinin İnşası</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>9.26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786054362721</t>
+          <t>9789944344234</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>LYS 3 - 12 Deneme Sınavı</t>
+          <t>Evren Nasıl Oluştu?</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>18.52</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786054362103</t>
+          <t>9786055164164</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Egsersiz Kılavuzu</t>
+          <t>LYS 3 - 4 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>4.63</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789944344005</t>
+          <t>9786054362721</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Dünya Tarihi Atlası Cilt: 1</t>
+          <t>LYS 3 - 12 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C121" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789944344012</t>
+          <t>9786054362103</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Dünya Tarihi Atlası Cilt: 2 Fransız Devrimi’nden Günümüze</t>
+          <t>Egsersiz Kılavuzu</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>18.52</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789757064169</t>
+          <t>9789944344005</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Dünya Gönülden Gönüle</t>
+          <t>Dünya Tarihi Atlası Cilt: 1</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>11</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789944344746</t>
+          <t>9789944344012</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Doğu’ya Bakış</t>
+          <t>Dünya Tarihi Atlası Cilt: 2 Fransız Devrimi’nden Günümüze</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>16.67</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786054362073</t>
+          <t>9789757064169</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Doğu Akdeniz’e Yolculuk (1634)</t>
+          <t>Dünya Gönülden Gönüle</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789944344852</t>
+          <t>9789944344746</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Kendinizin Patronu Olmak: Girişimcilik</t>
+          <t>Doğu’ya Bakış</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>4.63</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789944344388</t>
+          <t>9786054362073</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Deneyim ve Eğitim</t>
+          <t>Doğu Akdeniz’e Yolculuk (1634)</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>25</v>
+        <v>12</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786054362066</t>
+          <t>9789944344852</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Damakta Kalan Tatların Akılda Kalan Adları</t>
+          <t>Kendinizin Patronu Olmak: Girişimcilik</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>16</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786055164133</t>
+          <t>9789944344388</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Web Tasarımı</t>
+          <t>Deneyim ve Eğitim</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>50</v>
+        <v>25</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786054362363</t>
+          <t>9786054362066</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Shakespeare ile Felsefe, Atinalı Timon</t>
+          <t>Damakta Kalan Tatların Akılda Kalan Adları</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>11.11</v>
+        <v>16</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786054362813</t>
+          <t>9786055164133</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Programlama</t>
+          <t>Çocuklar İçin Web Tasarımı</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>12.96</v>
+        <v>50</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789944344708</t>
+          <t>9786054362363</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Felsefe</t>
+          <t>Çocuklar İçin Shakespeare ile Felsefe, Atinalı Timon</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>38</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786054362820</t>
+          <t>9786054362813</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Dünya Tarihi</t>
+          <t>Çocuklar İçin Programlama</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>13.89</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786054362790</t>
+          <t>9789944344708</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Atatürk ile Felsefe</t>
+          <t>Çocuklar İçin Felsefe</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>12.96</v>
+        <v>38</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>3990000015205</t>
+          <t>9786054362820</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>İlköğretim Okuma Seti: 1 (15 Kitap Takım)</t>
+          <t>Çocuklar İçin Dünya Tarihi</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>69.44</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789944344456</t>
+          <t>9786054362790</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Çiçeklerin Kanı</t>
+          <t>Çocuklar İçin Atatürk ile Felsefe</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>22</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789757064961</t>
+          <t>3990000015205</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Çevre Estetiği</t>
+          <t>İlköğretim Okuma Seti: 1 (15 Kitap Takım)</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>6.94</v>
+        <v>69.44</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789757064985</t>
+          <t>9789944344456</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet’in Ankarası</t>
+          <t>Çiçeklerin Kanı</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>10</v>
+        <v>22</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789944344500</t>
+          <t>9789757064961</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Tarihi El Kitabı</t>
+          <t>Çevre Estetiği</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>8.5</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9799757064731</t>
+          <t>9789757064985</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Coraline</t>
+          <t>Cumhuriyet’in Ankarası</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>5.09</v>
+        <v>10</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786054362080</t>
+          <t>9789944344500</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Century 1 - Ateş Çemberi (Ciltli)</t>
+          <t>Cumhuriyet Tarihi El Kitabı</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>18.52</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789757064817</t>
+          <t>9799757064731</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Bizim Tombiş Taştan Hiç Anlamıyor (Ciltli)</t>
+          <t>Coraline</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>6.48</v>
+        <v>5.09</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789757064633</t>
+          <t>9786054362080</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Bitmeyen Gaflet ve Türkiye Ekonomisinin Çöküşü</t>
+          <t>Century 1 - Ateş Çemberi (Ciltli)</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>65</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789944344340</t>
+          <t>9789757064817</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Biricik Birler Okulda (6 Kitap Takım)</t>
+          <t>Bizim Tombiş Taştan Hiç Anlamıyor (Ciltli)</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>74.07</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789944344470</t>
+          <t>9789757064633</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Evren</t>
+          <t>Bitmeyen Gaflet ve Türkiye Ekonomisinin Çöküşü</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>12.96</v>
+        <v>65</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786054362356</t>
+          <t>9789944344340</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Bir Filozofun İtirafları</t>
+          <t>Biricik Birler Okulda (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>32.41</v>
+        <v>74.07</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786055164027</t>
+          <t>9789944344470</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Bin Yıllık Bekleyiş</t>
+          <t>Bir Zamanlar Evren</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>4.63</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789757064992</t>
+          <t>9786054362356</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Beslenme Atlası</t>
+          <t>Bir Filozofun İtirafları</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>9.26</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789944344630</t>
+          <t>9786055164027</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Benim Sistemim 21. YY. Baskısı</t>
+          <t>Bin Yıllık Bekleyiş</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>16</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789757064565</t>
+          <t>9789757064992</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Amerika’nın Dış Politikaya İhtiyacı Var mı?</t>
+          <t>Beslenme Atlası</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>17.5</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786054362226</t>
+          <t>9789944344630</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Aeneas Destanı</t>
+          <t>Benim Sistemim 21. YY. Baskısı</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>9</v>
+        <v>16</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789944344357</t>
+          <t>9789757064565</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Academic Presentations</t>
+          <t>Amerika’nın Dış Politikaya İhtiyacı Var mı?</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>7.41</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789944344722</t>
+          <t>9786054362226</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>1831-1832 Türkiye’sinden Görünümler</t>
+          <t>Aeneas Destanı</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>18.52</v>
+        <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9799944344141</t>
+          <t>9789944344357</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği</t>
+          <t>Academic Presentations</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>5</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789944344869</t>
+          <t>9789944344722</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Atom ve Elma</t>
+          <t>1831-1832 Türkiye’sinden Görünümler</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>12.04</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786059856492</t>
+          <t>9799944344141</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Lazer ve Temel Uygulamaları (Ciltli)</t>
+          <t>Avrupa Birliği</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>148</v>
+        <v>5</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786059856317</t>
+          <t>9789944344869</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Amatör Fosilbilimcinin Elkitabı</t>
+          <t>Atom ve Elma</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>10</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786059856324</t>
+          <t>9786059856492</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Amatör Yerbilimcinin Elkitabı</t>
+          <t>Lazer ve Temel Uygulamaları (Ciltli)</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>10</v>
+        <v>148</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786059856300</t>
+          <t>9786059856317</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Amatör Dinozorbilimcinin Elkitabı</t>
+          <t>Amatör Fosilbilimcinin Elkitabı</t>
         </is>
       </c>
       <c r="C159" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786059856423</t>
+          <t>9786059856324</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Biricik Birler Okulda Öyküler</t>
+          <t>Amatör Yerbilimcinin Elkitabı</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>11.11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>3990000015564</t>
+          <t>9786059856300</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Ödüllü Hikaye Kitapları 1. Serisi (15'li Kitap Takımı)</t>
+          <t>Amatör Dinozorbilimcinin Elkitabı</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>69.44</v>
+        <v>10</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786059856591</t>
+          <t>9786059856423</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Meraklısına Doğa Rehberi</t>
+          <t>Biricik Birler Okulda Öyküler</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>34</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786059856607</t>
+          <t>3990000015564</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Tecrübem</t>
+          <t>Ödüllü Hikaye Kitapları 1. Serisi (15'li Kitap Takımı)</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>25</v>
+        <v>69.44</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786057744050</t>
+          <t>9786059856591</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Güzel Bir Soru</t>
+          <t>Meraklısına Doğa Rehberi</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>70</v>
+        <v>34</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786059856164</t>
+          <t>9786059856607</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Zeki Ama Saplantılı</t>
+          <t>Tecrübem</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>28</v>
+        <v>25</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786059856218</t>
+          <t>9786057744050</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Sanat Üzerine Okumalar - 60 Yıla Bakış</t>
+          <t>Güzel Bir Soru</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>35</v>
+        <v>70</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786059856478</t>
+          <t>9786059856164</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Evren Nasıl Oluştu?</t>
+          <t>Zeki Ama Saplantılı</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>9.26</v>
+        <v>28</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786059856249</t>
+          <t>9786059856218</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Adalet Kıskacında Erkeklik</t>
+          <t>Sanat Üzerine Okumalar - 60 Yıla Bakış</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>22</v>
+        <v>35</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786055164980</t>
+          <t>9786059856478</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Hackerlar</t>
+          <t>Evren Nasıl Oluştu?</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>22.22</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9789757064411</t>
+          <t>9786059856249</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Read To Comprehend Write To React 1</t>
+          <t>Adalet Kıskacında Erkeklik</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>12</v>
+        <v>22</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786054362264</t>
+          <t>9786055164980</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>R Yazılımına Giriş</t>
+          <t>Hackerlar</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>15</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786055164058</t>
+          <t>9789757064411</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Ölçü Kuramsal Olasılık ve Stokastik Kalkülüse Giriş</t>
+          <t>Read To Comprehend Write To React 1</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>65</v>
+        <v>12</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786054362110</t>
+          <t>9786054362264</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Materials Science</t>
+          <t>R Yazılımına Giriş</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>506</v>
+        <v>15</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789757064657</t>
+          <t>9786055164058</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Mantık Terimleri Sözlüğü</t>
+          <t>Ölçü Kuramsal Olasılık ve Stokastik Kalkülüse Giriş</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>8</v>
+        <v>65</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789757064367</t>
+          <t>9786054362110</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Kamu Yönetimi</t>
+          <t>Materials Science</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>9</v>
+        <v>506</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786054362189</t>
+          <t>9789757064657</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>İş Zekası ve Veri Ambarı Sistemleri</t>
+          <t>Mantık Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>14.81</v>
+        <v>8</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786054362301</t>
+          <t>9789757064367</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>İnsan Bilgisayar Etkileşimi ve Kullanılabilirlik Mühendisliği: Teoriden Pratiğe</t>
+          <t>Kamu Yönetimi</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>15</v>
+        <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786054362677</t>
+          <t>9786054362189</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>ISO/IEC 27001 Bilgi Güvenliği Standardı</t>
+          <t>İş Zekası ve Veri Ambarı Sistemleri</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>14</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9789944071604</t>
+          <t>9786054362301</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Introductory Mechanics Of Deformable Bodies</t>
+          <t>İnsan Bilgisayar Etkileşimi ve Kullanılabilirlik Mühendisliği: Teoriden Pratiğe</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9789944344180</t>
+          <t>9786054362677</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Gıda Endüstrisinde Güvenli Gıda Üretmek</t>
+          <t>ISO/IEC 27001 Bilgi Güvenliği Standardı</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9789757064145</t>
+          <t>9789944071604</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Fonksiyonel Anatomi</t>
+          <t>Introductory Mechanics Of Deformable Bodies</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>458</v>
+        <v>20</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9799789944070</t>
+          <t>9789944344180</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Binalar İçin Deprem Mühendisliği Temel İlkeler</t>
+          <t>Gıda Endüstrisinde Güvenli Gıda Üretmek</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9789757064671</t>
+          <t>9789757064145</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Beton</t>
+          <t>Fonksiyonel Anatomi</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>90</v>
+        <v>458</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9789757064022</t>
+          <t>9799789944070</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Applied Water Resources Engineering</t>
+          <t>Binalar İçin Deprem Mühendisliği Temel İlkeler</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>54</v>
+        <v>24</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9789944344883</t>
+          <t>9789757064671</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Akışkanlar Mekaniğine Giriş (İkinci Kitap)</t>
+          <t>Beton</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>28</v>
+        <v>90</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9789944344364</t>
+          <t>9789757064022</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Akışkanlar Mekaniğine Giriş (Birinci Kitap)</t>
+          <t>Applied Water Resources Engineering</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>15</v>
+        <v>54</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9789944344579</t>
+          <t>9789944344883</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Hidrolojisi</t>
+          <t>Akışkanlar Mekaniğine Giriş (İkinci Kitap)</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>64</v>
+        <v>28</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786055164249</t>
+          <t>9789944344364</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Biricik Birler Okulda Öykü Kitaplar Dizisi</t>
+          <t>Akışkanlar Mekaniğine Giriş (Birinci Kitap)</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>11.11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786059856416</t>
+          <t>9789944344579</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Biricik Birler Okulda Kolay Okuma Dizisi (El Yazılı)</t>
+          <t>Mühendislik Hidrolojisi</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>9.26</v>
+        <v>64</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786059856485</t>
+          <t>9786055164249</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Michio Kaku Kitapları (5 Kitap Takım)</t>
+          <t>Biricik Birler Okulda Öykü Kitaplar Dizisi</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>228</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786059856508</t>
+          <t>9786059856416</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Takımyıldızları Bul (Ciltli)</t>
+          <t>Biricik Birler Okulda Kolay Okuma Dizisi (El Yazılı)</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>35</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786055164966</t>
+          <t>9786059856485</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>İş Güvenliği Uzmanı El Kitabı 1. Cilt</t>
+          <t>Michio Kaku Kitapları (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>26</v>
+        <v>228</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786055164768</t>
+          <t>9786059856508</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>1. Sınıf Matematik Gezegeni (5 Kitap)</t>
+          <t>Takımyıldızları Bul (Ciltli)</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>35.19</v>
+        <v>35</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786055164317</t>
+          <t>9786055164966</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>10. Sınıf Kimya Konu Özetli Soru Bankası</t>
+          <t>İş Güvenliği Uzmanı El Kitabı 1. Cilt</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>16.67</v>
+        <v>26</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786055164287</t>
+          <t>9786055164768</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>10. Sınıf Biyoloji Konu Özetli Soru Bankası</t>
+          <t>1. Sınıf Matematik Gezegeni (5 Kitap)</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>12.96</v>
+        <v>35.19</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786055164348</t>
+          <t>9786055164317</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>10. Sınıf Fizik Konu Özetli Soru Bankası</t>
+          <t>10. Sınıf Kimya Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>18.52</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>3990000032045</t>
+          <t>9786055164287</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Odtü Satranç Kitapları Kolisi - 40 Kitap Takım</t>
+          <t>10. Sınıf Biyoloji Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>388.89</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>3990059856836</t>
+          <t>9786055164348</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Matematik Gezegeni Değerlendirme Testleri</t>
+          <t>10. Sınıf Fizik Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>23.3</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786054362769</t>
+          <t>3990000032045</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>7. Sınıf Matematik Gezegeni</t>
+          <t>Odtü Satranç Kitapları Kolisi - 40 Kitap Takım</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>24.07</v>
+        <v>388.89</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786054362752</t>
+          <t>3990059856836</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>6. Sınıf Matematik Gezegeni</t>
+          <t>Matematik Gezegeni Değerlendirme Testleri</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>20.37</v>
+        <v>23.3</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9789944344692</t>
+          <t>9786054362769</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>22 Adımda Doğa Eğitimi</t>
+          <t>7. Sınıf Matematik Gezegeni</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>5</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9789757064916</t>
+          <t>9786054362752</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Aldatma Sanatı</t>
+          <t>6. Sınıf Matematik Gezegeni</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>30</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9789757064121</t>
+          <t>9789944344692</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Atatürk’ten Düşünceler</t>
+          <t>22 Adımda Doğa Eğitimi</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>11.11</v>
+        <v>5</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9789757064138</t>
+          <t>9789757064916</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Atatürk ve Devrim</t>
+          <t>Aldatma Sanatı</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>12</v>
+        <v>30</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786054362165</t>
+          <t>9789757064121</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Aşk Kışın Başlar</t>
+          <t>Atatürk’ten Düşünceler</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>12</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786055164041</t>
+          <t>9789757064138</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Barışı Konuşmak</t>
+          <t>Atatürk ve Devrim</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>22</v>
+        <v>12</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786054362936</t>
+          <t>9786054362165</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Cırcır Böceği Altın</t>
+          <t>Aşk Kışın Başlar</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>4.63</v>
+        <v>12</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786055164089</t>
+          <t>9786055164041</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Century 4 - İlk Kaynak (Ciltli)</t>
+          <t>Barışı Konuşmak</t>
         </is>
       </c>
       <c r="C208" s="1">
         <v>22</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786055164072</t>
+          <t>9786054362936</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Century 3 - Rüzgarlı Şehir (Ciltli)</t>
+          <t>Cırcır Böceği Altın</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>22</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786054362288</t>
+          <t>9786055164089</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Century - Taş Yıldız 2. Kitap (Ciltli)</t>
+          <t>Century 4 - İlk Kaynak (Ciltli)</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9789944344678</t>
+          <t>9786055164072</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Eksikliği Bozukluğu</t>
+          <t>Century 3 - Rüzgarlı Şehir (Ciltli)</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>18.52</v>
+        <v>22</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786054362899</t>
+          <t>9786054362288</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Ben ve Arkadaşlarım</t>
+          <t>Century - Taş Yıldız 2. Kitap (Ciltli)</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>42</v>
+        <v>20</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9789944344531</t>
+          <t>9789944344678</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Etkinliklerle Türkçe Öğreniyorum 1</t>
+          <t>Dikkat Eksikliği Bozukluğu</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>16.67</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9789757064978</t>
+          <t>9786054362899</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>English For Academic Purposes 2</t>
+          <t>Ben ve Arkadaşlarım</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>7.87</v>
+        <v>42</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9789757064794</t>
+          <t>9789944344531</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Ben Ne Zaman Doğdum? (Ciltli)</t>
+          <t>Etkinliklerle Türkçe Öğreniyorum 1</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>6.48</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9789757064923</t>
+          <t>9789757064978</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>English For Academic Purposes 1</t>
+          <t>English For Academic Purposes 2</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>5.09</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786054362509</t>
+          <t>9789757064794</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>İpek Yolu İmparatorlukları</t>
+          <t>Ben Ne Zaman Doğdum? (Ciltli)</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>25.93</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9799757064748</t>
+          <t>9789757064923</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>İnsan Ötesi Geleceğimiz: Biyoteknoloji Devriminin Sonuçları</t>
+          <t>English For Academic Purposes 1</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>11.11</v>
+        <v>5.09</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9789757064848</t>
+          <t>9786054362509</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Kriz İki Büyük Dış Politika Krizinin Anatomisi</t>
+          <t>İpek Yolu İmparatorlukları</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>16</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786055164218</t>
+          <t>9799757064748</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>KPSS Öğretmenlik Alan Bilgisi Sınavı Lise Matematik Öğretmenliği - İntegral ve Uygulamaları</t>
+          <t>İnsan Ötesi Geleceğimiz: Biyoteknoloji Devriminin Sonuçları</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>4.63</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786055164225</t>
+          <t>9789757064848</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>KPSS Öğretmenlik Alan Bilgisi Sınavı Lise Matematik Öğretmenliği - Diferansiyel Denklemler</t>
+          <t>Kriz İki Büyük Dış Politika Krizinin Anatomisi</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>3.7</v>
+        <v>16</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786055164140</t>
+          <t>9786055164218</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>LYS 1 - 4 Deneme Sınavı</t>
+          <t>KPSS Öğretmenlik Alan Bilgisi Sınavı Lise Matematik Öğretmenliği - İntegral ve Uygulamaları</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>9.26</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786054362714</t>
+          <t>9786055164225</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>LYS 1 - 12 Deneme Sınavı</t>
+          <t>KPSS Öğretmenlik Alan Bilgisi Sınavı Lise Matematik Öğretmenliği - Diferansiyel Denklemler</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>16.67</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9789757064930</t>
+          <t>9786055164140</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Language and Communication Skills After Graduation</t>
+          <t>LYS 1 - 4 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9789944344876</t>
+          <t>9786054362714</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşmenin Sıradışı Öyküsü</t>
+          <t>LYS 1 - 12 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>19</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786054362141</t>
+          <t>9789757064930</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Matematik 4. Sınıf Genel Değerlendirme Testleri</t>
+          <t>Language and Communication Skills After Graduation</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>3.7</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9789757064480</t>
+          <t>9789944344876</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Materials Of Construction  Yapı Malzemeleri</t>
+          <t>Küreselleşmenin Sıradışı Öyküsü</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>15.74</v>
+        <v>19</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9789944344036</t>
+          <t>9786054362141</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Matematik Gezegeni Tatil Kitabı 2. Sınıf</t>
+          <t>Matematik 4. Sınıf Genel Değerlendirme Testleri</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>4.63</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9789757064589</t>
+          <t>9789757064480</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Modifiye Yağlar ve Üretim Teknolojileri</t>
+          <t>Materials Of Construction  Yapı Malzemeleri</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>15</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9789757064879</t>
+          <t>9789944344036</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Ne Demek Ankara; Balgat; Niye Balgat!?</t>
+          <t>Matematik Gezegeni Tatil Kitabı 2. Sınıf</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>7.41</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9789944344289</t>
+          <t>9789757064589</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Nanobilim ve Nanoteteknoloji</t>
+          <t>Modifiye Yağlar ve Üretim Teknolojileri</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>4.63</v>
+        <v>15</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786054362233</t>
+          <t>9789757064879</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar için Odisseia Destanı</t>
+          <t>Ne Demek Ankara; Balgat; Niye Balgat!?</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>8.33</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9789757064954</t>
+          <t>9789944344289</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’da Neft ve Petrol</t>
+          <t>Nanobilim ve Nanoteteknoloji</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>20</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786054362974</t>
+          <t>9786054362233</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Orman Partisi</t>
+          <t>Çocuklar için Odisseia Destanı</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>22</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9789944344463</t>
+          <t>9789757064954</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Petrol ve Doğal Gaz</t>
+          <t>Osmanlı’da Neft ve Petrol</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9789944344067</t>
+          <t>9786054362974</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Matematik Gezegeni Tatil Kitabı 5. Sınıf</t>
+          <t>Orman Partisi</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>4.63</v>
+        <v>22</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9789944344050</t>
+          <t>9789944344463</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Matematik Gezegeni Tatil Kitabı 4. Sınıf</t>
+          <t>Petrol ve Doğal Gaz</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>4.63</v>
+        <v>5</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9789944344043</t>
+          <t>9789944344067</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Matematik Gezegeni Tatil Kitabı 3. Sınıf</t>
+          <t>Matematik Gezegeni Tatil Kitabı 5. Sınıf</t>
         </is>
       </c>
       <c r="C238" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9789757064947</t>
+          <t>9789944344050</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Academic Oral Presentation Skills</t>
+          <t>Matematik Gezegeni Tatil Kitabı 4. Sınıf</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>6.02</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786054362776</t>
+          <t>9789944344043</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf Matematik Gezegeni</t>
+          <t>Matematik Gezegeni Tatil Kitabı 3. Sınıf</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>22.22</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9789944344890</t>
+          <t>9789757064947</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Benekli Kurbağa ve Şarkı İksiri</t>
+          <t>Academic Oral Presentation Skills</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>4.63</v>
+        <v>6.02</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786054362998</t>
+          <t>9786054362776</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>YGS 4 Deneme Sınavı</t>
+          <t>8. Sınıf Matematik Gezegeni</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>11.11</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9789944344845</t>
+          <t>9789944344890</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Yaşlanmayı Durdurabiliriz</t>
+          <t>Benekli Kurbağa ve Şarkı İksiri</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>20.37</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9789944344296</t>
+          <t>9786054362998</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Şifresi İnsan Genom Projesi</t>
+          <t>YGS 4 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>4.63</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786054362196</t>
+          <t>9789944344845</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Nasıl Başladı</t>
+          <t>Yaşlanmayı Durdurabiliriz</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>18</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9789757064695</t>
+          <t>9789944344296</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Üç Meşhur Türk Noveli (Türkçe - Almanca)</t>
+          <t>Yaşamın Şifresi İnsan Genom Projesi</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>4</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9789944344555</t>
+          <t>9786054362196</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Üç Hayaletten Bilimin Sırları</t>
+          <t>Yaşam Nasıl Başladı</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>13.89</v>
+        <v>18</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9789944344487</t>
+          <t>9789757064695</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Ustanın Dersi Borges ve Yapıtları Üstüne</t>
+          <t>Üç Meşhur Türk Noveli (Türkçe - Almanca)</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>12</v>
+        <v>4</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9789944344807</t>
+          <t>9789944344555</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Kısa İktisat Tarihi</t>
+          <t>Üç Hayaletten Bilimin Sırları</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>10</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9789757064398</t>
+          <t>9789944344487</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Türk Dış Politikasında 1950’li Yıllar</t>
+          <t>Ustanın Dersi Borges ve Yapıtları Üstüne</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>11.11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9789944344227</t>
+          <t>9789944344807</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Tombiş Maskeli Baloya Katılmak İstemiyor</t>
+          <t>Türkiye Kısa İktisat Tarihi</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>6.02</v>
+        <v>10</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9789757064404</t>
+          <t>9789757064398</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>The Speaking Sphere</t>
+          <t>Türk Dış Politikasında 1950’li Yıllar</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>6.48</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>3990000014615</t>
+          <t>9789944344227</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>The Realm Of Speaking</t>
+          <t>Tombiş Maskeli Baloya Katılmak İstemiyor</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>6.48</v>
+        <v>6.02</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9789757064824</t>
+          <t>9789757064404</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Temel Satranç Bilgileri</t>
+          <t>The Speaking Sphere</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>11.11</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9789757064176</t>
+          <t>3990000014615</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Teknoloji Benim Neyim Oluyor?</t>
+          <t>The Realm Of Speaking</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>14</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9789944344272</t>
+          <t>9789757064824</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Şifrelerin Matematiği: Kriptografi</t>
+          <t>Temel Satranç Bilgileri</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>4.63</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9789757064619</t>
+          <t>9789757064176</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Söylem Üzerine</t>
+          <t>Teknoloji Benim Neyim Oluyor?</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>9.26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9771305925008</t>
+          <t>9789944344272</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Sincap Tarçın’ın Yolculuğu (7 Kitap Takım)</t>
+          <t>Şifrelerin Matematiği: Kriptografi</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>33.33</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786055164201</t>
+          <t>9789757064619</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Sızma Sanatı</t>
+          <t>Söylem Üzerine</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>32</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9789757064343</t>
+          <t>9771305925008</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Sembolik Mantık El Kitabı 3</t>
+          <t>Sincap Tarçın’ın Yolculuğu (7 Kitap Takım)</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>15</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>3990000012982</t>
+          <t>9786055164201</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Sembolik Mantık El Kitabı 2. Cilt</t>
+          <t>Sızma Sanatı</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>15</v>
+        <v>32</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9789757064329</t>
+          <t>9789757064343</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Sembolik Mantık El Kitabı 1</t>
+          <t>Sembolik Mantık El Kitabı 3</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786054362608</t>
+          <t>3990000012982</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Sayılarla Tanışalım, Oyunda Sayışalım</t>
+          <t>Sembolik Mantık El Kitabı 2. Cilt</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>9</v>
+        <v>15</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9789944344197</t>
+          <t>9789757064329</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Satranç Çalışma Kitabı</t>
+          <t>Sembolik Mantık El Kitabı 1</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>2.78</v>
+        <v>20</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9789757064701</t>
+          <t>9786054362608</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Satranç Boyama Kitabı</t>
+          <t>Sayılarla Tanışalım, Oyunda Sayışalım</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>5.56</v>
+        <v>9</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9789944344951</t>
+          <t>9789944344197</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Saraybosna’nın Çellisti</t>
+          <t>Satranç Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>11.11</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9789944344944</t>
+          <t>9789757064701</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Sakinleş Bir Tanem</t>
+          <t>Satranç Boyama Kitabı</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>11.11</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9789944344401</t>
+          <t>9789944344951</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Sürdürülebilir Enerji ve Hidrojen</t>
+          <t>Saraybosna’nın Çellisti</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>5</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9789944344418</t>
+          <t>9789944344944</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Süs Taşları</t>
+          <t>Sakinleş Bir Tanem</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>7</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786055164034</t>
+          <t>9789944344401</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Akışkanlar Mekaniğine Giriş (Üçüncü Kitap)</t>
+          <t>Sürdürülebilir Enerji ve Hidrojen</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>32</v>
+        <v>5</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9789757064435</t>
+          <t>9789944344418</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Engineering Hydrology</t>
+          <t>Süs Taşları</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>98</v>
+        <v>7</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9789757064558</t>
+          <t>9786055164034</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Köprü Hidroliği</t>
+          <t>Akışkanlar Mekaniğine Giriş (Üçüncü Kitap)</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>20</v>
+        <v>32</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9789757064428</t>
+          <t>9789757064435</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Matematiğin Temelleri</t>
+          <t>Engineering Hydrology</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>16.67</v>
+        <v>98</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9789757064541</t>
+          <t>9789757064558</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Modern Logic</t>
+          <t>Köprü Hidroliği</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786054362486</t>
+          <t>9789757064428</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Nanoteknolojinin Esasları</t>
+          <t>Matematiğin Temelleri</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>12.96</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9789757064237</t>
+          <t>9789757064541</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Nükleer Manyetik Rezonans Spektroskopisi</t>
+          <t>Modern Logic</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9789944344586</t>
+          <t>9786054362486</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Planlamada Klasik Sayısal Yöntemler</t>
+          <t>Nanoteknolojinin Esasları</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>13</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9789944344623</t>
+          <t>9789757064237</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Müşterin Gibi Düşün</t>
+          <t>Nükleer Manyetik Rezonans Spektroskopisi</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>12.96</v>
+        <v>20</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>3990000030522</t>
+          <t>9789944344586</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Öğle Suyu ODTÜ Ormanının 40. Yılı İçin Doğa ve Şiir Üzerine 40 Metin</t>
+          <t>Planlamada Klasik Sayısal Yöntemler</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>4</v>
+        <v>13</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>3990000098564</t>
+          <t>9789944344623</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Matematik Gezegeni 4. Sınıf 1. Kitap</t>
+          <t>Müşterin Gibi Düşün</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>23</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>3990000065837</t>
+          <t>3990000030522</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Michio Kaku Kitapları - Einstein'in Evreni</t>
+          <t>Öğle Suyu ODTÜ Ormanının 40. Yılı İçin Doğa ve Şiir Üzerine 40 Metin</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>38</v>
+        <v>4</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786059856942</t>
+          <t>3990000098564</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Fil (Ciltli)</t>
+          <t>Matematik Gezegeni 4. Sınıf 1. Kitap</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>45</v>
+        <v>23</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786058058163</t>
+          <t>3990000065837</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Karanlıktaki Gölge</t>
+          <t>Michio Kaku Kitapları - Einstein'in Evreni</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>42</v>
+        <v>38</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>3998598555462</t>
+          <t>9786059856942</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Matematik Gezegeni Değerlendirme Testleri</t>
+          <t>Fil (Ciltli)</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>23.3</v>
+        <v>45</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786057744074</t>
+          <t>9786058058163</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Harikaları (Ciltli)</t>
+          <t>Karanlıktaki Gölge</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>540</v>
+        <v>42</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786057744081</t>
+          <t>3998598555462</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Harikaları</t>
+          <t>Matematik Gezegeni Değerlendirme Testleri</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>360</v>
+        <v>23.3</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>3990000061060</t>
+          <t>9786057744074</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Sincap Tarçın’ın Yolculuğu 6</t>
+          <t>Yaşamın Harikaları (Ciltli)</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>5</v>
+        <v>540</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>3990000061059</t>
+          <t>9786057744081</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Sincap Tarçın’ın Yolculuğu 5</t>
+          <t>Yaşamın Harikaları</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>5</v>
+        <v>360</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>3990000061058</t>
+          <t>3990000061060</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Sincap Tarçın’ın Yolculuğu 4</t>
+          <t>Sincap Tarçın’ın Yolculuğu 6</t>
         </is>
       </c>
       <c r="C289" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>3990000061057</t>
+          <t>3990000061059</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Sincap Tarçın’ın Yolculuğu 3</t>
+          <t>Sincap Tarçın’ın Yolculuğu 5</t>
         </is>
       </c>
       <c r="C290" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>3990000061056</t>
+          <t>3990000061058</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Sincap Tarçın’ın Yolculuğu 2</t>
+          <t>Sincap Tarçın’ın Yolculuğu 4</t>
         </is>
       </c>
       <c r="C291" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>3990000061055</t>
+          <t>3990000061057</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Sincap Tarçın’ın Yolculuğu 1</t>
+          <t>Sincap Tarçın’ın Yolculuğu 3</t>
         </is>
       </c>
       <c r="C292" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>2789788615265</t>
+          <t>3990000061056</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Anton ve Arkadaşları (6 Kitap Takım)</t>
+          <t>Sincap Tarçın’ın Yolculuğu 2</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>190</v>
+        <v>5</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9789944344203</t>
+          <t>3990000061055</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Gazeteciliğin Esasları</t>
+          <t>Sincap Tarçın’ın Yolculuğu 1</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>175</v>
+        <v>5</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786059856263</t>
+          <t>2789788615265</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Tarihi Yoldan Kültürel Rotaya</t>
+          <t>Anton ve Arkadaşları (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>185</v>
+        <v>190</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786054362325</t>
+          <t>9789944344203</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Development and Structure of the Turkish Economy</t>
+          <t>Gazeteciliğin Esasları</t>
         </is>
       </c>
       <c r="C296" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9789944344975</t>
+          <t>9786059856263</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Çocuk</t>
+          <t>Tarihi Yoldan Kültürel Rotaya</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>90</v>
+        <v>185</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9789944344999</t>
+          <t>9786054362325</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Bayan Leylek</t>
+          <t>Development and Structure of the Turkish Economy</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>90</v>
+        <v>175</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786057744777</t>
+          <t>9789944344975</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>The Forefront: Achieving Academic Success İn Speaking</t>
+          <t>Kayıp Çocuk</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>300</v>
+        <v>90</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786057744821</t>
+          <t>9789944344999</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Teleskobumun Ucundaki Evren</t>
+          <t>Bayan Leylek</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>190</v>
+        <v>90</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786057744531</t>
+          <t>9786057744777</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Yiyecek Anatomisi</t>
+          <t>The Forefront: Achieving Academic Success İn Speaking</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>585</v>
+        <v>300</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786057744487</t>
+          <t>9786057744821</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Okyanusun Anatomisi</t>
+          <t>Teleskobumun Ucundaki Evren</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>585</v>
+        <v>190</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786059856539</t>
+          <t>9786057744531</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Okulda Satranç 1. Seviye - Başlangıç</t>
+          <t>Yiyecek Anatomisi</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>250</v>
+        <v>585</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786057744432</t>
+          <t>9786057744487</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Şeylerin Tuhaf Düzeni</t>
+          <t>Okyanusun Anatomisi</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>370</v>
+        <v>585</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786057744371</t>
+          <t>9786059856539</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Descartes’ın Yanılgısı</t>
+          <t>Okulda Satranç 1. Seviye - Başlangıç</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>380</v>
+        <v>250</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786054362929</t>
+          <t>9786057744432</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Ne İstiyorsun Sevgili Salyangoz?</t>
+          <t>Şeylerin Tuhaf Düzeni</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>42</v>
+        <v>370</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786057744760</t>
+          <t>9786057744371</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Matematik Gezegeni 2. Sınıf ( 2 Kitap )</t>
+          <t>Descartes’ın Yanılgısı</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>740</v>
+        <v>380</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786057744425</t>
+          <t>9786054362929</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Vizyonlar</t>
+          <t>Ne İstiyorsun Sevgili Salyangoz?</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>420</v>
+        <v>42</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786059856720</t>
+          <t>9786057744760</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Beyin Nasıl Çalışır? (Ciltli)</t>
+          <t>Matematik Gezegeni 2. Sınıf ( 2 Kitap )</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>418</v>
+        <v>740</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786059856409</t>
+          <t>9786057744425</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Kodlama</t>
+          <t>Vizyonlar</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>160</v>
+        <v>420</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786059856072</t>
+          <t>9786059856720</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Tatil Gezegeni - 2. Sınıf Tüm Dersler</t>
+          <t>Beyin Nasıl Çalışır? (Ciltli)</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>230</v>
+        <v>418</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786054362950</t>
+          <t>9786059856409</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Renkli Dilekler Uçurtması</t>
+          <t>Çocuklar İçin Kodlama</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9789944344982</t>
+          <t>9786059856072</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Top</t>
+          <t>Tatil Gezegeni - 2. Sınıf Tüm Dersler</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>150</v>
+        <v>230</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786057744272</t>
+          <t>9786054362950</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Nanobilim ve Nanoteknoloji</t>
+          <t>Renkli Dilekler Uçurtması</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>280</v>
+        <v>120</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9780000000012</t>
+          <t>9789944344982</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Reader At Work 1-2, More To Read 1-2 (4'lü Set)</t>
+          <t>Kırmızı Top</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>1190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>2789788610981</t>
+          <t>9786057744272</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Öykü Kitapları Seti 1 (10 Kitap)</t>
+          <t>Nanobilim ve Nanoteknoloji</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>1200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786059856089</t>
+          <t>9780000000012</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Tatil Gezegeni - 3. Sınıf Tüm Dersler</t>
+          <t>Reader At Work 1-2, More To Read 1-2 (4'lü Set)</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>230</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786059856096</t>
+          <t>2789788610981</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Tatil Gezegeni - 4. Sınıf Tüm Dersler</t>
+          <t>Çocuklar İçin Öykü Kitapları Seti 1 (10 Kitap)</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>230</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786059856874</t>
+          <t>9786059856089</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Anton ve Büyük Kapışma</t>
+          <t>Tatil Gezegeni - 3. Sınıf Tüm Dersler</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>120</v>
+        <v>230</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786054362905</t>
+          <t>9786059856096</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Fil, Kelebek ve Kuş</t>
+          <t>Tatil Gezegeni - 4. Sınıf Tüm Dersler</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>150</v>
+        <v>230</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786059856461</t>
+          <t>9786059856874</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>13 Yaşına Gelmeden Yaşanacak 50 Macera İçin Kılavuz (Ciltli)</t>
+          <t>Anton ve Büyük Kapışma</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>495</v>
+        <v>120</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786059856553</t>
+          <t>9786054362905</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Okulda Satranç 3. Seviye - Uygulama</t>
+          <t>Fil, Kelebek ve Kuş</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786057744340</t>
+          <t>9786059856461</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Uzay - Şampiyon Kartlarım</t>
+          <t>13 Yaşına Gelmeden Yaşanacak 50 Macera İçin Kılavuz (Ciltli)</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>238</v>
+        <v>495</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786057744296</t>
+          <t>9786059856553</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Koruma Altındaki Hayvanlar - Şampiyon Kartlarım</t>
+          <t>Okulda Satranç 3. Seviye - Uygulama</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>238</v>
+        <v>250</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786059856799</t>
+          <t>9786057744340</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Spinoza’yı Ararken</t>
+          <t>Uzay - Şampiyon Kartlarım</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>375</v>
+        <v>238</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786057744319</t>
+          <t>9786057744296</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Ahtapot Fırtınası</t>
+          <t>Koruma Altındaki Hayvanlar - Şampiyon Kartlarım</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>206</v>
+        <v>238</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786057744036</t>
+          <t>9786059856799</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Matematik Gezegeni 5. Sınıf Kazanımlı Soru Bankası</t>
+          <t>Spinoza’yı Ararken</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>300</v>
+        <v>375</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786059856775</t>
+          <t>9786057744319</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Örneklerle Satranç</t>
+          <t>Ahtapot Fırtınası</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>480</v>
+        <v>206</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786059856928</t>
+          <t>9786057744036</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Anton ve Yapraklar</t>
+          <t>Matematik Gezegeni 5. Sınıf Kazanımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>2789788610979</t>
+          <t>9786059856775</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Benim Küçük Deneylerim Seti (10 Kitap Takım)</t>
+          <t>Örneklerle Satranç</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>2350</v>
+        <v>480</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786054362394</t>
+          <t>9786059856928</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Benim Küçük Deneylerim - Yaşam ve Dünya</t>
+          <t>Anton ve Yapraklar</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>235</v>
+        <v>120</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786054362172</t>
+          <t>2789788610979</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Reinforced Concrete</t>
+          <t>Benim Küçük Deneylerim Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>996</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786057744326</t>
+          <t>9786054362394</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Hiperuzay</t>
+          <t>Benim Küçük Deneylerim - Yaşam ve Dünya</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>385</v>
+        <v>235</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786057744746</t>
+          <t>9786054362172</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Kuantum Üstünlüğü</t>
+          <t>Reinforced Concrete</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>375</v>
+        <v>996</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786057744753</t>
+          <t>9786057744326</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Mükemmel Arabalar Mıyız? 15 Soru Serisi</t>
+          <t>Hiperuzay</t>
         </is>
       </c>
       <c r="C335" s="1">
         <v>385</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786057744708</t>
+          <t>9786057744746</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Saklambaç Oynayan Fil</t>
+          <t>Kuantum Üstünlüğü</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>150</v>
+        <v>375</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786057744715</t>
+          <t>9786057744753</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Kıvırcık Saçlı Çocuk</t>
+          <t>Mükemmel Arabalar Mıyız? 15 Soru Serisi</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>150</v>
+        <v>385</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786057744739</t>
+          <t>9786057744708</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Dokumacı Amca</t>
+          <t>Saklambaç Oynayan Fil</t>
         </is>
       </c>
       <c r="C338" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786057744722</t>
+          <t>9786057744715</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Kâğıttan Hayvanat Bahçesi</t>
+          <t>Kıvırcık Saçlı Çocuk</t>
         </is>
       </c>
       <c r="C339" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9789759870041</t>
+          <t>9786057744739</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Yes Box İngilizce Seti - 1</t>
+          <t>Dokumacı Amca</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>4800</v>
+        <v>150</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786057744685</t>
+          <t>9786057744722</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Olan Biteni Hissetmek</t>
+          <t>Kâğıttan Hayvanat Bahçesi</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>475</v>
+        <v>150</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786057744593</t>
+          <t>9789759870041</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Matematik Gezegeni 4. Sınıf ( 2 Kitap )</t>
+          <t>Yes Box İngilizce Seti - 1</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>740</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786059856546</t>
+          <t>9786057744685</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Okulda Satranç 2. Seviye - Gelişim</t>
+          <t>Olan Biteni Hissetmek</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>250</v>
+        <v>475</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786057744661</t>
+          <t>9786057744593</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>15 Soru Serisi - Dünyanın Keyfi Yerinde Mi?</t>
+          <t>Matematik Gezegeni 4. Sınıf ( 2 Kitap )</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>385</v>
+        <v>740</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786057744654</t>
+          <t>9786059856546</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>15 Soru Serisi - Hepimiz Robot Mu Olacağız?</t>
+          <t>Okulda Satranç 2. Seviye - Gelişim</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>385</v>
+        <v>250</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786057744647</t>
+          <t>9786057744661</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Siber Güvenlik Yönetimi</t>
+          <t>15 Soru Serisi - Dünyanın Keyfi Yerinde Mi?</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>375</v>
+        <v>385</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786057744630</t>
+          <t>9786057744654</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Atalarımızdan Dersler</t>
+          <t>15 Soru Serisi - Hepimiz Robot Mu Olacağız?</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>440</v>
+        <v>385</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786057744449</t>
+          <t>9786057744647</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Denklemi</t>
+          <t>Siber Güvenlik Yönetimi</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>270</v>
+        <v>375</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786057744609</t>
+          <t>9786057744630</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Matematik Gezegeni 3. Sınıf ( 2 Kitap )</t>
+          <t>Atalarımızdan Dersler</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>740</v>
+        <v>440</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786057744623</t>
+          <t>9786057744449</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Matematik Gezegeni 1. Sınıf ( 2 Kitap )</t>
+          <t>Tanrı Denklemi</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>740</v>
+        <v>270</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786057744418</t>
+          <t>9786057744609</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Kuantum Hesaplama Kuramı</t>
+          <t>Matematik Gezegeni 3. Sınıf ( 2 Kitap )</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>350</v>
+        <v>740</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786057744494</t>
+          <t>9786057744623</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Felsefe</t>
+          <t>Matematik Gezegeni 1. Sınıf ( 2 Kitap )</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>435</v>
+        <v>740</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786059856812</t>
+          <t>9786057744418</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Öğrenciden Öğrenmek</t>
+          <t>Kuantum Hesaplama Kuramı</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>185</v>
+        <v>350</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786059856379</t>
+          <t>9786057744494</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Gezegeni 3. Sınıf Defterim</t>
+          <t>Çocuklar İçin Felsefe</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>225</v>
+        <v>435</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786059856348</t>
+          <t>9786059856812</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2. Sınıf Türkçe Gezegeni Defterim</t>
+          <t>Öğrenciden Öğrenmek</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>225</v>
+        <v>185</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786059856065</t>
+          <t>9786059856379</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Tatil Gezegeni - 1. Sınıf Tüm Dersler</t>
+          <t>Türkçe Gezegeni 3. Sınıf Defterim</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>230</v>
+        <v>225</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786057744579</t>
+          <t>9786059856348</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Deneyim ve Eğitim</t>
+          <t>2. Sınıf Türkçe Gezegeni Defterim</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>185</v>
+        <v>225</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786057744586</t>
+          <t>9786059856065</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Mühendislikte Meslek Ahlakı</t>
+          <t>Tatil Gezegeni - 1. Sınıf Tüm Dersler</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>260</v>
+        <v>230</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786057744562</t>
+          <t>9786057744579</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Çiftlik Anatomisi</t>
+          <t>Deneyim ve Eğitim</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>585</v>
+        <v>185</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786057744555</t>
+          <t>9786057744586</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Bir Şampiyon Olmanı Sağlayacak 50 Zorlu Görev İçin Kılavuz</t>
+          <t>Mühendislikte Meslek Ahlakı</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>495</v>
+        <v>260</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786057744548</t>
+          <t>9786057744562</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>13 Yaşına Gelmeden Tatilde Yaşanacak 50 Macera İçin Kılavuz</t>
+          <t>Çiftlik Anatomisi</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>495</v>
+        <v>585</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786057744500</t>
+          <t>9786057744555</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Hissetmek ve Bilmek</t>
+          <t>Bir Şampiyon Olmanı Sağlayacak 50 Zorlu Görev İçin Kılavuz</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>335</v>
+        <v>495</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786057744517</t>
+          <t>9786057744548</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>15 Soru Serisi - Bugün Şimdiden Dün Müdür?</t>
+          <t>13 Yaşına Gelmeden Tatilde Yaşanacak 50 Macera İçin Kılavuz</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>385</v>
+        <v>495</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786057744524</t>
+          <t>9786057744500</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>15 Soru Serisi - Ağaçlar Konuşur Mu?</t>
+          <t>Hissetmek ve Bilmek</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>385</v>
+        <v>335</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786057744470</t>
+          <t>9786057744517</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Beyin Nasıl Çalışır? - 15 Soru Serisi</t>
+          <t>15 Soru Serisi - Bugün Şimdiden Dün Müdür?</t>
         </is>
       </c>
       <c r="C365" s="1">
         <v>385</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786057744463</t>
+          <t>9786057744524</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Para Ne İçindir? - 15 Soru Serisi</t>
+          <t>15 Soru Serisi - Ağaçlar Konuşur Mu?</t>
         </is>
       </c>
       <c r="C366" s="1">
         <v>385</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786057744456</t>
+          <t>9786057744470</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Ömer Yağız’ın Gözünden ODTÜ (Ciltli)</t>
+          <t>Beyin Nasıl Çalışır? - 15 Soru Serisi</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>440</v>
+        <v>385</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786057744388</t>
+          <t>9786057744463</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>İnsan Vücudu - Şampiyon Kartlarım</t>
+          <t>Para Ne İçindir? - 15 Soru Serisi</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>238</v>
+        <v>385</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786057744395</t>
+          <t>9786057744456</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Su - Şampiyon Kartlarım</t>
+          <t>Ömer Yağız’ın Gözünden ODTÜ (Ciltli)</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>295</v>
+        <v>440</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786057744401</t>
+          <t>9786057744388</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Tarih Öncesi İnsanları - Şampiyon Kartlarım</t>
+          <t>İnsan Vücudu - Şampiyon Kartlarım</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>295</v>
+        <v>238</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786057744197</t>
+          <t>9786057744395</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>İlk Boyamalarım - Doğum Günü</t>
+          <t>Su - Şampiyon Kartlarım</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>140</v>
+        <v>295</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786057744203</t>
+          <t>9786057744401</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>İlk Sihirli Boyamalarım - Kış</t>
+          <t>Tarih Öncesi İnsanları - Şampiyon Kartlarım</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>175</v>
+        <v>295</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786057744173</t>
+          <t>9786057744197</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>İlk Boyamalarım - Ev</t>
+          <t>İlk Boyamalarım - Doğum Günü</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>175</v>
+        <v>140</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>2789788610983</t>
+          <t>9786057744203</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Pikolo İle Felsefe Öğreniyorum (9 Kitap Set)</t>
+          <t>İlk Sihirli Boyamalarım - Kış</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>1980</v>
+        <v>175</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>2789788613294</t>
+          <t>9786057744173</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Öykülerle Bilim - Fizi K (5 Kitap Takım)</t>
+          <t>İlk Boyamalarım - Ev</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>1100</v>
+        <v>175</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786059856652</t>
+          <t>2789788610983</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Oyunlarla Satranç</t>
+          <t>Pikolo İle Felsefe Öğreniyorum (9 Kitap Set)</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>480</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786057744364</t>
+          <t>2789788613294</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Çiftlik Hayvanları - Şampiyon Kartlarım</t>
+          <t>Çocuklar İçin Öykülerle Bilim - Fizi K (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>295</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786057744357</t>
+          <t>9786059856652</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Hava - Şampiyon Kartlarım</t>
+          <t>Oyunlarla Satranç</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>295</v>
+        <v>480</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786057744333</t>
+          <t>9786057744364</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Mars 36 Cep Atlas</t>
+          <t>Çiftlik Hayvanları - Şampiyon Kartlarım</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>185</v>
+        <v>295</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786057744265</t>
+          <t>9786057744357</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Sayı Duyusu</t>
+          <t>Hava - Şampiyon Kartlarım</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>235</v>
+        <v>295</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786057744302</t>
+          <t>9786057744333</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Hayalim Beton Karıştırıcısı Olmak</t>
+          <t>Mars 36 Cep Atlas</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>150</v>
+        <v>185</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786057744241</t>
+          <t>9786057744265</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2. Dünya Savaşı Sonrasında Türkiye'de Mimarlık - Sanat Diyaloğu</t>
+          <t>Sayı Duyusu</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>185</v>
+        <v>235</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786058058187</t>
+          <t>9786057744302</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Seslerle Oynadığım Oyun</t>
+          <t>Hayalim Beton Karıştırıcısı Olmak</t>
         </is>
       </c>
       <c r="C383" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786057744012</t>
+          <t>9786057744241</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Bir Aşağı Bir Yukarı</t>
+          <t>2. Dünya Savaşı Sonrasında Türkiye'de Mimarlık - Sanat Diyaloğu</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>150</v>
+        <v>185</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786058058149</t>
+          <t>9786058058187</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Şaşkın Kuş</t>
+          <t>Seslerle Oynadığım Oyun</t>
         </is>
       </c>
       <c r="C385" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786058058170</t>
+          <t>9786057744012</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Gölge</t>
+          <t>Bir Aşağı Bir Yukarı</t>
         </is>
       </c>
       <c r="C386" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786058058125</t>
+          <t>9786058058149</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Pantolon ve Mor Tişört</t>
+          <t>Şaşkın Kuş</t>
         </is>
       </c>
       <c r="C387" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786058058194</t>
+          <t>9786058058170</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Senin İçin</t>
+          <t>Gölge</t>
         </is>
       </c>
       <c r="C388" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786057744289</t>
+          <t>9786058058125</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Dinozorlar - Şampiyon Kartlarım</t>
+          <t>Yeşil Pantolon ve Mor Tişört</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>238</v>
+        <v>150</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786057744128</t>
+          <t>9786058058194</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Farklılıkları Yönetme Kültürü: Göç Yönetimi Alanı ve Türkiye’ye Göç Eden Suriyeliler</t>
+          <t>Senin İçin</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>185</v>
+        <v>150</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786057744111</t>
+          <t>9786057744289</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Zor Zamanlarda Annelik</t>
+          <t>Dinozorlar - Şampiyon Kartlarım</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>185</v>
+        <v>238</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786057744135</t>
+          <t>9786057744128</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Arkeolojik Verilerin Işığında Ortaçağ Komana’sı: Çok Disiplinli Bir Yaklaşım</t>
+          <t>Farklılıkları Yönetme Kültürü: Göç Yönetimi Alanı ve Türkiye’ye Göç Eden Suriyeliler</t>
         </is>
       </c>
       <c r="C392" s="1">
         <v>185</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786057744005</t>
+          <t>9786057744111</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Bir Dilek</t>
+          <t>Zor Zamanlarda Annelik</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>150</v>
+        <v>185</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786057744227</t>
+          <t>9786057744135</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Dünya Ülkeleri - Şampiyon Kartlarım</t>
+          <t>Arkeolojik Verilerin Işığında Ortaçağ Komana’sı: Çok Disiplinli Bir Yaklaşım</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>238</v>
+        <v>185</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786057744210</t>
+          <t>9786057744005</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Dünyadaki Anıtlar - Şampiyon Kartlarım</t>
+          <t>Bir Dilek</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>295</v>
+        <v>150</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786059856935</t>
+          <t>9786057744227</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Fil</t>
+          <t>Dünya Ülkeleri - Şampiyon Kartlarım</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>440</v>
+        <v>238</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786059856829</t>
+          <t>9786057744210</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Matematik Gezegeni 4. Sınıf (3 Kitap Takım)</t>
+          <t>Dünyadaki Anıtlar - Şampiyon Kartlarım</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>240</v>
+        <v>295</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786058058118</t>
+          <t>9786059856935</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Matematik Gezegeni 1. Sınıf (3 Kitap Takım)</t>
+          <t>Fil</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>240</v>
+        <v>440</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786057744098</t>
+          <t>9786059856829</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Vakıflar ve Yükseköğretim</t>
+          <t>Matematik Gezegeni 4. Sınıf (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>185</v>
+        <v>240</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786058058156</t>
+          <t>9786058058118</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Anne ile Yeşil Baba</t>
+          <t>Matematik Gezegeni 1. Sınıf (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786058058132</t>
+          <t>9786057744098</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Uyku Vakti</t>
+          <t>Vakıflar ve Yükseköğretim</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>150</v>
+        <v>185</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>2789788616984</t>
+          <t>9786058058156</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Ödüllü Öykü Kitapları - Elma Ağacı Serisi (10 Kitap)</t>
+          <t>Kırmızı Anne ile Yeşil Baba</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>1500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786057744258</t>
+          <t>9786058058132</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Zihindeki Benlik</t>
+          <t>Uyku Vakti</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>380</v>
+        <v>150</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786057744029</t>
+          <t>2789788616984</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığın Geleceği</t>
+          <t>Çocuklar İçin Ödüllü Öykü Kitapları - Elma Ağacı Serisi (10 Kitap)</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>380</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9789754294019</t>
+          <t>9786057744258</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>More To Read 2</t>
+          <t>Zihindeki Benlik</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>478</v>
+        <v>380</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9789754294002</t>
+          <t>9786057744029</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>More To Read 1</t>
+          <t>İnsanlığın Geleceği</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>468</v>
+        <v>380</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786057744104</t>
+          <t>9789754294019</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Topoloji</t>
+          <t>More To Read 2</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>455</v>
+        <v>478</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786059856027</t>
+          <t>9789754294002</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Benim Küçük Deneylerim - Yaratıcı Fikirler</t>
+          <t>More To Read 1</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>235</v>
+        <v>468</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786059856850</t>
+          <t>9786057744104</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Satranç Ülkesine Yolculuk</t>
+          <t>Topoloji</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>135</v>
+        <v>455</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786059856966</t>
+          <t>9786059856027</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Dünya Tarihi</t>
+          <t>Benim Küçük Deneylerim - Yaratıcı Fikirler</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>250</v>
+        <v>235</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9786059856867</t>
+          <t>9786059856850</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Paralel Dünyalar</t>
+          <t>Satranç Ülkesine Yolculuk</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>385</v>
+        <v>135</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786059856683</t>
+          <t>9786059856966</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Boyamalarla Satranç</t>
+          <t>Çocuklar İçin Dünya Tarihi</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>185</v>
+        <v>250</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786059856690</t>
+          <t>9786059856867</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Masallarla Satranç</t>
+          <t>Paralel Dünyalar</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>360</v>
+        <v>385</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9789754293982</t>
+          <t>9786059856683</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Reader at Work 1</t>
+          <t>Boyamalarla Satranç</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>320</v>
+        <v>185</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>2789788610980</t>
+          <t>9786059856690</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Söyle Bana Neden? (10 Kitap Takım)</t>
+          <t>Masallarla Satranç</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>2350</v>
+        <v>360</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786059856058</t>
+          <t>9789754293982</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Bozkırı Yeşertenler 2</t>
+          <t>Reader at Work 1</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>175</v>
+        <v>320</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786055164867</t>
+          <t>2789788610980</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Symbolic Logic Manual</t>
+          <t>Söyle Bana Neden? (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>175</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786059856737</t>
+          <t>9786059856058</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Satrançta Taş Alışverişi</t>
+          <t>Bozkırı Yeşertenler 2</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>200</v>
+        <v>175</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786059856805</t>
+          <t>9786055164867</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Matbu Mimarlıklar</t>
+          <t>Symbolic Logic Manual</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>185</v>
+        <v>175</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786059856980</t>
+          <t>9786059856737</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Ay’dan Düşen Öyküler</t>
+          <t>Çocuklar İçin Satrançta Taş Alışverişi</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786059856232</t>
+          <t>9786059856805</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Erken Yirminci Yüzyılda Eviçi Mekan Üretimi ve Parisli Avangart Kadınlar</t>
+          <t>Matbu Mimarlıklar</t>
         </is>
       </c>
       <c r="C421" s="1">
         <v>185</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786059856256</t>
+          <t>9786059856980</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Devrim'den Günümüze İran'ın ABD Politikası</t>
+          <t>Ay’dan Düşen Öyküler</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>185</v>
+        <v>120</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9786059856515</t>
+          <t>9786059856232</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Language, Logic, and Empirical Knowledge - Collected Papers</t>
+          <t>Erken Yirminci Yüzyılda Eviçi Mekan Üretimi ve Parisli Avangart Kadınlar</t>
         </is>
       </c>
       <c r="C423" s="1">
         <v>185</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786059856751</t>
+          <t>9786059856256</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Mavi Balina</t>
+          <t>Devrim'den Günümüze İran'ın ABD Politikası</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>440</v>
+        <v>185</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9786059856744</t>
+          <t>9786059856515</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Kutup Ayısı</t>
+          <t>Language, Logic, and Empirical Knowledge - Collected Papers</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>440</v>
+        <v>185</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9786059856522</t>
+          <t>9786059856751</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Doğanın Anatomisi</t>
+          <t>Mavi Balina</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>585</v>
+        <v>440</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786059856577</t>
+          <t>9786059856744</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Okulda Satranç 5. Seviye-Ustalaşma</t>
+          <t>Kutup Ayısı</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>250</v>
+        <v>440</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9786059856560</t>
+          <t>9786059856522</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Okulda Satranç 4. Seviye-Değişim</t>
+          <t>Doğanın Anatomisi</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>250</v>
+        <v>585</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786059856973</t>
+          <t>9786059856577</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Akıllı Cihaz Tasarımı</t>
+          <t>Okulda Satranç 5. Seviye-Ustalaşma</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9786059856959</t>
+          <t>9786059856560</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Dünyayı Değiştirebilecek 50 Küçük Devrim İçin Kılavuz (Ciltli)</t>
+          <t>Okulda Satranç 4. Seviye-Değişim</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>495</v>
+        <v>250</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9786059856911</t>
+          <t>9786059856973</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Anton ve Yılbaşı Hediyesi</t>
+          <t>Çocuklar İçin Akıllı Cihaz Tasarımı</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786059856126</t>
+          <t>9786059856959</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Bitkiler</t>
+          <t>Dünyayı Değiştirebilecek 50 Küçük Devrim İçin Kılavuz (Ciltli)</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>235</v>
+        <v>495</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786059856157</t>
+          <t>9786059856911</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Yanardağlar</t>
+          <t>Anton ve Yılbaşı Hediyesi</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>235</v>
+        <v>120</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786059856140</t>
+          <t>9786059856126</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Ulaşım Araçları</t>
+          <t>Bitkiler</t>
         </is>
       </c>
       <c r="C434" s="1">
         <v>235</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9786059856133</t>
+          <t>9786059856157</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Eski Büyük Uygarlıklar</t>
+          <t>Yanardağlar</t>
         </is>
       </c>
       <c r="C435" s="1">
         <v>235</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9786055164430</t>
+          <t>9786059856140</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Pikolo ile Felsefe Öğreniyorum - Ahh! Hasta Oldum!</t>
+          <t>Ulaşım Araçları</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>220</v>
+        <v>235</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9786055164447</t>
+          <t>9786059856133</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Pikolo ile Felsefe Öğreniyorum - Bergamot Uyuyor Mu?</t>
+          <t>Eski Büyük Uygarlıklar</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>220</v>
+        <v>235</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786055164478</t>
+          <t>9786055164430</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Pikolo ile Felsefe Öğreniyorum - Ben Artık Büyüdüm!</t>
+          <t>Pikolo ile Felsefe Öğreniyorum - Ahh! Hasta Oldum!</t>
         </is>
       </c>
       <c r="C438" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786055164461</t>
+          <t>9786055164447</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Pikolo ile Felsefe Öğreniyorum - Bana Kırmızı Motor Al!</t>
+          <t>Pikolo ile Felsefe Öğreniyorum - Bergamot Uyuyor Mu?</t>
         </is>
       </c>
       <c r="C439" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9786055164454</t>
+          <t>9786055164478</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Pikolo ile Felsefe Öğreniyorum - Hayır, Ben Yapmadım!</t>
+          <t>Pikolo ile Felsefe Öğreniyorum - Ben Artık Büyüdüm!</t>
         </is>
       </c>
       <c r="C440" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9786059856119</t>
+          <t>9786055164461</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Zihnin Geleceği</t>
+          <t>Pikolo ile Felsefe Öğreniyorum - Bana Kırmızı Motor Al!</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>385</v>
+        <v>220</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9786055164928</t>
+          <t>9786055164454</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Fizi K ve Hayalet Elektron</t>
+          <t>Pikolo ile Felsefe Öğreniyorum - Hayır, Ben Yapmadım!</t>
         </is>
       </c>
       <c r="C442" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9789757064442</t>
+          <t>9786059856119</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Temel Anatomi</t>
+          <t>Zihnin Geleceği</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>998</v>
+        <v>385</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9786054362455</t>
+          <t>9786055164928</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Tarih Öncesi İnsanları - Söyle Bana Neden?</t>
+          <t>Fizi K ve Hayalet Elektron</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>235</v>
+        <v>220</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9789944344647</t>
+          <t>9789757064442</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Şifresi Çözülmüş Bir Yaşam</t>
+          <t>Temel Anatomi</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>185</v>
+        <v>998</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786059856010</t>
+          <t>9786054362455</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Benim Küçük Deneylerim - Bahçıvanlık</t>
+          <t>Tarih Öncesi İnsanları - Söyle Bana Neden?</t>
         </is>
       </c>
       <c r="C446" s="1">
         <v>235</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9786055164997</t>
+          <t>9789944344647</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Denizler ve Okyanuslar - Söyle Bana Neden?</t>
+          <t>Şifresi Çözülmüş Bir Yaşam</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>235</v>
+        <v>185</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9786059856003</t>
+          <t>9786059856010</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Su - Söyle Bana Neden?</t>
+          <t>Benim Küçük Deneylerim - Bahçıvanlık</t>
         </is>
       </c>
       <c r="C448" s="1">
         <v>235</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9786055164904</t>
+          <t>9786055164997</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Fizi K ve Gizemli Taş</t>
+          <t>Denizler ve Okyanuslar - Söyle Bana Neden?</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>220</v>
+        <v>235</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9786055164942</t>
+          <t>9786059856003</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Fizi K ve Yenilenebilir Enerji</t>
+          <t>Su - Söyle Bana Neden?</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>220</v>
+        <v>235</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9786055164935</t>
+          <t>9786055164904</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Fizi K ve Bayan Lokomotif</t>
+          <t>Fizi K ve Gizemli Taş</t>
         </is>
       </c>
       <c r="C451" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9786055164911</t>
+          <t>9786055164942</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Fizi K ve Aynanın Sırrı</t>
+          <t>Fizi K ve Yenilenebilir Enerji</t>
         </is>
       </c>
       <c r="C452" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9786059856584</t>
+          <t>9786055164935</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Bir Kediden Mektuplar</t>
+          <t>Fizi K ve Bayan Lokomotif</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9786054362011</t>
+          <t>9786055164911</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>Hepimiz Seniniz</t>
+          <t>Fizi K ve Aynanın Sırrı</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9786054362448</t>
+          <t>9786059856584</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Hava - Söyle Bana Neden?</t>
+          <t>Bir Kediden Mektuplar</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>235</v>
+        <v>150</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9786054362424</t>
+          <t>9786054362011</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Benim Küçük Deneylerim - Plastik Sanatlar</t>
+          <t>Hepimiz Seniniz</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>235</v>
+        <v>150</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9786054362417</t>
+          <t>9786054362448</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Benim Küçük Deneylerim - Mekanik</t>
+          <t>Hava - Söyle Bana Neden?</t>
         </is>
       </c>
       <c r="C457" s="1">
         <v>235</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9786054362387</t>
+          <t>9786054362424</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Benim Küçük Deneylerim - Çevre</t>
+          <t>Benim Küçük Deneylerim - Plastik Sanatlar</t>
         </is>
       </c>
       <c r="C458" s="1">
         <v>235</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9786055164195</t>
+          <t>9786054362417</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Scratch ile Programlamayı Öğreniyorum</t>
+          <t>Benim Küçük Deneylerim - Mekanik</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>325</v>
+        <v>235</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9786055164126</t>
+          <t>9786054362387</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Öğretmen Adayının İç Dünyası</t>
+          <t>Benim Küçük Deneylerim - Çevre</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>185</v>
+        <v>235</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9789944344128</t>
+          <t>9786055164195</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Bunlar Masal Değil 1</t>
+          <t>Scratch ile Programlamayı Öğreniyorum</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>95</v>
+        <v>325</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9789944344654</t>
+          <t>9786055164126</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Bankacılık Terimleri Sözlüğü</t>
+          <t>Öğretmen Adayının İç Dünyası</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>202</v>
+        <v>185</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9789944344241</t>
+          <t>9789944344128</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Bağlayıcı Malzemelerin ve Betonun Onbin Yıllık Tarihi</t>
+          <t>Bunlar Masal Değil 1</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>350</v>
+        <v>95</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9786054362004</t>
+          <t>9789944344654</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Ay Yıldız ve Ben</t>
+          <t>Bankacılık Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>150</v>
+        <v>202</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9786055164720</t>
+          <t>9789944344241</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Olanaksızın Fiziği</t>
+          <t>Bağlayıcı Malzemelerin ve Betonun Onbin Yıllık Tarihi</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>370</v>
+        <v>350</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9786059856188</t>
+          <t>9786054362004</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Geleceğin Fiziği</t>
+          <t>Ay Yıldız ve Ben</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>420</v>
+        <v>150</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9789754293999</t>
+          <t>9786055164720</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Reader at Work 2</t>
+          <t>Olanaksızın Fiziği</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>415</v>
+        <v>370</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9786055164485</t>
+          <t>9786059856188</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Pikolo ile Felsefe Öğreniyorum - Bu Adil Değil!</t>
+          <t>Geleceğin Fiziği</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>220</v>
+        <v>420</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9786055164492</t>
+          <t>9789754293999</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Pikolo İle Felsefe Öğreniyorum - Gerçek mi, Sahte mi?</t>
+          <t>Reader at Work 2</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>220</v>
+        <v>415</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9789757064053</t>
+          <t>9786055164485</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Fonksiyonel Nöroanatomi</t>
+          <t>Pikolo ile Felsefe Öğreniyorum - Bu Adil Değil!</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>625</v>
+        <v>220</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9786059856201</t>
+          <t>9786055164492</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>Satranç Öğretmenim 2</t>
+          <t>Pikolo İle Felsefe Öğreniyorum - Gerçek mi, Sahte mi?</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>280</v>
+        <v>220</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9786059856195</t>
+          <t>9789757064053</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Satranç Öğretmenim 1</t>
+          <t>Fonksiyonel Nöroanatomi</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>280</v>
+        <v>625</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9786059856041</t>
+          <t>9786059856201</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Benim Küçük Deneylerim: Nasıl Yaptılar?</t>
+          <t>Satranç Öğretmenim 2</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>235</v>
+        <v>280</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9786059856034</t>
+          <t>9786059856195</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>Benim Küçük Deneylerim: Mutfak</t>
+          <t>Satranç Öğretmenim 1</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>235</v>
+        <v>280</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9786055164423</t>
+          <t>9786059856041</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Pikolo ile Felsefe Öğreniyorum - O Benim!</t>
+          <t>Benim Küçük Deneylerim: Nasıl Yaptılar?</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>220</v>
+        <v>235</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9786055164270</t>
+          <t>9786059856034</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Pikolo ile Felsefe Öğreniyorum - Konuş Benimle Küçük Kedi</t>
+          <t>Benim Küçük Deneylerim: Mutfak</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>220</v>
+        <v>235</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9786055164096</t>
+          <t>9786055164423</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>Farklı Olan Değil Ayn(a) Olan Kazanır</t>
+          <t>Pikolo ile Felsefe Öğreniyorum - O Benim!</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>148</v>
+        <v>220</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9789944344777</t>
+          <t>9786055164270</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>27 Mayıs Bir İhtilal Bir Devrim Bir Anayasa</t>
+          <t>Pikolo ile Felsefe Öğreniyorum - Konuş Benimle Küçük Kedi</t>
         </is>
       </c>
       <c r="C478" s="1">
-        <v>175</v>
+        <v>220</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9789944344593</t>
+          <t>9786055164096</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>Yapılandırmacılığı Nasıl Uygulamalıyız?</t>
+          <t>Farklı Olan Değil Ayn(a) Olan Kazanır</t>
         </is>
       </c>
       <c r="C479" s="1">
-        <v>310</v>
+        <v>148</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9789757064374</t>
+          <t>9789944344777</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>www.dbe.off-line.readings1</t>
+          <t>27 Mayıs Bir İhtilal Bir Devrim Bir Anayasa</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>420</v>
+        <v>175</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9786054362431</t>
+          <t>9789944344593</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>Vücudumuz - Söyle Bana Neden?</t>
+          <t>Yapılandırmacılığı Nasıl Uygulamalıyız?</t>
         </is>
       </c>
       <c r="C481" s="1">
-        <v>235</v>
+        <v>310</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>9789944344616</t>
+          <t>9789757064374</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>Üniversite Olabilmek</t>
+          <t>www.dbe.off-line.readings1</t>
         </is>
       </c>
       <c r="C482" s="1">
-        <v>175</v>
+        <v>420</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>9789944344685</t>
+          <t>9786054362431</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>Üç Trilyon Dolarlık Savaş</t>
+          <t>Vücudumuz - Söyle Bana Neden?</t>
         </is>
       </c>
       <c r="C483" s="1">
-        <v>175</v>
+        <v>235</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>9786054362059</t>
+          <t>9789944344616</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>Uçan Balık</t>
+          <t>Üniversite Olabilmek</t>
         </is>
       </c>
       <c r="C484" s="1">
-        <v>150</v>
+        <v>175</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>9786054362660</t>
+          <t>9789944344685</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Ormancılık Tarihi</t>
+          <t>Üç Trilyon Dolarlık Savaş</t>
         </is>
       </c>
       <c r="C485" s="1">
-        <v>320</v>
+        <v>175</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>9789944344937</t>
+          <t>9786054362059</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>Şarkı Söyleyemeyen Cırcır Böceği</t>
+          <t>Uçan Balık</t>
         </is>
       </c>
       <c r="C486" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>9789944344173</t>
+          <t>9786054362660</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>Spor Kuralları</t>
+          <t>Türkiye Ormancılık Tarihi</t>
         </is>
       </c>
       <c r="C487" s="1">
-        <v>95</v>
+        <v>320</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>9789944344968</t>
+          <t>9789944344937</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>Somurtkan Kaplumbağa</t>
+          <t>Şarkı Söyleyemeyen Cırcır Böceği</t>
         </is>
       </c>
       <c r="C488" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>9789944344449</t>
+          <t>9789944344173</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>Sık Karşılaşılan Spor Yaralanmaları ve İlk Müdahale</t>
+          <t>Spor Kuralları</t>
         </is>
       </c>
       <c r="C489" s="1">
         <v>95</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>9786054362035</t>
+          <t>9789944344968</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Cüceler</t>
+          <t>Somurtkan Kaplumbağa</t>
         </is>
       </c>
       <c r="C490" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>9789944344517</t>
+          <t>9789944344449</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>Rüyalar</t>
+          <t>Sık Karşılaşılan Spor Yaralanmaları ve İlk Müdahale</t>
         </is>
       </c>
       <c r="C491" s="1">
-        <v>175</v>
+        <v>95</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>9786054362028</t>
+          <t>9786054362035</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>Renkli Kalemler ve Ben</t>
+          <t>Sevimli Cüceler</t>
         </is>
       </c>
       <c r="C492" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>9789944344104</t>
+          <t>9789944344517</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>Plastikler</t>
+          <t>Rüyalar</t>
         </is>
       </c>
       <c r="C493" s="1">
-        <v>95</v>
+        <v>175</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>9786055164065</t>
+          <t>9786054362028</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>Odtü’lülerin Odtü’sü</t>
+          <t>Renkli Kalemler ve Ben</t>
         </is>
       </c>
       <c r="C494" s="1">
-        <v>175</v>
+        <v>150</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>9789757064060</t>
+          <t>9789944344104</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>ODTÜ Yıllarım "Bir Hizmetin Hikayesi" (Ciltli)</t>
+          <t>Plastikler</t>
         </is>
       </c>
       <c r="C495" s="1">
-        <v>495</v>
+        <v>95</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>9789757064688</t>
+          <t>9786055164065</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>Neyi, Neden, Nasıl Anlatıyor Karikatür; Kim, Niye Çiziyor!?</t>
+          <t>Odtü’lülerin Odtü’sü</t>
         </is>
       </c>
       <c r="C496" s="1">
-        <v>200</v>
+        <v>175</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" s="1" t="inlineStr">
         <is>
-          <t>9789944344920</t>
+          <t>9789757064060</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Kaplumbağa</t>
+          <t>ODTÜ Yıllarım "Bir Hizmetin Hikayesi" (Ciltli)</t>
         </is>
       </c>
       <c r="C497" s="1">
-        <v>150</v>
+        <v>495</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>9786054362592</t>
+          <t>9789757064688</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>Mırın Kırın</t>
+          <t>Neyi, Neden, Nasıl Anlatıyor Karikatür; Kim, Niye Çiziyor!?</t>
         </is>
       </c>
       <c r="C498" s="1">
-        <v>66</v>
+        <v>200</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>9789757064787</t>
+          <t>9789944344920</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>Kimdir Ezo Gelin? Nedir Rab ve Amin? Kaçtır Sayısı Mehmet’in?</t>
+          <t>Mutlu Kaplumbağa</t>
         </is>
       </c>
       <c r="C499" s="1">
-        <v>175</v>
+        <v>150</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="1" t="inlineStr">
         <is>
-          <t>9786054362912</t>
+          <t>9786054362592</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>Kız, Oğlan ve Uçurtma</t>
+          <t>Mırın Kırın</t>
         </is>
       </c>
       <c r="C500" s="1">
-        <v>150</v>
+        <v>66</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" s="1" t="inlineStr">
         <is>
-          <t>9789944344814</t>
+          <t>9789757064787</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>Kıbrıs’ta Güvenlik Stratejileri ve Kriz Yönetimi</t>
+          <t>Kimdir Ezo Gelin? Nedir Rab ve Amin? Kaçtır Sayısı Mehmet’in?</t>
         </is>
       </c>
       <c r="C501" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>9786054362042</t>
+          <t>9786054362912</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>Kedi ve Yıldızlar</t>
+          <t>Kız, Oğlan ve Uçurtma</t>
         </is>
       </c>
       <c r="C502" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" s="1" t="inlineStr">
         <is>
-          <t>9789944344081</t>
+          <t>9789944344814</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>Kavramsal Su Mühendisliği</t>
+          <t>Kıbrıs’ta Güvenlik Stratejileri ve Kriz Yönetimi</t>
         </is>
       </c>
       <c r="C503" s="1">
-        <v>95</v>
+        <v>175</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" s="1" t="inlineStr">
         <is>
-          <t>9786054362202</t>
+          <t>9786054362042</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>Kampus</t>
+          <t>Kedi ve Yıldızlar</t>
         </is>
       </c>
       <c r="C504" s="1">
-        <v>175</v>
+        <v>150</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" s="1" t="inlineStr">
         <is>
-          <t>9789757064503</t>
+          <t>9789944344081</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>ISO 9001: 2000 Işığında Hizmette Toplam Kalite</t>
+          <t>Kavramsal Su Mühendisliği</t>
         </is>
       </c>
       <c r="C505" s="1">
-        <v>410</v>
+        <v>95</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" s="1" t="inlineStr">
         <is>
-          <t>9786054362479</t>
+          <t>9786054362202</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>Gezici Dünya</t>
+          <t>Kampus</t>
         </is>
       </c>
       <c r="C506" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" s="1" t="inlineStr">
         <is>
-          <t>9789757064893</t>
+          <t>9789757064503</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>Fuji Dağı’nı Nasıl Taşırsınız?</t>
+          <t>ISO 9001: 2000 Işığında Hizmette Toplam Kalite</t>
         </is>
       </c>
       <c r="C507" s="1">
-        <v>250</v>
+        <v>410</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" s="1" t="inlineStr">
         <is>
-          <t>9786054362462</t>
+          <t>9786054362479</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>Evren - Söyle Bana Neden?</t>
+          <t>Gezici Dünya</t>
         </is>
       </c>
       <c r="C508" s="1">
-        <v>235</v>
+        <v>175</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" s="1" t="inlineStr">
         <is>
-          <t>9786054362868</t>
+          <t>9789757064893</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>Eski Ev Yeni Ev</t>
+          <t>Fuji Dağı’nı Nasıl Taşırsınız?</t>
         </is>
       </c>
       <c r="C509" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" s="1" t="inlineStr">
         <is>
-          <t>9786054362837</t>
+          <t>9786054362462</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>Einstein’ın Evreni</t>
+          <t>Evren - Söyle Bana Neden?</t>
         </is>
       </c>
       <c r="C510" s="1">
-        <v>285</v>
+        <v>235</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" s="1" t="inlineStr">
         <is>
-          <t>9786054362493</t>
+          <t>9786054362868</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>Einstein’dan Ötesi</t>
+          <t>Eski Ev Yeni Ev</t>
         </is>
       </c>
       <c r="C511" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" s="1" t="inlineStr">
         <is>
-          <t>9786054362851</t>
+          <t>9786054362837</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın En Güzel Yeri</t>
+          <t>Einstein’ın Evreni</t>
         </is>
       </c>
       <c r="C512" s="1">
-        <v>150</v>
+        <v>285</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" s="1" t="inlineStr">
         <is>
-          <t>9789944344111</t>
+          <t>9786054362493</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>Deprem</t>
+          <t>Einstein’dan Ötesi</t>
         </is>
       </c>
       <c r="C513" s="1">
-        <v>95</v>
+        <v>300</v>
       </c>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" s="1" t="inlineStr">
         <is>
-          <t>9786057744067</t>
+          <t>9786054362851</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>Coastal Engineering</t>
+          <t>Dünyanın En Güzel Yeri</t>
         </is>
       </c>
       <c r="C514" s="1">
-        <v>370</v>
+        <v>150</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" s="1" t="inlineStr">
         <is>
-          <t>9789944344135</t>
+          <t>9789944344111</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>Bunlar Masal Değil 2</t>
+          <t>Deprem</t>
         </is>
       </c>
       <c r="C515" s="1">
         <v>95</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" s="1" t="inlineStr">
         <is>
-          <t>9789944344661</t>
+          <t>9786057744067</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>Bilginize</t>
+          <t>Coastal Engineering</t>
         </is>
       </c>
       <c r="C516" s="1">
-        <v>140</v>
+        <v>370</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" s="1" t="inlineStr">
         <is>
-          <t>9786054362400</t>
+          <t>9789944344135</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>Benim Küçük Deneylerim - Sürdürülebilir Dünya</t>
+          <t>Bunlar Masal Değil 2</t>
         </is>
       </c>
       <c r="C517" s="1">
-        <v>235</v>
+        <v>95</v>
       </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" s="1" t="inlineStr">
         <is>
-          <t>9786054362370</t>
+          <t>9789944344661</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>Benim Küçük Deneylerim - Su ve Işık</t>
+          <t>Bilginize</t>
         </is>
       </c>
       <c r="C518" s="1">
-        <v>235</v>
+        <v>140</v>
       </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" s="1" t="inlineStr">
         <is>
-          <t>9789944344906</t>
+          <t>9786054362400</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>Ateş Böceği İle El Feneri</t>
+          <t>Benim Küçük Deneylerim - Sürdürülebilir Dünya</t>
         </is>
       </c>
       <c r="C519" s="1">
-        <v>150</v>
+        <v>235</v>
       </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" s="1" t="inlineStr">
         <is>
-          <t>9786054362967</t>
+          <t>9786054362370</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>Atasay</t>
+          <t>Benim Küçük Deneylerim - Su ve Işık</t>
         </is>
       </c>
       <c r="C520" s="1">
-        <v>150</v>
+        <v>235</v>
       </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" s="1" t="inlineStr">
         <is>
-          <t>9789944344739</t>
+          <t>9789944344906</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>Aşıkların Gizli Yaşamları</t>
+          <t>Ateş Böceği İle El Feneri</t>
         </is>
       </c>
       <c r="C521" s="1">
-        <v>175</v>
+        <v>150</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" s="1" t="inlineStr">
         <is>
-          <t>9786054362097</t>
+          <t>9786054362967</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>Arızalı Demokrasilerde Dış Politika</t>
+          <t>Atasay</t>
         </is>
       </c>
       <c r="C522" s="1">
-        <v>175</v>
+        <v>150</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" s="1" t="inlineStr">
         <is>
-          <t>9799944344158</t>
+          <t>9789944344739</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>Arap - İsrail Uyuşmazlığı</t>
+          <t>Aşıkların Gizli Yaşamları</t>
         </is>
       </c>
       <c r="C523" s="1">
-        <v>95</v>
+        <v>175</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" s="1" t="inlineStr">
         <is>
+          <t>9786054362097</t>
+        </is>
+      </c>
+      <c r="B524" s="1" t="inlineStr">
+        <is>
+          <t>Arızalı Demokrasilerde Dış Politika</t>
+        </is>
+      </c>
+      <c r="C524" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="525" spans="1:3">
+      <c r="A525" s="1" t="inlineStr">
+        <is>
+          <t>9799944344158</t>
+        </is>
+      </c>
+      <c r="B525" s="1" t="inlineStr">
+        <is>
+          <t>Arap - İsrail Uyuşmazlığı</t>
+        </is>
+      </c>
+      <c r="C525" s="1">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="526" spans="1:3">
+      <c r="A526" s="1" t="inlineStr">
+        <is>
           <t>9786054362349</t>
         </is>
       </c>
-      <c r="B524" s="1" t="inlineStr">
+      <c r="B526" s="1" t="inlineStr">
         <is>
           <t>Adem’in Çekmecesi</t>
         </is>
       </c>
-      <c r="C524" s="1">
+      <c r="C526" s="1">
         <v>175</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>