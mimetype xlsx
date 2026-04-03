--- v0 (2025-10-24)
+++ v1 (2026-04-03)
@@ -85,5395 +85,10270 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786254130687</t>
+          <t>9786254130809</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetimizin Müziği Türk Tangosu</t>
+          <t>Gastronomiye İnterdisipliner Yaklaşım</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>1350</v>
+        <v>880</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786254130564</t>
+          <t>9786254130793</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Rekin Teksoy'un Sinema Tarihi (Kutulu, 2 Cilt)</t>
+          <t>Gastronomi İşletmeciliğinin Altın Kuralları</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>3000</v>
+        <v>740</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786254130380</t>
+          <t>9786254130779</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Larousse - Gastronomique</t>
+          <t>Geçmiş Zaman Sesleri</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>5000</v>
+        <v>420</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789753297684</t>
+          <t>9786254130762</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Zeytin Kitabı</t>
+          <t>Müjgan</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>420</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789753295383</t>
+          <t>9786259643649</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Yüreksöken Cinayetleri</t>
+          <t>Beyefendiyi Kim Zehirledi?</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>46</v>
+        <v>480</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789753297257</t>
+          <t>9786259643632</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Aşk Yaşamdan Önce Gelir -Seçme Şiirler / Selected Poems</t>
+          <t>Sekiz Yalnız Kadın</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>400</v>
+        <v>540</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9799753293722</t>
+          <t>9786254130755</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Batı Batıdır</t>
+          <t>Belki Birimiz</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>60</v>
+        <v>480</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789753296915</t>
+          <t>9786254130748</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 9 Vadide Facia / Uğursuz Rastlantılar / Riskli Kart / Hayalet Kasaba</t>
+          <t>İki Hafta Önce Bugün</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789753296939</t>
+          <t>9786254130731</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Bu Mülkün Sultanları</t>
+          <t>Anadolu Vegan</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>880</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789753297080</t>
+          <t>9786254130724</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Bir Arkeoloji Dedektifinin Maceraları 1 (Ciltli)</t>
+          <t>Uyandır Çayı Kızarmış Ekmeği De Sofra Aşktır De</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>52</v>
+        <v>400</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789753297493</t>
+          <t>9786254130717</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 1</t>
+          <t>Yarımada</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>80</v>
+        <v>670</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789753299091</t>
+          <t>9789753292757</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Gurme Kent Gaziantep Mutfağı</t>
+          <t>Kahve - Fincandan Lezzete</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>800</v>
+        <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3990000026505</t>
+          <t>9799753294354</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 39</t>
+          <t>Zengin Sofraların Lüks Tatları</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>900</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789753291880</t>
+          <t>9789753295055</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Mezbahada Dans - Bir Matthew Scudder Polisiyesi</t>
+          <t>Efsanevi Zagor 3</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>44</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789753296519</t>
+          <t>9789753297394</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Meğer Mutfak Bir Masalmış</t>
+          <t>Efsanevi Zagor 9</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>120</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9799753293524</t>
+          <t>9789753295840</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Martin Mystere Dev Albüm Sayı: 5 Hayat Ağacı</t>
+          <t>Efsanevi Zagor 7</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>96</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789753296458</t>
+          <t>9799753294910</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kıskanmak</t>
+          <t>Efsanevi Zagor 5</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789753296427</t>
+          <t>9789753297875</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı ve Siyah</t>
+          <t>Efsanevi Zagor 4</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>120</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3990000013903</t>
+          <t>9789753297516</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Julia Bir Kriminologun Maceraları 1</t>
+          <t>Efsanevi Zagor 10</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>96</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789753297202</t>
+          <t>9789753297578</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Üç İstanbul (Cep Boy)</t>
+          <t>Efsanevi Zagor 6</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789753297845</t>
+          <t>9789753295949</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 40</t>
+          <t>Efsanevi Zagor 2</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>80</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9799753293340</t>
+          <t>9789753292801</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Temiz İş</t>
+          <t>Oğullar ve Sevgililer</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>34</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9799753293326</t>
+          <t>9789753292146</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Tadı Damağımda Kalan Ülke: Mısır</t>
+          <t>O Kadını Seviyorum Ama...</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>40</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9799753293678</t>
+          <t>9799753293517</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Profesör</t>
+          <t>Neşter Darbeleri</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>88</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789753299213</t>
+          <t>9789753291668</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’nun Tadı Tuzu</t>
+          <t>Nam-ı Diğer Grace</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>330</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789753292917</t>
+          <t>9789753294584</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 3 Yılan İşareti</t>
+          <t>Mutfak Sırları</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>80</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9799753294446</t>
+          <t>9789753291675</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 7</t>
+          <t>Mondrian Gibi Resim Yapan Hırsız - Bir Bernie Rhodenbarr Polisiyesi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>80</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786254130656</t>
+          <t>9789753290067</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Decameron (Ciltli)</t>
+          <t>Nefes Darlığı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>1600</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786254130670</t>
+          <t>9799753293043</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Vegan Pizza</t>
+          <t>Galilee</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>500</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786254130601</t>
+          <t>9799753293876</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Ada, Adam ve Kadın</t>
+          <t>Frida</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>280</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786254130632</t>
+          <t>9789753296953</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Burada Ejderhalar Var</t>
+          <t>Fatih Sultan Mehmed ve Zamanı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>280</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786254130625</t>
+          <t>9789753290753</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Sisli Gece</t>
+          <t>Evli Bir Kadının Küçük Elkitabı</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>520</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786254130618</t>
+          <t>9789753290678</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Vicdan Estetiği</t>
+          <t>Erkekler ve Diğer Sürüngenler</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>280</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259849232</t>
+          <t>9789753291262</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>İnci Küpeli Kadınlar</t>
+          <t>Erkekler Hakkında Bilmek İstediğiniz Herşey  Cilt: 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>320</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786254130595</t>
+          <t>9789753291279</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>İlahi Komedya (Ciltli)</t>
+          <t>Erkekler Hakkında Bilmek İstediğiniz Herşey Cilt: 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>1450</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786254130083</t>
+          <t>9789753290074</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Üç Silahşörler</t>
+          <t>En İyisini ve En Doğrusunu En Sonunda Anneler Söyler</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>740</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789753294393</t>
+          <t>9789753291057</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kibar Fahişelerin İhtişamı ve Çöküşü</t>
+          <t>Elvis Presley Bütün Plakları ve CD’leriyle</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>580</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786254130557</t>
+          <t>9789753296618</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Bir Dem Ankara</t>
+          <t>Efsanevi Mister No Sayı: 6</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>700</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786254130502</t>
+          <t>9789753296168</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Sitemim Lal</t>
+          <t>Efsanevi Mister No Sayı: 5</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>460</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786254130496</t>
+          <t>9789753295185</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Toplu Yemek Hizmetleri</t>
+          <t>Efsanevi Mister No Sayı: 4</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>500</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786254130489</t>
+          <t>9789753295352</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Arşivden Lezzetler</t>
+          <t>Efsanevi Mister No Sayı: 2</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>600</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9799753294262</t>
+          <t>9789753295871</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Batıda Fırtına</t>
+          <t>Efsanevi Martin Mystere Maceraları: 5</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>330</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789753293716</t>
+          <t>9799753293302</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Çilingir Sofrasında Rakı</t>
+          <t>Dylan Dog and Martin Mystere Son Durak: Kabus! / Dünyanın Sonu / Orman Cinleri</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>500</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789753297585</t>
+          <t>9799753293630</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Martin Mystere Dev Albüm Sayı: 13 Nuh’un Dedesi Sendromu</t>
+          <t>Dünyanın En Ünlü Denkleminin Biyografisi E=mc2</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>900</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9799753294163</t>
+          <t>9789753295093</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Köylüler</t>
+          <t>Durulmayan Bir Kafa</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>420</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789753290661</t>
+          <t>9789753292979</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Yirmi Şiir</t>
+          <t>Dört Yol Ağzındaki Ev</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>200</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9799753293180</t>
+          <t>9789753252386</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Vadideki Zambak</t>
+          <t>Dostumuz Köpek</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>340</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9799753294224</t>
+          <t>9789753292337</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Rahip Mouret’nin Günahı</t>
+          <t>Dostlar Kulübü</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>420</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786254130472</t>
+          <t>9799753293456</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Safranbolu Sofrası</t>
+          <t>Doğu Doğudur</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>600</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786254130403</t>
+          <t>9799753294606</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Tekel’di Özel Oldu</t>
+          <t>Film Müziği: Tarihçe ve Yazılar</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>420</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786254130410</t>
+          <t>9789753297561</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Paris Bambaşka</t>
+          <t>Efsanevi Tex Maceraları Sayı: 11 Maxi Tex 13 ve 14 Vahşi Batı Yollarında - Canavar İnsan</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>280</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786254130397</t>
+          <t>9789753297189</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Sandviçler ve Salatalar</t>
+          <t>Efsanevi Tex Maceraları Sayı: 9 Apaçi Kalesi - Kristal Fetiş - Ateş Mızrağı</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>340</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057212269</t>
+          <t>9789753297509</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Derin Uyku</t>
+          <t>Efsanevi Tex Maceraları Sayı: 10 Maxi Tex 11 ve 12 Sahara Kalesi - Cehennem Alayı</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>340</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786254130359</t>
+          <t>9789753292078</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Hayallerimizin Seyir Defteri!</t>
+          <t>Bıçak Sırtı - Bir Matthew Scudder Polisiyesi</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>400</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786254130366</t>
+          <t>9789753290029</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Bugün Pazar</t>
+          <t>Babamın Bilgelik Kitabı</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>280</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786254130373</t>
+          <t>9789753291729</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Yaşasın Cumhuriyet</t>
+          <t>Babaların Günahları</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>520</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786254130342</t>
+          <t>9789753294720</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Eylemlerde Çocuklar Gibi Şendik</t>
+          <t>Antilop ve Flurya</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>400</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057212252</t>
+          <t>9789753291811</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Bahar Temizliği</t>
+          <t>Amansız Düşmanım</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>360</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057212245</t>
+          <t>9789753296892</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Sokratis ve Cehennemlik Adamın Laneti</t>
+          <t>Altın Klasik Tex Sayı: 7 Tuzak /Kara Okları / 6 No’lu Karakol / Alçakça Bir Suikast</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>300</v>
+        <v>35</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786254130335</t>
+          <t>3990000001055</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>İçiyorsam Sebebi Var</t>
+          <t>Aylık Altın Seri Tex Sayı: 139  Elveda, Dostum</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>420</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786254130311</t>
+          <t>3990000001075</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Saime Hanım ve Dostlarının Sofrasından</t>
+          <t>Aylık Altın Seri Tex Sayı: 138  Trajik Kuşatma</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>420</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786254130328</t>
+          <t>9789753297288</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Hamamcı Ülfet</t>
+          <t>Altın Klasik Tex Sayı: 24 Savanada Dehşet / Kara Baron / Altın Kervanı / Av</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>220</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786254130304</t>
+          <t>9789753297042</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Fuhş-i Atik</t>
+          <t>Altın Klasik Tex Sayı: 17 Kısa Namlular / Sirkte Facia / Sarı El / Apaçi Düellosu</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>480</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786254130298</t>
+          <t>9789753297035</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Kendime Leyla</t>
+          <t>Altın Klasik Tex Sayı: 16 Karda Ölüm / Köpekbalıkları / Muhafızlar / Meksika</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>400</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786254130281</t>
+          <t>9789753297011</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>O Ada Senin Bu Ada Benim</t>
+          <t>Altın Klasik Tex Sayı: 14 Büyük Kral / Kızıl Çöl / İhanet / İsyan</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>330</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786254130267</t>
+          <t>9789753297004</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Ameliyat Arası Covid-19</t>
+          <t>Altın Klasik Tex Sayı: 13 Büyücü / Gecenin Çocukları / Navajo Kanı / Gerilla Savaşı</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>300</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786254130250</t>
+          <t>9789753296991</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Vegan Yarim</t>
+          <t>Altın Klasik Tex Sayı: 12 Esrarengiz Ses / Kiralık Katil / Kayıp Topraklar / Laredo'da Düello</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>420</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786254130243</t>
+          <t>9789753297325</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Tıkabasa</t>
+          <t>Altın Klasik Tex Sayı: 26 El Morisco / Büyülü Dağlar / Derinlerin Efendisi / Yemin</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>400</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786254130236</t>
+          <t>9789753297295</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Üvey</t>
+          <t>Altın Klasik Tex Sayı: 25 Yabancı / Soyguncular / Yenilgi / Apaçi Kalesi</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>330</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786254130229</t>
+          <t>9789753296984</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>İçine Çekenler</t>
+          <t>Altın Klasik Tex Sayı: 11 önek / Star-O'da Yangın / Yaşam Savaşı / Cüretkar Bir Soygun</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>280</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786254130212</t>
+          <t>9789753290494</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Yoklar Kitabı</t>
+          <t>Ali Ekrem Bolayır’dan Suut Kemal Yetkin’e Mektuplar</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>520</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786254130168</t>
+          <t>9789753291804</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Hikayeli Mutfaklar</t>
+          <t>Alexandre’ın Köprüsü</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>420</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786254130175</t>
+          <t>9789753252393</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Anılar, Mutfaklar, Sofralar</t>
+          <t>Akıllı Kadınlar</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>420</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786254130199</t>
+          <t>3990000015413</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Mevlevi Mutfağı</t>
+          <t>Aylık Tex Sayı: 193 Ölünün Eli</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>700</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786254130182</t>
+          <t>3990000015076</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzüne Ölümü İndirdik Gülüm!</t>
+          <t>Aylık Tex Sayı: 192 Kesişen Kaderler</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>400</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786254130120</t>
+          <t>3990000001083</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Meyveli Et Yemekleri</t>
+          <t>Aylık Tex Sayı: 174 Hortum</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>420</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786254130137</t>
+          <t>9789753296908</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Uçsuz Bucaksız Boşluk</t>
+          <t>Altın Klasik Tex Sayı: 8 Kara Çakal / Oldpawnee Bill / Yeşil Tepe / Ölüm Karanlıkta Bekliyor</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>130</v>
+        <v>35</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786254130113</t>
+          <t>9789753297462</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Kedi Gülüşü</t>
+          <t>Altın Klasik Tex Sayı: 30 El Paso / Güçlünün Kanunu / Silahlar Susmuyor / Pecos Kıyılarında</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>400</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786254130076</t>
+          <t>9789753296731</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Zaman Ötesi İstanbul</t>
+          <t>Altın Klasik Tex Sayı: 3 Son Çarpışma / Tuzak / Kızılderili İşaretleri / Teks'in Oğlu</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>340</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786254130090</t>
+          <t>9789753297349</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Londra’da Türk İzleri</t>
+          <t>Altın Klasik Tex Sayı: 28 Katliam! / Chinatown / Hileli Oyun / Son Darbe</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>1200</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789753298292</t>
+          <t>9789753297332</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Pervin Abla</t>
+          <t>Altın Klasik Tex Sayı: 27 Durdurulmayan / İhanetin Bedeli / Gılas! / Robber City’de Cehennem</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>420</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789753295790</t>
+          <t>9799753297929</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Indiana</t>
+          <t>Altın Klasik Tex Sayı: 34 Kervan / Condor Geçidi / Diablero / Gece Kraliçesi</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>380</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789753294549</t>
+          <t>3990000025698</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 13 Colorado’da Kan!</t>
+          <t>Altın Klasik Tex Sayı: 40 Adanın Tiranı / Kafa Avcıları / Duranco Şerifi / Katiller</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>900</v>
+        <v>35</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789753298285</t>
+          <t>3990000025699</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>İstanbul'un Eski İkramları</t>
+          <t>Tex Süper Cilt Sayı: 48 Cheyenne'lerin İsyanı / Üç Uzun Gün / Baltımore'lu Adam / Keşisen Kaderler</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>300</v>
+        <v>29.7</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>4440000001164</t>
+          <t>9789753298629</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Cem Sultan</t>
+          <t>Tex Süper Cilt: 51</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>380</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786254130144</t>
+          <t>9789753298612</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Kafesperest</t>
+          <t>Tex Süper Cilt: 50</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>280</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786254130069</t>
+          <t>3990000002836</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Müsebbib</t>
+          <t>Altın Klasik Teks Sayı: 42</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>280</v>
+        <v>35</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786057390615</t>
+          <t>9789753297868</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Dolapta Biri Var</t>
+          <t>Tex Süper Cilt Sayı: 42</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>300</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786254130045</t>
+          <t>9789753298865</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nesil Kooperatifler: Topluluk, Aidiyet ve Yer-Temellilik</t>
+          <t>Çayların Büyüsü</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>340</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786254130038</t>
+          <t>9789753297936</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Tescilli Lezzetleri</t>
+          <t>Altın Klasik Tex Sayı: 35 Montales'in Dönüşü / Trajik Kuşatma / Elveda Dostum / Arizona</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>720</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786254130014</t>
+          <t>9789753297943</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Kösem Sultan</t>
+          <t>Tex Süper Cilt Sayı: 43</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>130</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786254130007</t>
+          <t>9789753292115</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Fatma Hanım’ın Evine Bir Erkek Lazım</t>
+          <t>Dersimiz Kadınlar</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>350</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786254130021</t>
+          <t>9799753293661</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Kibar Fahişe Zeynep</t>
+          <t>Define Adası</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>200</v>
+        <v>20</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789753299794</t>
+          <t>9789753293976</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Saray Kadınları</t>
+          <t>Çocuk Cinayetleri</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>540</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789753299770</t>
+          <t>9799753294965</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Şef mi Olacaksın Sen?</t>
+          <t>Büyük Fizikçiler Galileo’dan Hawking’e Büyük Hayatlar</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>400</v>
+        <v>35.19</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789753298216</t>
+          <t>9789753292702</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Cengiz Han</t>
+          <t>Bütün Hikayeleri</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>380</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789753299992</t>
+          <t>9789753291705</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Rakıların Başı Dönüyor</t>
+          <t>Buzkıracağı Cinayetleri</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>340</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789753298582</t>
+          <t>9789753297448</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Adeta Hayal</t>
+          <t>Bu Mülkün Sultanları (Küçük Boy)</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>130</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789753299978</t>
+          <t>9789753291521</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Yediğimiz Bir Dilim Ekmek Gibi Yaşadığımız Bir Dilim Zaman</t>
+          <t>Çenesini Tutamayan Kedi</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>260</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789753299954</t>
+          <t>9789753291750</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Unutulmuş Tatlılar</t>
+          <t>Çağdaş Türk Edebiyatında 199 Şairden 199 Şiir</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>700</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789753299947</t>
+          <t>9789753297172</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Umudunu Yitirmiş Kadınlar</t>
+          <t>Bu Mülkün Kadın Sultanları</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>380</v>
+        <v>48.15</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789753299909</t>
+          <t>9789753291361</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Canım Ada</t>
+          <t>Biten İlişkilerden Sonra Ayakta Kalabilmenin Altın Kuralları</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>520</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789753291175</t>
+          <t>9789753292795</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Nar: 96 Fruits of Literature A Selection Seçmeler</t>
+          <t>Birinci Dereceden Cinayet</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>540</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789753298254</t>
+          <t>9789753290821</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Bir Şehr-i İstanbul Ki...</t>
+          <t>Bir Köpeğin Küçük Elkitabı</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>400</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789753299893</t>
+          <t>9789753296823</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Kavuşursak Aşk Olur</t>
+          <t>Bir Film Nasıl Okunur? - Sinema Dili, Tarihi ve Kuramı</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>130</v>
+        <v>44.44</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789753299763</t>
+          <t>9789753291897</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Unutulanlar, Hiç Bilinmeyenler ve Bilinmek İstemeyenler (2 Cilt Kutulu)</t>
+          <t>Bir Dizi Ölü Adam - Bir Matthew Scudder Polisiyesi</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>1600</v>
+        <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789753299800</t>
+          <t>9799753293197</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Kokulu Ot ve Baharat Ansiklopedisi</t>
+          <t>Bir Çocuğun Gözleri</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>980</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789753299725</t>
+          <t>9789753290838</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Romancının Dünyası</t>
+          <t>Bir Bebeğin Küçük Elkitabı</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>420</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789753299732</t>
+          <t>9799753293265</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Günümüze Moda'da Gezinti</t>
+          <t>Bir Albüm Dolusu Cinayet: 1886-1902 Paris Polis Kayıtlarına Göre</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>340</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789753299756</t>
+          <t>9799753294019</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Babamın Masalı</t>
+          <t>Dampyr Süper Cilt: 2</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>260</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789753290371</t>
+          <t>9789753295031</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Çulluk</t>
+          <t>Dampyr Süper Cilt: 10</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>420</v>
+        <v>25</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789753298117</t>
+          <t>9789753298797</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Ak Saçlı Genç Kız</t>
+          <t>Bir Lezzet Cenneti Gurme Kent Gaziantep Mutfağı (Kutulu)</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>420</v>
+        <v>70</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789753299671</t>
+          <t>9789753298766</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Onu Ben Öldürdüm Leonardo</t>
+          <t>A Taste of Heaven in Turkey Gourmet Cuisine of Gaziantep</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>260</v>
+        <v>65</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789753299664</t>
+          <t>3990000026504</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Evlerimizin Bülbülleri Seyyar Satıcılarımız</t>
+          <t>Tex Süper Cilt Sayı: 47</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>500</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789753298827</t>
+          <t>9799753298179</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Hayat Yeniden</t>
+          <t>Altın Klasik Tex Sayı: 36 Tuzak / Kanun Namına / Ölüm Hücresi / Mohaveler</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>280</v>
+        <v>35</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789753299657</t>
+          <t>9789753297950</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Damağımdaki Tat</t>
+          <t>Tex Süper Cilt Sayı: 44</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>400</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789753299602</t>
+          <t>9799753294651</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Adasında Bir Köy</t>
+          <t>Efsanevi Mister No Sayı: 1</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>420</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789753299640</t>
+          <t>9799753294491</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Ekmek Tuz Kitap ve Şekere Saygı</t>
+          <t>Efsanevi Mister No Sayı: 3</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>260</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789753299633</t>
+          <t>9789753296700</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Zarife</t>
+          <t>Efsanevi Zagor 8</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>260</v>
+        <v>35.19</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789753299619</t>
+          <t>9789753292023</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Vefa Zat'ın Eski İstanbul'u ve Meyhaneleri</t>
+          <t>Masumiyet Çağı</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>400</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789753299541</t>
+          <t>9789753292931</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Benimle Çıkar mısın?</t>
+          <t>Martin Mystere Dev Albüm Sayı:3 Kara Adamlar</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>280</v>
+        <v>49</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789753299558</t>
+          <t>9799753294422</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Melek Tokadı</t>
+          <t>Martin Mystere Dev Albüm Sayı: 9 Büyücüler Kenti</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>280</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789753299534</t>
+          <t>9789753296694</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Türk Tangosunun Kurucusu Necip Celal Andel Sanatı, Hayatı, Yaşadığı İstanbul</t>
+          <t>Martin Mystere Dev Albüm Sayı: 6 Buz ve Ateş Adası</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>1200</v>
+        <v>35</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789753299510</t>
+          <t>9799753293098</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Yağlıboya Babaanne</t>
+          <t>Martin Mystere Dev Albüm Sayı: 4 Sahra’nın Laneti</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>130</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789753299497</t>
+          <t>9789753292894</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Likörden Şaraba Votkadan Rakıya Tekel’in Nesi Kaldı</t>
+          <t>Martin Mystere Dev Albüm Sayı: 2 Xanadu</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>300</v>
+        <v>35</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789753299473</t>
+          <t>9789753296182</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Kelimelemeler</t>
+          <t>Martin Mystere Dev Albüm Sayı: 12 On Felaket</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>400</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789753299480</t>
+          <t>9789753292740</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Gençler İçin Nutuk</t>
+          <t>Martin Mystere Dev Albüm Sayı: 1 Noel Baba’nın Esrarı</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>280</v>
+        <v>35</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789753299008</t>
+          <t>9789753296243</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Faruk Şüyün'ün Manavı, Aktarı, Kuruyemişçisi</t>
+          <t>Lezzetli Sohbetler</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>520</v>
+        <v>25</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789753298858</t>
+          <t>9789753297974</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Suçları</t>
+          <t>Leonardo da Vinci’nin Sofrası</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>300</v>
+        <v>30</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789753299442</t>
+          <t>9789753292986</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Kamera Önü Oyunculuk</t>
+          <t>Lanetlenme Oyunu</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>350</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789753299435</t>
+          <t>9789753292061</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Vegan Sağlık</t>
+          <t>Kütüphanedeki Hırsız - Bir Bernie Rhodenbarr Polisiyesi</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>400</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789753299411</t>
+          <t>9799753294293</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Ayaküstü İzmir</t>
+          <t>Küçük Bey</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>1200</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789753299367</t>
+          <t>9799753294736</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Adabıyla Rakı ve  Çilingir Sofrası</t>
+          <t>Kurbağa Prens (Ciltli)</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>400</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789753299381</t>
+          <t>9799753293647</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Bir Aşçının Dünlüğü</t>
+          <t>Kör Suikastçi</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>400</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789753299350</t>
+          <t>9789753291217</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Unutulmuş Ekmekler</t>
+          <t>Köpekler İçin Dediler ki...</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>700</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789753299343</t>
+          <t>9789753296212</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Bir Lokma Ekmek Bir Yudum Çay</t>
+          <t>Korkmayınız Mister Sherlock Holmes! ( 2 Cilt Takım Kutulu)</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>400</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789753299336</t>
+          <t>9789753291484</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Olmazsa Olmaz Kahvaltı</t>
+          <t>Kipling’den Alıntı Yapmayı Seven Hırsız</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>520</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789753299244</t>
+          <t>9789753295178</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Yeniköy’de Bir Yalı</t>
+          <t>Kim Bir Milyar Kazanmak İster?</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>370</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789753299305</t>
+          <t>9799753294057</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Ex-libris ya da Pertev Efendi’nin Olağanüstü Yolculuğu</t>
+          <t>Kızıl ile Kara</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>400</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789753299312</t>
+          <t>9789753292290</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Mutfak Sözlüğüm</t>
+          <t>Kırık Çete</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>960</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789753299299</t>
+          <t>9789753291743</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Fas’ın Altın İksiri Argan</t>
+          <t>Kendini Humphrey Bogart Sanan Hırsız</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>540</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789753299251</t>
+          <t>9799753293203</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Boşanma Hikayeleri</t>
+          <t>Kediler İçin Adabımuaşeret</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>280</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789753298742</t>
+          <t>9799753293852</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Ameliyat Arası</t>
+          <t>Kaybolan Sesler</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>300</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789753290388</t>
+          <t>9789753291071</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Yiyelim İçelim, Okuyalım Yazalım…</t>
+          <t>Karanlık Gözükünce</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>260</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789753299237</t>
+          <t>9789753291187</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Kediatri - Kedili Tedavi</t>
+          <t>Kara Kitap</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>460</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789753299220</t>
+          <t>9789753291538</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Afrika’nın Kavşağı</t>
+          <t>Kanepe Atıştıran Kedi Bir Jim Qwilleran Macerası</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>380</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789753299183</t>
+          <t>9799753294873</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Lezzetin Fizyolojisi ya da Yüce Mutfak Üzerine Düşünceler</t>
+          <t>Kan Kitapları 2</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>540</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789753299121</t>
+          <t>9789753296373</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Anıları Yaşamak</t>
+          <t>Kan Kitapları 1</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>260</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789753299152</t>
+          <t>9789753291453</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Savrulanlar</t>
+          <t>Kadınlar Kadınlar İçin Dediler ki...</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>280</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789753299145</t>
+          <t>9789753292214</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Bir Arkeoloji Detektifinin Maceraları</t>
+          <t>Kadın Genleri</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>280</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789753299169</t>
+          <t>9789753295598</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Neden Benim de Bir Restoranım Olmasın?</t>
+          <t>Jonathan Strange ve Bay Norrell</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>260</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789753299176</t>
+          <t>9799753293432</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Büyük Sos Şöleni</t>
+          <t>İstanbul Seni Unutmadım</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>520</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9789753299107</t>
+          <t>9789753292825</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Kendimi Hep Şaşırtırım Zaten</t>
+          <t>İstanbul İstanbul İken</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>280</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789753298025</t>
+          <t>9789753291767</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Yiyin Efendiler Yiyin</t>
+          <t>Her İşin Başı Sağlık</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>300</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9789753299053</t>
+          <t>9789753291927</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Üç İstanbul</t>
+          <t>Hepimiz Birbirimizin Örneğiyiz</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>700</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9789753299084</t>
+          <t>9789753297745</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığın Beşiğine Yolculuk</t>
+          <t>Hata Neredeydi?</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>420</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789753299060</t>
+          <t>9789753291835</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Zeytin Kokulu Kuzey Ege Lokantaları</t>
+          <t>Haremden Mahrem Hatıralar</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>460</v>
+        <v>360</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789753299077</t>
+          <t>9799753293050</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Yusuf’un Limanları</t>
+          <t>Gökkuşağı</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>330</v>
+        <v>20</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789753298247</t>
+          <t>9799753294279</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Tiridine, Tiridine, Suyuna da Bandım...</t>
+          <t>Germinal</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>500</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789753298957</t>
+          <t>9789753292160</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>El Çabukluğu Marifet</t>
+          <t>Kutsal Bar Kapandığında - Bir Matthew Scudder Polisiyesi</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>300</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9789753299701</t>
+          <t>9789753297554</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Demlikten Süzülen Kültür: Çay</t>
+          <t>Mister No Efsanevi Mister No Maceraları Cilt: 5</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>500</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789753291033</t>
+          <t>9789753295604</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Decameron (2 Cilt Takım Kutulu)</t>
+          <t>Efsanevi Tex Maceraları Sayı: 3 Kızılderili İntikamı - Vahşi İntikam - Ölüm Haçı</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>1600</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9789753298964</t>
+          <t>9789753292313</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Kitabüt Tabbahin - Bir Osmanlı Yemek Yazması (2 Kitap Takım Kutulu)</t>
+          <t>Yıldızlar Altında İstanbul</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>800</v>
+        <v>40</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9789753298940</t>
+          <t>9789753292771</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Sanatçı Sofraları</t>
+          <t>Yalnız Kalpler Cinayetleri</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>300</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9789753298995</t>
+          <t>9799753293890</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Bozkırın Efendisi</t>
+          <t>Vatan Yahut Silistre</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>450</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9789753298919</t>
+          <t>9799753293128</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Menopoz mu, O da Ne?</t>
+          <t>Üç Silahşörler 2 / Yirmi Yıl Sonra (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>300</v>
+        <v>40</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9789753298889</t>
+          <t>9789753292184</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Güneydoğu Anadolu Bölgesi Mutfak Kültürü ve Yemekleri</t>
+          <t>Üç Silahşörler</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>420</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9789753298926</t>
+          <t>9799753293920</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Asur'un Kadim Sabii Dininden Günümüze Ezidiler ve Mandeenler</t>
+          <t>Uyuşturucu Kafesi Türkiye Polisiyeleri 2</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>350</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9789753297981</t>
+          <t>9799753294408</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Uğurlu Adamlar</t>
+          <t>Ustaların Seçtikleri</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>200</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9789753296564</t>
+          <t>9789753291439</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Kadınları ve Folklorik Özellikleri</t>
+          <t>Umduğunu Değil, Bulduğunu Yiyen Hırsız - Bir Bernie Rhodenbarr Polisiyesi</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>560</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9789753298902</t>
+          <t>9789753297677</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Vegan Beslenme</t>
+          <t>Türkiye’nin Mantarları - 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>400</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9789753298896</t>
+          <t>9789753295932</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Benim Paris'im</t>
+          <t>Türkiye’de İslamcı Kitle Seferberliği</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>300</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789753298704</t>
+          <t>9789753295642</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Dünyamızı Biçimlendiren Olağanüstü Bitkiler</t>
+          <t>Turkish Cuisine In Historical Perspective</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>1500</v>
+        <v>60.19</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789753298834</t>
+          <t>9789753296113</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Sarıklı İhtilalci Ali Suavi</t>
+          <t>Turkish Cinema</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>240</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9789753298575</t>
+          <t>9799753294859</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Tipi Dindi</t>
+          <t>Tex Süper Cilt Sayı: 9</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>350</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9789753298698</t>
+          <t>9799753294842</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Bebeler ve Püreler</t>
+          <t>Tex Süper Cilt Sayı: 8</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>280</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9789753297387</t>
+          <t>9799753294538</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Martin Mystere Maceraları: 6</t>
+          <t>Tex Süper Cilt Sayı: 7</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>900</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9789753297691</t>
+          <t>9789753296656</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Martin Mystere Maceraları: 7</t>
+          <t>Tex Süper Cilt Sayı: 28</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>900</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9789753295703</t>
+          <t>9789753296601</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Rekin Teksoy’un Türk Sineması</t>
+          <t>Tex Süper Cilt Sayı: 27</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>440</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786254130694</t>
+          <t>9789753296595</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Adatepe Öyküleri (Ciltli)</t>
+          <t>Tex Süper Cilt Sayı: 26</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>500</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9789753296540</t>
+          <t>9789753296588</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Acı Şeker</t>
+          <t>Tex Süper Cilt Sayı: 25</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>500</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9789753294386</t>
+          <t>9789753296397</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Bir Hayat</t>
+          <t>Tex Süper Cilt Sayı: 24</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>340</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9789753290968</t>
+          <t>9789753296366</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Bütün Oyunları</t>
+          <t>Tex Süper Cilt Sayı: 23</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>420</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9789753295222</t>
+          <t>9789753296359</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 12</t>
+          <t>Tex Süper Cilt Sayı: 22</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>900</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9789753296922</t>
+          <t>9789753297622</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Çilingir Sofrasında Rakı Mezeleri - Hepsi Denenmiş 304 Meze Tarifi</t>
+          <t>Tex Süper Cilt Sayı: 16</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>540</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9789753291040</t>
+          <t>9789753297615</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Decameron</t>
+          <t>Tex Süper Cilt Sayı: 15</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>940</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9799753294118</t>
+          <t>9789753295611</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Mavi Evdekiler</t>
+          <t>Tex Süper Cilt Sayı: 14</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>400</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9789753295574</t>
+          <t>9789753297851</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Midenin Cilası Çorba</t>
+          <t>Tex Süper Cilt Sayı: 41</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>540</v>
+        <v>35</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9799753293500</t>
+          <t>9789753297486</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Şükür ki ’Gurme’ Dediklerinden Değilim</t>
+          <t>Tex Süper Cilt Sayı: 39</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>300</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9789753295253</t>
+          <t>9789753297479</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Tarih Boyunca Akdeniz Uygarlıkları</t>
+          <t>Tex Süper Cilt Sayı: 38</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>1500</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9799753294101</t>
+          <t>9789753297363</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Tak Koluna Sepeti</t>
+          <t>Tex Süper Cilt Sayı: 36</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>300</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9789753296151</t>
+          <t>9789753297264</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 19</t>
+          <t>Tex Süper Cilt Sayı: 34</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>900</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9789753296021</t>
+          <t>3990000000472</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 18</t>
+          <t>Aylık Tex Sayı: 91 Büyük Çayırlar</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>900</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9789753296847</t>
+          <t>9791303315818</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Turnede Bir Artist Öldürüldü (Ciltli)</t>
+          <t>Aylık Tex Sayı: 13 Deniz Fenerindeki Tutsak</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>460</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9789753298148</t>
+          <t>9771303316617</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Yiyelim İçelim, Tarihini Bilelim - Dünden Bugüne Gastronomi</t>
+          <t>Tex Özel Albüm Sayı: 8 Komançi Savaşçısı Tam Macera</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>500</v>
+        <v>35</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9799753294927</t>
+          <t>9771303318604</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Doğu - Batı Dörtlemesi (4 Kitap Takım)</t>
+          <t>Tex Özel Albüm Sayı: 7 Kayıp Pueblo!</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>800</v>
+        <v>35</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9789753295819</t>
+          <t>3990000005335</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Dilim Gülümsüyo!</t>
+          <t>Tex Özel Albüm Sayı: 6 Büyük Soygun!</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>400</v>
+        <v>35</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9789753295048</t>
+          <t>9799753293555</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Denizin Çıtırı Hamsi</t>
+          <t>Tex Özel Albüm Sayı: 5 Arizona Alevler İçinde!</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>500</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9789753298230</t>
+          <t>9971304591112</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Deniz Tutkunlarına Tekne Sofraları</t>
+          <t>Aylık Altın Seri Tex Sayı: 33 Vadide Facia</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>540</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9789753294355</t>
+          <t>9789753296045</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Zengin Sofraların Lüks Tatları</t>
+          <t>Tex Altın Kutu 4 (12 DergiTakım)</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>500</v>
+        <v>99.01</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9789753298636</t>
+          <t>9789753295758</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Kambur</t>
+          <t>Tex Altın Kutu 3 (12 Dergi Takım)</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>260</v>
+        <v>99.01</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9789753298179</t>
+          <t>9789753295321</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Doğadan Duaya İnancı Gözlemlemek</t>
+          <t>Tex Altın Kutu 2 (12 Dergi Takım)</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>400</v>
+        <v>99.01</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9789753298681</t>
+          <t>3990000031145</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>İşi Pişirmeden Önce Ne Pişirmeli?</t>
+          <t>Tex Altın Kutu 12 (12 Dergi Takım)</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>520</v>
+        <v>99.01</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9789753298674</t>
+          <t>9799753298124</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Diyabetin Tarihçesi</t>
+          <t>Tex Altın Kutu 11 (12 Dergi Takım)</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>360</v>
+        <v>99.01</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9789753298872</t>
+          <t>3990000037377</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Deniz Gürsoy’un Gastronomi Tarihi</t>
+          <t>Tex Altın Kutu 10 (12 Dergi Takım)</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>540</v>
+        <v>99.01</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9789753299428</t>
+          <t>9799753294811</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Sefiller (2 Cilt Takım)</t>
+          <t>Tex Altın Kutu 1 (12 Dergi Takım)</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>1200</v>
+        <v>99.01</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9789753298650</t>
+          <t>9789753297455</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Sizin İçin Pişirdiler</t>
+          <t>Altın Klasik Tex Sayı: 29 İki Bayrak Arasında / Toplar Patlarken / Kızıl Günbatımı / Maça Kızı</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>300</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9789753299282</t>
+          <t>9799753294309</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Şehir Mektupları</t>
+          <t>Tetikçinin Listesi</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>580</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9789753297783</t>
+          <t>9789753290623</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Prens</t>
+          <t>Teşekkürler Sevdiğim Kadın Olduğun İçin</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>300</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9789753292726</t>
+          <t>9789753290616</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Prens</t>
+          <t>Teşekkürler Sevdiğim Erkek Olduğun İçin</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>460</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9789753298261</t>
+          <t>9789753290647</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Gece Olmadan!</t>
+          <t>Teşekkürler Babam Olduğun İçin</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>330</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9789753298544</t>
+          <t>9789753290630</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>İyi Bir Yemek Tek Başına Yenmeyen Yemektir</t>
+          <t>Teşekkürler Annem Olduğun İçin</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>400</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9789753298551</t>
+          <t>9789753252362</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>101 Ustadan Hayatın "Şey"leri (Ciltli)</t>
+          <t>Ters Tepki</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>540</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9789753298520</t>
+          <t>9789753291385</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Açıklamalı Yemek ve Mutfak Terimleri Sözlüğü (Ciltli)</t>
+          <t>Tek Başına Çocuk Yetiştirmenin Altın Kuralları</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>800</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9789753298537</t>
+          <t>9799753293272</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Şerefe!</t>
+          <t>Tehlikeli İlişkiler</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>500</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9789753298568</t>
+          <t>9789753291866</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Lezzet İmiş</t>
+          <t>Tahtalıköye Bir Bilet</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>300</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786254130106</t>
+          <t>9799753293654</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Aşkın İlacı Çikolata</t>
+          <t>Taaşşuk-ı Tal’at ve Fitnat</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>500</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9789753290326</t>
+          <t>9789753290463</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Vatan</t>
+          <t>Şiirler Çağla</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>350</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9789753293730</t>
+          <t>9789753292177</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Annemin Yemek Defteri</t>
+          <t>Şeytan Biliyor ki Ölüsün - Bir Matthew Scudder Polisiyesi</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>300</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9789753296441</t>
+          <t>9799753293609</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>An Ottoman Saga</t>
+          <t>Suskun Şahit</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>450</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9789753297820</t>
+          <t>9799753293760</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Altı Şüpheli</t>
+          <t>Surlu Şehrin Rüyası</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>400</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9789753294669</t>
+          <t>9799753293593</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Ahmet Haşim Bütün Kitapları</t>
+          <t>Son Karar</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>420</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9789753295697</t>
+          <t>9789753290814</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Zevk Veren Yemekler</t>
+          <t>Sevişmenin 365 Yolu</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>500</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9789753296403</t>
+          <t>9789753252379</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Olmak Kolay mı?</t>
+          <t>Herşey İçin Teşekkür Ederim!</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>330</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9789753295789</t>
+          <t>9789753252409</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Yeni Baştan</t>
+          <t>Sevgili Annem</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>550</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9799753294675</t>
+          <t>9789753291330</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Yemek Kitabı</t>
+          <t>Sevene Her Gün "Sevgililer Günü"</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>540</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9789753296076</t>
+          <t>9789753292306</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Yemek Damak Tadının Tarihi</t>
+          <t>Sohbet Chat</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>1500</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9799753294217</t>
+          <t>9789753296496</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Üç Malzemeli Beş Yıldızlı Yemekler</t>
+          <t>Rekin Teksoy’un Sinema Tarihi ( 2 Cilt Takım + Kutulu )</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>500</v>
+        <v>111.11</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9789753296526</t>
+          <t>9789753291736</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Türk Mutfağı</t>
+          <t>Ölümün Ortasında - Bir Matthew Scudder Polisiyesi</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>620</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9789753296137</t>
+          <t>9789753291873</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Turunç Kokulu Düşler</t>
+          <t>Ölmenin Sekiz Milyon Yolu - Bir Matthew Scudder Polisiyesi</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>300</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9789753296069</t>
+          <t>9789753292221</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Tok Karnına Dokuz Topak Köfte</t>
+          <t>Öldürücü Darbe</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>540</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9791303316608</t>
+          <t>9789753297271</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 9 Dehşet Vadisi</t>
+          <t>Tex Süper Cilt Sayı: 35</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>900</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9789753296014</t>
+          <t>9789753292672</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 17 Köle Tacirleri</t>
+          <t>Tex Özel Albüm Sayı: 1 Büyük Macera</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>900</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9789753295888</t>
+          <t>9799753293074</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 16 Çöl Yağmacıları!</t>
+          <t>Efsanevi Tex Maceraları Sayı: 1 Kanlı Anlaşma - İntikam Yemini - El Muerto</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>900</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9789753295581</t>
+          <t>9799753293470</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 15 Yalnız Atlı!</t>
+          <t>Efsanevi Tex Maceraları Sayı: 2 Büyük Entrika</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>1400</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9789753295291</t>
+          <t>3990000027729</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 14 Son Asi</t>
+          <t>Altın Klasik Tex Sayı: 37 İdam Sehpasının Gölgesi / Vadedilen Topraklar / Cheyenneler / Kento Affetmez</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>900</v>
+        <v>35</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>3990000022259</t>
+          <t>3990000115461</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 12 Katiller!</t>
+          <t>Aylık Tex Sayı: 194 Öğle Treni</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>900</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>3990000032367</t>
+          <t>3990000115460</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 11 Yıllar Sonra</t>
+          <t>Aylık Tex Sayı: 195 Deadwood</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>900</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9771303316709</t>
+          <t>9799753298216</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 10 Atlanta’lı Adam!</t>
+          <t>Altın Klasik Tex Sayı: 38 Takas Yeri - Sunset Çiftliği - Son Poker - Sonsuz Kin</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>900</v>
+        <v>55</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9789753298223</t>
+          <t>9789753297028</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Şarkıları</t>
+          <t>Altın Klasik Tex Sayı: 15 Hüzünlü Gece / Ölüm Koşulu / Şafakta Düello / El Rey</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>400</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9789753298094</t>
+          <t>9789753298209</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Her Görüşte Aşk</t>
+          <t>Tex Süper Cilt Sayı: 46</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>280</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9789753298124</t>
+          <t>9789753298643</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Makriköy'e Dönüş</t>
+          <t>Mehmet Akif - Hayatı, Seciyesi, Sanatı</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>360</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>3990000004360</t>
+          <t>9789753298162</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Martin Mystere Dev Albüm Sayı: 8 Şeffaf Gölgelerin Sırrı</t>
+          <t>Tex Süper Cilt Sayı: 45</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>900</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9789753295345</t>
+          <t>9789753298605</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Martin Mystere Dev Albüm Sayı: 7 Canavar</t>
+          <t>Tex Süper Cilt: 49</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>900</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9789753295895</t>
+          <t>9799753298575</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Martin Mystere Dev Albüm Sayı: 11 Kızıl Kral</t>
+          <t>Altın Klasik Teks - 41</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>900</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9789753295130</t>
+          <t>3990000090464</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Martin Mystere Dev Albüm Sayı: 10 Kötülük Meleği</t>
+          <t>İlahi Komedya - Cehennem</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>900</v>
+        <v>40</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9799753294682</t>
+          <t>3990000090463</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Martin Mystere Maceraları: 1</t>
+          <t>İlahi Komedya - Araf</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>900</v>
+        <v>40</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9789753298087</t>
+          <t>9789753297639</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Martin Mystere Maceraları: 8</t>
+          <t>Tex Süper Cilt Sayı: 17</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>900</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9789753297929</t>
+          <t>9799753294521</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Madam Bovary</t>
+          <t>Tex Süper Cilt Sayı: 6</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>420</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9789753296281</t>
+          <t>9799753294514</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Leziz Sırlar</t>
+          <t>Tex Süper Cilt Sayı: 5</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>400</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9789753295086</t>
+          <t>9789753297769</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Leone Leoni</t>
+          <t>Tex Süper Cilt Sayı: 4</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>300</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9789753294959</t>
+          <t>9789753297370</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Kuzeyden Güneye.. Doğudan Batıya Yöresel Mutfağımız</t>
+          <t>Tex Süper Cilt Sayı: 37</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>700</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9799753293838</t>
+          <t>9789753297073</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Olmayan Savaş</t>
+          <t>Tex Süper Cilt Sayı: 31</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>350</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9789753292191</t>
+          <t>9789753297066</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Kurtuluş Savaşı ve Edebiyatımız</t>
+          <t>Tex Süper Cilt Sayı: 30</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>540</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9789753298018</t>
+          <t>9799753294040</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Kozmopolitler</t>
+          <t>Tex Süper Cilt Sayı: 3</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>260</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9789753294935</t>
+          <t>9799753294835</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Komünist Parti Manifestosu</t>
+          <t>Efsanevi Tex Maceraları Sayı: 5   Maxi Tex 3 ve 4 Güneyin Altınları - İntikamın İki Yüzü</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>200</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9799753293753</t>
+          <t>9789753296779</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Zambak</t>
+          <t>Tex Süper Cilt Sayı: 29</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>340</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9789753290593</t>
+          <t>9789753295963</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Kınıkoğlu Diyeti</t>
+          <t>Efsanevi Tex Maceraları Sayı: 8 Maxi Tex 9 ve 10 Kobra Zehiri - Tuzaklı Yol</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>400</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9799753293012</t>
+          <t>9789753295659</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>İyiliğin ve Kötülüğün Bahçesinde Geceyarısı</t>
+          <t>Efsanevi Tex Maceraları Sayı: 7 Maxi Tex 7 ve 8 Rüzgarın Oğlu - Zırhlı Tren</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>400</v>
+        <v>35.19</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9799753293319</t>
+          <t>9789753295512</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’u Yel Üfürdü... Su Götürdü</t>
+          <t>Efsanevi Tex Maceraları Sayı: 6 Maxi Tex 5 ve 6 Kuzeybatı Topraklarında - Rio Hondo</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>340</v>
+        <v>35.19</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9789753295925</t>
+          <t>9799753294439</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>İslam ve Ekoloji</t>
+          <t>Efsanevi Tex Maceraları Sayı: 4 Maxi Tex 1 ve 2 Oklahoma - Fosil Avcısı</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>500</v>
+        <v>35.19</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9789753294317</t>
+          <t>9789753298100</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>İnceliklerin Kadehindeki Şarap</t>
+          <t>Tex Altın Kutu 9 (12 Dergi Takım)</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>500</v>
+        <v>100</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9789753292467</t>
+          <t>9799753298094</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>İlahi Komedya (Cep Boy)</t>
+          <t>Tex Altın Kutu 8 (12 Dergi Takım)</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>850</v>
+        <v>100</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9789753296816</t>
+          <t>9789753296878</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>İlahi Komedya (3 Cilt Takım)</t>
+          <t>Tex Altın Kutu 7 (12 Dergi Takım)</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>1600</v>
+        <v>99.01</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9789753293495</t>
+          <t>9789753296861</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>İkinize De Yer Var Bütün Hikayeleri: 1</t>
+          <t>Tex Altın Kutu 6 (12 Dergi Takım)</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>300</v>
+        <v>99.01</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9789753296946</t>
+          <t>9789753296328</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Hürrem Sultan</t>
+          <t>Tex Altın Kutu 5 (12 Dergi Takım)</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>470</v>
+        <v>99.01</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9789753294324</t>
+          <t>9771304591124</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Horla ve Diğer Fantastik Hikayeler</t>
+          <t>Aylık Altın Seri Tex Sayı: 24 Fetişin Gizemi</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>380</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9789753298056</t>
+          <t>3990000006230</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Hombre</t>
+          <t>Aylık Altın Seri Tex Sayı: 21 Kanlı Şafak</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>900</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9799753294569</t>
+          <t>3990000001012</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Hemingway’le Yemek Bir Şenliktir</t>
+          <t>Aylık Altın Seri Tex Sayı: 65 Kısa Namlular</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>540</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9789753295314</t>
+          <t>9771304519112</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Hayatımın Hikayesi</t>
+          <t>Aylık Altın Seri Tex Sayı: 6 İkili Oyun</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>380</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9789753294577</t>
+          <t>9799753293142</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Gündüz ve Gece Hikayeleri</t>
+          <t>Tex Özel Albüm Sayı: 4 Kızgın Kurşun!</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>340</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9799753293821</t>
+          <t>9789753297806</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Gözyaşı Sarayı</t>
+          <t>Tex Özel Albüm Sayı: 23 Patagonya</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>330</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9799753293234</t>
+          <t>9789753297400</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Goriot Baba</t>
+          <t>Tex Özel Albüm Sayı: 22 Seminoller</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>340</v>
+        <v>35</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9789753295444</t>
+          <t>9789753296625</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Gizli Örgütler</t>
+          <t>Tex Özel Albüm Sayı: 21 Hualpai Kahini</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>1500</v>
+        <v>35</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9799753293883</t>
+          <t>9789753296632</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Fotoğraftaki Tutku</t>
+          <t>Tex Özel Albüm Sayı: 20 Altın Kanyonu</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>330</v>
+        <v>35</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9789753296502</t>
+          <t>9789753292696</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Fettan Vişne, Günahkar Elma (Ciltli)</t>
+          <t>Tex Özel Albüm Sayı: 2 Kanunsuz Topraklar!</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>460</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9789753296434</t>
+          <t>9789753296304</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Eve Düşen Yıldırım Hikayeler 3</t>
+          <t>Tex Özel Albüm Sayı: 19 İntikamın Bedeli</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>350</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9789753296854</t>
+          <t>9789753296144</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Eski Zaman Kadınları Arasında</t>
+          <t>Tex Özel Albüm Sayı: 18 Gece Karanlığında Gölgeler!</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>300</v>
+        <v>35</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9799753294002</t>
+          <t>9789753297165</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Eski Dünya’nın Yetmiş Büyük Gizemi</t>
+          <t>Tex Süper Cilt Sayı: 33</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>1500</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9789753292344</t>
+          <t>9789753297158</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Erdemle Kırbaçlanan Kadın</t>
+          <t>Tex Süper Cilt Sayı: 32</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>300</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9789753296083</t>
+          <t>9789753295468</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Emperyal Çağ</t>
+          <t>Tex Süper Cilt Sayı: 13</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>1500</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9799753293623</t>
+          <t>9789753295451</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Elveda Birtanem</t>
+          <t>Tex Süper Cilt Sayı: 12</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>400</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9789753296007</t>
+          <t>9789753295024</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Elmaslardaki Gökyüzü</t>
+          <t>Tex Süper Cilt Sayı: 11</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>330</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9799753294149</t>
+          <t>9789753295017</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Elmas</t>
+          <t>Tex Süper Cilt Sayı: 10</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>440</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9789753295772</t>
+          <t>9799753293968</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Dylan Dog Dev Albüm Sayı: 9</t>
+          <t>Tex Süper Cilt Sayı: 1</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>900</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9789753295215</t>
+          <t>9789753297776</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Dylan Dog Dev Albüm Sayı: 8</t>
+          <t>Tex Süper Cilt Sayı: 21</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>900</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9799753294378</t>
+          <t>9789753297660</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Dylan Dog Dev Albüm Sayı: 7</t>
+          <t>Tex Süper Cilt Sayı: 20</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>900</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>3990000013012</t>
+          <t>9789753297752</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Dylan Dog Dev Albüm Sayı: 5</t>
+          <t>Tex Süper Cilt Sayı: 2</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>900</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9771303376600</t>
+          <t>3990000075577</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Dylan Dog Dev Albüm Sayı: 3</t>
+          <t>Kitabüt Tabbahin - Bir Osmanlı Yemek Yazması (İkinci Kitap)</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>900</v>
+        <v>32.5</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9789753296298</t>
+          <t>9789753296977</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Dylan Dog Dev Albüm Sayı: 10</t>
+          <t>Altın Klasik Tex Sayı: 10 Sahte Suçlama / Kayan Kumlar / Ölüm Boğazı / Köprüde Facia</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>900</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9799753293357</t>
+          <t>9789753296717</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Dylan Dog Dev Albüm Sayı: 2</t>
+          <t>Altın Klasik Tex Sayı: 1 Kırmızı El / Yirmiye Karşı Bir / Kanun Kaçağı / Meksika Kahramanları</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>900</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9771303503543</t>
+          <t>9771303315841</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Dylan Dog Dev Albüm Sayı: 6</t>
+          <t>Aylık Tex Sayı: 141 Madendeki Hazine</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>900</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>3990000015833</t>
+          <t>3990000000519</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Dylan Dog Dev Albüm Sayı: 4</t>
+          <t>Dampyr Süper Cilt: 6</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>900</v>
+        <v>25</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9789753295734</t>
+          <t>3990000000518</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Dumanı Üstünde Doyurucu Çorbalar Kolay Ekmekler</t>
+          <t>Dampyr Süper Cilt: 5</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>300</v>
+        <v>25</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9789753297318</t>
+          <t>3990000000517</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Dragonero</t>
+          <t>Dampyr Süper Cilt: 4</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>900</v>
+        <v>25.74</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9799753294484</t>
+          <t>9799753294026</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Dr. Jekyll ve Mr. Hyde</t>
+          <t>Dampyr Süper Cilt: 3</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>200</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9799753294804</t>
+          <t>3990000015069</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Doğuda Aşk</t>
+          <t>Aylık Altın Seri Tex Sayı: 154 Çanlar Lucero İçin Çalıyor</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>330</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9799753294705</t>
+          <t>3990000015410</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 9</t>
+          <t>Aylık Altın Seri Tex Sayı: 152 Sonsuz Kin</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>900</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9799753294552</t>
+          <t>9771303315842</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 8</t>
+          <t>Aylık Tex Sayı: 142 Soluk Yüzlü Birader</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>900</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9789753297998</t>
+          <t>9789753297141</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 22</t>
+          <t>Altın Klasik Tex Sayı: 23 Bir Askerin Ölümü / Gece Kaçış / Kızılderili İntikamı / Adalet</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>900</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9789753297813</t>
+          <t>9789753297134</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 21</t>
+          <t>Altın Klasik Tex Sayı: 22 Barbarlar Sahili / Rio Verde / Yuma! / Acımasızlar</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>900</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9789753297790</t>
+          <t>9789753297127</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 20</t>
+          <t>Altın Klasik Tex Sayı: 21 Kurtlar Çetesi / Meydan Okuma / Teks'in Geçmişi / Rodeo Kralı Teks</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>900</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9789753297301</t>
+          <t>3990000008894</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 19</t>
+          <t>Altın Klasik Tex Sayı: 20 Tapınağın Hazinesi / Kabus / Kızıl Ejder / Hayaletler!</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>900</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9789753297219</t>
+          <t>9789753296724</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 18</t>
+          <t>Altın Klasik Tex Sayı: 2 Satania / İkili Oyun / Kanlı Anlaşma / Yüze Karşı İki</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>900</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9789753295956</t>
+          <t>9789753297103</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 16</t>
+          <t>Altın Klasik Tex Sayı: 19 Pony Express / Kanlı Yol / Kasırga / Beyaz Çöl</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>900</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9789753295857</t>
+          <t>9789753297059</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 15</t>
+          <t>Altın Klasik Tex Sayı: 18 sıcak Kurşun / Son Atış / Bueblo Bonito / New Orleans</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>900</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9789753295666</t>
+          <t>9789753296762</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 14</t>
+          <t>Altın Klasik Tex Sayı: 6 Kanlı Şafak / Yampa Flat / Piuteler / Fetişin Gizemi</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>900</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9789753295529</t>
+          <t>9789753296755</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 13</t>
+          <t>Altın Klasik Tex Sayı: 5 Kansas Çakalları / Dodge City / Beyaz Kurdun Sonu / Cesur Plan</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>900</v>
+        <v>35</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9789753295154</t>
+          <t>9789753296748</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 11</t>
+          <t>Altın Klasik Tex Sayı: 4 Cesur Teks / Gizli Boğaz / Gizemli Dağ / Yangın</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>900</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9789753296250</t>
+          <t>9789753297837</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 17</t>
+          <t>Altın Klasik Tex Sayı: 33 Silver Star / Ödül Avcısı / Aranıyor / Yaralı Yüz</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>900</v>
+        <v>35</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9799753294507</t>
+          <t>9789753297738</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Çerkes Güzeli</t>
+          <t>Altın Klasik Tex Sayı: 32 Mefisto'nun Oğlu / Dört Tılsım / Kara Büyü / Lanetli Yelkenli</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>800</v>
+        <v>35</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9799753294200</t>
+          <t>9789753297721</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Cocina Casera Turca (İspanyolca)</t>
+          <t>Altın Klasik Tex Sayı: 31 Haydut Dugan / Kuzey Yolunda / Savaş Tamtamları / Kırmızıceketler</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>260</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9789753295413</t>
+          <t>3990000015412</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Bütün Zamanların Yetmiş Büyük Savaşı</t>
+          <t>Aylık Altın Seri Tex Sayı: 157 Adanın Tiranı</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>1500</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9799753294699</t>
+          <t>3990000015075</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Bize Göre</t>
+          <t>Aylık Altın Seri Tex Sayı: 156 Denizde Savaş</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>280</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9789753294621</t>
+          <t>9799753293227</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Bira: Harcıalem İçki</t>
+          <t>Dylan Dog Dev Albüm Sayı: 1</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>500</v>
+        <v>35</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9799753293159</t>
+          <t>9789753295741</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Bir Albüm İstanbul Constantinople an Album</t>
+          <t>Efsanevi Martin Mystere Maceraları: 4</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>560</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9799753294460</t>
+          <t>9789753295369</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Bildiriler I. Ulusal Okul Kütüphanecileri Konferansı</t>
+          <t>Efsanevi Martin Mystere Maceraları: 3</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>200</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9789753297417</t>
+          <t>9799753294897</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Ben, Steve (Ciltli)</t>
+          <t>Efsanevi Martin Mystere Maceraları: 2</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>460</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9789753296571</t>
+          <t>9799753293418</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Beklemek ve Ummak (Ciltli)</t>
+          <t>Efsanevi Dylan Dog 1</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>450</v>
+        <v>30</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9789753298063</t>
+          <t>2789785969976</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Baharat ve Güç</t>
+          <t>Tex Sayı: 203 Meşin Yüz</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>500</v>
+        <v>16</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9789753294188</t>
+          <t>9789753291699</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Aziyade</t>
+          <t>Cinayet ve Yaratma Zamanı</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>300</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>3990000001049</t>
+          <t>2880000074960</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Aylık Tex Sayı: 175 Geçmişe Dönüş</t>
+          <t>Aylık Tex Sayı: 182 İnsan Avı</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>400</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9789753295406</t>
+          <t>9799753293111</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Tespih (Ciltli)</t>
+          <t>Üç Silahşörler - 2 - Yirmi Yıl Sonra Birinci Kitap</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>540</v>
+        <v>20</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9789753296830</t>
+          <t>9799753295009</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Tersine Giden Yol</t>
+          <t>Tarihin Süzgecinde Mutfak Kültürümüz (Kuşe)</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>400</v>
+        <v>84</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9789753295727</t>
+          <t>9789753297431</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Tarihteki Yetmiş Büyük Yolculuk</t>
+          <t>Deniz Gürsoy - Tespih-Nargile-Puro</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>1500</v>
+        <v>800</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9789753298186</t>
+          <t>9786254130687</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Süzgecinde Mutfak Kültürümüz (1. Hamur)</t>
+          <t>Cumhuriyetimizin Müziği Türk Tangosu</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>540</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9799753294361</t>
+          <t>9786254130564</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Şüpheli Kimlikler</t>
+          <t>Rekin Teksoy'un Sinema Tarihi (Kutulu, 2 Cilt)</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>500</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9789753297882</t>
+          <t>9786254130380</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Sultan Hamid Düşerken</t>
+          <t>Larousse - Gastronomique</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>520</v>
+        <v>7000</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9789753295192</t>
+          <t>9789753297684</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Sohbetin Bahanesi Kahve</t>
+          <t>Zeytin Kitabı</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9799753294828</t>
+          <t>9789753295383</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Sevim Tanör Hoca’nın Yemek Kitabı</t>
+          <t>Yüreksöken Cinayetleri</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>540</v>
+        <v>46</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9789753290579</t>
+          <t>9789753297257</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Seçilmiş Şiirler</t>
+          <t>Aşk Yaşamdan Önce Gelir -Seçme Şiirler / Selected Poems</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>390</v>
+        <v>400</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9789753296410</t>
+          <t>9799753293722</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>San’atkarlar</t>
+          <t>Batı Batıdır</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>400</v>
+        <v>60</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9789753295673</t>
+          <t>9789753296915</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Saime Hanım’ın Mutfağından Urfa Yemekleri</t>
+          <t>Altın Klasik Tex Sayı: 9 Vadide Facia / Uğursuz Rastlantılar / Riskli Kart / Hayalet Kasaba</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9789753296342</t>
+          <t>9789753296939</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Saime Hanım’ın 5 Çayı</t>
+          <t>Bu Mülkün Sultanları</t>
         </is>
       </c>
       <c r="C335" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9799753293579</t>
+          <t>9789753297080</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Safiye Sultan</t>
+          <t>Bir Arkeoloji Dedektifinin Maceraları 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>400</v>
+        <v>52</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9789753297233</t>
+          <t>9789753297493</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Saadetim Yıldızı Sultanım (Ciltli)</t>
+          <t>Dampyr Süper Cilt: 1</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>540</v>
+        <v>80</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9789753297967</t>
+          <t>9789753299091</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Rekin Teksoy’un Ansiklopedik Sinema Terimleri Sözlüğü (Ciltli)</t>
+          <t>Gurme Kent Gaziantep Mutfağı</t>
         </is>
       </c>
       <c r="C338" s="1">
         <v>800</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9789753295536</t>
+          <t>3990000026505</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Ramazan Geldi, Hoş Geldi Baklava Tepsisi Boş Gel(me)di</t>
+          <t>Altın Klasik Tex Sayı: 39</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>500</v>
+        <v>900</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9789753296205</t>
+          <t>9789753291880</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Puro (Ciltli)</t>
+          <t>Mezbahada Dans - Bir Matthew Scudder Polisiyesi</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>540</v>
+        <v>44</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9789753295635</t>
+          <t>9789753296519</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Prof. Dr. Bülent Tanör Armağanı</t>
+          <t>Meğer Mutfak Bir Masalmış</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>420</v>
+        <v>120</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9789753296465</t>
+          <t>9799753293524</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Playboy Barmenin Rehberi (Ciltli)</t>
+          <t>Martin Mystere Dev Albüm Sayı: 5 Hayat Ağacı</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>1200</v>
+        <v>96</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9789753291101</t>
+          <t>9789753296458</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Peride Celal’e Armağan</t>
+          <t>Kıskanmak</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>420</v>
+        <v>200</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9799753294330</t>
+          <t>9789753296427</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Öyküler Seni Söyler</t>
+          <t>Kırmızı ve Siyah</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>280</v>
+        <v>120</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9789753297592</t>
+          <t>3990000013903</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Ölmeden Önce</t>
+          <t>Julia Bir Kriminologun Maceraları 1</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>450</v>
+        <v>96</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9789753298070</t>
+          <t>9789753297202</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Ot Var, Çiçek Var, Sevdalığa Çare Var... (Ciltli)</t>
+          <t>Üç İstanbul (Cep Boy)</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>520</v>
+        <v>200</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9789753298278</t>
+          <t>9789753297845</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Rasputini Cinci Hoca</t>
+          <t>Tex Süper Cilt Sayı: 40</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>380</v>
+        <v>80</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9799753293258</t>
+          <t>9799753293340</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Nobel’li Şairler Antolojisi</t>
+          <t>Temiz İş</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>500</v>
+        <v>34</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9789753295161</t>
+          <t>9799753293326</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Neler Yedim Neler, Maydonozlu Köfteler</t>
+          <t>Tadı Damağımda Kalan Ülke: Mısır</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>300</v>
+        <v>40</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9789753296052</t>
+          <t>9799753293678</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Nathan Never Büyük Albüm Sayı: 7 İki Düşman</t>
+          <t>Profesör</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>900</v>
+        <v>88</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9789753295499</t>
+          <t>9789753299213</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Nathan Never Büyük Albüm Sayı: 6 Büyük Tehdit</t>
+          <t>Anadolu’nun Tadı Tuzu</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>900</v>
+        <v>330</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9789753294867</t>
+          <t>9789753292917</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Nathan Never Büyük Albüm Sayı: 5 Tam Macera Nemo</t>
+          <t>Tex Özel Albüm Sayı: 3 Yılan İşareti</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>900</v>
+        <v>80</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9799753294637</t>
+          <t>9799753294446</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Nathan Never Büyük Albüm Sayı: 4 Ayaklanma</t>
+          <t>Dampyr Süper Cilt: 7</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>900</v>
+        <v>80</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>3990000032368</t>
+          <t>9786254130656</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Nathan Never Büyük Albüm Sayı: 3 Yeni Bir Gelecek</t>
+          <t>Decameron (Ciltli)</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>900</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9799753293548</t>
+          <t>9786254130670</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Nathan Never Büyük Albüm Sayı: 2 Gelecekte Yolculuk</t>
+          <t>Vegan Pizza</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>900</v>
+        <v>700</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9799753293371</t>
+          <t>9786254130601</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Nathan Never Büyük Albüm Sayı: 1 Çifte Gelecek</t>
+          <t>Ada, Adam ve Kadın</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>900</v>
+        <v>360</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9789753295918</t>
+          <t>9786254130632</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Nargile (Ciltli)</t>
+          <t>Burada Ejderhalar Var</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>540</v>
+        <v>360</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
+          <t>9786254130625</t>
+        </is>
+      </c>
+      <c r="B358" s="1" t="inlineStr">
+        <is>
+          <t>Sisli Gece</t>
+        </is>
+      </c>
+      <c r="C358" s="1">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="359" spans="1:3">
+      <c r="A359" s="1" t="inlineStr">
+        <is>
+          <t>9786254130618</t>
+        </is>
+      </c>
+      <c r="B359" s="1" t="inlineStr">
+        <is>
+          <t>Vicdan Estetiği</t>
+        </is>
+      </c>
+      <c r="C359" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="360" spans="1:3">
+      <c r="A360" s="1" t="inlineStr">
+        <is>
+          <t>9786259849232</t>
+        </is>
+      </c>
+      <c r="B360" s="1" t="inlineStr">
+        <is>
+          <t>İnci Küpeli Kadınlar</t>
+        </is>
+      </c>
+      <c r="C360" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="361" spans="1:3">
+      <c r="A361" s="1" t="inlineStr">
+        <is>
+          <t>9786254130595</t>
+        </is>
+      </c>
+      <c r="B361" s="1" t="inlineStr">
+        <is>
+          <t>İlahi Komedya (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C361" s="1">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="362" spans="1:3">
+      <c r="A362" s="1" t="inlineStr">
+        <is>
+          <t>9786254130083</t>
+        </is>
+      </c>
+      <c r="B362" s="1" t="inlineStr">
+        <is>
+          <t>Üç Silahşörler</t>
+        </is>
+      </c>
+      <c r="C362" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="363" spans="1:3">
+      <c r="A363" s="1" t="inlineStr">
+        <is>
+          <t>9789753294393</t>
+        </is>
+      </c>
+      <c r="B363" s="1" t="inlineStr">
+        <is>
+          <t>Kibar Fahişelerin İhtişamı ve Çöküşü</t>
+        </is>
+      </c>
+      <c r="C363" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="364" spans="1:3">
+      <c r="A364" s="1" t="inlineStr">
+        <is>
+          <t>9786254130557</t>
+        </is>
+      </c>
+      <c r="B364" s="1" t="inlineStr">
+        <is>
+          <t>Bir Dem Ankara</t>
+        </is>
+      </c>
+      <c r="C364" s="1">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="365" spans="1:3">
+      <c r="A365" s="1" t="inlineStr">
+        <is>
+          <t>9786254130502</t>
+        </is>
+      </c>
+      <c r="B365" s="1" t="inlineStr">
+        <is>
+          <t>Sitemim Lal</t>
+        </is>
+      </c>
+      <c r="C365" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="366" spans="1:3">
+      <c r="A366" s="1" t="inlineStr">
+        <is>
+          <t>9786254130496</t>
+        </is>
+      </c>
+      <c r="B366" s="1" t="inlineStr">
+        <is>
+          <t>Toplu Yemek Hizmetleri</t>
+        </is>
+      </c>
+      <c r="C366" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="367" spans="1:3">
+      <c r="A367" s="1" t="inlineStr">
+        <is>
+          <t>9786254130489</t>
+        </is>
+      </c>
+      <c r="B367" s="1" t="inlineStr">
+        <is>
+          <t>Arşivden Lezzetler</t>
+        </is>
+      </c>
+      <c r="C367" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="368" spans="1:3">
+      <c r="A368" s="1" t="inlineStr">
+        <is>
+          <t>9799753294262</t>
+        </is>
+      </c>
+      <c r="B368" s="1" t="inlineStr">
+        <is>
+          <t>Batıda Fırtına</t>
+        </is>
+      </c>
+      <c r="C368" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="369" spans="1:3">
+      <c r="A369" s="1" t="inlineStr">
+        <is>
+          <t>9789753293716</t>
+        </is>
+      </c>
+      <c r="B369" s="1" t="inlineStr">
+        <is>
+          <t>Çilingir Sofrasında Rakı</t>
+        </is>
+      </c>
+      <c r="C369" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="370" spans="1:3">
+      <c r="A370" s="1" t="inlineStr">
+        <is>
+          <t>9789753297585</t>
+        </is>
+      </c>
+      <c r="B370" s="1" t="inlineStr">
+        <is>
+          <t>Martin Mystere Dev Albüm Sayı: 13 Nuh’un Dedesi Sendromu</t>
+        </is>
+      </c>
+      <c r="C370" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="371" spans="1:3">
+      <c r="A371" s="1" t="inlineStr">
+        <is>
+          <t>9799753294163</t>
+        </is>
+      </c>
+      <c r="B371" s="1" t="inlineStr">
+        <is>
+          <t>Köylüler</t>
+        </is>
+      </c>
+      <c r="C371" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="372" spans="1:3">
+      <c r="A372" s="1" t="inlineStr">
+        <is>
+          <t>9789753290661</t>
+        </is>
+      </c>
+      <c r="B372" s="1" t="inlineStr">
+        <is>
+          <t>Yirmi Şiir</t>
+        </is>
+      </c>
+      <c r="C372" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="373" spans="1:3">
+      <c r="A373" s="1" t="inlineStr">
+        <is>
+          <t>9799753293180</t>
+        </is>
+      </c>
+      <c r="B373" s="1" t="inlineStr">
+        <is>
+          <t>Vadideki Zambak</t>
+        </is>
+      </c>
+      <c r="C373" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="374" spans="1:3">
+      <c r="A374" s="1" t="inlineStr">
+        <is>
+          <t>9799753294224</t>
+        </is>
+      </c>
+      <c r="B374" s="1" t="inlineStr">
+        <is>
+          <t>Rahip Mouret’nin Günahı</t>
+        </is>
+      </c>
+      <c r="C374" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="375" spans="1:3">
+      <c r="A375" s="1" t="inlineStr">
+        <is>
+          <t>9786254130472</t>
+        </is>
+      </c>
+      <c r="B375" s="1" t="inlineStr">
+        <is>
+          <t>Safranbolu Sofrası</t>
+        </is>
+      </c>
+      <c r="C375" s="1">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="376" spans="1:3">
+      <c r="A376" s="1" t="inlineStr">
+        <is>
+          <t>9786254130403</t>
+        </is>
+      </c>
+      <c r="B376" s="1" t="inlineStr">
+        <is>
+          <t>Tekel’di Özel Oldu</t>
+        </is>
+      </c>
+      <c r="C376" s="1">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="377" spans="1:3">
+      <c r="A377" s="1" t="inlineStr">
+        <is>
+          <t>9786254130410</t>
+        </is>
+      </c>
+      <c r="B377" s="1" t="inlineStr">
+        <is>
+          <t>Paris Bambaşka</t>
+        </is>
+      </c>
+      <c r="C377" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="378" spans="1:3">
+      <c r="A378" s="1" t="inlineStr">
+        <is>
+          <t>9786254130397</t>
+        </is>
+      </c>
+      <c r="B378" s="1" t="inlineStr">
+        <is>
+          <t>Sandviçler ve Salatalar</t>
+        </is>
+      </c>
+      <c r="C378" s="1">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="379" spans="1:3">
+      <c r="A379" s="1" t="inlineStr">
+        <is>
+          <t>9786057212269</t>
+        </is>
+      </c>
+      <c r="B379" s="1" t="inlineStr">
+        <is>
+          <t>Derin Uyku</t>
+        </is>
+      </c>
+      <c r="C379" s="1">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="380" spans="1:3">
+      <c r="A380" s="1" t="inlineStr">
+        <is>
+          <t>9786254130359</t>
+        </is>
+      </c>
+      <c r="B380" s="1" t="inlineStr">
+        <is>
+          <t>Hayallerimizin Seyir Defteri!</t>
+        </is>
+      </c>
+      <c r="C380" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="381" spans="1:3">
+      <c r="A381" s="1" t="inlineStr">
+        <is>
+          <t>9786254130366</t>
+        </is>
+      </c>
+      <c r="B381" s="1" t="inlineStr">
+        <is>
+          <t>Bugün Pazar</t>
+        </is>
+      </c>
+      <c r="C381" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="382" spans="1:3">
+      <c r="A382" s="1" t="inlineStr">
+        <is>
+          <t>9786254130373</t>
+        </is>
+      </c>
+      <c r="B382" s="1" t="inlineStr">
+        <is>
+          <t>Yaşasın Cumhuriyet</t>
+        </is>
+      </c>
+      <c r="C382" s="1">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="383" spans="1:3">
+      <c r="A383" s="1" t="inlineStr">
+        <is>
+          <t>9786254130342</t>
+        </is>
+      </c>
+      <c r="B383" s="1" t="inlineStr">
+        <is>
+          <t>Eylemlerde Çocuklar Gibi Şendik</t>
+        </is>
+      </c>
+      <c r="C383" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="384" spans="1:3">
+      <c r="A384" s="1" t="inlineStr">
+        <is>
+          <t>9786057212252</t>
+        </is>
+      </c>
+      <c r="B384" s="1" t="inlineStr">
+        <is>
+          <t>Bahar Temizliği</t>
+        </is>
+      </c>
+      <c r="C384" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="385" spans="1:3">
+      <c r="A385" s="1" t="inlineStr">
+        <is>
+          <t>9786057212245</t>
+        </is>
+      </c>
+      <c r="B385" s="1" t="inlineStr">
+        <is>
+          <t>Sokratis ve Cehennemlik Adamın Laneti</t>
+        </is>
+      </c>
+      <c r="C385" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="386" spans="1:3">
+      <c r="A386" s="1" t="inlineStr">
+        <is>
+          <t>9786254130335</t>
+        </is>
+      </c>
+      <c r="B386" s="1" t="inlineStr">
+        <is>
+          <t>İçiyorsam Sebebi Var</t>
+        </is>
+      </c>
+      <c r="C386" s="1">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="387" spans="1:3">
+      <c r="A387" s="1" t="inlineStr">
+        <is>
+          <t>9786254130311</t>
+        </is>
+      </c>
+      <c r="B387" s="1" t="inlineStr">
+        <is>
+          <t>Saime Hanım ve Dostlarının Sofrasından</t>
+        </is>
+      </c>
+      <c r="C387" s="1">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="388" spans="1:3">
+      <c r="A388" s="1" t="inlineStr">
+        <is>
+          <t>9786254130328</t>
+        </is>
+      </c>
+      <c r="B388" s="1" t="inlineStr">
+        <is>
+          <t>Hamamcı Ülfet</t>
+        </is>
+      </c>
+      <c r="C388" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="389" spans="1:3">
+      <c r="A389" s="1" t="inlineStr">
+        <is>
+          <t>9786254130304</t>
+        </is>
+      </c>
+      <c r="B389" s="1" t="inlineStr">
+        <is>
+          <t>Fuhş-i Atik</t>
+        </is>
+      </c>
+      <c r="C389" s="1">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="390" spans="1:3">
+      <c r="A390" s="1" t="inlineStr">
+        <is>
+          <t>9786254130298</t>
+        </is>
+      </c>
+      <c r="B390" s="1" t="inlineStr">
+        <is>
+          <t>Kendime Leyla</t>
+        </is>
+      </c>
+      <c r="C390" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="391" spans="1:3">
+      <c r="A391" s="1" t="inlineStr">
+        <is>
+          <t>9786254130281</t>
+        </is>
+      </c>
+      <c r="B391" s="1" t="inlineStr">
+        <is>
+          <t>O Ada Senin Bu Ada Benim</t>
+        </is>
+      </c>
+      <c r="C391" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="392" spans="1:3">
+      <c r="A392" s="1" t="inlineStr">
+        <is>
+          <t>9786254130267</t>
+        </is>
+      </c>
+      <c r="B392" s="1" t="inlineStr">
+        <is>
+          <t>Ameliyat Arası Covid-19</t>
+        </is>
+      </c>
+      <c r="C392" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="393" spans="1:3">
+      <c r="A393" s="1" t="inlineStr">
+        <is>
+          <t>9786254130250</t>
+        </is>
+      </c>
+      <c r="B393" s="1" t="inlineStr">
+        <is>
+          <t>Vegan Yarim</t>
+        </is>
+      </c>
+      <c r="C393" s="1">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="394" spans="1:3">
+      <c r="A394" s="1" t="inlineStr">
+        <is>
+          <t>9786254130243</t>
+        </is>
+      </c>
+      <c r="B394" s="1" t="inlineStr">
+        <is>
+          <t>Tıkabasa</t>
+        </is>
+      </c>
+      <c r="C394" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="395" spans="1:3">
+      <c r="A395" s="1" t="inlineStr">
+        <is>
+          <t>9786254130236</t>
+        </is>
+      </c>
+      <c r="B395" s="1" t="inlineStr">
+        <is>
+          <t>Üvey</t>
+        </is>
+      </c>
+      <c r="C395" s="1">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="396" spans="1:3">
+      <c r="A396" s="1" t="inlineStr">
+        <is>
+          <t>9786254130229</t>
+        </is>
+      </c>
+      <c r="B396" s="1" t="inlineStr">
+        <is>
+          <t>İçine Çekenler</t>
+        </is>
+      </c>
+      <c r="C396" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="397" spans="1:3">
+      <c r="A397" s="1" t="inlineStr">
+        <is>
+          <t>9786254130212</t>
+        </is>
+      </c>
+      <c r="B397" s="1" t="inlineStr">
+        <is>
+          <t>Yoklar Kitabı</t>
+        </is>
+      </c>
+      <c r="C397" s="1">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="398" spans="1:3">
+      <c r="A398" s="1" t="inlineStr">
+        <is>
+          <t>9786254130168</t>
+        </is>
+      </c>
+      <c r="B398" s="1" t="inlineStr">
+        <is>
+          <t>Hikayeli Mutfaklar</t>
+        </is>
+      </c>
+      <c r="C398" s="1">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="399" spans="1:3">
+      <c r="A399" s="1" t="inlineStr">
+        <is>
+          <t>9786254130175</t>
+        </is>
+      </c>
+      <c r="B399" s="1" t="inlineStr">
+        <is>
+          <t>Anılar, Mutfaklar, Sofralar</t>
+        </is>
+      </c>
+      <c r="C399" s="1">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="400" spans="1:3">
+      <c r="A400" s="1" t="inlineStr">
+        <is>
+          <t>9786254130199</t>
+        </is>
+      </c>
+      <c r="B400" s="1" t="inlineStr">
+        <is>
+          <t>Mevlevi Mutfağı</t>
+        </is>
+      </c>
+      <c r="C400" s="1">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="401" spans="1:3">
+      <c r="A401" s="1" t="inlineStr">
+        <is>
+          <t>9786254130182</t>
+        </is>
+      </c>
+      <c r="B401" s="1" t="inlineStr">
+        <is>
+          <t>Yeryüzüne Ölümü İndirdik Gülüm!</t>
+        </is>
+      </c>
+      <c r="C401" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="402" spans="1:3">
+      <c r="A402" s="1" t="inlineStr">
+        <is>
+          <t>9786254130120</t>
+        </is>
+      </c>
+      <c r="B402" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Meyveli Et Yemekleri</t>
+        </is>
+      </c>
+      <c r="C402" s="1">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="403" spans="1:3">
+      <c r="A403" s="1" t="inlineStr">
+        <is>
+          <t>9786254130137</t>
+        </is>
+      </c>
+      <c r="B403" s="1" t="inlineStr">
+        <is>
+          <t>Uçsuz Bucaksız Boşluk</t>
+        </is>
+      </c>
+      <c r="C403" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="404" spans="1:3">
+      <c r="A404" s="1" t="inlineStr">
+        <is>
+          <t>9786254130113</t>
+        </is>
+      </c>
+      <c r="B404" s="1" t="inlineStr">
+        <is>
+          <t>Kedi Gülüşü</t>
+        </is>
+      </c>
+      <c r="C404" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="405" spans="1:3">
+      <c r="A405" s="1" t="inlineStr">
+        <is>
+          <t>9786254130076</t>
+        </is>
+      </c>
+      <c r="B405" s="1" t="inlineStr">
+        <is>
+          <t>Zaman Ötesi İstanbul</t>
+        </is>
+      </c>
+      <c r="C405" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="406" spans="1:3">
+      <c r="A406" s="1" t="inlineStr">
+        <is>
+          <t>9786254130090</t>
+        </is>
+      </c>
+      <c r="B406" s="1" t="inlineStr">
+        <is>
+          <t>Londra’da Türk İzleri</t>
+        </is>
+      </c>
+      <c r="C406" s="1">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="407" spans="1:3">
+      <c r="A407" s="1" t="inlineStr">
+        <is>
+          <t>9789753298292</t>
+        </is>
+      </c>
+      <c r="B407" s="1" t="inlineStr">
+        <is>
+          <t>Pervin Abla</t>
+        </is>
+      </c>
+      <c r="C407" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="408" spans="1:3">
+      <c r="A408" s="1" t="inlineStr">
+        <is>
+          <t>9789753295790</t>
+        </is>
+      </c>
+      <c r="B408" s="1" t="inlineStr">
+        <is>
+          <t>Indiana</t>
+        </is>
+      </c>
+      <c r="C408" s="1">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="409" spans="1:3">
+      <c r="A409" s="1" t="inlineStr">
+        <is>
+          <t>9789753294549</t>
+        </is>
+      </c>
+      <c r="B409" s="1" t="inlineStr">
+        <is>
+          <t>Tex Özel Albüm Sayı: 13 Colorado’da Kan!</t>
+        </is>
+      </c>
+      <c r="C409" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="410" spans="1:3">
+      <c r="A410" s="1" t="inlineStr">
+        <is>
+          <t>9789753298285</t>
+        </is>
+      </c>
+      <c r="B410" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul'un Eski İkramları</t>
+        </is>
+      </c>
+      <c r="C410" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="411" spans="1:3">
+      <c r="A411" s="1" t="inlineStr">
+        <is>
+          <t>4440000001164</t>
+        </is>
+      </c>
+      <c r="B411" s="1" t="inlineStr">
+        <is>
+          <t>Cem Sultan</t>
+        </is>
+      </c>
+      <c r="C411" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="412" spans="1:3">
+      <c r="A412" s="1" t="inlineStr">
+        <is>
+          <t>9786254130144</t>
+        </is>
+      </c>
+      <c r="B412" s="1" t="inlineStr">
+        <is>
+          <t>Kafesperest</t>
+        </is>
+      </c>
+      <c r="C412" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="413" spans="1:3">
+      <c r="A413" s="1" t="inlineStr">
+        <is>
+          <t>9786254130069</t>
+        </is>
+      </c>
+      <c r="B413" s="1" t="inlineStr">
+        <is>
+          <t>Müsebbib</t>
+        </is>
+      </c>
+      <c r="C413" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="414" spans="1:3">
+      <c r="A414" s="1" t="inlineStr">
+        <is>
+          <t>9786057390615</t>
+        </is>
+      </c>
+      <c r="B414" s="1" t="inlineStr">
+        <is>
+          <t>Dolapta Biri Var</t>
+        </is>
+      </c>
+      <c r="C414" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="415" spans="1:3">
+      <c r="A415" s="1" t="inlineStr">
+        <is>
+          <t>9786254130045</t>
+        </is>
+      </c>
+      <c r="B415" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Nesil Kooperatifler: Topluluk, Aidiyet ve Yer-Temellilik</t>
+        </is>
+      </c>
+      <c r="C415" s="1">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="416" spans="1:3">
+      <c r="A416" s="1" t="inlineStr">
+        <is>
+          <t>9786254130038</t>
+        </is>
+      </c>
+      <c r="B416" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’nin Tescilli Lezzetleri</t>
+        </is>
+      </c>
+      <c r="C416" s="1">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="417" spans="1:3">
+      <c r="A417" s="1" t="inlineStr">
+        <is>
+          <t>9786254130014</t>
+        </is>
+      </c>
+      <c r="B417" s="1" t="inlineStr">
+        <is>
+          <t>Kösem Sultan</t>
+        </is>
+      </c>
+      <c r="C417" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="418" spans="1:3">
+      <c r="A418" s="1" t="inlineStr">
+        <is>
+          <t>9786254130007</t>
+        </is>
+      </c>
+      <c r="B418" s="1" t="inlineStr">
+        <is>
+          <t>Fatma Hanım’ın Evine Bir Erkek Lazım</t>
+        </is>
+      </c>
+      <c r="C418" s="1">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="419" spans="1:3">
+      <c r="A419" s="1" t="inlineStr">
+        <is>
+          <t>9786254130021</t>
+        </is>
+      </c>
+      <c r="B419" s="1" t="inlineStr">
+        <is>
+          <t>Kibar Fahişe Zeynep</t>
+        </is>
+      </c>
+      <c r="C419" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="420" spans="1:3">
+      <c r="A420" s="1" t="inlineStr">
+        <is>
+          <t>9789753299794</t>
+        </is>
+      </c>
+      <c r="B420" s="1" t="inlineStr">
+        <is>
+          <t>Saray Kadınları</t>
+        </is>
+      </c>
+      <c r="C420" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="421" spans="1:3">
+      <c r="A421" s="1" t="inlineStr">
+        <is>
+          <t>9789753299770</t>
+        </is>
+      </c>
+      <c r="B421" s="1" t="inlineStr">
+        <is>
+          <t>Şef mi Olacaksın Sen?</t>
+        </is>
+      </c>
+      <c r="C421" s="1">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="422" spans="1:3">
+      <c r="A422" s="1" t="inlineStr">
+        <is>
+          <t>9789753298216</t>
+        </is>
+      </c>
+      <c r="B422" s="1" t="inlineStr">
+        <is>
+          <t>Cengiz Han</t>
+        </is>
+      </c>
+      <c r="C422" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="423" spans="1:3">
+      <c r="A423" s="1" t="inlineStr">
+        <is>
+          <t>9789753299992</t>
+        </is>
+      </c>
+      <c r="B423" s="1" t="inlineStr">
+        <is>
+          <t>Rakıların Başı Dönüyor</t>
+        </is>
+      </c>
+      <c r="C423" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="424" spans="1:3">
+      <c r="A424" s="1" t="inlineStr">
+        <is>
+          <t>9789753298582</t>
+        </is>
+      </c>
+      <c r="B424" s="1" t="inlineStr">
+        <is>
+          <t>Adeta Hayal</t>
+        </is>
+      </c>
+      <c r="C424" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="425" spans="1:3">
+      <c r="A425" s="1" t="inlineStr">
+        <is>
+          <t>9789753299978</t>
+        </is>
+      </c>
+      <c r="B425" s="1" t="inlineStr">
+        <is>
+          <t>Yediğimiz Bir Dilim Ekmek Gibi Yaşadığımız Bir Dilim Zaman</t>
+        </is>
+      </c>
+      <c r="C425" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="426" spans="1:3">
+      <c r="A426" s="1" t="inlineStr">
+        <is>
+          <t>9789753299954</t>
+        </is>
+      </c>
+      <c r="B426" s="1" t="inlineStr">
+        <is>
+          <t>Unutulmuş Tatlılar</t>
+        </is>
+      </c>
+      <c r="C426" s="1">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="427" spans="1:3">
+      <c r="A427" s="1" t="inlineStr">
+        <is>
+          <t>9789753299947</t>
+        </is>
+      </c>
+      <c r="B427" s="1" t="inlineStr">
+        <is>
+          <t>Umudunu Yitirmiş Kadınlar</t>
+        </is>
+      </c>
+      <c r="C427" s="1">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="428" spans="1:3">
+      <c r="A428" s="1" t="inlineStr">
+        <is>
+          <t>9789753299909</t>
+        </is>
+      </c>
+      <c r="B428" s="1" t="inlineStr">
+        <is>
+          <t>Canım Ada</t>
+        </is>
+      </c>
+      <c r="C428" s="1">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="429" spans="1:3">
+      <c r="A429" s="1" t="inlineStr">
+        <is>
+          <t>9789753291175</t>
+        </is>
+      </c>
+      <c r="B429" s="1" t="inlineStr">
+        <is>
+          <t>Nar: 96 Fruits of Literature A Selection Seçmeler</t>
+        </is>
+      </c>
+      <c r="C429" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="430" spans="1:3">
+      <c r="A430" s="1" t="inlineStr">
+        <is>
+          <t>9789753298254</t>
+        </is>
+      </c>
+      <c r="B430" s="1" t="inlineStr">
+        <is>
+          <t>Bir Şehr-i İstanbul Ki...</t>
+        </is>
+      </c>
+      <c r="C430" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="431" spans="1:3">
+      <c r="A431" s="1" t="inlineStr">
+        <is>
+          <t>9789753299893</t>
+        </is>
+      </c>
+      <c r="B431" s="1" t="inlineStr">
+        <is>
+          <t>Kavuşursak Aşk Olur</t>
+        </is>
+      </c>
+      <c r="C431" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="432" spans="1:3">
+      <c r="A432" s="1" t="inlineStr">
+        <is>
+          <t>9789753299763</t>
+        </is>
+      </c>
+      <c r="B432" s="1" t="inlineStr">
+        <is>
+          <t>Unutulanlar, Hiç Bilinmeyenler ve Bilinmek İstemeyenler (2 Cilt Kutulu)</t>
+        </is>
+      </c>
+      <c r="C432" s="1">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="433" spans="1:3">
+      <c r="A433" s="1" t="inlineStr">
+        <is>
+          <t>9789753299800</t>
+        </is>
+      </c>
+      <c r="B433" s="1" t="inlineStr">
+        <is>
+          <t>Kokulu Ot ve Baharat Ansiklopedisi</t>
+        </is>
+      </c>
+      <c r="C433" s="1">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="434" spans="1:3">
+      <c r="A434" s="1" t="inlineStr">
+        <is>
+          <t>9789753299725</t>
+        </is>
+      </c>
+      <c r="B434" s="1" t="inlineStr">
+        <is>
+          <t>Romancının Dünyası</t>
+        </is>
+      </c>
+      <c r="C434" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="435" spans="1:3">
+      <c r="A435" s="1" t="inlineStr">
+        <is>
+          <t>9789753299732</t>
+        </is>
+      </c>
+      <c r="B435" s="1" t="inlineStr">
+        <is>
+          <t>Geçmişten Günümüze Moda'da Gezinti</t>
+        </is>
+      </c>
+      <c r="C435" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="436" spans="1:3">
+      <c r="A436" s="1" t="inlineStr">
+        <is>
+          <t>9789753299756</t>
+        </is>
+      </c>
+      <c r="B436" s="1" t="inlineStr">
+        <is>
+          <t>Babamın Masalı</t>
+        </is>
+      </c>
+      <c r="C436" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="437" spans="1:3">
+      <c r="A437" s="1" t="inlineStr">
+        <is>
+          <t>9789753290371</t>
+        </is>
+      </c>
+      <c r="B437" s="1" t="inlineStr">
+        <is>
+          <t>Çulluk</t>
+        </is>
+      </c>
+      <c r="C437" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="438" spans="1:3">
+      <c r="A438" s="1" t="inlineStr">
+        <is>
+          <t>9789753298117</t>
+        </is>
+      </c>
+      <c r="B438" s="1" t="inlineStr">
+        <is>
+          <t>Ak Saçlı Genç Kız</t>
+        </is>
+      </c>
+      <c r="C438" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="439" spans="1:3">
+      <c r="A439" s="1" t="inlineStr">
+        <is>
+          <t>9789753299671</t>
+        </is>
+      </c>
+      <c r="B439" s="1" t="inlineStr">
+        <is>
+          <t>Onu Ben Öldürdüm Leonardo</t>
+        </is>
+      </c>
+      <c r="C439" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="440" spans="1:3">
+      <c r="A440" s="1" t="inlineStr">
+        <is>
+          <t>9789753299664</t>
+        </is>
+      </c>
+      <c r="B440" s="1" t="inlineStr">
+        <is>
+          <t>Evlerimizin Bülbülleri Seyyar Satıcılarımız</t>
+        </is>
+      </c>
+      <c r="C440" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="441" spans="1:3">
+      <c r="A441" s="1" t="inlineStr">
+        <is>
+          <t>9789753298827</t>
+        </is>
+      </c>
+      <c r="B441" s="1" t="inlineStr">
+        <is>
+          <t>Hayat Yeniden</t>
+        </is>
+      </c>
+      <c r="C441" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="442" spans="1:3">
+      <c r="A442" s="1" t="inlineStr">
+        <is>
+          <t>9789753299657</t>
+        </is>
+      </c>
+      <c r="B442" s="1" t="inlineStr">
+        <is>
+          <t>Damağımdaki Tat</t>
+        </is>
+      </c>
+      <c r="C442" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="443" spans="1:3">
+      <c r="A443" s="1" t="inlineStr">
+        <is>
+          <t>9789753299602</t>
+        </is>
+      </c>
+      <c r="B443" s="1" t="inlineStr">
+        <is>
+          <t>Hüzün Adasında Bir Köy</t>
+        </is>
+      </c>
+      <c r="C443" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="444" spans="1:3">
+      <c r="A444" s="1" t="inlineStr">
+        <is>
+          <t>9789753299640</t>
+        </is>
+      </c>
+      <c r="B444" s="1" t="inlineStr">
+        <is>
+          <t>Ekmek Tuz Kitap ve Şekere Saygı</t>
+        </is>
+      </c>
+      <c r="C444" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="445" spans="1:3">
+      <c r="A445" s="1" t="inlineStr">
+        <is>
+          <t>9789753299633</t>
+        </is>
+      </c>
+      <c r="B445" s="1" t="inlineStr">
+        <is>
+          <t>Zarife</t>
+        </is>
+      </c>
+      <c r="C445" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="446" spans="1:3">
+      <c r="A446" s="1" t="inlineStr">
+        <is>
+          <t>9789753299619</t>
+        </is>
+      </c>
+      <c r="B446" s="1" t="inlineStr">
+        <is>
+          <t>Vefa Zat'ın Eski İstanbul'u ve Meyhaneleri</t>
+        </is>
+      </c>
+      <c r="C446" s="1">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="447" spans="1:3">
+      <c r="A447" s="1" t="inlineStr">
+        <is>
+          <t>9789753299541</t>
+        </is>
+      </c>
+      <c r="B447" s="1" t="inlineStr">
+        <is>
+          <t>Benimle Çıkar mısın?</t>
+        </is>
+      </c>
+      <c r="C447" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="448" spans="1:3">
+      <c r="A448" s="1" t="inlineStr">
+        <is>
+          <t>9789753299558</t>
+        </is>
+      </c>
+      <c r="B448" s="1" t="inlineStr">
+        <is>
+          <t>Melek Tokadı</t>
+        </is>
+      </c>
+      <c r="C448" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="449" spans="1:3">
+      <c r="A449" s="1" t="inlineStr">
+        <is>
+          <t>9789753299534</t>
+        </is>
+      </c>
+      <c r="B449" s="1" t="inlineStr">
+        <is>
+          <t>Türk Tangosunun Kurucusu Necip Celal Andel Sanatı, Hayatı, Yaşadığı İstanbul</t>
+        </is>
+      </c>
+      <c r="C449" s="1">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="450" spans="1:3">
+      <c r="A450" s="1" t="inlineStr">
+        <is>
+          <t>9789753299510</t>
+        </is>
+      </c>
+      <c r="B450" s="1" t="inlineStr">
+        <is>
+          <t>Yağlıboya Babaanne</t>
+        </is>
+      </c>
+      <c r="C450" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="451" spans="1:3">
+      <c r="A451" s="1" t="inlineStr">
+        <is>
+          <t>9789753299497</t>
+        </is>
+      </c>
+      <c r="B451" s="1" t="inlineStr">
+        <is>
+          <t>Likörden Şaraba Votkadan Rakıya Tekel’in Nesi Kaldı</t>
+        </is>
+      </c>
+      <c r="C451" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="452" spans="1:3">
+      <c r="A452" s="1" t="inlineStr">
+        <is>
+          <t>9789753299473</t>
+        </is>
+      </c>
+      <c r="B452" s="1" t="inlineStr">
+        <is>
+          <t>Kelimelemeler</t>
+        </is>
+      </c>
+      <c r="C452" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="453" spans="1:3">
+      <c r="A453" s="1" t="inlineStr">
+        <is>
+          <t>9789753299480</t>
+        </is>
+      </c>
+      <c r="B453" s="1" t="inlineStr">
+        <is>
+          <t>Gençler İçin Nutuk</t>
+        </is>
+      </c>
+      <c r="C453" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="454" spans="1:3">
+      <c r="A454" s="1" t="inlineStr">
+        <is>
+          <t>9789753299008</t>
+        </is>
+      </c>
+      <c r="B454" s="1" t="inlineStr">
+        <is>
+          <t>Faruk Şüyün'ün Manavı, Aktarı, Kuruyemişçisi</t>
+        </is>
+      </c>
+      <c r="C454" s="1">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="455" spans="1:3">
+      <c r="A455" s="1" t="inlineStr">
+        <is>
+          <t>9789753298858</t>
+        </is>
+      </c>
+      <c r="B455" s="1" t="inlineStr">
+        <is>
+          <t>Aşkın Suçları</t>
+        </is>
+      </c>
+      <c r="C455" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="456" spans="1:3">
+      <c r="A456" s="1" t="inlineStr">
+        <is>
+          <t>9789753299442</t>
+        </is>
+      </c>
+      <c r="B456" s="1" t="inlineStr">
+        <is>
+          <t>Kamera Önü Oyunculuk</t>
+        </is>
+      </c>
+      <c r="C456" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="457" spans="1:3">
+      <c r="A457" s="1" t="inlineStr">
+        <is>
+          <t>9789753299435</t>
+        </is>
+      </c>
+      <c r="B457" s="1" t="inlineStr">
+        <is>
+          <t>Vegan Sağlık</t>
+        </is>
+      </c>
+      <c r="C457" s="1">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="458" spans="1:3">
+      <c r="A458" s="1" t="inlineStr">
+        <is>
+          <t>9789753299411</t>
+        </is>
+      </c>
+      <c r="B458" s="1" t="inlineStr">
+        <is>
+          <t>Ayaküstü İzmir</t>
+        </is>
+      </c>
+      <c r="C458" s="1">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="459" spans="1:3">
+      <c r="A459" s="1" t="inlineStr">
+        <is>
+          <t>9789753299367</t>
+        </is>
+      </c>
+      <c r="B459" s="1" t="inlineStr">
+        <is>
+          <t>Adabıyla Rakı ve  Çilingir Sofrası</t>
+        </is>
+      </c>
+      <c r="C459" s="1">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="460" spans="1:3">
+      <c r="A460" s="1" t="inlineStr">
+        <is>
+          <t>9789753299381</t>
+        </is>
+      </c>
+      <c r="B460" s="1" t="inlineStr">
+        <is>
+          <t>Bir Aşçının Dünlüğü</t>
+        </is>
+      </c>
+      <c r="C460" s="1">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="461" spans="1:3">
+      <c r="A461" s="1" t="inlineStr">
+        <is>
+          <t>9789753299350</t>
+        </is>
+      </c>
+      <c r="B461" s="1" t="inlineStr">
+        <is>
+          <t>Unutulmuş Ekmekler</t>
+        </is>
+      </c>
+      <c r="C461" s="1">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="462" spans="1:3">
+      <c r="A462" s="1" t="inlineStr">
+        <is>
+          <t>9789753299343</t>
+        </is>
+      </c>
+      <c r="B462" s="1" t="inlineStr">
+        <is>
+          <t>Bir Lokma Ekmek Bir Yudum Çay</t>
+        </is>
+      </c>
+      <c r="C462" s="1">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="463" spans="1:3">
+      <c r="A463" s="1" t="inlineStr">
+        <is>
+          <t>9789753299336</t>
+        </is>
+      </c>
+      <c r="B463" s="1" t="inlineStr">
+        <is>
+          <t>Olmazsa Olmaz Kahvaltı</t>
+        </is>
+      </c>
+      <c r="C463" s="1">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="464" spans="1:3">
+      <c r="A464" s="1" t="inlineStr">
+        <is>
+          <t>9789753299244</t>
+        </is>
+      </c>
+      <c r="B464" s="1" t="inlineStr">
+        <is>
+          <t>Yeniköy’de Bir Yalı</t>
+        </is>
+      </c>
+      <c r="C464" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="465" spans="1:3">
+      <c r="A465" s="1" t="inlineStr">
+        <is>
+          <t>9789753299305</t>
+        </is>
+      </c>
+      <c r="B465" s="1" t="inlineStr">
+        <is>
+          <t>Ex-libris ya da Pertev Efendi’nin Olağanüstü Yolculuğu</t>
+        </is>
+      </c>
+      <c r="C465" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="466" spans="1:3">
+      <c r="A466" s="1" t="inlineStr">
+        <is>
+          <t>9789753299312</t>
+        </is>
+      </c>
+      <c r="B466" s="1" t="inlineStr">
+        <is>
+          <t>Mutfak Sözlüğüm</t>
+        </is>
+      </c>
+      <c r="C466" s="1">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="467" spans="1:3">
+      <c r="A467" s="1" t="inlineStr">
+        <is>
+          <t>9789753299299</t>
+        </is>
+      </c>
+      <c r="B467" s="1" t="inlineStr">
+        <is>
+          <t>Fas’ın Altın İksiri Argan</t>
+        </is>
+      </c>
+      <c r="C467" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="468" spans="1:3">
+      <c r="A468" s="1" t="inlineStr">
+        <is>
+          <t>9789753299251</t>
+        </is>
+      </c>
+      <c r="B468" s="1" t="inlineStr">
+        <is>
+          <t>En Güzel Boşanma Hikayeleri</t>
+        </is>
+      </c>
+      <c r="C468" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="469" spans="1:3">
+      <c r="A469" s="1" t="inlineStr">
+        <is>
+          <t>9789753298742</t>
+        </is>
+      </c>
+      <c r="B469" s="1" t="inlineStr">
+        <is>
+          <t>Ameliyat Arası</t>
+        </is>
+      </c>
+      <c r="C469" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="470" spans="1:3">
+      <c r="A470" s="1" t="inlineStr">
+        <is>
+          <t>9789753290388</t>
+        </is>
+      </c>
+      <c r="B470" s="1" t="inlineStr">
+        <is>
+          <t>Yiyelim İçelim, Okuyalım Yazalım…</t>
+        </is>
+      </c>
+      <c r="C470" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="471" spans="1:3">
+      <c r="A471" s="1" t="inlineStr">
+        <is>
+          <t>9789753299237</t>
+        </is>
+      </c>
+      <c r="B471" s="1" t="inlineStr">
+        <is>
+          <t>Kediatri - Kedili Tedavi</t>
+        </is>
+      </c>
+      <c r="C471" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="472" spans="1:3">
+      <c r="A472" s="1" t="inlineStr">
+        <is>
+          <t>9789753299220</t>
+        </is>
+      </c>
+      <c r="B472" s="1" t="inlineStr">
+        <is>
+          <t>Afrika’nın Kavşağı</t>
+        </is>
+      </c>
+      <c r="C472" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="473" spans="1:3">
+      <c r="A473" s="1" t="inlineStr">
+        <is>
+          <t>9789753299183</t>
+        </is>
+      </c>
+      <c r="B473" s="1" t="inlineStr">
+        <is>
+          <t>Lezzetin Fizyolojisi ya da Yüce Mutfak Üzerine Düşünceler</t>
+        </is>
+      </c>
+      <c r="C473" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="474" spans="1:3">
+      <c r="A474" s="1" t="inlineStr">
+        <is>
+          <t>9789753299121</t>
+        </is>
+      </c>
+      <c r="B474" s="1" t="inlineStr">
+        <is>
+          <t>Anıları Yaşamak</t>
+        </is>
+      </c>
+      <c r="C474" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="475" spans="1:3">
+      <c r="A475" s="1" t="inlineStr">
+        <is>
+          <t>9789753299152</t>
+        </is>
+      </c>
+      <c r="B475" s="1" t="inlineStr">
+        <is>
+          <t>Savrulanlar</t>
+        </is>
+      </c>
+      <c r="C475" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="476" spans="1:3">
+      <c r="A476" s="1" t="inlineStr">
+        <is>
+          <t>9789753299145</t>
+        </is>
+      </c>
+      <c r="B476" s="1" t="inlineStr">
+        <is>
+          <t>Bir Arkeoloji Detektifinin Maceraları</t>
+        </is>
+      </c>
+      <c r="C476" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="477" spans="1:3">
+      <c r="A477" s="1" t="inlineStr">
+        <is>
+          <t>9789753299169</t>
+        </is>
+      </c>
+      <c r="B477" s="1" t="inlineStr">
+        <is>
+          <t>Neden Benim de Bir Restoranım Olmasın?</t>
+        </is>
+      </c>
+      <c r="C477" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="478" spans="1:3">
+      <c r="A478" s="1" t="inlineStr">
+        <is>
+          <t>9789753299176</t>
+        </is>
+      </c>
+      <c r="B478" s="1" t="inlineStr">
+        <is>
+          <t>Büyük Sos Şöleni</t>
+        </is>
+      </c>
+      <c r="C478" s="1">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="479" spans="1:3">
+      <c r="A479" s="1" t="inlineStr">
+        <is>
+          <t>9789753299107</t>
+        </is>
+      </c>
+      <c r="B479" s="1" t="inlineStr">
+        <is>
+          <t>Kendimi Hep Şaşırtırım Zaten</t>
+        </is>
+      </c>
+      <c r="C479" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="480" spans="1:3">
+      <c r="A480" s="1" t="inlineStr">
+        <is>
+          <t>9789753298025</t>
+        </is>
+      </c>
+      <c r="B480" s="1" t="inlineStr">
+        <is>
+          <t>Yiyin Efendiler Yiyin</t>
+        </is>
+      </c>
+      <c r="C480" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="481" spans="1:3">
+      <c r="A481" s="1" t="inlineStr">
+        <is>
+          <t>9789753299053</t>
+        </is>
+      </c>
+      <c r="B481" s="1" t="inlineStr">
+        <is>
+          <t>Üç İstanbul</t>
+        </is>
+      </c>
+      <c r="C481" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="482" spans="1:3">
+      <c r="A482" s="1" t="inlineStr">
+        <is>
+          <t>9789753299084</t>
+        </is>
+      </c>
+      <c r="B482" s="1" t="inlineStr">
+        <is>
+          <t>İnsanlığın Beşiğine Yolculuk</t>
+        </is>
+      </c>
+      <c r="C482" s="1">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="483" spans="1:3">
+      <c r="A483" s="1" t="inlineStr">
+        <is>
+          <t>9789753299060</t>
+        </is>
+      </c>
+      <c r="B483" s="1" t="inlineStr">
+        <is>
+          <t>Zeytin Kokulu Kuzey Ege Lokantaları</t>
+        </is>
+      </c>
+      <c r="C483" s="1">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="484" spans="1:3">
+      <c r="A484" s="1" t="inlineStr">
+        <is>
+          <t>9789753299077</t>
+        </is>
+      </c>
+      <c r="B484" s="1" t="inlineStr">
+        <is>
+          <t>Yusuf’un Limanları</t>
+        </is>
+      </c>
+      <c r="C484" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="485" spans="1:3">
+      <c r="A485" s="1" t="inlineStr">
+        <is>
+          <t>9789753298247</t>
+        </is>
+      </c>
+      <c r="B485" s="1" t="inlineStr">
+        <is>
+          <t>Tiridine, Tiridine, Suyuna da Bandım...</t>
+        </is>
+      </c>
+      <c r="C485" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="486" spans="1:3">
+      <c r="A486" s="1" t="inlineStr">
+        <is>
+          <t>9789753298957</t>
+        </is>
+      </c>
+      <c r="B486" s="1" t="inlineStr">
+        <is>
+          <t>El Çabukluğu Marifet</t>
+        </is>
+      </c>
+      <c r="C486" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="487" spans="1:3">
+      <c r="A487" s="1" t="inlineStr">
+        <is>
+          <t>9789753299701</t>
+        </is>
+      </c>
+      <c r="B487" s="1" t="inlineStr">
+        <is>
+          <t>Demlikten Süzülen Kültür: Çay</t>
+        </is>
+      </c>
+      <c r="C487" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="488" spans="1:3">
+      <c r="A488" s="1" t="inlineStr">
+        <is>
+          <t>9789753291033</t>
+        </is>
+      </c>
+      <c r="B488" s="1" t="inlineStr">
+        <is>
+          <t>Decameron (2 Cilt Takım Kutulu)</t>
+        </is>
+      </c>
+      <c r="C488" s="1">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="489" spans="1:3">
+      <c r="A489" s="1" t="inlineStr">
+        <is>
+          <t>9789753298964</t>
+        </is>
+      </c>
+      <c r="B489" s="1" t="inlineStr">
+        <is>
+          <t>Kitabüt Tabbahin - Bir Osmanlı Yemek Yazması (2 Kitap Takım Kutulu)</t>
+        </is>
+      </c>
+      <c r="C489" s="1">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="490" spans="1:3">
+      <c r="A490" s="1" t="inlineStr">
+        <is>
+          <t>9789753298940</t>
+        </is>
+      </c>
+      <c r="B490" s="1" t="inlineStr">
+        <is>
+          <t>Sanatçı Sofraları</t>
+        </is>
+      </c>
+      <c r="C490" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="491" spans="1:3">
+      <c r="A491" s="1" t="inlineStr">
+        <is>
+          <t>9789753298995</t>
+        </is>
+      </c>
+      <c r="B491" s="1" t="inlineStr">
+        <is>
+          <t>Bozkırın Efendisi</t>
+        </is>
+      </c>
+      <c r="C491" s="1">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="492" spans="1:3">
+      <c r="A492" s="1" t="inlineStr">
+        <is>
+          <t>9789753298919</t>
+        </is>
+      </c>
+      <c r="B492" s="1" t="inlineStr">
+        <is>
+          <t>Menopoz mu, O da Ne?</t>
+        </is>
+      </c>
+      <c r="C492" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="493" spans="1:3">
+      <c r="A493" s="1" t="inlineStr">
+        <is>
+          <t>9789753298889</t>
+        </is>
+      </c>
+      <c r="B493" s="1" t="inlineStr">
+        <is>
+          <t>Güneydoğu Anadolu Bölgesi Mutfak Kültürü ve Yemekleri</t>
+        </is>
+      </c>
+      <c r="C493" s="1">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="494" spans="1:3">
+      <c r="A494" s="1" t="inlineStr">
+        <is>
+          <t>9789753298926</t>
+        </is>
+      </c>
+      <c r="B494" s="1" t="inlineStr">
+        <is>
+          <t>Asur'un Kadim Sabii Dininden Günümüze Ezidiler ve Mandeenler</t>
+        </is>
+      </c>
+      <c r="C494" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="495" spans="1:3">
+      <c r="A495" s="1" t="inlineStr">
+        <is>
+          <t>9789753297981</t>
+        </is>
+      </c>
+      <c r="B495" s="1" t="inlineStr">
+        <is>
+          <t>Uğurlu Adamlar</t>
+        </is>
+      </c>
+      <c r="C495" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="496" spans="1:3">
+      <c r="A496" s="1" t="inlineStr">
+        <is>
+          <t>9789753296564</t>
+        </is>
+      </c>
+      <c r="B496" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’nin Kadınları ve Folklorik Özellikleri</t>
+        </is>
+      </c>
+      <c r="C496" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="497" spans="1:3">
+      <c r="A497" s="1" t="inlineStr">
+        <is>
+          <t>9789753298902</t>
+        </is>
+      </c>
+      <c r="B497" s="1" t="inlineStr">
+        <is>
+          <t>Vegan Beslenme</t>
+        </is>
+      </c>
+      <c r="C497" s="1">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="498" spans="1:3">
+      <c r="A498" s="1" t="inlineStr">
+        <is>
+          <t>9789753298896</t>
+        </is>
+      </c>
+      <c r="B498" s="1" t="inlineStr">
+        <is>
+          <t>Benim Paris'im</t>
+        </is>
+      </c>
+      <c r="C498" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="499" spans="1:3">
+      <c r="A499" s="1" t="inlineStr">
+        <is>
+          <t>9789753298704</t>
+        </is>
+      </c>
+      <c r="B499" s="1" t="inlineStr">
+        <is>
+          <t>Dünyamızı Biçimlendiren Olağanüstü Bitkiler</t>
+        </is>
+      </c>
+      <c r="C499" s="1">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="500" spans="1:3">
+      <c r="A500" s="1" t="inlineStr">
+        <is>
+          <t>9789753298834</t>
+        </is>
+      </c>
+      <c r="B500" s="1" t="inlineStr">
+        <is>
+          <t>Sarıklı İhtilalci Ali Suavi</t>
+        </is>
+      </c>
+      <c r="C500" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="501" spans="1:3">
+      <c r="A501" s="1" t="inlineStr">
+        <is>
+          <t>9789753298575</t>
+        </is>
+      </c>
+      <c r="B501" s="1" t="inlineStr">
+        <is>
+          <t>Tipi Dindi</t>
+        </is>
+      </c>
+      <c r="C501" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="502" spans="1:3">
+      <c r="A502" s="1" t="inlineStr">
+        <is>
+          <t>9789753298698</t>
+        </is>
+      </c>
+      <c r="B502" s="1" t="inlineStr">
+        <is>
+          <t>Bebeler ve Püreler</t>
+        </is>
+      </c>
+      <c r="C502" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="503" spans="1:3">
+      <c r="A503" s="1" t="inlineStr">
+        <is>
+          <t>9789753297387</t>
+        </is>
+      </c>
+      <c r="B503" s="1" t="inlineStr">
+        <is>
+          <t>Efsanevi Martin Mystere Maceraları: 6</t>
+        </is>
+      </c>
+      <c r="C503" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="504" spans="1:3">
+      <c r="A504" s="1" t="inlineStr">
+        <is>
+          <t>9789753297691</t>
+        </is>
+      </c>
+      <c r="B504" s="1" t="inlineStr">
+        <is>
+          <t>Efsanevi Martin Mystere Maceraları: 7</t>
+        </is>
+      </c>
+      <c r="C504" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="505" spans="1:3">
+      <c r="A505" s="1" t="inlineStr">
+        <is>
+          <t>9789753295703</t>
+        </is>
+      </c>
+      <c r="B505" s="1" t="inlineStr">
+        <is>
+          <t>Rekin Teksoy’un Türk Sineması</t>
+        </is>
+      </c>
+      <c r="C505" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="506" spans="1:3">
+      <c r="A506" s="1" t="inlineStr">
+        <is>
+          <t>9786254130694</t>
+        </is>
+      </c>
+      <c r="B506" s="1" t="inlineStr">
+        <is>
+          <t>Adatepe Öyküleri (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C506" s="1">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="507" spans="1:3">
+      <c r="A507" s="1" t="inlineStr">
+        <is>
+          <t>9789753296540</t>
+        </is>
+      </c>
+      <c r="B507" s="1" t="inlineStr">
+        <is>
+          <t>Acı Şeker</t>
+        </is>
+      </c>
+      <c r="C507" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="508" spans="1:3">
+      <c r="A508" s="1" t="inlineStr">
+        <is>
+          <t>9789753294386</t>
+        </is>
+      </c>
+      <c r="B508" s="1" t="inlineStr">
+        <is>
+          <t>Bir Hayat</t>
+        </is>
+      </c>
+      <c r="C508" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="509" spans="1:3">
+      <c r="A509" s="1" t="inlineStr">
+        <is>
+          <t>9789753290968</t>
+        </is>
+      </c>
+      <c r="B509" s="1" t="inlineStr">
+        <is>
+          <t>Bütün Oyunları</t>
+        </is>
+      </c>
+      <c r="C509" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="510" spans="1:3">
+      <c r="A510" s="1" t="inlineStr">
+        <is>
+          <t>9789753295222</t>
+        </is>
+      </c>
+      <c r="B510" s="1" t="inlineStr">
+        <is>
+          <t>Dampyr Süper Cilt: 12</t>
+        </is>
+      </c>
+      <c r="C510" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="511" spans="1:3">
+      <c r="A511" s="1" t="inlineStr">
+        <is>
+          <t>9789753296922</t>
+        </is>
+      </c>
+      <c r="B511" s="1" t="inlineStr">
+        <is>
+          <t>Çilingir Sofrasında Rakı Mezeleri - Hepsi Denenmiş 304 Meze Tarifi</t>
+        </is>
+      </c>
+      <c r="C511" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="512" spans="1:3">
+      <c r="A512" s="1" t="inlineStr">
+        <is>
+          <t>9789753291040</t>
+        </is>
+      </c>
+      <c r="B512" s="1" t="inlineStr">
+        <is>
+          <t>Decameron</t>
+        </is>
+      </c>
+      <c r="C512" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="513" spans="1:3">
+      <c r="A513" s="1" t="inlineStr">
+        <is>
+          <t>9799753294118</t>
+        </is>
+      </c>
+      <c r="B513" s="1" t="inlineStr">
+        <is>
+          <t>Mavi Evdekiler</t>
+        </is>
+      </c>
+      <c r="C513" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="514" spans="1:3">
+      <c r="A514" s="1" t="inlineStr">
+        <is>
+          <t>9789753295574</t>
+        </is>
+      </c>
+      <c r="B514" s="1" t="inlineStr">
+        <is>
+          <t>Midenin Cilası Çorba</t>
+        </is>
+      </c>
+      <c r="C514" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="515" spans="1:3">
+      <c r="A515" s="1" t="inlineStr">
+        <is>
+          <t>9799753293500</t>
+        </is>
+      </c>
+      <c r="B515" s="1" t="inlineStr">
+        <is>
+          <t>Şükür ki ’Gurme’ Dediklerinden Değilim</t>
+        </is>
+      </c>
+      <c r="C515" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="516" spans="1:3">
+      <c r="A516" s="1" t="inlineStr">
+        <is>
+          <t>9789753295253</t>
+        </is>
+      </c>
+      <c r="B516" s="1" t="inlineStr">
+        <is>
+          <t>Tarih Boyunca Akdeniz Uygarlıkları</t>
+        </is>
+      </c>
+      <c r="C516" s="1">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="517" spans="1:3">
+      <c r="A517" s="1" t="inlineStr">
+        <is>
+          <t>9799753294101</t>
+        </is>
+      </c>
+      <c r="B517" s="1" t="inlineStr">
+        <is>
+          <t>Tak Koluna Sepeti</t>
+        </is>
+      </c>
+      <c r="C517" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="518" spans="1:3">
+      <c r="A518" s="1" t="inlineStr">
+        <is>
+          <t>9789753296151</t>
+        </is>
+      </c>
+      <c r="B518" s="1" t="inlineStr">
+        <is>
+          <t>Tex Süper Cilt Sayı: 19</t>
+        </is>
+      </c>
+      <c r="C518" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="519" spans="1:3">
+      <c r="A519" s="1" t="inlineStr">
+        <is>
+          <t>9789753296021</t>
+        </is>
+      </c>
+      <c r="B519" s="1" t="inlineStr">
+        <is>
+          <t>Tex Süper Cilt Sayı: 18</t>
+        </is>
+      </c>
+      <c r="C519" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="520" spans="1:3">
+      <c r="A520" s="1" t="inlineStr">
+        <is>
+          <t>9789753296847</t>
+        </is>
+      </c>
+      <c r="B520" s="1" t="inlineStr">
+        <is>
+          <t>Turnede Bir Artist Öldürüldü (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C520" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="521" spans="1:3">
+      <c r="A521" s="1" t="inlineStr">
+        <is>
+          <t>9789753298148</t>
+        </is>
+      </c>
+      <c r="B521" s="1" t="inlineStr">
+        <is>
+          <t>Yiyelim İçelim, Tarihini Bilelim - Dünden Bugüne Gastronomi</t>
+        </is>
+      </c>
+      <c r="C521" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="522" spans="1:3">
+      <c r="A522" s="1" t="inlineStr">
+        <is>
+          <t>9799753294927</t>
+        </is>
+      </c>
+      <c r="B522" s="1" t="inlineStr">
+        <is>
+          <t>Doğu - Batı Dörtlemesi (4 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C522" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="523" spans="1:3">
+      <c r="A523" s="1" t="inlineStr">
+        <is>
+          <t>9789753295819</t>
+        </is>
+      </c>
+      <c r="B523" s="1" t="inlineStr">
+        <is>
+          <t>Dilim Gülümsüyo!</t>
+        </is>
+      </c>
+      <c r="C523" s="1">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="524" spans="1:3">
+      <c r="A524" s="1" t="inlineStr">
+        <is>
+          <t>9789753295048</t>
+        </is>
+      </c>
+      <c r="B524" s="1" t="inlineStr">
+        <is>
+          <t>Denizin Çıtırı Hamsi</t>
+        </is>
+      </c>
+      <c r="C524" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="525" spans="1:3">
+      <c r="A525" s="1" t="inlineStr">
+        <is>
+          <t>9789753298230</t>
+        </is>
+      </c>
+      <c r="B525" s="1" t="inlineStr">
+        <is>
+          <t>Deniz Tutkunlarına Tekne Sofraları</t>
+        </is>
+      </c>
+      <c r="C525" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="526" spans="1:3">
+      <c r="A526" s="1" t="inlineStr">
+        <is>
+          <t>9789753294355</t>
+        </is>
+      </c>
+      <c r="B526" s="1" t="inlineStr">
+        <is>
+          <t>Zengin Sofraların Lüks Tatları</t>
+        </is>
+      </c>
+      <c r="C526" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="527" spans="1:3">
+      <c r="A527" s="1" t="inlineStr">
+        <is>
+          <t>9789753298636</t>
+        </is>
+      </c>
+      <c r="B527" s="1" t="inlineStr">
+        <is>
+          <t>Kambur</t>
+        </is>
+      </c>
+      <c r="C527" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="528" spans="1:3">
+      <c r="A528" s="1" t="inlineStr">
+        <is>
+          <t>9789753298179</t>
+        </is>
+      </c>
+      <c r="B528" s="1" t="inlineStr">
+        <is>
+          <t>Doğadan Duaya İnancı Gözlemlemek</t>
+        </is>
+      </c>
+      <c r="C528" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="529" spans="1:3">
+      <c r="A529" s="1" t="inlineStr">
+        <is>
+          <t>9789753298681</t>
+        </is>
+      </c>
+      <c r="B529" s="1" t="inlineStr">
+        <is>
+          <t>İşi Pişirmeden Önce Ne Pişirmeli?</t>
+        </is>
+      </c>
+      <c r="C529" s="1">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="530" spans="1:3">
+      <c r="A530" s="1" t="inlineStr">
+        <is>
+          <t>9789753298674</t>
+        </is>
+      </c>
+      <c r="B530" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'de Diyabetin Tarihçesi</t>
+        </is>
+      </c>
+      <c r="C530" s="1">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="531" spans="1:3">
+      <c r="A531" s="1" t="inlineStr">
+        <is>
+          <t>9789753298872</t>
+        </is>
+      </c>
+      <c r="B531" s="1" t="inlineStr">
+        <is>
+          <t>Deniz Gürsoy’un Gastronomi Tarihi</t>
+        </is>
+      </c>
+      <c r="C531" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="532" spans="1:3">
+      <c r="A532" s="1" t="inlineStr">
+        <is>
+          <t>9789753299428</t>
+        </is>
+      </c>
+      <c r="B532" s="1" t="inlineStr">
+        <is>
+          <t>Sefiller (2 Cilt Takım)</t>
+        </is>
+      </c>
+      <c r="C532" s="1">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="533" spans="1:3">
+      <c r="A533" s="1" t="inlineStr">
+        <is>
+          <t>9789753298650</t>
+        </is>
+      </c>
+      <c r="B533" s="1" t="inlineStr">
+        <is>
+          <t>Sizin İçin Pişirdiler</t>
+        </is>
+      </c>
+      <c r="C533" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="534" spans="1:3">
+      <c r="A534" s="1" t="inlineStr">
+        <is>
+          <t>9789753299282</t>
+        </is>
+      </c>
+      <c r="B534" s="1" t="inlineStr">
+        <is>
+          <t>Şehir Mektupları</t>
+        </is>
+      </c>
+      <c r="C534" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="535" spans="1:3">
+      <c r="A535" s="1" t="inlineStr">
+        <is>
+          <t>9789753297783</t>
+        </is>
+      </c>
+      <c r="B535" s="1" t="inlineStr">
+        <is>
+          <t>Prens</t>
+        </is>
+      </c>
+      <c r="C535" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="536" spans="1:3">
+      <c r="A536" s="1" t="inlineStr">
+        <is>
+          <t>9789753292726</t>
+        </is>
+      </c>
+      <c r="B536" s="1" t="inlineStr">
+        <is>
+          <t>Prens</t>
+        </is>
+      </c>
+      <c r="C536" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="537" spans="1:3">
+      <c r="A537" s="1" t="inlineStr">
+        <is>
+          <t>9789753298261</t>
+        </is>
+      </c>
+      <c r="B537" s="1" t="inlineStr">
+        <is>
+          <t>Gece Olmadan!</t>
+        </is>
+      </c>
+      <c r="C537" s="1">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="538" spans="1:3">
+      <c r="A538" s="1" t="inlineStr">
+        <is>
+          <t>9789753298544</t>
+        </is>
+      </c>
+      <c r="B538" s="1" t="inlineStr">
+        <is>
+          <t>İyi Bir Yemek Tek Başına Yenmeyen Yemektir</t>
+        </is>
+      </c>
+      <c r="C538" s="1">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="539" spans="1:3">
+      <c r="A539" s="1" t="inlineStr">
+        <is>
+          <t>9789753298551</t>
+        </is>
+      </c>
+      <c r="B539" s="1" t="inlineStr">
+        <is>
+          <t>101 Ustadan Hayatın "Şey"leri (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C539" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="540" spans="1:3">
+      <c r="A540" s="1" t="inlineStr">
+        <is>
+          <t>9789753298520</t>
+        </is>
+      </c>
+      <c r="B540" s="1" t="inlineStr">
+        <is>
+          <t>Açıklamalı Yemek ve Mutfak Terimleri Sözlüğü (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C540" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="541" spans="1:3">
+      <c r="A541" s="1" t="inlineStr">
+        <is>
+          <t>9789753298537</t>
+        </is>
+      </c>
+      <c r="B541" s="1" t="inlineStr">
+        <is>
+          <t>Şerefe!</t>
+        </is>
+      </c>
+      <c r="C541" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="542" spans="1:3">
+      <c r="A542" s="1" t="inlineStr">
+        <is>
+          <t>9789753298568</t>
+        </is>
+      </c>
+      <c r="B542" s="1" t="inlineStr">
+        <is>
+          <t>Lezzet İmiş</t>
+        </is>
+      </c>
+      <c r="C542" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="543" spans="1:3">
+      <c r="A543" s="1" t="inlineStr">
+        <is>
+          <t>9786254130106</t>
+        </is>
+      </c>
+      <c r="B543" s="1" t="inlineStr">
+        <is>
+          <t>Aşkın İlacı Çikolata</t>
+        </is>
+      </c>
+      <c r="C543" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="544" spans="1:3">
+      <c r="A544" s="1" t="inlineStr">
+        <is>
+          <t>9789753290326</t>
+        </is>
+      </c>
+      <c r="B544" s="1" t="inlineStr">
+        <is>
+          <t>Aşk-ı Vatan</t>
+        </is>
+      </c>
+      <c r="C544" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="545" spans="1:3">
+      <c r="A545" s="1" t="inlineStr">
+        <is>
+          <t>9789753293730</t>
+        </is>
+      </c>
+      <c r="B545" s="1" t="inlineStr">
+        <is>
+          <t>Annemin Yemek Defteri</t>
+        </is>
+      </c>
+      <c r="C545" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="546" spans="1:3">
+      <c r="A546" s="1" t="inlineStr">
+        <is>
+          <t>9789753296441</t>
+        </is>
+      </c>
+      <c r="B546" s="1" t="inlineStr">
+        <is>
+          <t>An Ottoman Saga</t>
+        </is>
+      </c>
+      <c r="C546" s="1">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="547" spans="1:3">
+      <c r="A547" s="1" t="inlineStr">
+        <is>
+          <t>9789753297820</t>
+        </is>
+      </c>
+      <c r="B547" s="1" t="inlineStr">
+        <is>
+          <t>Altı Şüpheli</t>
+        </is>
+      </c>
+      <c r="C547" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="548" spans="1:3">
+      <c r="A548" s="1" t="inlineStr">
+        <is>
+          <t>9789753294669</t>
+        </is>
+      </c>
+      <c r="B548" s="1" t="inlineStr">
+        <is>
+          <t>Ahmet Haşim Bütün Kitapları</t>
+        </is>
+      </c>
+      <c r="C548" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="549" spans="1:3">
+      <c r="A549" s="1" t="inlineStr">
+        <is>
+          <t>9789753295697</t>
+        </is>
+      </c>
+      <c r="B549" s="1" t="inlineStr">
+        <is>
+          <t>Zevk Veren Yemekler</t>
+        </is>
+      </c>
+      <c r="C549" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="550" spans="1:3">
+      <c r="A550" s="1" t="inlineStr">
+        <is>
+          <t>9789753296403</t>
+        </is>
+      </c>
+      <c r="B550" s="1" t="inlineStr">
+        <is>
+          <t>Yıldız Olmak Kolay mı?</t>
+        </is>
+      </c>
+      <c r="C550" s="1">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="551" spans="1:3">
+      <c r="A551" s="1" t="inlineStr">
+        <is>
+          <t>9789753295789</t>
+        </is>
+      </c>
+      <c r="B551" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Baştan</t>
+        </is>
+      </c>
+      <c r="C551" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="552" spans="1:3">
+      <c r="A552" s="1" t="inlineStr">
+        <is>
+          <t>9799753294675</t>
+        </is>
+      </c>
+      <c r="B552" s="1" t="inlineStr">
+        <is>
+          <t>Yemek Kitabı</t>
+        </is>
+      </c>
+      <c r="C552" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="553" spans="1:3">
+      <c r="A553" s="1" t="inlineStr">
+        <is>
+          <t>9789753296076</t>
+        </is>
+      </c>
+      <c r="B553" s="1" t="inlineStr">
+        <is>
+          <t>Yemek Damak Tadının Tarihi</t>
+        </is>
+      </c>
+      <c r="C553" s="1">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="554" spans="1:3">
+      <c r="A554" s="1" t="inlineStr">
+        <is>
+          <t>9799753294217</t>
+        </is>
+      </c>
+      <c r="B554" s="1" t="inlineStr">
+        <is>
+          <t>Üç Malzemeli Beş Yıldızlı Yemekler</t>
+        </is>
+      </c>
+      <c r="C554" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="555" spans="1:3">
+      <c r="A555" s="1" t="inlineStr">
+        <is>
+          <t>9789753296526</t>
+        </is>
+      </c>
+      <c r="B555" s="1" t="inlineStr">
+        <is>
+          <t>Türk Mutfağı</t>
+        </is>
+      </c>
+      <c r="C555" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="556" spans="1:3">
+      <c r="A556" s="1" t="inlineStr">
+        <is>
+          <t>9789753296137</t>
+        </is>
+      </c>
+      <c r="B556" s="1" t="inlineStr">
+        <is>
+          <t>Turunç Kokulu Düşler</t>
+        </is>
+      </c>
+      <c r="C556" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="557" spans="1:3">
+      <c r="A557" s="1" t="inlineStr">
+        <is>
+          <t>9789753296069</t>
+        </is>
+      </c>
+      <c r="B557" s="1" t="inlineStr">
+        <is>
+          <t>Tok Karnına Dokuz Topak Köfte</t>
+        </is>
+      </c>
+      <c r="C557" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="558" spans="1:3">
+      <c r="A558" s="1" t="inlineStr">
+        <is>
+          <t>9791303316608</t>
+        </is>
+      </c>
+      <c r="B558" s="1" t="inlineStr">
+        <is>
+          <t>Tex Özel Albüm Sayı: 9 Dehşet Vadisi</t>
+        </is>
+      </c>
+      <c r="C558" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="559" spans="1:3">
+      <c r="A559" s="1" t="inlineStr">
+        <is>
+          <t>9789753296014</t>
+        </is>
+      </c>
+      <c r="B559" s="1" t="inlineStr">
+        <is>
+          <t>Tex Özel Albüm Sayı: 17 Köle Tacirleri</t>
+        </is>
+      </c>
+      <c r="C559" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="560" spans="1:3">
+      <c r="A560" s="1" t="inlineStr">
+        <is>
+          <t>9789753295888</t>
+        </is>
+      </c>
+      <c r="B560" s="1" t="inlineStr">
+        <is>
+          <t>Tex Özel Albüm Sayı: 16 Çöl Yağmacıları!</t>
+        </is>
+      </c>
+      <c r="C560" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="561" spans="1:3">
+      <c r="A561" s="1" t="inlineStr">
+        <is>
+          <t>9789753295581</t>
+        </is>
+      </c>
+      <c r="B561" s="1" t="inlineStr">
+        <is>
+          <t>Tex Özel Albüm Sayı: 15 Yalnız Atlı!</t>
+        </is>
+      </c>
+      <c r="C561" s="1">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="562" spans="1:3">
+      <c r="A562" s="1" t="inlineStr">
+        <is>
+          <t>9789753295291</t>
+        </is>
+      </c>
+      <c r="B562" s="1" t="inlineStr">
+        <is>
+          <t>Tex Özel Albüm Sayı: 14 Son Asi</t>
+        </is>
+      </c>
+      <c r="C562" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="563" spans="1:3">
+      <c r="A563" s="1" t="inlineStr">
+        <is>
+          <t>3990000022259</t>
+        </is>
+      </c>
+      <c r="B563" s="1" t="inlineStr">
+        <is>
+          <t>Tex Özel Albüm Sayı: 12 Katiller!</t>
+        </is>
+      </c>
+      <c r="C563" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="564" spans="1:3">
+      <c r="A564" s="1" t="inlineStr">
+        <is>
+          <t>3990000032367</t>
+        </is>
+      </c>
+      <c r="B564" s="1" t="inlineStr">
+        <is>
+          <t>Tex Özel Albüm Sayı: 11 Yıllar Sonra</t>
+        </is>
+      </c>
+      <c r="C564" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="565" spans="1:3">
+      <c r="A565" s="1" t="inlineStr">
+        <is>
+          <t>9771303316709</t>
+        </is>
+      </c>
+      <c r="B565" s="1" t="inlineStr">
+        <is>
+          <t>Tex Özel Albüm Sayı: 10 Atlanta’lı Adam!</t>
+        </is>
+      </c>
+      <c r="C565" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="566" spans="1:3">
+      <c r="A566" s="1" t="inlineStr">
+        <is>
+          <t>9789753298223</t>
+        </is>
+      </c>
+      <c r="B566" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul Şarkıları</t>
+        </is>
+      </c>
+      <c r="C566" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="567" spans="1:3">
+      <c r="A567" s="1" t="inlineStr">
+        <is>
+          <t>9789753298094</t>
+        </is>
+      </c>
+      <c r="B567" s="1" t="inlineStr">
+        <is>
+          <t>Her Görüşte Aşk</t>
+        </is>
+      </c>
+      <c r="C567" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="568" spans="1:3">
+      <c r="A568" s="1" t="inlineStr">
+        <is>
+          <t>9789753298124</t>
+        </is>
+      </c>
+      <c r="B568" s="1" t="inlineStr">
+        <is>
+          <t>Makriköy'e Dönüş</t>
+        </is>
+      </c>
+      <c r="C568" s="1">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="569" spans="1:3">
+      <c r="A569" s="1" t="inlineStr">
+        <is>
+          <t>3990000004360</t>
+        </is>
+      </c>
+      <c r="B569" s="1" t="inlineStr">
+        <is>
+          <t>Martin Mystere Dev Albüm Sayı: 8 Şeffaf Gölgelerin Sırrı</t>
+        </is>
+      </c>
+      <c r="C569" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="570" spans="1:3">
+      <c r="A570" s="1" t="inlineStr">
+        <is>
+          <t>9789753295345</t>
+        </is>
+      </c>
+      <c r="B570" s="1" t="inlineStr">
+        <is>
+          <t>Martin Mystere Dev Albüm Sayı: 7 Canavar</t>
+        </is>
+      </c>
+      <c r="C570" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="571" spans="1:3">
+      <c r="A571" s="1" t="inlineStr">
+        <is>
+          <t>9789753295895</t>
+        </is>
+      </c>
+      <c r="B571" s="1" t="inlineStr">
+        <is>
+          <t>Martin Mystere Dev Albüm Sayı: 11 Kızıl Kral</t>
+        </is>
+      </c>
+      <c r="C571" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="572" spans="1:3">
+      <c r="A572" s="1" t="inlineStr">
+        <is>
+          <t>9789753295130</t>
+        </is>
+      </c>
+      <c r="B572" s="1" t="inlineStr">
+        <is>
+          <t>Martin Mystere Dev Albüm Sayı: 10 Kötülük Meleği</t>
+        </is>
+      </c>
+      <c r="C572" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="573" spans="1:3">
+      <c r="A573" s="1" t="inlineStr">
+        <is>
+          <t>9799753294682</t>
+        </is>
+      </c>
+      <c r="B573" s="1" t="inlineStr">
+        <is>
+          <t>Efsanevi Martin Mystere Maceraları: 1</t>
+        </is>
+      </c>
+      <c r="C573" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="574" spans="1:3">
+      <c r="A574" s="1" t="inlineStr">
+        <is>
+          <t>9789753298087</t>
+        </is>
+      </c>
+      <c r="B574" s="1" t="inlineStr">
+        <is>
+          <t>Efsanevi Martin Mystere Maceraları: 8</t>
+        </is>
+      </c>
+      <c r="C574" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="575" spans="1:3">
+      <c r="A575" s="1" t="inlineStr">
+        <is>
+          <t>9789753297929</t>
+        </is>
+      </c>
+      <c r="B575" s="1" t="inlineStr">
+        <is>
+          <t>Madam Bovary</t>
+        </is>
+      </c>
+      <c r="C575" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="576" spans="1:3">
+      <c r="A576" s="1" t="inlineStr">
+        <is>
+          <t>9789753296281</t>
+        </is>
+      </c>
+      <c r="B576" s="1" t="inlineStr">
+        <is>
+          <t>Leziz Sırlar</t>
+        </is>
+      </c>
+      <c r="C576" s="1">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="577" spans="1:3">
+      <c r="A577" s="1" t="inlineStr">
+        <is>
+          <t>9789753295086</t>
+        </is>
+      </c>
+      <c r="B577" s="1" t="inlineStr">
+        <is>
+          <t>Leone Leoni</t>
+        </is>
+      </c>
+      <c r="C577" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="578" spans="1:3">
+      <c r="A578" s="1" t="inlineStr">
+        <is>
+          <t>9789753294959</t>
+        </is>
+      </c>
+      <c r="B578" s="1" t="inlineStr">
+        <is>
+          <t>Kuzeyden Güneye.. Doğudan Batıya Yöresel Mutfağımız</t>
+        </is>
+      </c>
+      <c r="C578" s="1">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="579" spans="1:3">
+      <c r="A579" s="1" t="inlineStr">
+        <is>
+          <t>9799753293838</t>
+        </is>
+      </c>
+      <c r="B579" s="1" t="inlineStr">
+        <is>
+          <t>Kutsal Olmayan Savaş</t>
+        </is>
+      </c>
+      <c r="C579" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="580" spans="1:3">
+      <c r="A580" s="1" t="inlineStr">
+        <is>
+          <t>9789753292191</t>
+        </is>
+      </c>
+      <c r="B580" s="1" t="inlineStr">
+        <is>
+          <t>Kurtuluş Savaşı ve Edebiyatımız</t>
+        </is>
+      </c>
+      <c r="C580" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="581" spans="1:3">
+      <c r="A581" s="1" t="inlineStr">
+        <is>
+          <t>9789753298018</t>
+        </is>
+      </c>
+      <c r="B581" s="1" t="inlineStr">
+        <is>
+          <t>Kozmopolitler</t>
+        </is>
+      </c>
+      <c r="C581" s="1">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="582" spans="1:3">
+      <c r="A582" s="1" t="inlineStr">
+        <is>
+          <t>9789753294935</t>
+        </is>
+      </c>
+      <c r="B582" s="1" t="inlineStr">
+        <is>
+          <t>Komünist Parti Manifestosu</t>
+        </is>
+      </c>
+      <c r="C582" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="583" spans="1:3">
+      <c r="A583" s="1" t="inlineStr">
+        <is>
+          <t>9799753293753</t>
+        </is>
+      </c>
+      <c r="B583" s="1" t="inlineStr">
+        <is>
+          <t>Kırmızı Zambak</t>
+        </is>
+      </c>
+      <c r="C583" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="584" spans="1:3">
+      <c r="A584" s="1" t="inlineStr">
+        <is>
+          <t>9789753290593</t>
+        </is>
+      </c>
+      <c r="B584" s="1" t="inlineStr">
+        <is>
+          <t>Kınıkoğlu Diyeti</t>
+        </is>
+      </c>
+      <c r="C584" s="1">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="585" spans="1:3">
+      <c r="A585" s="1" t="inlineStr">
+        <is>
+          <t>9799753293012</t>
+        </is>
+      </c>
+      <c r="B585" s="1" t="inlineStr">
+        <is>
+          <t>İyiliğin ve Kötülüğün Bahçesinde Geceyarısı</t>
+        </is>
+      </c>
+      <c r="C585" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="586" spans="1:3">
+      <c r="A586" s="1" t="inlineStr">
+        <is>
+          <t>9799753293319</t>
+        </is>
+      </c>
+      <c r="B586" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul’u Yel Üfürdü... Su Götürdü</t>
+        </is>
+      </c>
+      <c r="C586" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="587" spans="1:3">
+      <c r="A587" s="1" t="inlineStr">
+        <is>
+          <t>9789753295925</t>
+        </is>
+      </c>
+      <c r="B587" s="1" t="inlineStr">
+        <is>
+          <t>İslam ve Ekoloji</t>
+        </is>
+      </c>
+      <c r="C587" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="588" spans="1:3">
+      <c r="A588" s="1" t="inlineStr">
+        <is>
+          <t>9789753294317</t>
+        </is>
+      </c>
+      <c r="B588" s="1" t="inlineStr">
+        <is>
+          <t>İnceliklerin Kadehindeki Şarap</t>
+        </is>
+      </c>
+      <c r="C588" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="589" spans="1:3">
+      <c r="A589" s="1" t="inlineStr">
+        <is>
+          <t>9789753292467</t>
+        </is>
+      </c>
+      <c r="B589" s="1" t="inlineStr">
+        <is>
+          <t>İlahi Komedya (Cep Boy)</t>
+        </is>
+      </c>
+      <c r="C589" s="1">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="590" spans="1:3">
+      <c r="A590" s="1" t="inlineStr">
+        <is>
+          <t>9789753296816</t>
+        </is>
+      </c>
+      <c r="B590" s="1" t="inlineStr">
+        <is>
+          <t>İlahi Komedya (3 Cilt Takım)</t>
+        </is>
+      </c>
+      <c r="C590" s="1">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="591" spans="1:3">
+      <c r="A591" s="1" t="inlineStr">
+        <is>
+          <t>9789753293495</t>
+        </is>
+      </c>
+      <c r="B591" s="1" t="inlineStr">
+        <is>
+          <t>İkinize De Yer Var Bütün Hikayeleri: 1</t>
+        </is>
+      </c>
+      <c r="C591" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="592" spans="1:3">
+      <c r="A592" s="1" t="inlineStr">
+        <is>
+          <t>9789753296946</t>
+        </is>
+      </c>
+      <c r="B592" s="1" t="inlineStr">
+        <is>
+          <t>Hürrem Sultan</t>
+        </is>
+      </c>
+      <c r="C592" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="593" spans="1:3">
+      <c r="A593" s="1" t="inlineStr">
+        <is>
+          <t>9789753294324</t>
+        </is>
+      </c>
+      <c r="B593" s="1" t="inlineStr">
+        <is>
+          <t>Horla ve Diğer Fantastik Hikayeler</t>
+        </is>
+      </c>
+      <c r="C593" s="1">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="594" spans="1:3">
+      <c r="A594" s="1" t="inlineStr">
+        <is>
+          <t>9789753298056</t>
+        </is>
+      </c>
+      <c r="B594" s="1" t="inlineStr">
+        <is>
+          <t>Hombre</t>
+        </is>
+      </c>
+      <c r="C594" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="595" spans="1:3">
+      <c r="A595" s="1" t="inlineStr">
+        <is>
+          <t>9799753294569</t>
+        </is>
+      </c>
+      <c r="B595" s="1" t="inlineStr">
+        <is>
+          <t>Hemingway’le Yemek Bir Şenliktir</t>
+        </is>
+      </c>
+      <c r="C595" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="596" spans="1:3">
+      <c r="A596" s="1" t="inlineStr">
+        <is>
+          <t>9789753295314</t>
+        </is>
+      </c>
+      <c r="B596" s="1" t="inlineStr">
+        <is>
+          <t>Hayatımın Hikayesi</t>
+        </is>
+      </c>
+      <c r="C596" s="1">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="597" spans="1:3">
+      <c r="A597" s="1" t="inlineStr">
+        <is>
+          <t>9789753294577</t>
+        </is>
+      </c>
+      <c r="B597" s="1" t="inlineStr">
+        <is>
+          <t>Gündüz ve Gece Hikayeleri</t>
+        </is>
+      </c>
+      <c r="C597" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="598" spans="1:3">
+      <c r="A598" s="1" t="inlineStr">
+        <is>
+          <t>9799753293821</t>
+        </is>
+      </c>
+      <c r="B598" s="1" t="inlineStr">
+        <is>
+          <t>Gözyaşı Sarayı</t>
+        </is>
+      </c>
+      <c r="C598" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="599" spans="1:3">
+      <c r="A599" s="1" t="inlineStr">
+        <is>
+          <t>9799753293234</t>
+        </is>
+      </c>
+      <c r="B599" s="1" t="inlineStr">
+        <is>
+          <t>Goriot Baba</t>
+        </is>
+      </c>
+      <c r="C599" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="600" spans="1:3">
+      <c r="A600" s="1" t="inlineStr">
+        <is>
+          <t>9789753295444</t>
+        </is>
+      </c>
+      <c r="B600" s="1" t="inlineStr">
+        <is>
+          <t>Gizli Örgütler</t>
+        </is>
+      </c>
+      <c r="C600" s="1">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="601" spans="1:3">
+      <c r="A601" s="1" t="inlineStr">
+        <is>
+          <t>9799753293883</t>
+        </is>
+      </c>
+      <c r="B601" s="1" t="inlineStr">
+        <is>
+          <t>Fotoğraftaki Tutku</t>
+        </is>
+      </c>
+      <c r="C601" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="602" spans="1:3">
+      <c r="A602" s="1" t="inlineStr">
+        <is>
+          <t>9789753296502</t>
+        </is>
+      </c>
+      <c r="B602" s="1" t="inlineStr">
+        <is>
+          <t>Fettan Vişne, Günahkar Elma (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C602" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="603" spans="1:3">
+      <c r="A603" s="1" t="inlineStr">
+        <is>
+          <t>9789753296434</t>
+        </is>
+      </c>
+      <c r="B603" s="1" t="inlineStr">
+        <is>
+          <t>Eve Düşen Yıldırım Hikayeler 3</t>
+        </is>
+      </c>
+      <c r="C603" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="604" spans="1:3">
+      <c r="A604" s="1" t="inlineStr">
+        <is>
+          <t>9789753296854</t>
+        </is>
+      </c>
+      <c r="B604" s="1" t="inlineStr">
+        <is>
+          <t>Eski Zaman Kadınları Arasında</t>
+        </is>
+      </c>
+      <c r="C604" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="605" spans="1:3">
+      <c r="A605" s="1" t="inlineStr">
+        <is>
+          <t>9799753294002</t>
+        </is>
+      </c>
+      <c r="B605" s="1" t="inlineStr">
+        <is>
+          <t>Eski Dünya’nın Yetmiş Büyük Gizemi</t>
+        </is>
+      </c>
+      <c r="C605" s="1">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="606" spans="1:3">
+      <c r="A606" s="1" t="inlineStr">
+        <is>
+          <t>9789753292344</t>
+        </is>
+      </c>
+      <c r="B606" s="1" t="inlineStr">
+        <is>
+          <t>Erdemle Kırbaçlanan Kadın</t>
+        </is>
+      </c>
+      <c r="C606" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="607" spans="1:3">
+      <c r="A607" s="1" t="inlineStr">
+        <is>
+          <t>9789753296083</t>
+        </is>
+      </c>
+      <c r="B607" s="1" t="inlineStr">
+        <is>
+          <t>Emperyal Çağ</t>
+        </is>
+      </c>
+      <c r="C607" s="1">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="608" spans="1:3">
+      <c r="A608" s="1" t="inlineStr">
+        <is>
+          <t>9799753293623</t>
+        </is>
+      </c>
+      <c r="B608" s="1" t="inlineStr">
+        <is>
+          <t>Elveda Birtanem</t>
+        </is>
+      </c>
+      <c r="C608" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="609" spans="1:3">
+      <c r="A609" s="1" t="inlineStr">
+        <is>
+          <t>9789753296007</t>
+        </is>
+      </c>
+      <c r="B609" s="1" t="inlineStr">
+        <is>
+          <t>Elmaslardaki Gökyüzü</t>
+        </is>
+      </c>
+      <c r="C609" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="610" spans="1:3">
+      <c r="A610" s="1" t="inlineStr">
+        <is>
+          <t>9799753294149</t>
+        </is>
+      </c>
+      <c r="B610" s="1" t="inlineStr">
+        <is>
+          <t>Elmas</t>
+        </is>
+      </c>
+      <c r="C610" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="611" spans="1:3">
+      <c r="A611" s="1" t="inlineStr">
+        <is>
+          <t>9789753295772</t>
+        </is>
+      </c>
+      <c r="B611" s="1" t="inlineStr">
+        <is>
+          <t>Dylan Dog Dev Albüm Sayı: 9</t>
+        </is>
+      </c>
+      <c r="C611" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="612" spans="1:3">
+      <c r="A612" s="1" t="inlineStr">
+        <is>
+          <t>9789753295215</t>
+        </is>
+      </c>
+      <c r="B612" s="1" t="inlineStr">
+        <is>
+          <t>Dylan Dog Dev Albüm Sayı: 8</t>
+        </is>
+      </c>
+      <c r="C612" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="613" spans="1:3">
+      <c r="A613" s="1" t="inlineStr">
+        <is>
+          <t>9799753294378</t>
+        </is>
+      </c>
+      <c r="B613" s="1" t="inlineStr">
+        <is>
+          <t>Dylan Dog Dev Albüm Sayı: 7</t>
+        </is>
+      </c>
+      <c r="C613" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="614" spans="1:3">
+      <c r="A614" s="1" t="inlineStr">
+        <is>
+          <t>3990000013012</t>
+        </is>
+      </c>
+      <c r="B614" s="1" t="inlineStr">
+        <is>
+          <t>Dylan Dog Dev Albüm Sayı: 5</t>
+        </is>
+      </c>
+      <c r="C614" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="615" spans="1:3">
+      <c r="A615" s="1" t="inlineStr">
+        <is>
+          <t>9771303376600</t>
+        </is>
+      </c>
+      <c r="B615" s="1" t="inlineStr">
+        <is>
+          <t>Dylan Dog Dev Albüm Sayı: 3</t>
+        </is>
+      </c>
+      <c r="C615" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="616" spans="1:3">
+      <c r="A616" s="1" t="inlineStr">
+        <is>
+          <t>9789753296298</t>
+        </is>
+      </c>
+      <c r="B616" s="1" t="inlineStr">
+        <is>
+          <t>Dylan Dog Dev Albüm Sayı: 10</t>
+        </is>
+      </c>
+      <c r="C616" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="617" spans="1:3">
+      <c r="A617" s="1" t="inlineStr">
+        <is>
+          <t>9799753293357</t>
+        </is>
+      </c>
+      <c r="B617" s="1" t="inlineStr">
+        <is>
+          <t>Dylan Dog Dev Albüm Sayı: 2</t>
+        </is>
+      </c>
+      <c r="C617" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="618" spans="1:3">
+      <c r="A618" s="1" t="inlineStr">
+        <is>
+          <t>9771303503543</t>
+        </is>
+      </c>
+      <c r="B618" s="1" t="inlineStr">
+        <is>
+          <t>Dylan Dog Dev Albüm Sayı: 6</t>
+        </is>
+      </c>
+      <c r="C618" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="619" spans="1:3">
+      <c r="A619" s="1" t="inlineStr">
+        <is>
+          <t>3990000015833</t>
+        </is>
+      </c>
+      <c r="B619" s="1" t="inlineStr">
+        <is>
+          <t>Dylan Dog Dev Albüm Sayı: 4</t>
+        </is>
+      </c>
+      <c r="C619" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="620" spans="1:3">
+      <c r="A620" s="1" t="inlineStr">
+        <is>
+          <t>9789753295734</t>
+        </is>
+      </c>
+      <c r="B620" s="1" t="inlineStr">
+        <is>
+          <t>Dumanı Üstünde Doyurucu Çorbalar Kolay Ekmekler</t>
+        </is>
+      </c>
+      <c r="C620" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="621" spans="1:3">
+      <c r="A621" s="1" t="inlineStr">
+        <is>
+          <t>9789753297318</t>
+        </is>
+      </c>
+      <c r="B621" s="1" t="inlineStr">
+        <is>
+          <t>Dragonero</t>
+        </is>
+      </c>
+      <c r="C621" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="622" spans="1:3">
+      <c r="A622" s="1" t="inlineStr">
+        <is>
+          <t>9799753294484</t>
+        </is>
+      </c>
+      <c r="B622" s="1" t="inlineStr">
+        <is>
+          <t>Dr. Jekyll ve Mr. Hyde</t>
+        </is>
+      </c>
+      <c r="C622" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="623" spans="1:3">
+      <c r="A623" s="1" t="inlineStr">
+        <is>
+          <t>9799753294804</t>
+        </is>
+      </c>
+      <c r="B623" s="1" t="inlineStr">
+        <is>
+          <t>Doğuda Aşk</t>
+        </is>
+      </c>
+      <c r="C623" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="624" spans="1:3">
+      <c r="A624" s="1" t="inlineStr">
+        <is>
+          <t>9799753294705</t>
+        </is>
+      </c>
+      <c r="B624" s="1" t="inlineStr">
+        <is>
+          <t>Dampyr Süper Cilt: 9</t>
+        </is>
+      </c>
+      <c r="C624" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="625" spans="1:3">
+      <c r="A625" s="1" t="inlineStr">
+        <is>
+          <t>9799753294552</t>
+        </is>
+      </c>
+      <c r="B625" s="1" t="inlineStr">
+        <is>
+          <t>Dampyr Süper Cilt: 8</t>
+        </is>
+      </c>
+      <c r="C625" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="626" spans="1:3">
+      <c r="A626" s="1" t="inlineStr">
+        <is>
+          <t>9789753297998</t>
+        </is>
+      </c>
+      <c r="B626" s="1" t="inlineStr">
+        <is>
+          <t>Dampyr Süper Cilt: 22</t>
+        </is>
+      </c>
+      <c r="C626" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="627" spans="1:3">
+      <c r="A627" s="1" t="inlineStr">
+        <is>
+          <t>9789753297813</t>
+        </is>
+      </c>
+      <c r="B627" s="1" t="inlineStr">
+        <is>
+          <t>Dampyr Süper Cilt: 21</t>
+        </is>
+      </c>
+      <c r="C627" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="628" spans="1:3">
+      <c r="A628" s="1" t="inlineStr">
+        <is>
+          <t>9789753297790</t>
+        </is>
+      </c>
+      <c r="B628" s="1" t="inlineStr">
+        <is>
+          <t>Dampyr Süper Cilt: 20</t>
+        </is>
+      </c>
+      <c r="C628" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="629" spans="1:3">
+      <c r="A629" s="1" t="inlineStr">
+        <is>
+          <t>9789753297301</t>
+        </is>
+      </c>
+      <c r="B629" s="1" t="inlineStr">
+        <is>
+          <t>Dampyr Süper Cilt: 19</t>
+        </is>
+      </c>
+      <c r="C629" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="630" spans="1:3">
+      <c r="A630" s="1" t="inlineStr">
+        <is>
+          <t>9789753297219</t>
+        </is>
+      </c>
+      <c r="B630" s="1" t="inlineStr">
+        <is>
+          <t>Dampyr Süper Cilt: 18</t>
+        </is>
+      </c>
+      <c r="C630" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="631" spans="1:3">
+      <c r="A631" s="1" t="inlineStr">
+        <is>
+          <t>9789753295956</t>
+        </is>
+      </c>
+      <c r="B631" s="1" t="inlineStr">
+        <is>
+          <t>Dampyr Süper Cilt: 16</t>
+        </is>
+      </c>
+      <c r="C631" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="632" spans="1:3">
+      <c r="A632" s="1" t="inlineStr">
+        <is>
+          <t>9789753295857</t>
+        </is>
+      </c>
+      <c r="B632" s="1" t="inlineStr">
+        <is>
+          <t>Dampyr Süper Cilt: 15</t>
+        </is>
+      </c>
+      <c r="C632" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="633" spans="1:3">
+      <c r="A633" s="1" t="inlineStr">
+        <is>
+          <t>9789753295666</t>
+        </is>
+      </c>
+      <c r="B633" s="1" t="inlineStr">
+        <is>
+          <t>Dampyr Süper Cilt: 14</t>
+        </is>
+      </c>
+      <c r="C633" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="634" spans="1:3">
+      <c r="A634" s="1" t="inlineStr">
+        <is>
+          <t>9789753295529</t>
+        </is>
+      </c>
+      <c r="B634" s="1" t="inlineStr">
+        <is>
+          <t>Dampyr Süper Cilt: 13</t>
+        </is>
+      </c>
+      <c r="C634" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="635" spans="1:3">
+      <c r="A635" s="1" t="inlineStr">
+        <is>
+          <t>9789753295154</t>
+        </is>
+      </c>
+      <c r="B635" s="1" t="inlineStr">
+        <is>
+          <t>Dampyr Süper Cilt: 11</t>
+        </is>
+      </c>
+      <c r="C635" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="636" spans="1:3">
+      <c r="A636" s="1" t="inlineStr">
+        <is>
+          <t>9789753296250</t>
+        </is>
+      </c>
+      <c r="B636" s="1" t="inlineStr">
+        <is>
+          <t>Dampyr Süper Cilt: 17</t>
+        </is>
+      </c>
+      <c r="C636" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="637" spans="1:3">
+      <c r="A637" s="1" t="inlineStr">
+        <is>
+          <t>9799753294507</t>
+        </is>
+      </c>
+      <c r="B637" s="1" t="inlineStr">
+        <is>
+          <t>Çerkes Güzeli</t>
+        </is>
+      </c>
+      <c r="C637" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="638" spans="1:3">
+      <c r="A638" s="1" t="inlineStr">
+        <is>
+          <t>9799753294200</t>
+        </is>
+      </c>
+      <c r="B638" s="1" t="inlineStr">
+        <is>
+          <t>Cocina Casera Turca (İspanyolca)</t>
+        </is>
+      </c>
+      <c r="C638" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="639" spans="1:3">
+      <c r="A639" s="1" t="inlineStr">
+        <is>
+          <t>9789753295413</t>
+        </is>
+      </c>
+      <c r="B639" s="1" t="inlineStr">
+        <is>
+          <t>Bütün Zamanların Yetmiş Büyük Savaşı</t>
+        </is>
+      </c>
+      <c r="C639" s="1">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="640" spans="1:3">
+      <c r="A640" s="1" t="inlineStr">
+        <is>
+          <t>9799753294699</t>
+        </is>
+      </c>
+      <c r="B640" s="1" t="inlineStr">
+        <is>
+          <t>Bize Göre</t>
+        </is>
+      </c>
+      <c r="C640" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="641" spans="1:3">
+      <c r="A641" s="1" t="inlineStr">
+        <is>
+          <t>9789753294621</t>
+        </is>
+      </c>
+      <c r="B641" s="1" t="inlineStr">
+        <is>
+          <t>Bira: Harcıalem İçki</t>
+        </is>
+      </c>
+      <c r="C641" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="642" spans="1:3">
+      <c r="A642" s="1" t="inlineStr">
+        <is>
+          <t>9799753293159</t>
+        </is>
+      </c>
+      <c r="B642" s="1" t="inlineStr">
+        <is>
+          <t>Bir Albüm İstanbul Constantinople an Album</t>
+        </is>
+      </c>
+      <c r="C642" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="643" spans="1:3">
+      <c r="A643" s="1" t="inlineStr">
+        <is>
+          <t>9799753294460</t>
+        </is>
+      </c>
+      <c r="B643" s="1" t="inlineStr">
+        <is>
+          <t>Bildiriler I. Ulusal Okul Kütüphanecileri Konferansı</t>
+        </is>
+      </c>
+      <c r="C643" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="644" spans="1:3">
+      <c r="A644" s="1" t="inlineStr">
+        <is>
+          <t>9789753297417</t>
+        </is>
+      </c>
+      <c r="B644" s="1" t="inlineStr">
+        <is>
+          <t>Ben, Steve (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C644" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="645" spans="1:3">
+      <c r="A645" s="1" t="inlineStr">
+        <is>
+          <t>9789753296571</t>
+        </is>
+      </c>
+      <c r="B645" s="1" t="inlineStr">
+        <is>
+          <t>Beklemek ve Ummak (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C645" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="646" spans="1:3">
+      <c r="A646" s="1" t="inlineStr">
+        <is>
+          <t>9789753298063</t>
+        </is>
+      </c>
+      <c r="B646" s="1" t="inlineStr">
+        <is>
+          <t>Baharat ve Güç</t>
+        </is>
+      </c>
+      <c r="C646" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="647" spans="1:3">
+      <c r="A647" s="1" t="inlineStr">
+        <is>
+          <t>9789753294188</t>
+        </is>
+      </c>
+      <c r="B647" s="1" t="inlineStr">
+        <is>
+          <t>Aziyade</t>
+        </is>
+      </c>
+      <c r="C647" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="648" spans="1:3">
+      <c r="A648" s="1" t="inlineStr">
+        <is>
+          <t>3990000001049</t>
+        </is>
+      </c>
+      <c r="B648" s="1" t="inlineStr">
+        <is>
+          <t>Aylık Tex Sayı: 175 Geçmişe Dönüş</t>
+        </is>
+      </c>
+      <c r="C648" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="649" spans="1:3">
+      <c r="A649" s="1" t="inlineStr">
+        <is>
+          <t>9789753295406</t>
+        </is>
+      </c>
+      <c r="B649" s="1" t="inlineStr">
+        <is>
+          <t>Tespih (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C649" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="650" spans="1:3">
+      <c r="A650" s="1" t="inlineStr">
+        <is>
+          <t>9789753296830</t>
+        </is>
+      </c>
+      <c r="B650" s="1" t="inlineStr">
+        <is>
+          <t>Tersine Giden Yol</t>
+        </is>
+      </c>
+      <c r="C650" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="651" spans="1:3">
+      <c r="A651" s="1" t="inlineStr">
+        <is>
+          <t>9789753295727</t>
+        </is>
+      </c>
+      <c r="B651" s="1" t="inlineStr">
+        <is>
+          <t>Tarihteki Yetmiş Büyük Yolculuk</t>
+        </is>
+      </c>
+      <c r="C651" s="1">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="652" spans="1:3">
+      <c r="A652" s="1" t="inlineStr">
+        <is>
+          <t>9789753298186</t>
+        </is>
+      </c>
+      <c r="B652" s="1" t="inlineStr">
+        <is>
+          <t>Tarihin Süzgecinde Mutfak Kültürümüz (1. Hamur)</t>
+        </is>
+      </c>
+      <c r="C652" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="653" spans="1:3">
+      <c r="A653" s="1" t="inlineStr">
+        <is>
+          <t>9799753294361</t>
+        </is>
+      </c>
+      <c r="B653" s="1" t="inlineStr">
+        <is>
+          <t>Şüpheli Kimlikler</t>
+        </is>
+      </c>
+      <c r="C653" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="654" spans="1:3">
+      <c r="A654" s="1" t="inlineStr">
+        <is>
+          <t>9789753297882</t>
+        </is>
+      </c>
+      <c r="B654" s="1" t="inlineStr">
+        <is>
+          <t>Sultan Hamid Düşerken</t>
+        </is>
+      </c>
+      <c r="C654" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="655" spans="1:3">
+      <c r="A655" s="1" t="inlineStr">
+        <is>
+          <t>9789753295192</t>
+        </is>
+      </c>
+      <c r="B655" s="1" t="inlineStr">
+        <is>
+          <t>Sohbetin Bahanesi Kahve</t>
+        </is>
+      </c>
+      <c r="C655" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="656" spans="1:3">
+      <c r="A656" s="1" t="inlineStr">
+        <is>
+          <t>9799753294828</t>
+        </is>
+      </c>
+      <c r="B656" s="1" t="inlineStr">
+        <is>
+          <t>Sevim Tanör Hoca’nın Yemek Kitabı</t>
+        </is>
+      </c>
+      <c r="C656" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="657" spans="1:3">
+      <c r="A657" s="1" t="inlineStr">
+        <is>
+          <t>9789753290579</t>
+        </is>
+      </c>
+      <c r="B657" s="1" t="inlineStr">
+        <is>
+          <t>Seçilmiş Şiirler</t>
+        </is>
+      </c>
+      <c r="C657" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="658" spans="1:3">
+      <c r="A658" s="1" t="inlineStr">
+        <is>
+          <t>9789753296410</t>
+        </is>
+      </c>
+      <c r="B658" s="1" t="inlineStr">
+        <is>
+          <t>San’atkarlar</t>
+        </is>
+      </c>
+      <c r="C658" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="659" spans="1:3">
+      <c r="A659" s="1" t="inlineStr">
+        <is>
+          <t>9789753295673</t>
+        </is>
+      </c>
+      <c r="B659" s="1" t="inlineStr">
+        <is>
+          <t>Saime Hanım’ın Mutfağından Urfa Yemekleri</t>
+        </is>
+      </c>
+      <c r="C659" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="660" spans="1:3">
+      <c r="A660" s="1" t="inlineStr">
+        <is>
+          <t>9789753296342</t>
+        </is>
+      </c>
+      <c r="B660" s="1" t="inlineStr">
+        <is>
+          <t>Saime Hanım’ın 5 Çayı</t>
+        </is>
+      </c>
+      <c r="C660" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="661" spans="1:3">
+      <c r="A661" s="1" t="inlineStr">
+        <is>
+          <t>9799753293579</t>
+        </is>
+      </c>
+      <c r="B661" s="1" t="inlineStr">
+        <is>
+          <t>Safiye Sultan</t>
+        </is>
+      </c>
+      <c r="C661" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="662" spans="1:3">
+      <c r="A662" s="1" t="inlineStr">
+        <is>
+          <t>9789753297233</t>
+        </is>
+      </c>
+      <c r="B662" s="1" t="inlineStr">
+        <is>
+          <t>Saadetim Yıldızı Sultanım (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C662" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="663" spans="1:3">
+      <c r="A663" s="1" t="inlineStr">
+        <is>
+          <t>9789753297967</t>
+        </is>
+      </c>
+      <c r="B663" s="1" t="inlineStr">
+        <is>
+          <t>Rekin Teksoy’un Ansiklopedik Sinema Terimleri Sözlüğü (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C663" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="664" spans="1:3">
+      <c r="A664" s="1" t="inlineStr">
+        <is>
+          <t>9789753295536</t>
+        </is>
+      </c>
+      <c r="B664" s="1" t="inlineStr">
+        <is>
+          <t>Ramazan Geldi, Hoş Geldi Baklava Tepsisi Boş Gel(me)di</t>
+        </is>
+      </c>
+      <c r="C664" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="665" spans="1:3">
+      <c r="A665" s="1" t="inlineStr">
+        <is>
+          <t>9789753296205</t>
+        </is>
+      </c>
+      <c r="B665" s="1" t="inlineStr">
+        <is>
+          <t>Puro (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C665" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="666" spans="1:3">
+      <c r="A666" s="1" t="inlineStr">
+        <is>
+          <t>9789753295635</t>
+        </is>
+      </c>
+      <c r="B666" s="1" t="inlineStr">
+        <is>
+          <t>Prof. Dr. Bülent Tanör Armağanı</t>
+        </is>
+      </c>
+      <c r="C666" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="667" spans="1:3">
+      <c r="A667" s="1" t="inlineStr">
+        <is>
+          <t>9789753296465</t>
+        </is>
+      </c>
+      <c r="B667" s="1" t="inlineStr">
+        <is>
+          <t>Playboy Barmenin Rehberi (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C667" s="1">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="668" spans="1:3">
+      <c r="A668" s="1" t="inlineStr">
+        <is>
+          <t>9789753291101</t>
+        </is>
+      </c>
+      <c r="B668" s="1" t="inlineStr">
+        <is>
+          <t>Peride Celal’e Armağan</t>
+        </is>
+      </c>
+      <c r="C668" s="1">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="669" spans="1:3">
+      <c r="A669" s="1" t="inlineStr">
+        <is>
+          <t>9799753294330</t>
+        </is>
+      </c>
+      <c r="B669" s="1" t="inlineStr">
+        <is>
+          <t>Öyküler Seni Söyler</t>
+        </is>
+      </c>
+      <c r="C669" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="670" spans="1:3">
+      <c r="A670" s="1" t="inlineStr">
+        <is>
+          <t>9789753297592</t>
+        </is>
+      </c>
+      <c r="B670" s="1" t="inlineStr">
+        <is>
+          <t>Ölmeden Önce</t>
+        </is>
+      </c>
+      <c r="C670" s="1">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="671" spans="1:3">
+      <c r="A671" s="1" t="inlineStr">
+        <is>
+          <t>9789753298070</t>
+        </is>
+      </c>
+      <c r="B671" s="1" t="inlineStr">
+        <is>
+          <t>Ot Var, Çiçek Var, Sevdalığa Çare Var... (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C671" s="1">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="672" spans="1:3">
+      <c r="A672" s="1" t="inlineStr">
+        <is>
+          <t>9789753298278</t>
+        </is>
+      </c>
+      <c r="B672" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Rasputini Cinci Hoca</t>
+        </is>
+      </c>
+      <c r="C672" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="673" spans="1:3">
+      <c r="A673" s="1" t="inlineStr">
+        <is>
+          <t>9799753293258</t>
+        </is>
+      </c>
+      <c r="B673" s="1" t="inlineStr">
+        <is>
+          <t>Nobel’li Şairler Antolojisi</t>
+        </is>
+      </c>
+      <c r="C673" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="674" spans="1:3">
+      <c r="A674" s="1" t="inlineStr">
+        <is>
+          <t>9789753295161</t>
+        </is>
+      </c>
+      <c r="B674" s="1" t="inlineStr">
+        <is>
+          <t>Neler Yedim Neler, Maydonozlu Köfteler</t>
+        </is>
+      </c>
+      <c r="C674" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="675" spans="1:3">
+      <c r="A675" s="1" t="inlineStr">
+        <is>
+          <t>9789753296052</t>
+        </is>
+      </c>
+      <c r="B675" s="1" t="inlineStr">
+        <is>
+          <t>Nathan Never Büyük Albüm Sayı: 7 İki Düşman</t>
+        </is>
+      </c>
+      <c r="C675" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="676" spans="1:3">
+      <c r="A676" s="1" t="inlineStr">
+        <is>
+          <t>9789753295499</t>
+        </is>
+      </c>
+      <c r="B676" s="1" t="inlineStr">
+        <is>
+          <t>Nathan Never Büyük Albüm Sayı: 6 Büyük Tehdit</t>
+        </is>
+      </c>
+      <c r="C676" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="677" spans="1:3">
+      <c r="A677" s="1" t="inlineStr">
+        <is>
+          <t>9789753294867</t>
+        </is>
+      </c>
+      <c r="B677" s="1" t="inlineStr">
+        <is>
+          <t>Nathan Never Büyük Albüm Sayı: 5 Tam Macera Nemo</t>
+        </is>
+      </c>
+      <c r="C677" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="678" spans="1:3">
+      <c r="A678" s="1" t="inlineStr">
+        <is>
+          <t>9799753294637</t>
+        </is>
+      </c>
+      <c r="B678" s="1" t="inlineStr">
+        <is>
+          <t>Nathan Never Büyük Albüm Sayı: 4 Ayaklanma</t>
+        </is>
+      </c>
+      <c r="C678" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="679" spans="1:3">
+      <c r="A679" s="1" t="inlineStr">
+        <is>
+          <t>3990000032368</t>
+        </is>
+      </c>
+      <c r="B679" s="1" t="inlineStr">
+        <is>
+          <t>Nathan Never Büyük Albüm Sayı: 3 Yeni Bir Gelecek</t>
+        </is>
+      </c>
+      <c r="C679" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="680" spans="1:3">
+      <c r="A680" s="1" t="inlineStr">
+        <is>
+          <t>9799753293548</t>
+        </is>
+      </c>
+      <c r="B680" s="1" t="inlineStr">
+        <is>
+          <t>Nathan Never Büyük Albüm Sayı: 2 Gelecekte Yolculuk</t>
+        </is>
+      </c>
+      <c r="C680" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="681" spans="1:3">
+      <c r="A681" s="1" t="inlineStr">
+        <is>
+          <t>9799753293371</t>
+        </is>
+      </c>
+      <c r="B681" s="1" t="inlineStr">
+        <is>
+          <t>Nathan Never Büyük Albüm Sayı: 1 Çifte Gelecek</t>
+        </is>
+      </c>
+      <c r="C681" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="682" spans="1:3">
+      <c r="A682" s="1" t="inlineStr">
+        <is>
+          <t>9789753295918</t>
+        </is>
+      </c>
+      <c r="B682" s="1" t="inlineStr">
+        <is>
+          <t>Nargile (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C682" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="683" spans="1:3">
+      <c r="A683" s="1" t="inlineStr">
+        <is>
           <t>9789753293808</t>
         </is>
       </c>
-      <c r="B358" s="1" t="inlineStr">
+      <c r="B683" s="1" t="inlineStr">
         <is>
           <t>Mevsimlerle Gelen Lezzetler</t>
         </is>
       </c>
-      <c r="C358" s="1">
-        <v>300</v>
+      <c r="C683" s="1">
+        <v>400</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>