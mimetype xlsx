--- v1 (2026-04-03)
+++ v2 (2026-05-21)
@@ -85,10270 +85,10300 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786254130809</t>
+          <t>9786254130274</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Gastronomiye İnterdisipliner Yaklaşım</t>
+          <t>Hafıza Detektifi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>880</v>
+        <v>520</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786254130793</t>
+          <t>9786254130427</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Gastronomi İşletmeciliğinin Altın Kuralları</t>
+          <t>Hatıralarımın Şehri Edinburgh</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>740</v>
+        <v>620</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786254130779</t>
+          <t>9786254130809</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Geçmiş Zaman Sesleri</t>
+          <t>Gastronomiye İnterdisipliner Yaklaşım</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>420</v>
+        <v>880</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786254130762</t>
+          <t>9786254130793</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Müjgan</t>
+          <t>Gastronomi İşletmeciliğinin Altın Kuralları</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>420</v>
+        <v>740</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259643649</t>
+          <t>9786254130779</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Beyefendiyi Kim Zehirledi?</t>
+          <t>Geçmiş Zaman Sesleri</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>480</v>
+        <v>420</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259643632</t>
+          <t>9786254130762</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Sekiz Yalnız Kadın</t>
+          <t>Müjgan</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>540</v>
+        <v>420</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786254130755</t>
+          <t>9786259643649</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Belki Birimiz</t>
+          <t>Beyefendiyi Kim Zehirledi?</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>480</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786254130748</t>
+          <t>9786259643632</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>İki Hafta Önce Bugün</t>
+          <t>Sekiz Yalnız Kadın</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>400</v>
+        <v>540</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786254130731</t>
+          <t>9786254130755</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Vegan</t>
+          <t>Belki Birimiz</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>880</v>
+        <v>480</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786254130724</t>
+          <t>9786254130748</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Uyandır Çayı Kızarmış Ekmeği De Sofra Aşktır De</t>
+          <t>İki Hafta Önce Bugün</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786254130717</t>
+          <t>9786254130731</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yarımada</t>
+          <t>Anadolu Vegan</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>670</v>
+        <v>880</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789753292757</t>
+          <t>9786254130724</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kahve - Fincandan Lezzete</t>
+          <t>Uyandır Çayı Kızarmış Ekmeği De Sofra Aşktır De</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>60</v>
+        <v>400</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9799753294354</t>
+          <t>9786254130717</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Zengin Sofraların Lüks Tatları</t>
+          <t>Yarımada</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>20.37</v>
+        <v>670</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789753295055</t>
+          <t>9789753292757</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Zagor 3</t>
+          <t>Kahve - Fincandan Lezzete</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>25.93</v>
+        <v>60</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789753297394</t>
+          <t>9799753294354</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Zagor 9</t>
+          <t>Zengin Sofraların Lüks Tatları</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>37.04</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789753295840</t>
+          <t>9789753295055</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Zagor 7</t>
+          <t>Efsanevi Zagor 3</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>32.41</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9799753294910</t>
+          <t>9789753297394</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Zagor 5</t>
+          <t>Efsanevi Zagor 9</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>27.78</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789753297875</t>
+          <t>9789753295840</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Zagor 4</t>
+          <t>Efsanevi Zagor 7</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>27.78</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789753297516</t>
+          <t>9799753294910</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Zagor 10</t>
+          <t>Efsanevi Zagor 5</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>37.04</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789753297578</t>
+          <t>9789753297875</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Zagor 6</t>
+          <t>Efsanevi Zagor 4</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>32.41</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789753295949</t>
+          <t>9789753297516</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Zagor 2</t>
+          <t>Efsanevi Zagor 10</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>25.93</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789753292801</t>
+          <t>9789753297578</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Oğullar ve Sevgililer</t>
+          <t>Efsanevi Zagor 6</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>16.67</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789753292146</t>
+          <t>9789753295949</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>O Kadını Seviyorum Ama...</t>
+          <t>Efsanevi Zagor 2</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>8.33</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9799753293517</t>
+          <t>9789753292801</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Neşter Darbeleri</t>
+          <t>Oğullar ve Sevgililer</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>13.89</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789753291668</t>
+          <t>9789753292146</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Nam-ı Diğer Grace</t>
+          <t>O Kadını Seviyorum Ama...</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>19.44</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789753294584</t>
+          <t>9799753293517</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Mutfak Sırları</t>
+          <t>Neşter Darbeleri</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>25.93</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789753291675</t>
+          <t>9789753291668</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Mondrian Gibi Resim Yapan Hırsız - Bir Bernie Rhodenbarr Polisiyesi</t>
+          <t>Nam-ı Diğer Grace</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>11.11</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789753290067</t>
+          <t>9789753294584</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Nefes Darlığı</t>
+          <t>Mutfak Sırları</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>8.33</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9799753293043</t>
+          <t>9789753291675</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Galilee</t>
+          <t>Mondrian Gibi Resim Yapan Hırsız - Bir Bernie Rhodenbarr Polisiyesi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>29.63</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9799753293876</t>
+          <t>9789753290067</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Frida</t>
+          <t>Nefes Darlığı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>17.59</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789753296953</t>
+          <t>9799753293043</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Fatih Sultan Mehmed ve Zamanı</t>
+          <t>Galilee</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>46.3</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789753290753</t>
+          <t>9799753293876</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Evli Bir Kadının Küçük Elkitabı</t>
+          <t>Frida</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>8.33</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789753290678</t>
+          <t>9789753296953</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Erkekler ve Diğer Sürüngenler</t>
+          <t>Fatih Sultan Mehmed ve Zamanı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>8.33</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789753291262</t>
+          <t>9789753290753</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Erkekler Hakkında Bilmek İstediğiniz Herşey  Cilt: 1 (Ciltli)</t>
+          <t>Evli Bir Kadının Küçük Elkitabı</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789753291279</t>
+          <t>9789753290678</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Erkekler Hakkında Bilmek İstediğiniz Herşey Cilt: 2 (Ciltli)</t>
+          <t>Erkekler ve Diğer Sürüngenler</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789753290074</t>
+          <t>9789753291262</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>En İyisini ve En Doğrusunu En Sonunda Anneler Söyler</t>
+          <t>Erkekler Hakkında Bilmek İstediğiniz Herşey  Cilt: 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789753291057</t>
+          <t>9789753291279</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Elvis Presley Bütün Plakları ve CD’leriyle</t>
+          <t>Erkekler Hakkında Bilmek İstediğiniz Herşey Cilt: 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789753296618</t>
+          <t>9789753290074</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Mister No Sayı: 6</t>
+          <t>En İyisini ve En Doğrusunu En Sonunda Anneler Söyler</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>32.41</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789753296168</t>
+          <t>9789753291057</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Mister No Sayı: 5</t>
+          <t>Elvis Presley Bütün Plakları ve CD’leriyle</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>27.78</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789753295185</t>
+          <t>9789753296618</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Mister No Sayı: 4</t>
+          <t>Efsanevi Mister No Sayı: 6</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>27.78</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789753295352</t>
+          <t>9789753296168</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Mister No Sayı: 2</t>
+          <t>Efsanevi Mister No Sayı: 5</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789753295871</t>
+          <t>9789753295185</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Martin Mystere Maceraları: 5</t>
+          <t>Efsanevi Mister No Sayı: 4</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9799753293302</t>
+          <t>9789753295352</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Dylan Dog and Martin Mystere Son Durak: Kabus! / Dünyanın Sonu / Orman Cinleri</t>
+          <t>Efsanevi Mister No Sayı: 2</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>17.59</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9799753293630</t>
+          <t>9789753295871</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın En Ünlü Denkleminin Biyografisi E=mc2</t>
+          <t>Efsanevi Martin Mystere Maceraları: 5</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>22.22</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789753295093</t>
+          <t>9799753293302</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Durulmayan Bir Kafa</t>
+          <t>Dylan Dog and Martin Mystere Son Durak: Kabus! / Dünyanın Sonu / Orman Cinleri</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>37.04</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789753292979</t>
+          <t>9799753293630</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Dört Yol Ağzındaki Ev</t>
+          <t>Dünyanın En Ünlü Denkleminin Biyografisi E=mc2</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>8.33</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789753252386</t>
+          <t>9789753295093</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Dostumuz Köpek</t>
+          <t>Durulmayan Bir Kafa</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>8.33</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789753292337</t>
+          <t>9789753292979</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Dostlar Kulübü</t>
+          <t>Dört Yol Ağzındaki Ev</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9799753293456</t>
+          <t>9789753252386</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Doğu Doğudur</t>
+          <t>Dostumuz Köpek</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>11.57</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9799753294606</t>
+          <t>9789753292337</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Film Müziği: Tarihçe ve Yazılar</t>
+          <t>Dostlar Kulübü</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>12.96</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789753297561</t>
+          <t>9799753293456</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Tex Maceraları Sayı: 11 Maxi Tex 13 ve 14 Vahşi Batı Yollarında - Canavar İnsan</t>
+          <t>Doğu Doğudur</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>37.04</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789753297189</t>
+          <t>9799753294606</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Tex Maceraları Sayı: 9 Apaçi Kalesi - Kristal Fetiş - Ateş Mızrağı</t>
+          <t>Film Müziği: Tarihçe ve Yazılar</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>37.04</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789753297509</t>
+          <t>9789753297561</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Tex Maceraları Sayı: 10 Maxi Tex 11 ve 12 Sahara Kalesi - Cehennem Alayı</t>
+          <t>Efsanevi Tex Maceraları Sayı: 11 Maxi Tex 13 ve 14 Vahşi Batı Yollarında - Canavar İnsan</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>37.04</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789753292078</t>
+          <t>9789753297189</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Bıçak Sırtı - Bir Matthew Scudder Polisiyesi</t>
+          <t>Efsanevi Tex Maceraları Sayı: 9 Apaçi Kalesi - Kristal Fetiş - Ateş Mızrağı</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>20.37</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789753290029</t>
+          <t>9789753297509</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Babamın Bilgelik Kitabı</t>
+          <t>Efsanevi Tex Maceraları Sayı: 10 Maxi Tex 11 ve 12 Sahara Kalesi - Cehennem Alayı</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>8.33</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789753291729</t>
+          <t>9789753292078</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Babaların Günahları</t>
+          <t>Bıçak Sırtı - Bir Matthew Scudder Polisiyesi</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>11.11</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789753294720</t>
+          <t>9789753290029</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Antilop ve Flurya</t>
+          <t>Babamın Bilgelik Kitabı</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>18.52</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789753291811</t>
+          <t>9789753291729</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Amansız Düşmanım</t>
+          <t>Babaların Günahları</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>8.33</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789753296892</t>
+          <t>9789753294720</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 7 Tuzak /Kara Okları / 6 No’lu Karakol / Alçakça Bir Suikast</t>
+          <t>Antilop ve Flurya</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>35</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>3990000001055</t>
+          <t>9789753291811</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Aylık Altın Seri Tex Sayı: 139  Elveda, Dostum</t>
+          <t>Amansız Düşmanım</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>15.84</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>3990000001075</t>
+          <t>9789753296892</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Aylık Altın Seri Tex Sayı: 138  Trajik Kuşatma</t>
+          <t>Altın Klasik Tex Sayı: 7 Tuzak /Kara Okları / 6 No’lu Karakol / Alçakça Bir Suikast</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>14.81</v>
+        <v>35</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789753297288</t>
+          <t>3990000001055</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 24 Savanada Dehşet / Kara Baron / Altın Kervanı / Av</t>
+          <t>Aylık Altın Seri Tex Sayı: 139  Elveda, Dostum</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>27.78</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789753297042</t>
+          <t>3990000001075</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 17 Kısa Namlular / Sirkte Facia / Sarı El / Apaçi Düellosu</t>
+          <t>Aylık Altın Seri Tex Sayı: 138  Trajik Kuşatma</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>27.78</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789753297035</t>
+          <t>9789753297288</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 16 Karda Ölüm / Köpekbalıkları / Muhafızlar / Meksika</t>
+          <t>Altın Klasik Tex Sayı: 24 Savanada Dehşet / Kara Baron / Altın Kervanı / Av</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789753297011</t>
+          <t>9789753297042</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 14 Büyük Kral / Kızıl Çöl / İhanet / İsyan</t>
+          <t>Altın Klasik Tex Sayı: 17 Kısa Namlular / Sirkte Facia / Sarı El / Apaçi Düellosu</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789753297004</t>
+          <t>9789753297035</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 13 Büyücü / Gecenin Çocukları / Navajo Kanı / Gerilla Savaşı</t>
+          <t>Altın Klasik Tex Sayı: 16 Karda Ölüm / Köpekbalıkları / Muhafızlar / Meksika</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789753296991</t>
+          <t>9789753297011</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 12 Esrarengiz Ses / Kiralık Katil / Kayıp Topraklar / Laredo'da Düello</t>
+          <t>Altın Klasik Tex Sayı: 14 Büyük Kral / Kızıl Çöl / İhanet / İsyan</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789753297325</t>
+          <t>9789753297004</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 26 El Morisco / Büyülü Dağlar / Derinlerin Efendisi / Yemin</t>
+          <t>Altın Klasik Tex Sayı: 13 Büyücü / Gecenin Çocukları / Navajo Kanı / Gerilla Savaşı</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789753297295</t>
+          <t>9789753296991</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 25 Yabancı / Soyguncular / Yenilgi / Apaçi Kalesi</t>
+          <t>Altın Klasik Tex Sayı: 12 Esrarengiz Ses / Kiralık Katil / Kayıp Topraklar / Laredo'da Düello</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789753296984</t>
+          <t>9789753297325</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 11 önek / Star-O'da Yangın / Yaşam Savaşı / Cüretkar Bir Soygun</t>
+          <t>Altın Klasik Tex Sayı: 26 El Morisco / Büyülü Dağlar / Derinlerin Efendisi / Yemin</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789753290494</t>
+          <t>9789753297295</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Ali Ekrem Bolayır’dan Suut Kemal Yetkin’e Mektuplar</t>
+          <t>Altın Klasik Tex Sayı: 25 Yabancı / Soyguncular / Yenilgi / Apaçi Kalesi</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>8.33</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789753291804</t>
+          <t>9789753296984</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Alexandre’ın Köprüsü</t>
+          <t>Altın Klasik Tex Sayı: 11 önek / Star-O'da Yangın / Yaşam Savaşı / Cüretkar Bir Soygun</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>8.33</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789753252393</t>
+          <t>9789753290494</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Kadınlar</t>
+          <t>Ali Ekrem Bolayır’dan Suut Kemal Yetkin’e Mektuplar</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>3990000015413</t>
+          <t>9789753291804</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Aylık Tex Sayı: 193 Ölünün Eli</t>
+          <t>Alexandre’ın Köprüsü</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>15.84</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>3990000015076</t>
+          <t>9789753252393</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Aylık Tex Sayı: 192 Kesişen Kaderler</t>
+          <t>Akıllı Kadınlar</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>15.84</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>3990000001083</t>
+          <t>3990000015413</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Aylık Tex Sayı: 174 Hortum</t>
+          <t>Aylık Tex Sayı: 193 Ölünün Eli</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>15.84</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789753296908</t>
+          <t>3990000015076</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 8 Kara Çakal / Oldpawnee Bill / Yeşil Tepe / Ölüm Karanlıkta Bekliyor</t>
+          <t>Aylık Tex Sayı: 192 Kesişen Kaderler</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>35</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789753297462</t>
+          <t>3990000001083</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 30 El Paso / Güçlünün Kanunu / Silahlar Susmuyor / Pecos Kıyılarında</t>
+          <t>Aylık Tex Sayı: 174 Hortum</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>27.78</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789753296731</t>
+          <t>9789753296908</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 3 Son Çarpışma / Tuzak / Kızılderili İşaretleri / Teks'in Oğlu</t>
+          <t>Altın Klasik Tex Sayı: 8 Kara Çakal / Oldpawnee Bill / Yeşil Tepe / Ölüm Karanlıkta Bekliyor</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>27.78</v>
+        <v>35</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789753297349</t>
+          <t>9789753297462</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 28 Katliam! / Chinatown / Hileli Oyun / Son Darbe</t>
+          <t>Altın Klasik Tex Sayı: 30 El Paso / Güçlünün Kanunu / Silahlar Susmuyor / Pecos Kıyılarında</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789753297332</t>
+          <t>9789753296731</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 27 Durdurulmayan / İhanetin Bedeli / Gılas! / Robber City’de Cehennem</t>
+          <t>Altın Klasik Tex Sayı: 3 Son Çarpışma / Tuzak / Kızılderili İşaretleri / Teks'in Oğlu</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9799753297929</t>
+          <t>9789753297349</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 34 Kervan / Condor Geçidi / Diablero / Gece Kraliçesi</t>
+          <t>Altın Klasik Tex Sayı: 28 Katliam! / Chinatown / Hileli Oyun / Son Darbe</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>3990000025698</t>
+          <t>9789753297332</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 40 Adanın Tiranı / Kafa Avcıları / Duranco Şerifi / Katiller</t>
+          <t>Altın Klasik Tex Sayı: 27 Durdurulmayan / İhanetin Bedeli / Gılas! / Robber City’de Cehennem</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>35</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>3990000025699</t>
+          <t>9799753297929</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 48 Cheyenne'lerin İsyanı / Üç Uzun Gün / Baltımore'lu Adam / Keşisen Kaderler</t>
+          <t>Altın Klasik Tex Sayı: 34 Kervan / Condor Geçidi / Diablero / Gece Kraliçesi</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>29.7</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789753298629</t>
+          <t>3990000025698</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt: 51</t>
+          <t>Altın Klasik Tex Sayı: 40 Adanın Tiranı / Kafa Avcıları / Duranco Şerifi / Katiller</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>27.78</v>
+        <v>35</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789753298612</t>
+          <t>3990000025699</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt: 50</t>
+          <t>Tex Süper Cilt Sayı: 48 Cheyenne'lerin İsyanı / Üç Uzun Gün / Baltımore'lu Adam / Keşisen Kaderler</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>27.78</v>
+        <v>29.7</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>3990000002836</t>
+          <t>9789753298629</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Teks Sayı: 42</t>
+          <t>Tex Süper Cilt: 51</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>35</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789753297868</t>
+          <t>9789753298612</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 42</t>
+          <t>Tex Süper Cilt: 50</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789753298865</t>
+          <t>3990000002836</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Çayların Büyüsü</t>
+          <t>Altın Klasik Teks Sayı: 42</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>27.78</v>
+        <v>35</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789753297936</t>
+          <t>9789753297868</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 35 Montales'in Dönüşü / Trajik Kuşatma / Elveda Dostum / Arizona</t>
+          <t>Tex Süper Cilt Sayı: 42</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789753297943</t>
+          <t>9789753298865</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 43</t>
+          <t>Çayların Büyüsü</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789753292115</t>
+          <t>9789753297936</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Dersimiz Kadınlar</t>
+          <t>Altın Klasik Tex Sayı: 35 Montales'in Dönüşü / Trajik Kuşatma / Elveda Dostum / Arizona</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>8.33</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9799753293661</t>
+          <t>9789753297943</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Define Adası</t>
+          <t>Tex Süper Cilt Sayı: 43</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>20</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789753293976</t>
+          <t>9789753292115</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Cinayetleri</t>
+          <t>Dersimiz Kadınlar</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>16.67</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9799753294965</t>
+          <t>9799753293661</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Büyük Fizikçiler Galileo’dan Hawking’e Büyük Hayatlar</t>
+          <t>Define Adası</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>35.19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789753292702</t>
+          <t>9789753293976</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Bütün Hikayeleri</t>
+          <t>Çocuk Cinayetleri</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>8.33</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789753291705</t>
+          <t>9799753294965</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Buzkıracağı Cinayetleri</t>
+          <t>Büyük Fizikçiler Galileo’dan Hawking’e Büyük Hayatlar</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>11.11</v>
+        <v>35.19</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789753297448</t>
+          <t>9789753292702</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Bu Mülkün Sultanları (Küçük Boy)</t>
+          <t>Bütün Hikayeleri</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>23.15</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789753291521</t>
+          <t>9789753291705</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Çenesini Tutamayan Kedi</t>
+          <t>Buzkıracağı Cinayetleri</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789753291750</t>
+          <t>9789753297448</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Türk Edebiyatında 199 Şairden 199 Şiir</t>
+          <t>Bu Mülkün Sultanları (Küçük Boy)</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>13.89</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789753297172</t>
+          <t>9789753291521</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Bu Mülkün Kadın Sultanları</t>
+          <t>Çenesini Tutamayan Kedi</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>48.15</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789753291361</t>
+          <t>9789753291750</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Biten İlişkilerden Sonra Ayakta Kalabilmenin Altın Kuralları</t>
+          <t>Çağdaş Türk Edebiyatında 199 Şairden 199 Şiir</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>8.33</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789753292795</t>
+          <t>9789753297172</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Birinci Dereceden Cinayet</t>
+          <t>Bu Mülkün Kadın Sultanları</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>18.52</v>
+        <v>48.15</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789753290821</t>
+          <t>9789753291361</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Bir Köpeğin Küçük Elkitabı</t>
+          <t>Biten İlişkilerden Sonra Ayakta Kalabilmenin Altın Kuralları</t>
         </is>
       </c>
       <c r="C105" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789753296823</t>
+          <t>9789753292795</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Bir Film Nasıl Okunur? - Sinema Dili, Tarihi ve Kuramı</t>
+          <t>Birinci Dereceden Cinayet</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>44.44</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789753291897</t>
+          <t>9789753290821</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Bir Dizi Ölü Adam - Bir Matthew Scudder Polisiyesi</t>
+          <t>Bir Köpeğin Küçük Elkitabı</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>15</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9799753293197</t>
+          <t>9789753296823</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Bir Çocuğun Gözleri</t>
+          <t>Bir Film Nasıl Okunur? - Sinema Dili, Tarihi ve Kuramı</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>18.52</v>
+        <v>44.44</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789753290838</t>
+          <t>9789753291897</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Bir Bebeğin Küçük Elkitabı</t>
+          <t>Bir Dizi Ölü Adam - Bir Matthew Scudder Polisiyesi</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>8.33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9799753293265</t>
+          <t>9799753293197</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Bir Albüm Dolusu Cinayet: 1886-1902 Paris Polis Kayıtlarına Göre</t>
+          <t>Bir Çocuğun Gözleri</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>22.22</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9799753294019</t>
+          <t>9789753290838</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 2</t>
+          <t>Bir Bebeğin Küçük Elkitabı</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>24.07</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789753295031</t>
+          <t>9799753293265</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 10</t>
+          <t>Bir Albüm Dolusu Cinayet: 1886-1902 Paris Polis Kayıtlarına Göre</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>25</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789753298797</t>
+          <t>9799753294019</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Bir Lezzet Cenneti Gurme Kent Gaziantep Mutfağı (Kutulu)</t>
+          <t>Dampyr Süper Cilt: 2</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>70</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789753298766</t>
+          <t>9789753295031</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>A Taste of Heaven in Turkey Gourmet Cuisine of Gaziantep</t>
+          <t>Dampyr Süper Cilt: 10</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>65</v>
+        <v>25</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>3990000026504</t>
+          <t>9789753298797</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 47</t>
+          <t>Bir Lezzet Cenneti Gurme Kent Gaziantep Mutfağı (Kutulu)</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>27.78</v>
+        <v>70</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9799753298179</t>
+          <t>9789753298766</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 36 Tuzak / Kanun Namına / Ölüm Hücresi / Mohaveler</t>
+          <t>A Taste of Heaven in Turkey Gourmet Cuisine of Gaziantep</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>35</v>
+        <v>65</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789753297950</t>
+          <t>3990000026504</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 44</t>
+          <t>Tex Süper Cilt Sayı: 47</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9799753294651</t>
+          <t>9799753298179</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Mister No Sayı: 1</t>
+          <t>Altın Klasik Tex Sayı: 36 Tuzak / Kanun Namına / Ölüm Hücresi / Mohaveler</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>27.78</v>
+        <v>35</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9799753294491</t>
+          <t>9789753297950</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Mister No Sayı: 3</t>
+          <t>Tex Süper Cilt Sayı: 44</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789753296700</t>
+          <t>9799753294651</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Zagor 8</t>
+          <t>Efsanevi Mister No Sayı: 1</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>35.19</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789753292023</t>
+          <t>9799753294491</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Masumiyet Çağı</t>
+          <t>Efsanevi Mister No Sayı: 3</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>16.67</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789753292931</t>
+          <t>9789753296700</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Martin Mystere Dev Albüm Sayı:3 Kara Adamlar</t>
+          <t>Efsanevi Zagor 8</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>49</v>
+        <v>35.19</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9799753294422</t>
+          <t>9789753292023</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Martin Mystere Dev Albüm Sayı: 9 Büyücüler Kenti</t>
+          <t>Masumiyet Çağı</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>25.93</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789753296694</t>
+          <t>9789753292931</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Martin Mystere Dev Albüm Sayı: 6 Buz ve Ateş Adası</t>
+          <t>Martin Mystere Dev Albüm Sayı:3 Kara Adamlar</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>35</v>
+        <v>49</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9799753293098</t>
+          <t>9799753294422</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Martin Mystere Dev Albüm Sayı: 4 Sahra’nın Laneti</t>
+          <t>Martin Mystere Dev Albüm Sayı: 9 Büyücüler Kenti</t>
         </is>
       </c>
       <c r="C125" s="1">
         <v>25.93</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789753292894</t>
+          <t>9789753296694</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Martin Mystere Dev Albüm Sayı: 2 Xanadu</t>
+          <t>Martin Mystere Dev Albüm Sayı: 6 Buz ve Ateş Adası</t>
         </is>
       </c>
       <c r="C126" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789753296182</t>
+          <t>9799753293098</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Martin Mystere Dev Albüm Sayı: 12 On Felaket</t>
+          <t>Martin Mystere Dev Albüm Sayı: 4 Sahra’nın Laneti</t>
         </is>
       </c>
       <c r="C127" s="1">
         <v>25.93</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789753292740</t>
+          <t>9789753292894</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Martin Mystere Dev Albüm Sayı: 1 Noel Baba’nın Esrarı</t>
+          <t>Martin Mystere Dev Albüm Sayı: 2 Xanadu</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789753296243</t>
+          <t>9789753296182</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Lezzetli Sohbetler</t>
+          <t>Martin Mystere Dev Albüm Sayı: 12 On Felaket</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>25</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789753297974</t>
+          <t>9789753292740</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Leonardo da Vinci’nin Sofrası</t>
+          <t>Martin Mystere Dev Albüm Sayı: 1 Noel Baba’nın Esrarı</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789753292986</t>
+          <t>9789753296243</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Lanetlenme Oyunu</t>
+          <t>Lezzetli Sohbetler</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>17.59</v>
+        <v>25</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789753292061</t>
+          <t>9789753297974</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Kütüphanedeki Hırsız - Bir Bernie Rhodenbarr Polisiyesi</t>
+          <t>Leonardo da Vinci’nin Sofrası</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>12.96</v>
+        <v>30</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9799753294293</t>
+          <t>9789753292986</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Küçük Bey</t>
+          <t>Lanetlenme Oyunu</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>9.26</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9799753294736</t>
+          <t>9789753292061</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Kurbağa Prens (Ciltli)</t>
+          <t>Kütüphanedeki Hırsız - Bir Bernie Rhodenbarr Polisiyesi</t>
         </is>
       </c>
       <c r="C134" s="1">
         <v>12.96</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9799753293647</t>
+          <t>9799753294293</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Kör Suikastçi</t>
+          <t>Küçük Bey</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>22.22</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789753291217</t>
+          <t>9799753294736</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Köpekler İçin Dediler ki...</t>
+          <t>Kurbağa Prens (Ciltli)</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>8.33</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789753296212</t>
+          <t>9799753293647</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Korkmayınız Mister Sherlock Holmes! ( 2 Cilt Takım Kutulu)</t>
+          <t>Kör Suikastçi</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>3000</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789753291484</t>
+          <t>9789753291217</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Kipling’den Alıntı Yapmayı Seven Hırsız</t>
+          <t>Köpekler İçin Dediler ki...</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>11.11</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789753295178</t>
+          <t>9789753296212</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Kim Bir Milyar Kazanmak İster?</t>
+          <t>Korkmayınız Mister Sherlock Holmes! ( 2 Cilt Takım Kutulu)</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>16.67</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9799753294057</t>
+          <t>9789753291484</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Kızıl ile Kara</t>
+          <t>Kipling’den Alıntı Yapmayı Seven Hırsız</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>22.22</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789753292290</t>
+          <t>9789753295178</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Kırık Çete</t>
+          <t>Kim Bir Milyar Kazanmak İster?</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>11.11</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789753291743</t>
+          <t>9799753294057</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Kendini Humphrey Bogart Sanan Hırsız</t>
+          <t>Kızıl ile Kara</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>12.96</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9799753293203</t>
+          <t>9789753292290</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Kediler İçin Adabımuaşeret</t>
+          <t>Kırık Çete</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>8.33</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9799753293852</t>
+          <t>9789753291743</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan Sesler</t>
+          <t>Kendini Humphrey Bogart Sanan Hırsız</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>20.37</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789753291071</t>
+          <t>9799753293203</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Gözükünce</t>
+          <t>Kediler İçin Adabımuaşeret</t>
         </is>
       </c>
       <c r="C145" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789753291187</t>
+          <t>9799753293852</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Kara Kitap</t>
+          <t>Kaybolan Sesler</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>8.33</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789753291538</t>
+          <t>9789753291071</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Kanepe Atıştıran Kedi Bir Jim Qwilleran Macerası</t>
+          <t>Karanlık Gözükünce</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>11.11</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9799753294873</t>
+          <t>9789753291187</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Kan Kitapları 2</t>
+          <t>Kara Kitap</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>16.67</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789753296373</t>
+          <t>9789753291538</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Kan Kitapları 1</t>
+          <t>Kanepe Atıştıran Kedi Bir Jim Qwilleran Macerası</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>12.04</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789753291453</t>
+          <t>9799753294873</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Kadınlar İçin Dediler ki...</t>
+          <t>Kan Kitapları 2</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>8.33</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789753292214</t>
+          <t>9789753296373</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Kadın Genleri</t>
+          <t>Kan Kitapları 1</t>
         </is>
       </c>
       <c r="C151" s="1">
         <v>12.04</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789753295598</t>
+          <t>9789753291453</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Jonathan Strange ve Bay Norrell</t>
+          <t>Kadınlar Kadınlar İçin Dediler ki...</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>37.04</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9799753293432</t>
+          <t>9789753292214</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Seni Unutmadım</t>
+          <t>Kadın Genleri</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>27.78</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9789753292825</t>
+          <t>9789753295598</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>İstanbul İstanbul İken</t>
+          <t>Jonathan Strange ve Bay Norrell</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>20.37</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789753291767</t>
+          <t>9799753293432</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Her İşin Başı Sağlık</t>
+          <t>İstanbul Seni Unutmadım</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>8.33</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9789753291927</t>
+          <t>9789753292825</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Hepimiz Birbirimizin Örneğiyiz</t>
+          <t>İstanbul İstanbul İken</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>8.33</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9789753297745</t>
+          <t>9789753291767</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Hata Neredeydi?</t>
+          <t>Her İşin Başı Sağlık</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>14.81</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789753291835</t>
+          <t>9789753291927</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Haremden Mahrem Hatıralar</t>
+          <t>Hepimiz Birbirimizin Örneğiyiz</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>360</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9799753293050</t>
+          <t>9789753297745</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı</t>
+          <t>Hata Neredeydi?</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>20</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9799753294279</t>
+          <t>9789753291835</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Germinal</t>
+          <t>Haremden Mahrem Hatıralar</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>20.37</v>
+        <v>360</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789753292160</t>
+          <t>9799753293050</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Bar Kapandığında - Bir Matthew Scudder Polisiyesi</t>
+          <t>Gökkuşağı</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>21.3</v>
+        <v>20</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9789753297554</t>
+          <t>9799753294279</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Mister No Efsanevi Mister No Maceraları Cilt: 5</t>
+          <t>Germinal</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>24.07</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789753295604</t>
+          <t>9789753292160</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Tex Maceraları Sayı: 3 Kızılderili İntikamı - Vahşi İntikam - Ölüm Haçı</t>
+          <t>Kutsal Bar Kapandığında - Bir Matthew Scudder Polisiyesi</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>32.41</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9789753292313</t>
+          <t>9789753297554</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Yıldızlar Altında İstanbul</t>
+          <t>Mister No Efsanevi Mister No Maceraları Cilt: 5</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>40</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9789753292771</t>
+          <t>9789753295604</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Kalpler Cinayetleri</t>
+          <t>Efsanevi Tex Maceraları Sayı: 3 Kızılderili İntikamı - Vahşi İntikam - Ölüm Haçı</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>13.89</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9799753293890</t>
+          <t>9789753292313</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Vatan Yahut Silistre</t>
+          <t>Yıldızlar Altında İstanbul</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>11.11</v>
+        <v>40</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9799753293128</t>
+          <t>9789753292771</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Üç Silahşörler 2 / Yirmi Yıl Sonra (2 Kitap Takım)</t>
+          <t>Yalnız Kalpler Cinayetleri</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>40</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9789753292184</t>
+          <t>9799753293890</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Üç Silahşörler</t>
+          <t>Vatan Yahut Silistre</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>29.63</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9799753293920</t>
+          <t>9799753293128</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Uyuşturucu Kafesi Türkiye Polisiyeleri 2</t>
+          <t>Üç Silahşörler 2 / Yirmi Yıl Sonra (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>14.81</v>
+        <v>40</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9799753294408</t>
+          <t>9789753292184</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Ustaların Seçtikleri</t>
+          <t>Üç Silahşörler</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>32.41</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9789753291439</t>
+          <t>9799753293920</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Umduğunu Değil, Bulduğunu Yiyen Hırsız - Bir Bernie Rhodenbarr Polisiyesi</t>
+          <t>Uyuşturucu Kafesi Türkiye Polisiyeleri 2</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>11.11</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9789753297677</t>
+          <t>9799753294408</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Mantarları - 1 (Ciltli)</t>
+          <t>Ustaların Seçtikleri</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>55.56</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9789753295932</t>
+          <t>9789753291439</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de İslamcı Kitle Seferberliği</t>
+          <t>Umduğunu Değil, Bulduğunu Yiyen Hırsız - Bir Bernie Rhodenbarr Polisiyesi</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>27.78</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789753295642</t>
+          <t>9789753297677</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Turkish Cuisine In Historical Perspective</t>
+          <t>Türkiye’nin Mantarları - 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>60.19</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789753296113</t>
+          <t>9789753295932</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Turkish Cinema</t>
+          <t>Türkiye’de İslamcı Kitle Seferberliği</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>22.22</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9799753294859</t>
+          <t>9789753295642</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 9</t>
+          <t>Turkish Cuisine In Historical Perspective</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>27.78</v>
+        <v>60.19</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9799753294842</t>
+          <t>9789753296113</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 8</t>
+          <t>Turkish Cinema</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>27.78</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9799753294538</t>
+          <t>9799753294859</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 7</t>
+          <t>Tex Süper Cilt Sayı: 9</t>
         </is>
       </c>
       <c r="C178" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9789753296656</t>
+          <t>9799753294842</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 28</t>
+          <t>Tex Süper Cilt Sayı: 8</t>
         </is>
       </c>
       <c r="C179" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9789753296601</t>
+          <t>9799753294538</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 27</t>
+          <t>Tex Süper Cilt Sayı: 7</t>
         </is>
       </c>
       <c r="C180" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9789753296595</t>
+          <t>9789753296656</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 26</t>
+          <t>Tex Süper Cilt Sayı: 28</t>
         </is>
       </c>
       <c r="C181" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9789753296588</t>
+          <t>9789753296601</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 25</t>
+          <t>Tex Süper Cilt Sayı: 27</t>
         </is>
       </c>
       <c r="C182" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9789753296397</t>
+          <t>9789753296595</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 24</t>
+          <t>Tex Süper Cilt Sayı: 26</t>
         </is>
       </c>
       <c r="C183" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9789753296366</t>
+          <t>9789753296588</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 23</t>
+          <t>Tex Süper Cilt Sayı: 25</t>
         </is>
       </c>
       <c r="C184" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9789753296359</t>
+          <t>9789753296397</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 22</t>
+          <t>Tex Süper Cilt Sayı: 24</t>
         </is>
       </c>
       <c r="C185" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9789753297622</t>
+          <t>9789753296366</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 16</t>
+          <t>Tex Süper Cilt Sayı: 23</t>
         </is>
       </c>
       <c r="C186" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9789753297615</t>
+          <t>9789753296359</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 15</t>
+          <t>Tex Süper Cilt Sayı: 22</t>
         </is>
       </c>
       <c r="C187" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9789753295611</t>
+          <t>9789753297622</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 14</t>
+          <t>Tex Süper Cilt Sayı: 16</t>
         </is>
       </c>
       <c r="C188" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9789753297851</t>
+          <t>9789753297615</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 41</t>
+          <t>Tex Süper Cilt Sayı: 15</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>35</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9789753297486</t>
+          <t>9789753295611</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 39</t>
+          <t>Tex Süper Cilt Sayı: 14</t>
         </is>
       </c>
       <c r="C190" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9789753297479</t>
+          <t>9789753297851</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 38</t>
+          <t>Tex Süper Cilt Sayı: 41</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>27.78</v>
+        <v>35</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9789753297363</t>
+          <t>9789753297486</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 36</t>
+          <t>Tex Süper Cilt Sayı: 39</t>
         </is>
       </c>
       <c r="C192" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9789753297264</t>
+          <t>9789753297479</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 34</t>
+          <t>Tex Süper Cilt Sayı: 38</t>
         </is>
       </c>
       <c r="C193" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>3990000000472</t>
+          <t>9789753297363</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Aylık Tex Sayı: 91 Büyük Çayırlar</t>
+          <t>Tex Süper Cilt Sayı: 36</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>15.84</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9791303315818</t>
+          <t>9789753297264</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Aylık Tex Sayı: 13 Deniz Fenerindeki Tutsak</t>
+          <t>Tex Süper Cilt Sayı: 34</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>15.84</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9771303316617</t>
+          <t>3990000000472</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 8 Komançi Savaşçısı Tam Macera</t>
+          <t>Aylık Tex Sayı: 91 Büyük Çayırlar</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>35</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9771303318604</t>
+          <t>9791303315818</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 7 Kayıp Pueblo!</t>
+          <t>Aylık Tex Sayı: 13 Deniz Fenerindeki Tutsak</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>35</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>3990000005335</t>
+          <t>9771303316617</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 6 Büyük Soygun!</t>
+          <t>Tex Özel Albüm Sayı: 8 Komançi Savaşçısı Tam Macera</t>
         </is>
       </c>
       <c r="C198" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9799753293555</t>
+          <t>9771303318604</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 5 Arizona Alevler İçinde!</t>
+          <t>Tex Özel Albüm Sayı: 7 Kayıp Pueblo!</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>25.93</v>
+        <v>35</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9971304591112</t>
+          <t>3990000005335</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Aylık Altın Seri Tex Sayı: 33 Vadide Facia</t>
+          <t>Tex Özel Albüm Sayı: 6 Büyük Soygun!</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>15.84</v>
+        <v>35</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9789753296045</t>
+          <t>9799753293555</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Tex Altın Kutu 4 (12 DergiTakım)</t>
+          <t>Tex Özel Albüm Sayı: 5 Arizona Alevler İçinde!</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>99.01</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9789753295758</t>
+          <t>9971304591112</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Tex Altın Kutu 3 (12 Dergi Takım)</t>
+          <t>Aylık Altın Seri Tex Sayı: 33 Vadide Facia</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>99.01</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9789753295321</t>
+          <t>9789753296045</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Tex Altın Kutu 2 (12 Dergi Takım)</t>
+          <t>Tex Altın Kutu 4 (12 DergiTakım)</t>
         </is>
       </c>
       <c r="C203" s="1">
         <v>99.01</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>3990000031145</t>
+          <t>9789753295758</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Tex Altın Kutu 12 (12 Dergi Takım)</t>
+          <t>Tex Altın Kutu 3 (12 Dergi Takım)</t>
         </is>
       </c>
       <c r="C204" s="1">
         <v>99.01</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9799753298124</t>
+          <t>9789753295321</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Tex Altın Kutu 11 (12 Dergi Takım)</t>
+          <t>Tex Altın Kutu 2 (12 Dergi Takım)</t>
         </is>
       </c>
       <c r="C205" s="1">
         <v>99.01</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>3990000037377</t>
+          <t>3990000031145</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Tex Altın Kutu 10 (12 Dergi Takım)</t>
+          <t>Tex Altın Kutu 12 (12 Dergi Takım)</t>
         </is>
       </c>
       <c r="C206" s="1">
         <v>99.01</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9799753294811</t>
+          <t>9799753298124</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Tex Altın Kutu 1 (12 Dergi Takım)</t>
+          <t>Tex Altın Kutu 11 (12 Dergi Takım)</t>
         </is>
       </c>
       <c r="C207" s="1">
         <v>99.01</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9789753297455</t>
+          <t>3990000037377</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 29 İki Bayrak Arasında / Toplar Patlarken / Kızıl Günbatımı / Maça Kızı</t>
+          <t>Tex Altın Kutu 10 (12 Dergi Takım)</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>27.78</v>
+        <v>99.01</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9799753294309</t>
+          <t>9799753294811</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Tetikçinin Listesi</t>
+          <t>Tex Altın Kutu 1 (12 Dergi Takım)</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>15.74</v>
+        <v>99.01</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9789753290623</t>
+          <t>9789753297455</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Teşekkürler Sevdiğim Kadın Olduğun İçin</t>
+          <t>Altın Klasik Tex Sayı: 29 İki Bayrak Arasında / Toplar Patlarken / Kızıl Günbatımı / Maça Kızı</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>8.33</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9789753290616</t>
+          <t>9799753294309</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Teşekkürler Sevdiğim Erkek Olduğun İçin</t>
+          <t>Tetikçinin Listesi</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>8.33</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9789753290647</t>
+          <t>9789753290623</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Teşekkürler Babam Olduğun İçin</t>
+          <t>Teşekkürler Sevdiğim Kadın Olduğun İçin</t>
         </is>
       </c>
       <c r="C212" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9789753290630</t>
+          <t>9789753290616</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Teşekkürler Annem Olduğun İçin</t>
+          <t>Teşekkürler Sevdiğim Erkek Olduğun İçin</t>
         </is>
       </c>
       <c r="C213" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9789753252362</t>
+          <t>9789753290647</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Ters Tepki</t>
+          <t>Teşekkürler Babam Olduğun İçin</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>11.11</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9789753291385</t>
+          <t>9789753290630</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Tek Başına Çocuk Yetiştirmenin Altın Kuralları</t>
+          <t>Teşekkürler Annem Olduğun İçin</t>
         </is>
       </c>
       <c r="C215" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9799753293272</t>
+          <t>9789753252362</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Tehlikeli İlişkiler</t>
+          <t>Ters Tepki</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>16.67</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9789753291866</t>
+          <t>9789753291385</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Tahtalıköye Bir Bilet</t>
+          <t>Tek Başına Çocuk Yetiştirmenin Altın Kuralları</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>12.96</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9799753293654</t>
+          <t>9799753293272</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Taaşşuk-ı Tal’at ve Fitnat</t>
+          <t>Tehlikeli İlişkiler</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>8.33</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9789753290463</t>
+          <t>9789753291866</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Şiirler Çağla</t>
+          <t>Tahtalıköye Bir Bilet</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>18.52</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9789753292177</t>
+          <t>9799753293654</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Şeytan Biliyor ki Ölüsün - Bir Matthew Scudder Polisiyesi</t>
+          <t>Taaşşuk-ı Tal’at ve Fitnat</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>23.15</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9799753293609</t>
+          <t>9789753290463</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Suskun Şahit</t>
+          <t>Şiirler Çağla</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>19.44</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9799753293760</t>
+          <t>9789753292177</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Surlu Şehrin Rüyası</t>
+          <t>Şeytan Biliyor ki Ölüsün - Bir Matthew Scudder Polisiyesi</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>20.37</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9799753293593</t>
+          <t>9799753293609</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Son Karar</t>
+          <t>Suskun Şahit</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>17.59</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9789753290814</t>
+          <t>9799753293760</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Sevişmenin 365 Yolu</t>
+          <t>Surlu Şehrin Rüyası</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>8.33</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9789753252379</t>
+          <t>9799753293593</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Herşey İçin Teşekkür Ederim!</t>
+          <t>Son Karar</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>8.33</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9789753252409</t>
+          <t>9789753290814</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Annem</t>
+          <t>Sevişmenin 365 Yolu</t>
         </is>
       </c>
       <c r="C226" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9789753291330</t>
+          <t>9789753252379</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Sevene Her Gün "Sevgililer Günü"</t>
+          <t>Herşey İçin Teşekkür Ederim!</t>
         </is>
       </c>
       <c r="C227" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9789753292306</t>
+          <t>9789753252409</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Sohbet Chat</t>
+          <t>Sevgili Annem</t>
         </is>
       </c>
       <c r="C228" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9789753296496</t>
+          <t>9789753291330</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Rekin Teksoy’un Sinema Tarihi ( 2 Cilt Takım + Kutulu )</t>
+          <t>Sevene Her Gün "Sevgililer Günü"</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>111.11</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9789753291736</t>
+          <t>9789753292306</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Ölümün Ortasında - Bir Matthew Scudder Polisiyesi</t>
+          <t>Sohbet Chat</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>11.11</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9789753291873</t>
+          <t>9789753296496</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Ölmenin Sekiz Milyon Yolu - Bir Matthew Scudder Polisiyesi</t>
+          <t>Rekin Teksoy’un Sinema Tarihi ( 2 Cilt Takım + Kutulu )</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>13.89</v>
+        <v>111.11</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9789753292221</t>
+          <t>9789753291736</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Öldürücü Darbe</t>
+          <t>Ölümün Ortasında - Bir Matthew Scudder Polisiyesi</t>
         </is>
       </c>
       <c r="C232" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9789753297271</t>
+          <t>9789753291873</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 35</t>
+          <t>Ölmenin Sekiz Milyon Yolu - Bir Matthew Scudder Polisiyesi</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>27.78</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9789753292672</t>
+          <t>9789753292221</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 1 Büyük Macera</t>
+          <t>Öldürücü Darbe</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>25.93</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9799753293074</t>
+          <t>9789753297271</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Tex Maceraları Sayı: 1 Kanlı Anlaşma - İntikam Yemini - El Muerto</t>
+          <t>Tex Süper Cilt Sayı: 35</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>25.93</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9799753293470</t>
+          <t>9789753292672</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Tex Maceraları Sayı: 2 Büyük Entrika</t>
+          <t>Tex Özel Albüm Sayı: 1 Büyük Macera</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>27.78</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>3990000027729</t>
+          <t>9799753293074</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 37 İdam Sehpasının Gölgesi / Vadedilen Topraklar / Cheyenneler / Kento Affetmez</t>
+          <t>Efsanevi Tex Maceraları Sayı: 1 Kanlı Anlaşma - İntikam Yemini - El Muerto</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>35</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>3990000115461</t>
+          <t>9799753293470</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Aylık Tex Sayı: 194 Öğle Treni</t>
+          <t>Efsanevi Tex Maceraları Sayı: 2 Büyük Entrika</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>15.84</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>3990000115460</t>
+          <t>3990000027729</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Aylık Tex Sayı: 195 Deadwood</t>
+          <t>Altın Klasik Tex Sayı: 37 İdam Sehpasının Gölgesi / Vadedilen Topraklar / Cheyenneler / Kento Affetmez</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>15.84</v>
+        <v>35</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9799753298216</t>
+          <t>3990000115461</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 38 Takas Yeri - Sunset Çiftliği - Son Poker - Sonsuz Kin</t>
+          <t>Aylık Tex Sayı: 194 Öğle Treni</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>55</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9789753297028</t>
+          <t>3990000115460</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 15 Hüzünlü Gece / Ölüm Koşulu / Şafakta Düello / El Rey</t>
+          <t>Aylık Tex Sayı: 195 Deadwood</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>27.78</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9789753298209</t>
+          <t>9799753298216</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 46</t>
+          <t>Altın Klasik Tex Sayı: 38 Takas Yeri - Sunset Çiftliği - Son Poker - Sonsuz Kin</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>27.78</v>
+        <v>55</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9789753298643</t>
+          <t>9789753297028</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Akif - Hayatı, Seciyesi, Sanatı</t>
+          <t>Altın Klasik Tex Sayı: 15 Hüzünlü Gece / Ölüm Koşulu / Şafakta Düello / El Rey</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>23.15</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9789753298162</t>
+          <t>9789753298209</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 45</t>
+          <t>Tex Süper Cilt Sayı: 46</t>
         </is>
       </c>
       <c r="C244" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9789753298605</t>
+          <t>9789753298643</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt: 49</t>
+          <t>Mehmet Akif - Hayatı, Seciyesi, Sanatı</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>27.78</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9799753298575</t>
+          <t>9789753298162</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Teks - 41</t>
+          <t>Tex Süper Cilt Sayı: 45</t>
         </is>
       </c>
       <c r="C246" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>3990000090464</t>
+          <t>9789753298605</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>İlahi Komedya - Cehennem</t>
+          <t>Tex Süper Cilt: 49</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>40</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>3990000090463</t>
+          <t>9799753298575</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>İlahi Komedya - Araf</t>
+          <t>Altın Klasik Teks - 41</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>40</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9789753297639</t>
+          <t>3990000090464</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 17</t>
+          <t>İlahi Komedya - Cehennem</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>27.78</v>
+        <v>40</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9799753294521</t>
+          <t>3990000090463</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 6</t>
+          <t>İlahi Komedya - Araf</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>27.78</v>
+        <v>40</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9799753294514</t>
+          <t>9789753297639</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 5</t>
+          <t>Tex Süper Cilt Sayı: 17</t>
         </is>
       </c>
       <c r="C251" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9789753297769</t>
+          <t>9799753294521</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 4</t>
+          <t>Tex Süper Cilt Sayı: 6</t>
         </is>
       </c>
       <c r="C252" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9789753297370</t>
+          <t>9799753294514</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 37</t>
+          <t>Tex Süper Cilt Sayı: 5</t>
         </is>
       </c>
       <c r="C253" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9789753297073</t>
+          <t>9789753297769</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 31</t>
+          <t>Tex Süper Cilt Sayı: 4</t>
         </is>
       </c>
       <c r="C254" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9789753297066</t>
+          <t>9789753297370</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 30</t>
+          <t>Tex Süper Cilt Sayı: 37</t>
         </is>
       </c>
       <c r="C255" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9799753294040</t>
+          <t>9789753297073</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 3</t>
+          <t>Tex Süper Cilt Sayı: 31</t>
         </is>
       </c>
       <c r="C256" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9799753294835</t>
+          <t>9789753297066</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Tex Maceraları Sayı: 5   Maxi Tex 3 ve 4 Güneyin Altınları - İntikamın İki Yüzü</t>
+          <t>Tex Süper Cilt Sayı: 30</t>
         </is>
       </c>
       <c r="C257" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9789753296779</t>
+          <t>9799753294040</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 29</t>
+          <t>Tex Süper Cilt Sayı: 3</t>
         </is>
       </c>
       <c r="C258" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9789753295963</t>
+          <t>9799753294835</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Tex Maceraları Sayı: 8 Maxi Tex 9 ve 10 Kobra Zehiri - Tuzaklı Yol</t>
+          <t>Efsanevi Tex Maceraları Sayı: 5   Maxi Tex 3 ve 4 Güneyin Altınları - İntikamın İki Yüzü</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>37.04</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9789753295659</t>
+          <t>9789753296779</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Tex Maceraları Sayı: 7 Maxi Tex 7 ve 8 Rüzgarın Oğlu - Zırhlı Tren</t>
+          <t>Tex Süper Cilt Sayı: 29</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>35.19</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9789753295512</t>
+          <t>9789753295963</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Tex Maceraları Sayı: 6 Maxi Tex 5 ve 6 Kuzeybatı Topraklarında - Rio Hondo</t>
+          <t>Efsanevi Tex Maceraları Sayı: 8 Maxi Tex 9 ve 10 Kobra Zehiri - Tuzaklı Yol</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>35.19</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9799753294439</t>
+          <t>9789753295659</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Tex Maceraları Sayı: 4 Maxi Tex 1 ve 2 Oklahoma - Fosil Avcısı</t>
+          <t>Efsanevi Tex Maceraları Sayı: 7 Maxi Tex 7 ve 8 Rüzgarın Oğlu - Zırhlı Tren</t>
         </is>
       </c>
       <c r="C262" s="1">
         <v>35.19</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9789753298100</t>
+          <t>9789753295512</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Tex Altın Kutu 9 (12 Dergi Takım)</t>
+          <t>Efsanevi Tex Maceraları Sayı: 6 Maxi Tex 5 ve 6 Kuzeybatı Topraklarında - Rio Hondo</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>100</v>
+        <v>35.19</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9799753298094</t>
+          <t>9799753294439</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Tex Altın Kutu 8 (12 Dergi Takım)</t>
+          <t>Efsanevi Tex Maceraları Sayı: 4 Maxi Tex 1 ve 2 Oklahoma - Fosil Avcısı</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>100</v>
+        <v>35.19</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9789753296878</t>
+          <t>9789753298100</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Tex Altın Kutu 7 (12 Dergi Takım)</t>
+          <t>Tex Altın Kutu 9 (12 Dergi Takım)</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>99.01</v>
+        <v>100</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9789753296861</t>
+          <t>9799753298094</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Tex Altın Kutu 6 (12 Dergi Takım)</t>
+          <t>Tex Altın Kutu 8 (12 Dergi Takım)</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>99.01</v>
+        <v>100</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9789753296328</t>
+          <t>9789753296878</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Tex Altın Kutu 5 (12 Dergi Takım)</t>
+          <t>Tex Altın Kutu 7 (12 Dergi Takım)</t>
         </is>
       </c>
       <c r="C267" s="1">
         <v>99.01</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9771304591124</t>
+          <t>9789753296861</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Aylık Altın Seri Tex Sayı: 24 Fetişin Gizemi</t>
+          <t>Tex Altın Kutu 6 (12 Dergi Takım)</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>15.84</v>
+        <v>99.01</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>3990000006230</t>
+          <t>9789753296328</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Aylık Altın Seri Tex Sayı: 21 Kanlı Şafak</t>
+          <t>Tex Altın Kutu 5 (12 Dergi Takım)</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>15.84</v>
+        <v>99.01</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>3990000001012</t>
+          <t>9771304591124</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Aylık Altın Seri Tex Sayı: 65 Kısa Namlular</t>
+          <t>Aylık Altın Seri Tex Sayı: 24 Fetişin Gizemi</t>
         </is>
       </c>
       <c r="C270" s="1">
         <v>15.84</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9771304519112</t>
+          <t>3990000006230</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Aylık Altın Seri Tex Sayı: 6 İkili Oyun</t>
+          <t>Aylık Altın Seri Tex Sayı: 21 Kanlı Şafak</t>
         </is>
       </c>
       <c r="C271" s="1">
         <v>15.84</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9799753293142</t>
+          <t>3990000001012</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 4 Kızgın Kurşun!</t>
+          <t>Aylık Altın Seri Tex Sayı: 65 Kısa Namlular</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>25.93</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9789753297806</t>
+          <t>9771304519112</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 23 Patagonya</t>
+          <t>Aylık Altın Seri Tex Sayı: 6 İkili Oyun</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>25.93</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9789753297400</t>
+          <t>9799753293142</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 22 Seminoller</t>
+          <t>Tex Özel Albüm Sayı: 4 Kızgın Kurşun!</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>35</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9789753296625</t>
+          <t>9789753297806</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 21 Hualpai Kahini</t>
+          <t>Tex Özel Albüm Sayı: 23 Patagonya</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>35</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9789753296632</t>
+          <t>9789753297400</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 20 Altın Kanyonu</t>
+          <t>Tex Özel Albüm Sayı: 22 Seminoller</t>
         </is>
       </c>
       <c r="C276" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9789753292696</t>
+          <t>9789753296625</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 2 Kanunsuz Topraklar!</t>
+          <t>Tex Özel Albüm Sayı: 21 Hualpai Kahini</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>25.93</v>
+        <v>35</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9789753296304</t>
+          <t>9789753296632</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 19 İntikamın Bedeli</t>
+          <t>Tex Özel Albüm Sayı: 20 Altın Kanyonu</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>25.93</v>
+        <v>35</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9789753296144</t>
+          <t>9789753292696</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 18 Gece Karanlığında Gölgeler!</t>
+          <t>Tex Özel Albüm Sayı: 2 Kanunsuz Topraklar!</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>35</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9789753297165</t>
+          <t>9789753296304</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 33</t>
+          <t>Tex Özel Albüm Sayı: 19 İntikamın Bedeli</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>27.78</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9789753297158</t>
+          <t>9789753296144</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 32</t>
+          <t>Tex Özel Albüm Sayı: 18 Gece Karanlığında Gölgeler!</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>27.78</v>
+        <v>35</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9789753295468</t>
+          <t>9789753297165</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 13</t>
+          <t>Tex Süper Cilt Sayı: 33</t>
         </is>
       </c>
       <c r="C282" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9789753295451</t>
+          <t>9789753297158</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 12</t>
+          <t>Tex Süper Cilt Sayı: 32</t>
         </is>
       </c>
       <c r="C283" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9789753295024</t>
+          <t>9789753295468</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 11</t>
+          <t>Tex Süper Cilt Sayı: 13</t>
         </is>
       </c>
       <c r="C284" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9789753295017</t>
+          <t>9789753295451</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 10</t>
+          <t>Tex Süper Cilt Sayı: 12</t>
         </is>
       </c>
       <c r="C285" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9799753293968</t>
+          <t>9789753295024</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 1</t>
+          <t>Tex Süper Cilt Sayı: 11</t>
         </is>
       </c>
       <c r="C286" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9789753297776</t>
+          <t>9789753295017</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 21</t>
+          <t>Tex Süper Cilt Sayı: 10</t>
         </is>
       </c>
       <c r="C287" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9789753297660</t>
+          <t>9799753293968</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 20</t>
+          <t>Tex Süper Cilt Sayı: 1</t>
         </is>
       </c>
       <c r="C288" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9789753297752</t>
+          <t>9789753297776</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 2</t>
+          <t>Tex Süper Cilt Sayı: 21</t>
         </is>
       </c>
       <c r="C289" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>3990000075577</t>
+          <t>9789753297660</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Kitabüt Tabbahin - Bir Osmanlı Yemek Yazması (İkinci Kitap)</t>
+          <t>Tex Süper Cilt Sayı: 20</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>32.5</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9789753296977</t>
+          <t>9789753297752</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 10 Sahte Suçlama / Kayan Kumlar / Ölüm Boğazı / Köprüde Facia</t>
+          <t>Tex Süper Cilt Sayı: 2</t>
         </is>
       </c>
       <c r="C291" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9789753296717</t>
+          <t>3990000075577</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 1 Kırmızı El / Yirmiye Karşı Bir / Kanun Kaçağı / Meksika Kahramanları</t>
+          <t>Kitabüt Tabbahin - Bir Osmanlı Yemek Yazması (İkinci Kitap)</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>27.78</v>
+        <v>32.5</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9771303315841</t>
+          <t>9789753296977</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Aylık Tex Sayı: 141 Madendeki Hazine</t>
+          <t>Altın Klasik Tex Sayı: 10 Sahte Suçlama / Kayan Kumlar / Ölüm Boğazı / Köprüde Facia</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>15.84</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>3990000000519</t>
+          <t>9789753296717</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 6</t>
+          <t>Altın Klasik Tex Sayı: 1 Kırmızı El / Yirmiye Karşı Bir / Kanun Kaçağı / Meksika Kahramanları</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>25</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>3990000000518</t>
+          <t>9771303315841</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 5</t>
+          <t>Aylık Tex Sayı: 141 Madendeki Hazine</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>25</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>3990000000517</t>
+          <t>3990000000519</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 4</t>
+          <t>Dampyr Süper Cilt: 6</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>25.74</v>
+        <v>25</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9799753294026</t>
+          <t>3990000000518</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 3</t>
+          <t>Dampyr Süper Cilt: 5</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>24.07</v>
+        <v>25</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>3990000015069</t>
+          <t>3990000000517</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Aylık Altın Seri Tex Sayı: 154 Çanlar Lucero İçin Çalıyor</t>
+          <t>Dampyr Süper Cilt: 4</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>15.84</v>
+        <v>25.74</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>3990000015410</t>
+          <t>9799753294026</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Aylık Altın Seri Tex Sayı: 152 Sonsuz Kin</t>
+          <t>Dampyr Süper Cilt: 3</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>15.84</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9771303315842</t>
+          <t>3990000015069</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Aylık Tex Sayı: 142 Soluk Yüzlü Birader</t>
+          <t>Aylık Altın Seri Tex Sayı: 154 Çanlar Lucero İçin Çalıyor</t>
         </is>
       </c>
       <c r="C300" s="1">
         <v>15.84</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9789753297141</t>
+          <t>3990000015410</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 23 Bir Askerin Ölümü / Gece Kaçış / Kızılderili İntikamı / Adalet</t>
+          <t>Aylık Altın Seri Tex Sayı: 152 Sonsuz Kin</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>27.78</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9789753297134</t>
+          <t>9771303315842</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 22 Barbarlar Sahili / Rio Verde / Yuma! / Acımasızlar</t>
+          <t>Aylık Tex Sayı: 142 Soluk Yüzlü Birader</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>27.78</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9789753297127</t>
+          <t>9789753297141</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 21 Kurtlar Çetesi / Meydan Okuma / Teks'in Geçmişi / Rodeo Kralı Teks</t>
+          <t>Altın Klasik Tex Sayı: 23 Bir Askerin Ölümü / Gece Kaçış / Kızılderili İntikamı / Adalet</t>
         </is>
       </c>
       <c r="C303" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>3990000008894</t>
+          <t>9789753297134</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 20 Tapınağın Hazinesi / Kabus / Kızıl Ejder / Hayaletler!</t>
+          <t>Altın Klasik Tex Sayı: 22 Barbarlar Sahili / Rio Verde / Yuma! / Acımasızlar</t>
         </is>
       </c>
       <c r="C304" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9789753296724</t>
+          <t>9789753297127</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 2 Satania / İkili Oyun / Kanlı Anlaşma / Yüze Karşı İki</t>
+          <t>Altın Klasik Tex Sayı: 21 Kurtlar Çetesi / Meydan Okuma / Teks'in Geçmişi / Rodeo Kralı Teks</t>
         </is>
       </c>
       <c r="C305" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9789753297103</t>
+          <t>3990000008894</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 19 Pony Express / Kanlı Yol / Kasırga / Beyaz Çöl</t>
+          <t>Altın Klasik Tex Sayı: 20 Tapınağın Hazinesi / Kabus / Kızıl Ejder / Hayaletler!</t>
         </is>
       </c>
       <c r="C306" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9789753297059</t>
+          <t>9789753296724</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 18 sıcak Kurşun / Son Atış / Bueblo Bonito / New Orleans</t>
+          <t>Altın Klasik Tex Sayı: 2 Satania / İkili Oyun / Kanlı Anlaşma / Yüze Karşı İki</t>
         </is>
       </c>
       <c r="C307" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9789753296762</t>
+          <t>9789753297103</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 6 Kanlı Şafak / Yampa Flat / Piuteler / Fetişin Gizemi</t>
+          <t>Altın Klasik Tex Sayı: 19 Pony Express / Kanlı Yol / Kasırga / Beyaz Çöl</t>
         </is>
       </c>
       <c r="C308" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9789753296755</t>
+          <t>9789753297059</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 5 Kansas Çakalları / Dodge City / Beyaz Kurdun Sonu / Cesur Plan</t>
+          <t>Altın Klasik Tex Sayı: 18 sıcak Kurşun / Son Atış / Bueblo Bonito / New Orleans</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>35</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9789753296748</t>
+          <t>9789753296762</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 4 Cesur Teks / Gizli Boğaz / Gizemli Dağ / Yangın</t>
+          <t>Altın Klasik Tex Sayı: 6 Kanlı Şafak / Yampa Flat / Piuteler / Fetişin Gizemi</t>
         </is>
       </c>
       <c r="C310" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9789753297837</t>
+          <t>9789753296755</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 33 Silver Star / Ödül Avcısı / Aranıyor / Yaralı Yüz</t>
+          <t>Altın Klasik Tex Sayı: 5 Kansas Çakalları / Dodge City / Beyaz Kurdun Sonu / Cesur Plan</t>
         </is>
       </c>
       <c r="C311" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9789753297738</t>
+          <t>9789753296748</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 32 Mefisto'nun Oğlu / Dört Tılsım / Kara Büyü / Lanetli Yelkenli</t>
+          <t>Altın Klasik Tex Sayı: 4 Cesur Teks / Gizli Boğaz / Gizemli Dağ / Yangın</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>35</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9789753297721</t>
+          <t>9789753297837</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 31 Haydut Dugan / Kuzey Yolunda / Savaş Tamtamları / Kırmızıceketler</t>
+          <t>Altın Klasik Tex Sayı: 33 Silver Star / Ödül Avcısı / Aranıyor / Yaralı Yüz</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>27.78</v>
+        <v>35</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>3990000015412</t>
+          <t>9789753297738</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Aylık Altın Seri Tex Sayı: 157 Adanın Tiranı</t>
+          <t>Altın Klasik Tex Sayı: 32 Mefisto'nun Oğlu / Dört Tılsım / Kara Büyü / Lanetli Yelkenli</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>15.84</v>
+        <v>35</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>3990000015075</t>
+          <t>9789753297721</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Aylık Altın Seri Tex Sayı: 156 Denizde Savaş</t>
+          <t>Altın Klasik Tex Sayı: 31 Haydut Dugan / Kuzey Yolunda / Savaş Tamtamları / Kırmızıceketler</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>15.84</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9799753293227</t>
+          <t>3990000015412</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Dylan Dog Dev Albüm Sayı: 1</t>
+          <t>Aylık Altın Seri Tex Sayı: 157 Adanın Tiranı</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>35</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9789753295741</t>
+          <t>3990000015075</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Martin Mystere Maceraları: 4</t>
+          <t>Aylık Altın Seri Tex Sayı: 156 Denizde Savaş</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>27.78</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9789753295369</t>
+          <t>9799753293227</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Martin Mystere Maceraları: 3</t>
+          <t>Dylan Dog Dev Albüm Sayı: 1</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>25.93</v>
+        <v>35</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9799753294897</t>
+          <t>9789753295741</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Martin Mystere Maceraları: 2</t>
+          <t>Efsanevi Martin Mystere Maceraları: 4</t>
         </is>
       </c>
       <c r="C319" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9799753293418</t>
+          <t>9789753295369</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Dylan Dog 1</t>
+          <t>Efsanevi Martin Mystere Maceraları: 3</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>30</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>2789785969976</t>
+          <t>9799753294897</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Tex Sayı: 203 Meşin Yüz</t>
+          <t>Efsanevi Martin Mystere Maceraları: 2</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>16</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9789753291699</t>
+          <t>9799753293418</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Cinayet ve Yaratma Zamanı</t>
+          <t>Efsanevi Dylan Dog 1</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>11.11</v>
+        <v>30</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>2880000074960</t>
+          <t>2789785969976</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Aylık Tex Sayı: 182 İnsan Avı</t>
+          <t>Tex Sayı: 203 Meşin Yüz</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>15.84</v>
+        <v>16</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9799753293111</t>
+          <t>9789753291699</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Üç Silahşörler - 2 - Yirmi Yıl Sonra Birinci Kitap</t>
+          <t>Cinayet ve Yaratma Zamanı</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>20</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9799753295009</t>
+          <t>2880000074960</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Süzgecinde Mutfak Kültürümüz (Kuşe)</t>
+          <t>Aylık Tex Sayı: 182 İnsan Avı</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>84</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9789753297431</t>
+          <t>9799753293111</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Deniz Gürsoy - Tespih-Nargile-Puro</t>
+          <t>Üç Silahşörler - 2 - Yirmi Yıl Sonra Birinci Kitap</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>800</v>
+        <v>20</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786254130687</t>
+          <t>9799753295009</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetimizin Müziği Türk Tangosu</t>
+          <t>Tarihin Süzgecinde Mutfak Kültürümüz (Kuşe)</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>1600</v>
+        <v>84</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786254130564</t>
+          <t>9789753297431</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Rekin Teksoy'un Sinema Tarihi (Kutulu, 2 Cilt)</t>
+          <t>Deniz Gürsoy - Tespih-Nargile-Puro</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>4000</v>
+        <v>800</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786254130380</t>
+          <t>9786254130687</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Larousse - Gastronomique</t>
+          <t>Cumhuriyetimizin Müziği Türk Tangosu</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>7000</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9789753297684</t>
+          <t>9786254130564</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Zeytin Kitabı</t>
+          <t>Rekin Teksoy'un Sinema Tarihi (Kutulu, 2 Cilt)</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>250</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9789753295383</t>
+          <t>9786254130380</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Yüreksöken Cinayetleri</t>
+          <t>Larousse - Gastronomique</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>46</v>
+        <v>7000</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9789753297257</t>
+          <t>9789753297684</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Aşk Yaşamdan Önce Gelir -Seçme Şiirler / Selected Poems</t>
+          <t>Zeytin Kitabı</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9799753293722</t>
+          <t>9789753295383</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Batı Batıdır</t>
+          <t>Yüreksöken Cinayetleri</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>60</v>
+        <v>46</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9789753296915</t>
+          <t>9789753297257</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 9 Vadide Facia / Uğursuz Rastlantılar / Riskli Kart / Hayalet Kasaba</t>
+          <t>Aşk Yaşamdan Önce Gelir -Seçme Şiirler / Selected Poems</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9789753296939</t>
+          <t>9799753293722</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Bu Mülkün Sultanları</t>
+          <t>Batı Batıdır</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>300</v>
+        <v>60</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9789753297080</t>
+          <t>9789753296915</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Bir Arkeoloji Dedektifinin Maceraları 1 (Ciltli)</t>
+          <t>Altın Klasik Tex Sayı: 9 Vadide Facia / Uğursuz Rastlantılar / Riskli Kart / Hayalet Kasaba</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>52</v>
+        <v>150</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9789753297493</t>
+          <t>9789753296939</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 1</t>
+          <t>Bu Mülkün Sultanları</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>80</v>
+        <v>300</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9789753299091</t>
+          <t>9789753297080</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Gurme Kent Gaziantep Mutfağı</t>
+          <t>Bir Arkeoloji Dedektifinin Maceraları 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>800</v>
+        <v>52</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>3990000026505</t>
+          <t>9789753297493</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 39</t>
+          <t>Dampyr Süper Cilt: 1</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>900</v>
+        <v>80</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9789753291880</t>
+          <t>9789753299091</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Mezbahada Dans - Bir Matthew Scudder Polisiyesi</t>
+          <t>Gurme Kent Gaziantep Mutfağı</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>44</v>
+        <v>800</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9789753296519</t>
+          <t>3990000026505</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Meğer Mutfak Bir Masalmış</t>
+          <t>Altın Klasik Tex Sayı: 39</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>120</v>
+        <v>900</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9799753293524</t>
+          <t>9789753291880</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Martin Mystere Dev Albüm Sayı: 5 Hayat Ağacı</t>
+          <t>Mezbahada Dans - Bir Matthew Scudder Polisiyesi</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>96</v>
+        <v>44</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9789753296458</t>
+          <t>9789753296519</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Kıskanmak</t>
+          <t>Meğer Mutfak Bir Masalmış</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9789753296427</t>
+          <t>9799753293524</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı ve Siyah</t>
+          <t>Martin Mystere Dev Albüm Sayı: 5 Hayat Ağacı</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>120</v>
+        <v>96</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>3990000013903</t>
+          <t>9789753296458</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Julia Bir Kriminologun Maceraları 1</t>
+          <t>Kıskanmak</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>96</v>
+        <v>200</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9789753297202</t>
+          <t>9789753296427</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Üç İstanbul (Cep Boy)</t>
+          <t>Kırmızı ve Siyah</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9789753297845</t>
+          <t>3990000013903</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 40</t>
+          <t>Julia Bir Kriminologun Maceraları 1</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>80</v>
+        <v>96</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9799753293340</t>
+          <t>9789753297202</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Temiz İş</t>
+          <t>Üç İstanbul (Cep Boy)</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>34</v>
+        <v>200</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9799753293326</t>
+          <t>9789753297845</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Tadı Damağımda Kalan Ülke: Mısır</t>
+          <t>Tex Süper Cilt Sayı: 40</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>40</v>
+        <v>80</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9799753293678</t>
+          <t>9799753293340</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Profesör</t>
+          <t>Temiz İş</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>88</v>
+        <v>34</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9789753299213</t>
+          <t>9799753293326</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’nun Tadı Tuzu</t>
+          <t>Tadı Damağımda Kalan Ülke: Mısır</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>330</v>
+        <v>40</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9789753292917</t>
+          <t>9799753293678</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 3 Yılan İşareti</t>
+          <t>Profesör</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>80</v>
+        <v>88</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9799753294446</t>
+          <t>9789753299213</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 7</t>
+          <t>Anadolu’nun Tadı Tuzu</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>80</v>
+        <v>330</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786254130656</t>
+          <t>9789753292917</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Decameron (Ciltli)</t>
+          <t>Tex Özel Albüm Sayı: 3 Yılan İşareti</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>1800</v>
+        <v>80</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786254130670</t>
+          <t>9799753294446</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Vegan Pizza</t>
+          <t>Dampyr Süper Cilt: 7</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>700</v>
+        <v>80</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786254130601</t>
+          <t>9786254130656</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Ada, Adam ve Kadın</t>
+          <t>Decameron (Ciltli)</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>360</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786254130632</t>
+          <t>9786254130670</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Burada Ejderhalar Var</t>
+          <t>Vegan Pizza</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>360</v>
+        <v>700</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786254130625</t>
+          <t>9786254130601</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Sisli Gece</t>
+          <t>Ada, Adam ve Kadın</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>670</v>
+        <v>360</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786254130618</t>
+          <t>9786254130632</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Vicdan Estetiği</t>
+          <t>Burada Ejderhalar Var</t>
         </is>
       </c>
       <c r="C359" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786259849232</t>
+          <t>9786254130625</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>İnci Küpeli Kadınlar</t>
+          <t>Sisli Gece</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>420</v>
+        <v>670</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786254130595</t>
+          <t>9786254130618</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>İlahi Komedya (Ciltli)</t>
+          <t>Vicdan Estetiği</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>1800</v>
+        <v>360</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786254130083</t>
+          <t>9786259849232</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Üç Silahşörler</t>
+          <t>İnci Küpeli Kadınlar</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>1000</v>
+        <v>420</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9789753294393</t>
+          <t>9786254130595</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Kibar Fahişelerin İhtişamı ve Çöküşü</t>
+          <t>İlahi Komedya (Ciltli)</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>800</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786254130557</t>
+          <t>9786254130083</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Bir Dem Ankara</t>
+          <t>Üç Silahşörler</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>900</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786254130502</t>
+          <t>9789753294393</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Sitemim Lal</t>
+          <t>Kibar Fahişelerin İhtişamı ve Çöküşü</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>600</v>
+        <v>800</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786254130496</t>
+          <t>9786254130557</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Toplu Yemek Hizmetleri</t>
+          <t>Bir Dem Ankara</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>650</v>
+        <v>900</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786254130489</t>
+          <t>9786254130502</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Arşivden Lezzetler</t>
+          <t>Sitemim Lal</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>800</v>
+        <v>600</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9799753294262</t>
+          <t>9786254130496</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Batıda Fırtına</t>
+          <t>Toplu Yemek Hizmetleri</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>440</v>
+        <v>650</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9789753293716</t>
+          <t>9786254130489</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Çilingir Sofrasında Rakı</t>
+          <t>Arşivden Lezzetler</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>650</v>
+        <v>800</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9789753297585</t>
+          <t>9799753294262</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Martin Mystere Dev Albüm Sayı: 13 Nuh’un Dedesi Sendromu</t>
+          <t>Batıda Fırtına</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>1200</v>
+        <v>440</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9799753294163</t>
+          <t>9789753293716</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Köylüler</t>
+          <t>Çilingir Sofrasında Rakı</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>420</v>
+        <v>650</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9789753290661</t>
+          <t>9789753297585</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Yirmi Şiir</t>
+          <t>Martin Mystere Dev Albüm Sayı: 13 Nuh’un Dedesi Sendromu</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>400</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9799753293180</t>
+          <t>9799753294163</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Vadideki Zambak</t>
+          <t>Köylüler</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>550</v>
+        <v>420</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9799753294224</t>
+          <t>9789753290661</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Rahip Mouret’nin Günahı</t>
+          <t>Yirmi Şiir</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786254130472</t>
+          <t>9799753293180</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Safranbolu Sofrası</t>
+          <t>Vadideki Zambak</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>900</v>
+        <v>550</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786254130403</t>
+          <t>9799753294224</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Tekel’di Özel Oldu</t>
+          <t>Rahip Mouret’nin Günahı</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>560</v>
+        <v>600</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786254130410</t>
+          <t>9786254130472</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Paris Bambaşka</t>
+          <t>Safranbolu Sofrası</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>400</v>
+        <v>900</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786254130397</t>
+          <t>9786254130403</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Sandviçler ve Salatalar</t>
+          <t>Tekel’di Özel Oldu</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>460</v>
+        <v>560</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786057212269</t>
+          <t>9786254130410</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Derin Uyku</t>
+          <t>Paris Bambaşka</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>460</v>
+        <v>400</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786254130359</t>
+          <t>9786254130397</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Hayallerimizin Seyir Defteri!</t>
+          <t>Sandviçler ve Salatalar</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>520</v>
+        <v>460</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786254130366</t>
+          <t>9786057212269</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Bugün Pazar</t>
+          <t>Derin Uyku</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>380</v>
+        <v>460</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786254130373</t>
+          <t>9786254130359</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Yaşasın Cumhuriyet</t>
+          <t>Hayallerimizin Seyir Defteri!</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>670</v>
+        <v>520</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786254130342</t>
+          <t>9786254130366</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Eylemlerde Çocuklar Gibi Şendik</t>
+          <t>Bugün Pazar</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>520</v>
+        <v>380</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786057212252</t>
+          <t>9786254130373</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Bahar Temizliği</t>
+          <t>Yaşasın Cumhuriyet</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>420</v>
+        <v>670</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786057212245</t>
+          <t>9786254130342</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Sokratis ve Cehennemlik Adamın Laneti</t>
+          <t>Eylemlerde Çocuklar Gibi Şendik</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>400</v>
+        <v>520</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786254130335</t>
+          <t>9786057212252</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>İçiyorsam Sebebi Var</t>
+          <t>Bahar Temizliği</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>560</v>
+        <v>420</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786254130311</t>
+          <t>9786057212245</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Saime Hanım ve Dostlarının Sofrasından</t>
+          <t>Sokratis ve Cehennemlik Adamın Laneti</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>560</v>
+        <v>400</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786254130328</t>
+          <t>9786254130335</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Hamamcı Ülfet</t>
+          <t>İçiyorsam Sebebi Var</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>300</v>
+        <v>560</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786254130304</t>
+          <t>9786254130311</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Fuhş-i Atik</t>
+          <t>Saime Hanım ve Dostlarının Sofrasından</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>640</v>
+        <v>560</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786254130298</t>
+          <t>9786254130328</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Kendime Leyla</t>
+          <t>Hamamcı Ülfet</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>520</v>
+        <v>300</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786254130281</t>
+          <t>9786254130304</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>O Ada Senin Bu Ada Benim</t>
+          <t>Fuhş-i Atik</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>440</v>
+        <v>640</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786254130267</t>
+          <t>9786254130298</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Ameliyat Arası Covid-19</t>
+          <t>Kendime Leyla</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>400</v>
+        <v>520</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786254130250</t>
+          <t>9786254130281</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Vegan Yarim</t>
+          <t>O Ada Senin Bu Ada Benim</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>560</v>
+        <v>440</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786254130243</t>
+          <t>9786254130267</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Tıkabasa</t>
+          <t>Ameliyat Arası Covid-19</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>520</v>
+        <v>400</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786254130236</t>
+          <t>9786254130250</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Üvey</t>
+          <t>Vegan Yarim</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>430</v>
+        <v>560</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786254130229</t>
+          <t>9786254130243</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>İçine Çekenler</t>
+          <t>Tıkabasa</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>360</v>
+        <v>520</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786254130212</t>
+          <t>9786254130236</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Yoklar Kitabı</t>
+          <t>Üvey</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>670</v>
+        <v>430</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786254130168</t>
+          <t>9786254130229</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Hikayeli Mutfaklar</t>
+          <t>İçine Çekenler</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>560</v>
+        <v>360</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786254130175</t>
+          <t>9786254130212</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Anılar, Mutfaklar, Sofralar</t>
+          <t>Yoklar Kitabı</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>560</v>
+        <v>670</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786254130199</t>
+          <t>9786254130168</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Mevlevi Mutfağı</t>
+          <t>Hikayeli Mutfaklar</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>920</v>
+        <v>560</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786254130182</t>
+          <t>9786254130175</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzüne Ölümü İndirdik Gülüm!</t>
+          <t>Anılar, Mutfaklar, Sofralar</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>520</v>
+        <v>560</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786254130120</t>
+          <t>9786254130199</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Meyveli Et Yemekleri</t>
+          <t>Mevlevi Mutfağı</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>560</v>
+        <v>920</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786254130137</t>
+          <t>9786254130182</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Uçsuz Bucaksız Boşluk</t>
+          <t>Yeryüzüne Ölümü İndirdik Gülüm!</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>170</v>
+        <v>520</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786254130113</t>
+          <t>9786254130120</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Kedi Gülüşü</t>
+          <t>Osmanlı Meyveli Et Yemekleri</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>520</v>
+        <v>560</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786254130076</t>
+          <t>9786254130137</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Zaman Ötesi İstanbul</t>
+          <t>Uçsuz Bucaksız Boşluk</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>600</v>
+        <v>170</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786254130090</t>
+          <t>9786254130113</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Londra’da Türk İzleri</t>
+          <t>Kedi Gülüşü</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>1600</v>
+        <v>520</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9789753298292</t>
+          <t>9786254130076</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Pervin Abla</t>
+          <t>Zaman Ötesi İstanbul</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>550</v>
+        <v>600</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9789753295790</t>
+          <t>9786254130090</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Indiana</t>
+          <t>Londra’da Türk İzleri</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>580</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9789753294549</t>
+          <t>9789753298292</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 13 Colorado’da Kan!</t>
+          <t>Pervin Abla</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>1200</v>
+        <v>550</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9789753298285</t>
+          <t>9789753295790</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>İstanbul'un Eski İkramları</t>
+          <t>Indiana</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>400</v>
+        <v>580</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>4440000001164</t>
+          <t>9789753294549</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Cem Sultan</t>
+          <t>Tex Özel Albüm Sayı: 13 Colorado’da Kan!</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>500</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786254130144</t>
+          <t>9789753298285</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Kafesperest</t>
+          <t>İstanbul'un Eski İkramları</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786254130069</t>
+          <t>4440000001164</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Müsebbib</t>
+          <t>Cem Sultan</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>360</v>
+        <v>500</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786057390615</t>
+          <t>9786254130144</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Dolapta Biri Var</t>
+          <t>Kafesperest</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>420</v>
+        <v>360</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9786254130045</t>
+          <t>9786254130069</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nesil Kooperatifler: Topluluk, Aidiyet ve Yer-Temellilik</t>
+          <t>Müsebbib</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>460</v>
+        <v>360</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786254130038</t>
+          <t>9786057390615</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Tescilli Lezzetleri</t>
+          <t>Dolapta Biri Var</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>940</v>
+        <v>420</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786254130014</t>
+          <t>9786254130045</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Kösem Sultan</t>
+          <t>Yeni Nesil Kooperatifler: Topluluk, Aidiyet ve Yer-Temellilik</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>200</v>
+        <v>460</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786254130007</t>
+          <t>9786254130038</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Fatma Hanım’ın Evine Bir Erkek Lazım</t>
+          <t>Türkiye’nin Tescilli Lezzetleri</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>460</v>
+        <v>940</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786254130021</t>
+          <t>9786254130014</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Kibar Fahişe Zeynep</t>
+          <t>Kösem Sultan</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9789753299794</t>
+          <t>9786254130007</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Saray Kadınları</t>
+          <t>Fatma Hanım’ın Evine Bir Erkek Lazım</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>800</v>
+        <v>460</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9789753299770</t>
+          <t>9786254130021</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Şef mi Olacaksın Sen?</t>
+          <t>Kibar Fahişe Zeynep</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>560</v>
+        <v>300</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9789753298216</t>
+          <t>9789753299794</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Cengiz Han</t>
+          <t>Saray Kadınları</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>500</v>
+        <v>800</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9789753299992</t>
+          <t>9789753299770</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Rakıların Başı Dönüyor</t>
+          <t>Şef mi Olacaksın Sen?</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>440</v>
+        <v>560</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9789753298582</t>
+          <t>9789753298216</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Adeta Hayal</t>
+          <t>Cengiz Han</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>170</v>
+        <v>500</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9789753299978</t>
+          <t>9789753299992</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Yediğimiz Bir Dilim Ekmek Gibi Yaşadığımız Bir Dilim Zaman</t>
+          <t>Rakıların Başı Dönüyor</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>340</v>
+        <v>440</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9789753299954</t>
+          <t>9789753298582</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Unutulmuş Tatlılar</t>
+          <t>Adeta Hayal</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>920</v>
+        <v>170</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9789753299947</t>
+          <t>9789753299978</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Umudunu Yitirmiş Kadınlar</t>
+          <t>Yediğimiz Bir Dilim Ekmek Gibi Yaşadığımız Bir Dilim Zaman</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>580</v>
+        <v>340</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9789753299909</t>
+          <t>9789753299954</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Canım Ada</t>
+          <t>Unutulmuş Tatlılar</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>670</v>
+        <v>920</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9789753291175</t>
+          <t>9789753299947</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Nar: 96 Fruits of Literature A Selection Seçmeler</t>
+          <t>Umudunu Yitirmiş Kadınlar</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>800</v>
+        <v>580</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9789753298254</t>
+          <t>9789753299909</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Bir Şehr-i İstanbul Ki...</t>
+          <t>Canım Ada</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>600</v>
+        <v>670</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9789753299893</t>
+          <t>9789753291175</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Kavuşursak Aşk Olur</t>
+          <t>Nar: 96 Fruits of Literature A Selection Seçmeler</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>170</v>
+        <v>800</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9789753299763</t>
+          <t>9789753298254</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Unutulanlar, Hiç Bilinmeyenler ve Bilinmek İstemeyenler (2 Cilt Kutulu)</t>
+          <t>Bir Şehr-i İstanbul Ki...</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>2200</v>
+        <v>600</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9789753299800</t>
+          <t>9789753299893</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Kokulu Ot ve Baharat Ansiklopedisi</t>
+          <t>Kavuşursak Aşk Olur</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>1400</v>
+        <v>170</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9789753299725</t>
+          <t>9789753299763</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Romancının Dünyası</t>
+          <t>Unutulanlar, Hiç Bilinmeyenler ve Bilinmek İstemeyenler (2 Cilt Kutulu)</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>600</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9789753299732</t>
+          <t>9789753299800</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Günümüze Moda'da Gezinti</t>
+          <t>Kokulu Ot ve Baharat Ansiklopedisi</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>500</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9789753299756</t>
+          <t>9789753299725</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Babamın Masalı</t>
+          <t>Romancının Dünyası</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>440</v>
+        <v>600</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9789753290371</t>
+          <t>9789753299732</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Çulluk</t>
+          <t>Geçmişten Günümüze Moda'da Gezinti</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>550</v>
+        <v>500</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9789753298117</t>
+          <t>9789753299756</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Ak Saçlı Genç Kız</t>
+          <t>Babamın Masalı</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>550</v>
+        <v>440</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9789753299671</t>
+          <t>9789753290371</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Onu Ben Öldürdüm Leonardo</t>
+          <t>Çulluk</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>420</v>
+        <v>550</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9789753299664</t>
+          <t>9789753298117</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Evlerimizin Bülbülleri Seyyar Satıcılarımız</t>
+          <t>Ak Saçlı Genç Kız</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>650</v>
+        <v>550</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9789753298827</t>
+          <t>9789753299671</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Hayat Yeniden</t>
+          <t>Onu Ben Öldürdüm Leonardo</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>400</v>
+        <v>420</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9789753299657</t>
+          <t>9789753299664</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Damağımdaki Tat</t>
+          <t>Evlerimizin Bülbülleri Seyyar Satıcılarımız</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>520</v>
+        <v>650</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9789753299602</t>
+          <t>9789753298827</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Adasında Bir Köy</t>
+          <t>Hayat Yeniden</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9789753299640</t>
+          <t>9789753299657</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Ekmek Tuz Kitap ve Şekere Saygı</t>
+          <t>Damağımdaki Tat</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>340</v>
+        <v>520</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9789753299633</t>
+          <t>9789753299602</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Zarife</t>
+          <t>Hüzün Adasında Bir Köy</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>420</v>
+        <v>600</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9789753299619</t>
+          <t>9789753299640</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Vefa Zat'ın Eski İstanbul'u ve Meyhaneleri</t>
+          <t>Ekmek Tuz Kitap ve Şekere Saygı</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>540</v>
+        <v>340</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9789753299541</t>
+          <t>9789753299633</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Benimle Çıkar mısın?</t>
+          <t>Zarife</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>360</v>
+        <v>420</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9789753299558</t>
+          <t>9789753299619</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Melek Tokadı</t>
+          <t>Vefa Zat'ın Eski İstanbul'u ve Meyhaneleri</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>360</v>
+        <v>540</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9789753299534</t>
+          <t>9789753299541</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Türk Tangosunun Kurucusu Necip Celal Andel Sanatı, Hayatı, Yaşadığı İstanbul</t>
+          <t>Benimle Çıkar mısın?</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>1600</v>
+        <v>360</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9789753299510</t>
+          <t>9789753299558</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Yağlıboya Babaanne</t>
+          <t>Melek Tokadı</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>170</v>
+        <v>360</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9789753299497</t>
+          <t>9789753299534</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Likörden Şaraba Votkadan Rakıya Tekel’in Nesi Kaldı</t>
+          <t>Türk Tangosunun Kurucusu Necip Celal Andel Sanatı, Hayatı, Yaşadığı İstanbul</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>400</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9789753299473</t>
+          <t>9789753299510</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Kelimelemeler</t>
+          <t>Yağlıboya Babaanne</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>500</v>
+        <v>170</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9789753299480</t>
+          <t>9789753299497</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Gençler İçin Nutuk</t>
+          <t>Likörden Şaraba Votkadan Rakıya Tekel’in Nesi Kaldı</t>
         </is>
       </c>
       <c r="C453" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9789753299008</t>
+          <t>9789753299473</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>Faruk Şüyün'ün Manavı, Aktarı, Kuruyemişçisi</t>
+          <t>Kelimelemeler</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>680</v>
+        <v>500</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9789753298858</t>
+          <t>9789753299480</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Suçları</t>
+          <t>Gençler İçin Nutuk</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9789753299442</t>
+          <t>9789753299008</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Kamera Önü Oyunculuk</t>
+          <t>Faruk Şüyün'ün Manavı, Aktarı, Kuruyemişçisi</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>450</v>
+        <v>680</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9789753299435</t>
+          <t>9789753298858</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Vegan Sağlık</t>
+          <t>Aşkın Suçları</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>540</v>
+        <v>500</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9789753299411</t>
+          <t>9789753299442</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Ayaküstü İzmir</t>
+          <t>Kamera Önü Oyunculuk</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>1560</v>
+        <v>450</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9789753299367</t>
+          <t>9789753299435</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Adabıyla Rakı ve  Çilingir Sofrası</t>
+          <t>Vegan Sağlık</t>
         </is>
       </c>
       <c r="C459" s="1">
         <v>540</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9789753299381</t>
+          <t>9789753299411</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Bir Aşçının Dünlüğü</t>
+          <t>Ayaküstü İzmir</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>540</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9789753299350</t>
+          <t>9789753299367</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Unutulmuş Ekmekler</t>
+          <t>Adabıyla Rakı ve  Çilingir Sofrası</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>920</v>
+        <v>540</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9789753299343</t>
+          <t>9789753299381</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Bir Lokma Ekmek Bir Yudum Çay</t>
+          <t>Bir Aşçının Dünlüğü</t>
         </is>
       </c>
       <c r="C462" s="1">
         <v>540</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9789753299336</t>
+          <t>9789753299350</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Olmazsa Olmaz Kahvaltı</t>
+          <t>Unutulmuş Ekmekler</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>680</v>
+        <v>920</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9789753299244</t>
+          <t>9789753299343</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Yeniköy’de Bir Yalı</t>
+          <t>Bir Lokma Ekmek Bir Yudum Çay</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>480</v>
+        <v>540</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9789753299305</t>
+          <t>9789753299336</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Ex-libris ya da Pertev Efendi’nin Olağanüstü Yolculuğu</t>
+          <t>Olmazsa Olmaz Kahvaltı</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>520</v>
+        <v>680</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9789753299312</t>
+          <t>9789753299244</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Mutfak Sözlüğüm</t>
+          <t>Yeniköy’de Bir Yalı</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>1400</v>
+        <v>480</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9789753299299</t>
+          <t>9789753299305</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Fas’ın Altın İksiri Argan</t>
+          <t>Ex-libris ya da Pertev Efendi’nin Olağanüstü Yolculuğu</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>700</v>
+        <v>520</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9789753299251</t>
+          <t>9789753299312</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Boşanma Hikayeleri</t>
+          <t>Mutfak Sözlüğüm</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>400</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9789753298742</t>
+          <t>9789753299299</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Ameliyat Arası</t>
+          <t>Fas’ın Altın İksiri Argan</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>400</v>
+        <v>700</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9789753290388</t>
+          <t>9789753299251</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Yiyelim İçelim, Okuyalım Yazalım…</t>
+          <t>En Güzel Boşanma Hikayeleri</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>340</v>
+        <v>400</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9789753299237</t>
+          <t>9789753298742</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>Kediatri - Kedili Tedavi</t>
+          <t>Ameliyat Arası</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9789753299220</t>
+          <t>9789753290388</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Afrika’nın Kavşağı</t>
+          <t>Yiyelim İçelim, Okuyalım Yazalım…</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>500</v>
+        <v>340</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9789753299183</t>
+          <t>9789753299237</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Lezzetin Fizyolojisi ya da Yüce Mutfak Üzerine Düşünceler</t>
+          <t>Kediatri - Kedili Tedavi</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>750</v>
+        <v>600</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9789753299121</t>
+          <t>9789753299220</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>Anıları Yaşamak</t>
+          <t>Afrika’nın Kavşağı</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9789753299152</t>
+          <t>9789753299183</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Savrulanlar</t>
+          <t>Lezzetin Fizyolojisi ya da Yüce Mutfak Üzerine Düşünceler</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>400</v>
+        <v>750</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9789753299145</t>
+          <t>9789753299121</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Bir Arkeoloji Detektifinin Maceraları</t>
+          <t>Anıları Yaşamak</t>
         </is>
       </c>
       <c r="C476" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9789753299169</t>
+          <t>9789753299152</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>Neden Benim de Bir Restoranım Olmasın?</t>
+          <t>Savrulanlar</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>340</v>
+        <v>400</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9789753299176</t>
+          <t>9789753299145</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>Büyük Sos Şöleni</t>
+          <t>Bir Arkeoloji Detektifinin Maceraları</t>
         </is>
       </c>
       <c r="C478" s="1">
-        <v>680</v>
+        <v>400</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9789753299107</t>
+          <t>9789753299169</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>Kendimi Hep Şaşırtırım Zaten</t>
+          <t>Neden Benim de Bir Restoranım Olmasın?</t>
         </is>
       </c>
       <c r="C479" s="1">
-        <v>400</v>
+        <v>340</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9789753298025</t>
+          <t>9789753299176</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>Yiyin Efendiler Yiyin</t>
+          <t>Büyük Sos Şöleni</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>400</v>
+        <v>680</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9789753299053</t>
+          <t>9789753299107</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>Üç İstanbul</t>
+          <t>Kendimi Hep Şaşırtırım Zaten</t>
         </is>
       </c>
       <c r="C481" s="1">
-        <v>1000</v>
+        <v>400</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>9789753299084</t>
+          <t>9789753298025</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığın Beşiğine Yolculuk</t>
+          <t>Yiyin Efendiler Yiyin</t>
         </is>
       </c>
       <c r="C482" s="1">
-        <v>560</v>
+        <v>400</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>9789753299060</t>
+          <t>9789753299053</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>Zeytin Kokulu Kuzey Ege Lokantaları</t>
+          <t>Üç İstanbul</t>
         </is>
       </c>
       <c r="C483" s="1">
-        <v>540</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>9789753299077</t>
+          <t>9789753299084</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>Yusuf’un Limanları</t>
+          <t>İnsanlığın Beşiğine Yolculuk</t>
         </is>
       </c>
       <c r="C484" s="1">
-        <v>440</v>
+        <v>560</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>9789753298247</t>
+          <t>9789753299060</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>Tiridine, Tiridine, Suyuna da Bandım...</t>
+          <t>Zeytin Kokulu Kuzey Ege Lokantaları</t>
         </is>
       </c>
       <c r="C485" s="1">
-        <v>650</v>
+        <v>540</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>9789753298957</t>
+          <t>9789753299077</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>El Çabukluğu Marifet</t>
+          <t>Yusuf’un Limanları</t>
         </is>
       </c>
       <c r="C486" s="1">
-        <v>400</v>
+        <v>440</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>9789753299701</t>
+          <t>9789753298247</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>Demlikten Süzülen Kültür: Çay</t>
+          <t>Tiridine, Tiridine, Suyuna da Bandım...</t>
         </is>
       </c>
       <c r="C487" s="1">
         <v>650</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>9789753291033</t>
+          <t>9789753298957</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>Decameron (2 Cilt Takım Kutulu)</t>
+          <t>El Çabukluğu Marifet</t>
         </is>
       </c>
       <c r="C488" s="1">
-        <v>2000</v>
+        <v>400</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>9789753298964</t>
+          <t>9789753299701</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>Kitabüt Tabbahin - Bir Osmanlı Yemek Yazması (2 Kitap Takım Kutulu)</t>
+          <t>Demlikten Süzülen Kültür: Çay</t>
         </is>
       </c>
       <c r="C489" s="1">
-        <v>1100</v>
+        <v>650</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>9789753298940</t>
+          <t>9789753291033</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>Sanatçı Sofraları</t>
+          <t>Decameron (2 Cilt Takım Kutulu)</t>
         </is>
       </c>
       <c r="C490" s="1">
-        <v>400</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>9789753298995</t>
+          <t>9789753298964</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>Bozkırın Efendisi</t>
+          <t>Kitabüt Tabbahin - Bir Osmanlı Yemek Yazması (2 Kitap Takım Kutulu)</t>
         </is>
       </c>
       <c r="C491" s="1">
-        <v>580</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>9789753298919</t>
+          <t>9789753298940</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>Menopoz mu, O da Ne?</t>
+          <t>Sanatçı Sofraları</t>
         </is>
       </c>
       <c r="C492" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>9789753298889</t>
+          <t>9789753298995</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>Güneydoğu Anadolu Bölgesi Mutfak Kültürü ve Yemekleri</t>
+          <t>Bozkırın Efendisi</t>
         </is>
       </c>
       <c r="C493" s="1">
-        <v>560</v>
+        <v>580</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>9789753298926</t>
+          <t>9789753298919</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>Asur'un Kadim Sabii Dininden Günümüze Ezidiler ve Mandeenler</t>
+          <t>Menopoz mu, O da Ne?</t>
         </is>
       </c>
       <c r="C494" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>9789753297981</t>
+          <t>9789753298889</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>Uğurlu Adamlar</t>
+          <t>Güneydoğu Anadolu Bölgesi Mutfak Kültürü ve Yemekleri</t>
         </is>
       </c>
       <c r="C495" s="1">
-        <v>300</v>
+        <v>560</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>9789753296564</t>
+          <t>9789753298926</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Kadınları ve Folklorik Özellikleri</t>
+          <t>Asur'un Kadim Sabii Dininden Günümüze Ezidiler ve Mandeenler</t>
         </is>
       </c>
       <c r="C496" s="1">
-        <v>800</v>
+        <v>500</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" s="1" t="inlineStr">
         <is>
-          <t>9789753298902</t>
+          <t>9789753297981</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>Vegan Beslenme</t>
+          <t>Uğurlu Adamlar</t>
         </is>
       </c>
       <c r="C497" s="1">
-        <v>540</v>
+        <v>300</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>9789753298896</t>
+          <t>9789753296564</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>Benim Paris'im</t>
+          <t>Türkiye’nin Kadınları ve Folklorik Özellikleri</t>
         </is>
       </c>
       <c r="C498" s="1">
-        <v>400</v>
+        <v>800</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>9789753298704</t>
+          <t>9789753298902</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>Dünyamızı Biçimlendiren Olağanüstü Bitkiler</t>
+          <t>Vegan Beslenme</t>
         </is>
       </c>
       <c r="C499" s="1">
-        <v>3000</v>
+        <v>540</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="1" t="inlineStr">
         <is>
-          <t>9789753298834</t>
+          <t>9789753298896</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>Sarıklı İhtilalci Ali Suavi</t>
+          <t>Benim Paris'im</t>
         </is>
       </c>
       <c r="C500" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" s="1" t="inlineStr">
         <is>
-          <t>9789753298575</t>
+          <t>9789753298704</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>Tipi Dindi</t>
+          <t>Dünyamızı Biçimlendiren Olağanüstü Bitkiler</t>
         </is>
       </c>
       <c r="C501" s="1">
-        <v>450</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>9789753298698</t>
+          <t>9789753298834</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>Bebeler ve Püreler</t>
+          <t>Sarıklı İhtilalci Ali Suavi</t>
         </is>
       </c>
       <c r="C502" s="1">
-        <v>360</v>
+        <v>320</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" s="1" t="inlineStr">
         <is>
-          <t>9789753297387</t>
+          <t>9789753298575</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Martin Mystere Maceraları: 6</t>
+          <t>Tipi Dindi</t>
         </is>
       </c>
       <c r="C503" s="1">
-        <v>1200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" s="1" t="inlineStr">
         <is>
-          <t>9789753297691</t>
+          <t>9789753298698</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Martin Mystere Maceraları: 7</t>
+          <t>Bebeler ve Püreler</t>
         </is>
       </c>
       <c r="C504" s="1">
-        <v>1200</v>
+        <v>360</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" s="1" t="inlineStr">
         <is>
-          <t>9789753295703</t>
+          <t>9789753297387</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>Rekin Teksoy’un Türk Sineması</t>
+          <t>Efsanevi Martin Mystere Maceraları: 6</t>
         </is>
       </c>
       <c r="C505" s="1">
-        <v>600</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" s="1" t="inlineStr">
         <is>
-          <t>9786254130694</t>
+          <t>9789753297691</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>Adatepe Öyküleri (Ciltli)</t>
+          <t>Efsanevi Martin Mystere Maceraları: 7</t>
         </is>
       </c>
       <c r="C506" s="1">
-        <v>670</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" s="1" t="inlineStr">
         <is>
-          <t>9789753296540</t>
+          <t>9789753295703</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>Acı Şeker</t>
+          <t>Rekin Teksoy’un Türk Sineması</t>
         </is>
       </c>
       <c r="C507" s="1">
-        <v>650</v>
+        <v>600</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" s="1" t="inlineStr">
         <is>
-          <t>9789753294386</t>
+          <t>9786254130694</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>Bir Hayat</t>
+          <t>Adatepe Öyküleri (Ciltli)</t>
         </is>
       </c>
       <c r="C508" s="1">
-        <v>550</v>
+        <v>670</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" s="1" t="inlineStr">
         <is>
-          <t>9789753290968</t>
+          <t>9789753296540</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>Bütün Oyunları</t>
+          <t>Acı Şeker</t>
         </is>
       </c>
       <c r="C509" s="1">
-        <v>600</v>
+        <v>650</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" s="1" t="inlineStr">
         <is>
-          <t>9789753295222</t>
+          <t>9789753294386</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 12</t>
+          <t>Bir Hayat</t>
         </is>
       </c>
       <c r="C510" s="1">
-        <v>1200</v>
+        <v>550</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" s="1" t="inlineStr">
         <is>
-          <t>9789753296922</t>
+          <t>9789753290968</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>Çilingir Sofrasında Rakı Mezeleri - Hepsi Denenmiş 304 Meze Tarifi</t>
+          <t>Bütün Oyunları</t>
         </is>
       </c>
       <c r="C511" s="1">
-        <v>700</v>
+        <v>600</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" s="1" t="inlineStr">
         <is>
-          <t>9789753291040</t>
+          <t>9789753295222</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>Decameron</t>
+          <t>Dampyr Süper Cilt: 12</t>
         </is>
       </c>
       <c r="C512" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" s="1" t="inlineStr">
         <is>
-          <t>9799753294118</t>
+          <t>9789753296922</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>Mavi Evdekiler</t>
+          <t>Çilingir Sofrasında Rakı Mezeleri - Hepsi Denenmiş 304 Meze Tarifi</t>
         </is>
       </c>
       <c r="C513" s="1">
-        <v>520</v>
+        <v>700</v>
       </c>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" s="1" t="inlineStr">
         <is>
-          <t>9789753295574</t>
+          <t>9789753291040</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>Midenin Cilası Çorba</t>
+          <t>Decameron</t>
         </is>
       </c>
       <c r="C514" s="1">
-        <v>700</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" s="1" t="inlineStr">
         <is>
-          <t>9799753293500</t>
+          <t>9799753294118</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>Şükür ki ’Gurme’ Dediklerinden Değilim</t>
+          <t>Mavi Evdekiler</t>
         </is>
       </c>
       <c r="C515" s="1">
-        <v>400</v>
+        <v>520</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" s="1" t="inlineStr">
         <is>
-          <t>9789753295253</t>
+          <t>9789753295574</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>Tarih Boyunca Akdeniz Uygarlıkları</t>
+          <t>Midenin Cilası Çorba</t>
         </is>
       </c>
       <c r="C516" s="1">
-        <v>2000</v>
+        <v>700</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" s="1" t="inlineStr">
         <is>
-          <t>9799753294101</t>
+          <t>9799753293500</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>Tak Koluna Sepeti</t>
+          <t>Şükür ki ’Gurme’ Dediklerinden Değilim</t>
         </is>
       </c>
       <c r="C517" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" s="1" t="inlineStr">
         <is>
-          <t>9789753296151</t>
+          <t>9789753295253</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 19</t>
+          <t>Tarih Boyunca Akdeniz Uygarlıkları</t>
         </is>
       </c>
       <c r="C518" s="1">
-        <v>1200</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" s="1" t="inlineStr">
         <is>
-          <t>9789753296021</t>
+          <t>9799753294101</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 18</t>
+          <t>Tak Koluna Sepeti</t>
         </is>
       </c>
       <c r="C519" s="1">
-        <v>1200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" s="1" t="inlineStr">
         <is>
-          <t>9789753296847</t>
+          <t>9789753296151</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>Turnede Bir Artist Öldürüldü (Ciltli)</t>
+          <t>Tex Süper Cilt Sayı: 19</t>
         </is>
       </c>
       <c r="C520" s="1">
-        <v>600</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" s="1" t="inlineStr">
         <is>
-          <t>9789753298148</t>
+          <t>9789753296021</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>Yiyelim İçelim, Tarihini Bilelim - Dünden Bugüne Gastronomi</t>
+          <t>Tex Süper Cilt Sayı: 18</t>
         </is>
       </c>
       <c r="C521" s="1">
-        <v>650</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" s="1" t="inlineStr">
         <is>
-          <t>9799753294927</t>
+          <t>9789753296847</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>Doğu - Batı Dörtlemesi (4 Kitap Takım)</t>
+          <t>Turnede Bir Artist Öldürüldü (Ciltli)</t>
         </is>
       </c>
       <c r="C522" s="1">
-        <v>1000</v>
+        <v>600</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" s="1" t="inlineStr">
         <is>
-          <t>9789753295819</t>
+          <t>9789753298148</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>Dilim Gülümsüyo!</t>
+          <t>Yiyelim İçelim, Tarihini Bilelim - Dünden Bugüne Gastronomi</t>
         </is>
       </c>
       <c r="C523" s="1">
-        <v>540</v>
+        <v>650</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" s="1" t="inlineStr">
         <is>
-          <t>9789753295048</t>
+          <t>9799753294927</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>Denizin Çıtırı Hamsi</t>
+          <t>Doğu - Batı Dörtlemesi (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C524" s="1">
-        <v>650</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="525" spans="1:3">
       <c r="A525" s="1" t="inlineStr">
         <is>
-          <t>9789753298230</t>
+          <t>9789753295819</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>Deniz Tutkunlarına Tekne Sofraları</t>
+          <t>Dilim Gülümsüyo!</t>
         </is>
       </c>
       <c r="C525" s="1">
-        <v>700</v>
+        <v>540</v>
       </c>
     </row>
     <row r="526" spans="1:3">
       <c r="A526" s="1" t="inlineStr">
         <is>
-          <t>9789753294355</t>
+          <t>9789753295048</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>Zengin Sofraların Lüks Tatları</t>
+          <t>Denizin Çıtırı Hamsi</t>
         </is>
       </c>
       <c r="C526" s="1">
         <v>650</v>
       </c>
     </row>
     <row r="527" spans="1:3">
       <c r="A527" s="1" t="inlineStr">
         <is>
-          <t>9789753298636</t>
+          <t>9789753298230</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>Kambur</t>
+          <t>Deniz Tutkunlarına Tekne Sofraları</t>
         </is>
       </c>
       <c r="C527" s="1">
-        <v>340</v>
+        <v>700</v>
       </c>
     </row>
     <row r="528" spans="1:3">
       <c r="A528" s="1" t="inlineStr">
         <is>
-          <t>9789753298179</t>
+          <t>9789753294355</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>Doğadan Duaya İnancı Gözlemlemek</t>
+          <t>Zengin Sofraların Lüks Tatları</t>
         </is>
       </c>
       <c r="C528" s="1">
-        <v>520</v>
+        <v>650</v>
       </c>
     </row>
     <row r="529" spans="1:3">
       <c r="A529" s="1" t="inlineStr">
         <is>
-          <t>9789753298681</t>
+          <t>9789753298636</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>İşi Pişirmeden Önce Ne Pişirmeli?</t>
+          <t>Kambur</t>
         </is>
       </c>
       <c r="C529" s="1">
-        <v>680</v>
+        <v>340</v>
       </c>
     </row>
     <row r="530" spans="1:3">
       <c r="A530" s="1" t="inlineStr">
         <is>
-          <t>9789753298674</t>
+          <t>9789753298179</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Diyabetin Tarihçesi</t>
+          <t>Doğadan Duaya İnancı Gözlemlemek</t>
         </is>
       </c>
       <c r="C530" s="1">
-        <v>460</v>
+        <v>520</v>
       </c>
     </row>
     <row r="531" spans="1:3">
       <c r="A531" s="1" t="inlineStr">
         <is>
-          <t>9789753298872</t>
+          <t>9789753298681</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>Deniz Gürsoy’un Gastronomi Tarihi</t>
+          <t>İşi Pişirmeden Önce Ne Pişirmeli?</t>
         </is>
       </c>
       <c r="C531" s="1">
-        <v>650</v>
+        <v>680</v>
       </c>
     </row>
     <row r="532" spans="1:3">
       <c r="A532" s="1" t="inlineStr">
         <is>
-          <t>9789753299428</t>
+          <t>9789753298674</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>Sefiller (2 Cilt Takım)</t>
+          <t>Türkiye'de Diyabetin Tarihçesi</t>
         </is>
       </c>
       <c r="C532" s="1">
-        <v>1600</v>
+        <v>460</v>
       </c>
     </row>
     <row r="533" spans="1:3">
       <c r="A533" s="1" t="inlineStr">
         <is>
-          <t>9789753298650</t>
+          <t>9789753298872</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>Sizin İçin Pişirdiler</t>
+          <t>Deniz Gürsoy’un Gastronomi Tarihi</t>
         </is>
       </c>
       <c r="C533" s="1">
-        <v>400</v>
+        <v>650</v>
       </c>
     </row>
     <row r="534" spans="1:3">
       <c r="A534" s="1" t="inlineStr">
         <is>
-          <t>9789753299282</t>
+          <t>9789753299428</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>Şehir Mektupları</t>
+          <t>Sefiller (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C534" s="1">
-        <v>750</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="535" spans="1:3">
       <c r="A535" s="1" t="inlineStr">
         <is>
-          <t>9789753297783</t>
+          <t>9789753298650</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>Prens</t>
+          <t>Sizin İçin Pişirdiler</t>
         </is>
       </c>
       <c r="C535" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="536" spans="1:3">
       <c r="A536" s="1" t="inlineStr">
         <is>
-          <t>9789753292726</t>
+          <t>9789753299282</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>Prens</t>
+          <t>Şehir Mektupları</t>
         </is>
       </c>
       <c r="C536" s="1">
-        <v>600</v>
+        <v>750</v>
       </c>
     </row>
     <row r="537" spans="1:3">
       <c r="A537" s="1" t="inlineStr">
         <is>
-          <t>9789753298261</t>
+          <t>9789753297783</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>Gece Olmadan!</t>
+          <t>Prens</t>
         </is>
       </c>
       <c r="C537" s="1">
-        <v>460</v>
+        <v>500</v>
       </c>
     </row>
     <row r="538" spans="1:3">
       <c r="A538" s="1" t="inlineStr">
         <is>
-          <t>9789753298544</t>
+          <t>9789753292726</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>İyi Bir Yemek Tek Başına Yenmeyen Yemektir</t>
+          <t>Prens</t>
         </is>
       </c>
       <c r="C538" s="1">
-        <v>540</v>
+        <v>600</v>
       </c>
     </row>
     <row r="539" spans="1:3">
       <c r="A539" s="1" t="inlineStr">
         <is>
-          <t>9789753298551</t>
+          <t>9789753298261</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>101 Ustadan Hayatın "Şey"leri (Ciltli)</t>
+          <t>Gece Olmadan!</t>
         </is>
       </c>
       <c r="C539" s="1">
-        <v>700</v>
+        <v>460</v>
       </c>
     </row>
     <row r="540" spans="1:3">
       <c r="A540" s="1" t="inlineStr">
         <is>
-          <t>9789753298520</t>
+          <t>9789753298544</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>Açıklamalı Yemek ve Mutfak Terimleri Sözlüğü (Ciltli)</t>
+          <t>İyi Bir Yemek Tek Başına Yenmeyen Yemektir</t>
         </is>
       </c>
       <c r="C540" s="1">
-        <v>1000</v>
+        <v>540</v>
       </c>
     </row>
     <row r="541" spans="1:3">
       <c r="A541" s="1" t="inlineStr">
         <is>
-          <t>9789753298537</t>
+          <t>9789753298551</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>Şerefe!</t>
+          <t>101 Ustadan Hayatın "Şey"leri (Ciltli)</t>
         </is>
       </c>
       <c r="C541" s="1">
-        <v>650</v>
+        <v>700</v>
       </c>
     </row>
     <row r="542" spans="1:3">
       <c r="A542" s="1" t="inlineStr">
         <is>
-          <t>9789753298568</t>
+          <t>9789753298520</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>Lezzet İmiş</t>
+          <t>Açıklamalı Yemek ve Mutfak Terimleri Sözlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C542" s="1">
-        <v>400</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="543" spans="1:3">
       <c r="A543" s="1" t="inlineStr">
         <is>
-          <t>9786254130106</t>
+          <t>9789753298537</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>Aşkın İlacı Çikolata</t>
+          <t>Şerefe!</t>
         </is>
       </c>
       <c r="C543" s="1">
         <v>650</v>
       </c>
     </row>
     <row r="544" spans="1:3">
       <c r="A544" s="1" t="inlineStr">
         <is>
-          <t>9789753290326</t>
+          <t>9789753298568</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Vatan</t>
+          <t>Lezzet İmiş</t>
         </is>
       </c>
       <c r="C544" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="545" spans="1:3">
       <c r="A545" s="1" t="inlineStr">
         <is>
-          <t>9789753293730</t>
+          <t>9786254130106</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>Annemin Yemek Defteri</t>
+          <t>Aşkın İlacı Çikolata</t>
         </is>
       </c>
       <c r="C545" s="1">
-        <v>400</v>
+        <v>650</v>
       </c>
     </row>
     <row r="546" spans="1:3">
       <c r="A546" s="1" t="inlineStr">
         <is>
-          <t>9789753296441</t>
+          <t>9789753290326</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>An Ottoman Saga</t>
+          <t>Aşk-ı Vatan</t>
         </is>
       </c>
       <c r="C546" s="1">
-        <v>580</v>
+        <v>450</v>
       </c>
     </row>
     <row r="547" spans="1:3">
       <c r="A547" s="1" t="inlineStr">
         <is>
-          <t>9789753297820</t>
+          <t>9789753293730</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>Altı Şüpheli</t>
+          <t>Annemin Yemek Defteri</t>
         </is>
       </c>
       <c r="C547" s="1">
-        <v>520</v>
+        <v>400</v>
       </c>
     </row>
     <row r="548" spans="1:3">
       <c r="A548" s="1" t="inlineStr">
         <is>
-          <t>9789753294669</t>
+          <t>9789753296441</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>Ahmet Haşim Bütün Kitapları</t>
+          <t>An Ottoman Saga</t>
         </is>
       </c>
       <c r="C548" s="1">
-        <v>550</v>
+        <v>580</v>
       </c>
     </row>
     <row r="549" spans="1:3">
       <c r="A549" s="1" t="inlineStr">
         <is>
-          <t>9789753295697</t>
+          <t>9789753297820</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>Zevk Veren Yemekler</t>
+          <t>Altı Şüpheli</t>
         </is>
       </c>
       <c r="C549" s="1">
-        <v>650</v>
+        <v>520</v>
       </c>
     </row>
     <row r="550" spans="1:3">
       <c r="A550" s="1" t="inlineStr">
         <is>
-          <t>9789753296403</t>
+          <t>9789753294669</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Olmak Kolay mı?</t>
+          <t>Ahmet Haşim Bütün Kitapları</t>
         </is>
       </c>
       <c r="C550" s="1">
-        <v>460</v>
+        <v>550</v>
       </c>
     </row>
     <row r="551" spans="1:3">
       <c r="A551" s="1" t="inlineStr">
         <is>
-          <t>9789753295789</t>
+          <t>9789753295697</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>Yeni Baştan</t>
+          <t>Zevk Veren Yemekler</t>
         </is>
       </c>
       <c r="C551" s="1">
-        <v>700</v>
+        <v>650</v>
       </c>
     </row>
     <row r="552" spans="1:3">
       <c r="A552" s="1" t="inlineStr">
         <is>
-          <t>9799753294675</t>
+          <t>9789753296403</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>Yemek Kitabı</t>
+          <t>Yıldız Olmak Kolay mı?</t>
         </is>
       </c>
       <c r="C552" s="1">
-        <v>750</v>
+        <v>460</v>
       </c>
     </row>
     <row r="553" spans="1:3">
       <c r="A553" s="1" t="inlineStr">
         <is>
-          <t>9789753296076</t>
+          <t>9789753295789</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>Yemek Damak Tadının Tarihi</t>
+          <t>Yeni Baştan</t>
         </is>
       </c>
       <c r="C553" s="1">
-        <v>3000</v>
+        <v>700</v>
       </c>
     </row>
     <row r="554" spans="1:3">
       <c r="A554" s="1" t="inlineStr">
         <is>
-          <t>9799753294217</t>
+          <t>9799753294675</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>Üç Malzemeli Beş Yıldızlı Yemekler</t>
+          <t>Yemek Kitabı</t>
         </is>
       </c>
       <c r="C554" s="1">
-        <v>700</v>
+        <v>750</v>
       </c>
     </row>
     <row r="555" spans="1:3">
       <c r="A555" s="1" t="inlineStr">
         <is>
-          <t>9789753296526</t>
+          <t>9789753296076</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>Türk Mutfağı</t>
+          <t>Yemek Damak Tadının Tarihi</t>
         </is>
       </c>
       <c r="C555" s="1">
-        <v>800</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="556" spans="1:3">
       <c r="A556" s="1" t="inlineStr">
         <is>
-          <t>9789753296137</t>
+          <t>9799753294217</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>Turunç Kokulu Düşler</t>
+          <t>Üç Malzemeli Beş Yıldızlı Yemekler</t>
         </is>
       </c>
       <c r="C556" s="1">
-        <v>400</v>
+        <v>700</v>
       </c>
     </row>
     <row r="557" spans="1:3">
       <c r="A557" s="1" t="inlineStr">
         <is>
-          <t>9789753296069</t>
+          <t>9789753296526</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>Tok Karnına Dokuz Topak Köfte</t>
+          <t>Türk Mutfağı</t>
         </is>
       </c>
       <c r="C557" s="1">
-        <v>700</v>
+        <v>800</v>
       </c>
     </row>
     <row r="558" spans="1:3">
       <c r="A558" s="1" t="inlineStr">
         <is>
-          <t>9791303316608</t>
+          <t>9789753296137</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 9 Dehşet Vadisi</t>
+          <t>Turunç Kokulu Düşler</t>
         </is>
       </c>
       <c r="C558" s="1">
-        <v>1200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="559" spans="1:3">
       <c r="A559" s="1" t="inlineStr">
         <is>
-          <t>9789753296014</t>
+          <t>9789753296069</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 17 Köle Tacirleri</t>
+          <t>Tok Karnına Dokuz Topak Köfte</t>
         </is>
       </c>
       <c r="C559" s="1">
-        <v>1200</v>
+        <v>700</v>
       </c>
     </row>
     <row r="560" spans="1:3">
       <c r="A560" s="1" t="inlineStr">
         <is>
-          <t>9789753295888</t>
+          <t>9791303316608</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 16 Çöl Yağmacıları!</t>
+          <t>Tex Özel Albüm Sayı: 9 Dehşet Vadisi</t>
         </is>
       </c>
       <c r="C560" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="561" spans="1:3">
       <c r="A561" s="1" t="inlineStr">
         <is>
-          <t>9789753295581</t>
+          <t>9789753296014</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 15 Yalnız Atlı!</t>
+          <t>Tex Özel Albüm Sayı: 17 Köle Tacirleri</t>
         </is>
       </c>
       <c r="C561" s="1">
-        <v>2000</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="562" spans="1:3">
       <c r="A562" s="1" t="inlineStr">
         <is>
-          <t>9789753295291</t>
+          <t>9789753295888</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 14 Son Asi</t>
+          <t>Tex Özel Albüm Sayı: 16 Çöl Yağmacıları!</t>
         </is>
       </c>
       <c r="C562" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="563" spans="1:3">
       <c r="A563" s="1" t="inlineStr">
         <is>
-          <t>3990000022259</t>
+          <t>9789753295581</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 12 Katiller!</t>
+          <t>Tex Özel Albüm Sayı: 15 Yalnız Atlı!</t>
         </is>
       </c>
       <c r="C563" s="1">
-        <v>1200</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="564" spans="1:3">
       <c r="A564" s="1" t="inlineStr">
         <is>
-          <t>3990000032367</t>
+          <t>9789753295291</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 11 Yıllar Sonra</t>
+          <t>Tex Özel Albüm Sayı: 14 Son Asi</t>
         </is>
       </c>
       <c r="C564" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="565" spans="1:3">
       <c r="A565" s="1" t="inlineStr">
         <is>
-          <t>9771303316709</t>
+          <t>3990000022259</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 10 Atlanta’lı Adam!</t>
+          <t>Tex Özel Albüm Sayı: 12 Katiller!</t>
         </is>
       </c>
       <c r="C565" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="566" spans="1:3">
       <c r="A566" s="1" t="inlineStr">
         <is>
-          <t>9789753298223</t>
+          <t>3990000032367</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Şarkıları</t>
+          <t>Tex Özel Albüm Sayı: 11 Yıllar Sonra</t>
         </is>
       </c>
       <c r="C566" s="1">
-        <v>600</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="567" spans="1:3">
       <c r="A567" s="1" t="inlineStr">
         <is>
-          <t>9789753298094</t>
+          <t>9771303316709</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>Her Görüşte Aşk</t>
+          <t>Tex Özel Albüm Sayı: 10 Atlanta’lı Adam!</t>
         </is>
       </c>
       <c r="C567" s="1">
-        <v>400</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="568" spans="1:3">
       <c r="A568" s="1" t="inlineStr">
         <is>
-          <t>9789753298124</t>
+          <t>9789753298223</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>Makriköy'e Dönüş</t>
+          <t>İstanbul Şarkıları</t>
         </is>
       </c>
       <c r="C568" s="1">
-        <v>460</v>
+        <v>600</v>
       </c>
     </row>
     <row r="569" spans="1:3">
       <c r="A569" s="1" t="inlineStr">
         <is>
-          <t>3990000004360</t>
+          <t>9789753298094</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>Martin Mystere Dev Albüm Sayı: 8 Şeffaf Gölgelerin Sırrı</t>
+          <t>Her Görüşte Aşk</t>
         </is>
       </c>
       <c r="C569" s="1">
-        <v>1200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" s="1" t="inlineStr">
         <is>
-          <t>9789753295345</t>
+          <t>9789753298124</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>Martin Mystere Dev Albüm Sayı: 7 Canavar</t>
+          <t>Makriköy'e Dönüş</t>
         </is>
       </c>
       <c r="C570" s="1">
-        <v>1200</v>
+        <v>460</v>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" s="1" t="inlineStr">
         <is>
-          <t>9789753295895</t>
+          <t>3990000004360</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>Martin Mystere Dev Albüm Sayı: 11 Kızıl Kral</t>
+          <t>Martin Mystere Dev Albüm Sayı: 8 Şeffaf Gölgelerin Sırrı</t>
         </is>
       </c>
       <c r="C571" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" s="1" t="inlineStr">
         <is>
-          <t>9789753295130</t>
+          <t>9789753295345</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>Martin Mystere Dev Albüm Sayı: 10 Kötülük Meleği</t>
+          <t>Martin Mystere Dev Albüm Sayı: 7 Canavar</t>
         </is>
       </c>
       <c r="C572" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="573" spans="1:3">
       <c r="A573" s="1" t="inlineStr">
         <is>
-          <t>9799753294682</t>
+          <t>9789753295895</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Martin Mystere Maceraları: 1</t>
+          <t>Martin Mystere Dev Albüm Sayı: 11 Kızıl Kral</t>
         </is>
       </c>
       <c r="C573" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="574" spans="1:3">
       <c r="A574" s="1" t="inlineStr">
         <is>
-          <t>9789753298087</t>
+          <t>9789753295130</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Martin Mystere Maceraları: 8</t>
+          <t>Martin Mystere Dev Albüm Sayı: 10 Kötülük Meleği</t>
         </is>
       </c>
       <c r="C574" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="575" spans="1:3">
       <c r="A575" s="1" t="inlineStr">
         <is>
-          <t>9789753297929</t>
+          <t>9799753294682</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>Madam Bovary</t>
+          <t>Efsanevi Martin Mystere Maceraları: 1</t>
         </is>
       </c>
       <c r="C575" s="1">
-        <v>600</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="576" spans="1:3">
       <c r="A576" s="1" t="inlineStr">
         <is>
-          <t>9789753296281</t>
+          <t>9789753298087</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>Leziz Sırlar</t>
+          <t>Efsanevi Martin Mystere Maceraları: 8</t>
         </is>
       </c>
       <c r="C576" s="1">
-        <v>540</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="577" spans="1:3">
       <c r="A577" s="1" t="inlineStr">
         <is>
-          <t>9789753295086</t>
+          <t>9789753297929</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>Leone Leoni</t>
+          <t>Madam Bovary</t>
         </is>
       </c>
       <c r="C577" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="578" spans="1:3">
       <c r="A578" s="1" t="inlineStr">
         <is>
-          <t>9789753294959</t>
+          <t>9789753296281</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>Kuzeyden Güneye.. Doğudan Batıya Yöresel Mutfağımız</t>
+          <t>Leziz Sırlar</t>
         </is>
       </c>
       <c r="C578" s="1">
-        <v>920</v>
+        <v>540</v>
       </c>
     </row>
     <row r="579" spans="1:3">
       <c r="A579" s="1" t="inlineStr">
         <is>
-          <t>9799753293838</t>
+          <t>9789753295086</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Olmayan Savaş</t>
+          <t>Leone Leoni</t>
         </is>
       </c>
       <c r="C579" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="580" spans="1:3">
       <c r="A580" s="1" t="inlineStr">
         <is>
-          <t>9789753292191</t>
+          <t>9789753294959</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>Kurtuluş Savaşı ve Edebiyatımız</t>
+          <t>Kuzeyden Güneye.. Doğudan Batıya Yöresel Mutfağımız</t>
         </is>
       </c>
       <c r="C580" s="1">
-        <v>700</v>
+        <v>920</v>
       </c>
     </row>
     <row r="581" spans="1:3">
       <c r="A581" s="1" t="inlineStr">
         <is>
-          <t>9789753298018</t>
+          <t>9799753293838</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>Kozmopolitler</t>
+          <t>Kutsal Olmayan Savaş</t>
         </is>
       </c>
       <c r="C581" s="1">
-        <v>460</v>
+        <v>500</v>
       </c>
     </row>
     <row r="582" spans="1:3">
       <c r="A582" s="1" t="inlineStr">
         <is>
-          <t>9789753294935</t>
+          <t>9789753292191</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>Komünist Parti Manifestosu</t>
+          <t>Kurtuluş Savaşı ve Edebiyatımız</t>
         </is>
       </c>
       <c r="C582" s="1">
-        <v>400</v>
+        <v>700</v>
       </c>
     </row>
     <row r="583" spans="1:3">
       <c r="A583" s="1" t="inlineStr">
         <is>
-          <t>9799753293753</t>
+          <t>9789753298018</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Zambak</t>
+          <t>Kozmopolitler</t>
         </is>
       </c>
       <c r="C583" s="1">
-        <v>550</v>
+        <v>460</v>
       </c>
     </row>
     <row r="584" spans="1:3">
       <c r="A584" s="1" t="inlineStr">
         <is>
-          <t>9789753290593</t>
+          <t>9789753294935</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>Kınıkoğlu Diyeti</t>
+          <t>Komünist Parti Manifestosu</t>
         </is>
       </c>
       <c r="C584" s="1">
-        <v>540</v>
+        <v>400</v>
       </c>
     </row>
     <row r="585" spans="1:3">
       <c r="A585" s="1" t="inlineStr">
         <is>
-          <t>9799753293012</t>
+          <t>9799753293753</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>İyiliğin ve Kötülüğün Bahçesinde Geceyarısı</t>
+          <t>Kırmızı Zambak</t>
         </is>
       </c>
       <c r="C585" s="1">
-        <v>520</v>
+        <v>550</v>
       </c>
     </row>
     <row r="586" spans="1:3">
       <c r="A586" s="1" t="inlineStr">
         <is>
-          <t>9799753293319</t>
+          <t>9789753290593</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’u Yel Üfürdü... Su Götürdü</t>
+          <t>Kınıkoğlu Diyeti</t>
         </is>
       </c>
       <c r="C586" s="1">
-        <v>600</v>
+        <v>540</v>
       </c>
     </row>
     <row r="587" spans="1:3">
       <c r="A587" s="1" t="inlineStr">
         <is>
-          <t>9789753295925</t>
+          <t>9799753293012</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>İslam ve Ekoloji</t>
+          <t>İyiliğin ve Kötülüğün Bahçesinde Geceyarısı</t>
         </is>
       </c>
       <c r="C587" s="1">
-        <v>700</v>
+        <v>520</v>
       </c>
     </row>
     <row r="588" spans="1:3">
       <c r="A588" s="1" t="inlineStr">
         <is>
-          <t>9789753294317</t>
+          <t>9799753293319</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>İnceliklerin Kadehindeki Şarap</t>
+          <t>İstanbul’u Yel Üfürdü... Su Götürdü</t>
         </is>
       </c>
       <c r="C588" s="1">
-        <v>650</v>
+        <v>600</v>
       </c>
     </row>
     <row r="589" spans="1:3">
       <c r="A589" s="1" t="inlineStr">
         <is>
-          <t>9789753292467</t>
+          <t>9789753295925</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>İlahi Komedya (Cep Boy)</t>
+          <t>İslam ve Ekoloji</t>
         </is>
       </c>
       <c r="C589" s="1">
-        <v>1100</v>
+        <v>700</v>
       </c>
     </row>
     <row r="590" spans="1:3">
       <c r="A590" s="1" t="inlineStr">
         <is>
-          <t>9789753296816</t>
+          <t>9789753294317</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>İlahi Komedya (3 Cilt Takım)</t>
+          <t>İnceliklerin Kadehindeki Şarap</t>
         </is>
       </c>
       <c r="C590" s="1">
-        <v>2000</v>
+        <v>650</v>
       </c>
     </row>
     <row r="591" spans="1:3">
       <c r="A591" s="1" t="inlineStr">
         <is>
-          <t>9789753293495</t>
+          <t>9789753292467</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>İkinize De Yer Var Bütün Hikayeleri: 1</t>
+          <t>İlahi Komedya (Cep Boy)</t>
         </is>
       </c>
       <c r="C591" s="1">
-        <v>500</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="592" spans="1:3">
       <c r="A592" s="1" t="inlineStr">
         <is>
-          <t>9789753296946</t>
+          <t>9789753296816</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>Hürrem Sultan</t>
+          <t>İlahi Komedya (3 Cilt Takım)</t>
         </is>
       </c>
       <c r="C592" s="1">
-        <v>600</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="593" spans="1:3">
       <c r="A593" s="1" t="inlineStr">
         <is>
-          <t>9789753294324</t>
+          <t>9789753293495</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>Horla ve Diğer Fantastik Hikayeler</t>
+          <t>İkinize De Yer Var Bütün Hikayeleri: 1</t>
         </is>
       </c>
       <c r="C593" s="1">
-        <v>580</v>
+        <v>500</v>
       </c>
     </row>
     <row r="594" spans="1:3">
       <c r="A594" s="1" t="inlineStr">
         <is>
-          <t>9789753298056</t>
+          <t>9789753296946</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>Hombre</t>
+          <t>Hürrem Sultan</t>
         </is>
       </c>
       <c r="C594" s="1">
-        <v>1200</v>
+        <v>600</v>
       </c>
     </row>
     <row r="595" spans="1:3">
       <c r="A595" s="1" t="inlineStr">
         <is>
-          <t>9799753294569</t>
+          <t>9789753294324</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>Hemingway’le Yemek Bir Şenliktir</t>
+          <t>Horla ve Diğer Fantastik Hikayeler</t>
         </is>
       </c>
       <c r="C595" s="1">
-        <v>750</v>
+        <v>580</v>
       </c>
     </row>
     <row r="596" spans="1:3">
       <c r="A596" s="1" t="inlineStr">
         <is>
-          <t>9789753295314</t>
+          <t>9789753298056</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>Hayatımın Hikayesi</t>
+          <t>Hombre</t>
         </is>
       </c>
       <c r="C596" s="1">
-        <v>580</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="597" spans="1:3">
       <c r="A597" s="1" t="inlineStr">
         <is>
-          <t>9789753294577</t>
+          <t>9799753294569</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>Gündüz ve Gece Hikayeleri</t>
+          <t>Hemingway’le Yemek Bir Şenliktir</t>
         </is>
       </c>
       <c r="C597" s="1">
-        <v>550</v>
+        <v>750</v>
       </c>
     </row>
     <row r="598" spans="1:3">
       <c r="A598" s="1" t="inlineStr">
         <is>
-          <t>9799753293821</t>
+          <t>9789753295314</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>Gözyaşı Sarayı</t>
+          <t>Hayatımın Hikayesi</t>
         </is>
       </c>
       <c r="C598" s="1">
-        <v>440</v>
+        <v>580</v>
       </c>
     </row>
     <row r="599" spans="1:3">
       <c r="A599" s="1" t="inlineStr">
         <is>
-          <t>9799753293234</t>
+          <t>9789753294577</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>Goriot Baba</t>
+          <t>Gündüz ve Gece Hikayeleri</t>
         </is>
       </c>
       <c r="C599" s="1">
         <v>550</v>
       </c>
     </row>
     <row r="600" spans="1:3">
       <c r="A600" s="1" t="inlineStr">
         <is>
-          <t>9789753295444</t>
+          <t>9799753293821</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>Gizli Örgütler</t>
+          <t>Gözyaşı Sarayı</t>
         </is>
       </c>
       <c r="C600" s="1">
-        <v>2000</v>
+        <v>440</v>
       </c>
     </row>
     <row r="601" spans="1:3">
       <c r="A601" s="1" t="inlineStr">
         <is>
-          <t>9799753293883</t>
+          <t>9799753293234</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>Fotoğraftaki Tutku</t>
+          <t>Goriot Baba</t>
         </is>
       </c>
       <c r="C601" s="1">
-        <v>480</v>
+        <v>550</v>
       </c>
     </row>
     <row r="602" spans="1:3">
       <c r="A602" s="1" t="inlineStr">
         <is>
-          <t>9789753296502</t>
+          <t>9789753295444</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>Fettan Vişne, Günahkar Elma (Ciltli)</t>
+          <t>Gizli Örgütler</t>
         </is>
       </c>
       <c r="C602" s="1">
-        <v>600</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="603" spans="1:3">
       <c r="A603" s="1" t="inlineStr">
         <is>
-          <t>9789753296434</t>
+          <t>9799753293883</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>Eve Düşen Yıldırım Hikayeler 3</t>
+          <t>Fotoğraftaki Tutku</t>
         </is>
       </c>
       <c r="C603" s="1">
-        <v>500</v>
+        <v>480</v>
       </c>
     </row>
     <row r="604" spans="1:3">
       <c r="A604" s="1" t="inlineStr">
         <is>
-          <t>9789753296854</t>
+          <t>9789753296502</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>Eski Zaman Kadınları Arasında</t>
+          <t>Fettan Vişne, Günahkar Elma (Ciltli)</t>
         </is>
       </c>
       <c r="C604" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="605" spans="1:3">
       <c r="A605" s="1" t="inlineStr">
         <is>
-          <t>9799753294002</t>
+          <t>9789753296434</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>Eski Dünya’nın Yetmiş Büyük Gizemi</t>
+          <t>Eve Düşen Yıldırım Hikayeler 3</t>
         </is>
       </c>
       <c r="C605" s="1">
-        <v>2000</v>
+        <v>500</v>
       </c>
     </row>
     <row r="606" spans="1:3">
       <c r="A606" s="1" t="inlineStr">
         <is>
-          <t>9789753292344</t>
+          <t>9789753296854</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>Erdemle Kırbaçlanan Kadın</t>
+          <t>Eski Zaman Kadınları Arasında</t>
         </is>
       </c>
       <c r="C606" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="607" spans="1:3">
       <c r="A607" s="1" t="inlineStr">
         <is>
-          <t>9789753296083</t>
+          <t>9799753294002</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>Emperyal Çağ</t>
+          <t>Eski Dünya’nın Yetmiş Büyük Gizemi</t>
         </is>
       </c>
       <c r="C607" s="1">
         <v>2000</v>
       </c>
     </row>
     <row r="608" spans="1:3">
       <c r="A608" s="1" t="inlineStr">
         <is>
-          <t>9799753293623</t>
+          <t>9789753292344</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>Elveda Birtanem</t>
+          <t>Erdemle Kırbaçlanan Kadın</t>
         </is>
       </c>
       <c r="C608" s="1">
-        <v>520</v>
+        <v>500</v>
       </c>
     </row>
     <row r="609" spans="1:3">
       <c r="A609" s="1" t="inlineStr">
         <is>
-          <t>9789753296007</t>
+          <t>9789753296083</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>Elmaslardaki Gökyüzü</t>
+          <t>Emperyal Çağ</t>
         </is>
       </c>
       <c r="C609" s="1">
-        <v>440</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="610" spans="1:3">
       <c r="A610" s="1" t="inlineStr">
         <is>
-          <t>9799753294149</t>
+          <t>9799753293623</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>Elmas</t>
+          <t>Elveda Birtanem</t>
         </is>
       </c>
       <c r="C610" s="1">
-        <v>600</v>
+        <v>520</v>
       </c>
     </row>
     <row r="611" spans="1:3">
       <c r="A611" s="1" t="inlineStr">
         <is>
-          <t>9789753295772</t>
+          <t>9789753296007</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>Dylan Dog Dev Albüm Sayı: 9</t>
+          <t>Elmaslardaki Gökyüzü</t>
         </is>
       </c>
       <c r="C611" s="1">
-        <v>1200</v>
+        <v>440</v>
       </c>
     </row>
     <row r="612" spans="1:3">
       <c r="A612" s="1" t="inlineStr">
         <is>
-          <t>9789753295215</t>
+          <t>9799753294149</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>Dylan Dog Dev Albüm Sayı: 8</t>
+          <t>Elmas</t>
         </is>
       </c>
       <c r="C612" s="1">
-        <v>1200</v>
+        <v>600</v>
       </c>
     </row>
     <row r="613" spans="1:3">
       <c r="A613" s="1" t="inlineStr">
         <is>
-          <t>9799753294378</t>
+          <t>9789753295772</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>Dylan Dog Dev Albüm Sayı: 7</t>
+          <t>Dylan Dog Dev Albüm Sayı: 9</t>
         </is>
       </c>
       <c r="C613" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="614" spans="1:3">
       <c r="A614" s="1" t="inlineStr">
         <is>
-          <t>3990000013012</t>
+          <t>9789753295215</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>Dylan Dog Dev Albüm Sayı: 5</t>
+          <t>Dylan Dog Dev Albüm Sayı: 8</t>
         </is>
       </c>
       <c r="C614" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="615" spans="1:3">
       <c r="A615" s="1" t="inlineStr">
         <is>
-          <t>9771303376600</t>
+          <t>9799753294378</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>Dylan Dog Dev Albüm Sayı: 3</t>
+          <t>Dylan Dog Dev Albüm Sayı: 7</t>
         </is>
       </c>
       <c r="C615" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="616" spans="1:3">
       <c r="A616" s="1" t="inlineStr">
         <is>
-          <t>9789753296298</t>
+          <t>3990000013012</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>Dylan Dog Dev Albüm Sayı: 10</t>
+          <t>Dylan Dog Dev Albüm Sayı: 5</t>
         </is>
       </c>
       <c r="C616" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="617" spans="1:3">
       <c r="A617" s="1" t="inlineStr">
         <is>
-          <t>9799753293357</t>
+          <t>9771303376600</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>Dylan Dog Dev Albüm Sayı: 2</t>
+          <t>Dylan Dog Dev Albüm Sayı: 3</t>
         </is>
       </c>
       <c r="C617" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="618" spans="1:3">
       <c r="A618" s="1" t="inlineStr">
         <is>
-          <t>9771303503543</t>
+          <t>9789753296298</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>Dylan Dog Dev Albüm Sayı: 6</t>
+          <t>Dylan Dog Dev Albüm Sayı: 10</t>
         </is>
       </c>
       <c r="C618" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="619" spans="1:3">
       <c r="A619" s="1" t="inlineStr">
         <is>
-          <t>3990000015833</t>
+          <t>9799753293357</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>Dylan Dog Dev Albüm Sayı: 4</t>
+          <t>Dylan Dog Dev Albüm Sayı: 2</t>
         </is>
       </c>
       <c r="C619" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="620" spans="1:3">
       <c r="A620" s="1" t="inlineStr">
         <is>
-          <t>9789753295734</t>
+          <t>9771303503543</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>Dumanı Üstünde Doyurucu Çorbalar Kolay Ekmekler</t>
+          <t>Dylan Dog Dev Albüm Sayı: 6</t>
         </is>
       </c>
       <c r="C620" s="1">
-        <v>400</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="621" spans="1:3">
       <c r="A621" s="1" t="inlineStr">
         <is>
-          <t>9789753297318</t>
+          <t>3990000015833</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>Dragonero</t>
+          <t>Dylan Dog Dev Albüm Sayı: 4</t>
         </is>
       </c>
       <c r="C621" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="622" spans="1:3">
       <c r="A622" s="1" t="inlineStr">
         <is>
-          <t>9799753294484</t>
+          <t>9789753295734</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>Dr. Jekyll ve Mr. Hyde</t>
+          <t>Dumanı Üstünde Doyurucu Çorbalar Kolay Ekmekler</t>
         </is>
       </c>
       <c r="C622" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="623" spans="1:3">
       <c r="A623" s="1" t="inlineStr">
         <is>
-          <t>9799753294804</t>
+          <t>9789753297318</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>Doğuda Aşk</t>
+          <t>Dragonero</t>
         </is>
       </c>
       <c r="C623" s="1">
-        <v>440</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="624" spans="1:3">
       <c r="A624" s="1" t="inlineStr">
         <is>
-          <t>9799753294705</t>
+          <t>9799753294484</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 9</t>
+          <t>Dr. Jekyll ve Mr. Hyde</t>
         </is>
       </c>
       <c r="C624" s="1">
-        <v>1200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="625" spans="1:3">
       <c r="A625" s="1" t="inlineStr">
         <is>
-          <t>9799753294552</t>
+          <t>9799753294804</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 8</t>
+          <t>Doğuda Aşk</t>
         </is>
       </c>
       <c r="C625" s="1">
-        <v>1200</v>
+        <v>440</v>
       </c>
     </row>
     <row r="626" spans="1:3">
       <c r="A626" s="1" t="inlineStr">
         <is>
-          <t>9789753297998</t>
+          <t>9799753294705</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 22</t>
+          <t>Dampyr Süper Cilt: 9</t>
         </is>
       </c>
       <c r="C626" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="627" spans="1:3">
       <c r="A627" s="1" t="inlineStr">
         <is>
-          <t>9789753297813</t>
+          <t>9799753294552</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 21</t>
+          <t>Dampyr Süper Cilt: 8</t>
         </is>
       </c>
       <c r="C627" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="628" spans="1:3">
       <c r="A628" s="1" t="inlineStr">
         <is>
-          <t>9789753297790</t>
+          <t>9789753297998</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 20</t>
+          <t>Dampyr Süper Cilt: 22</t>
         </is>
       </c>
       <c r="C628" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="629" spans="1:3">
       <c r="A629" s="1" t="inlineStr">
         <is>
-          <t>9789753297301</t>
+          <t>9789753297813</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 19</t>
+          <t>Dampyr Süper Cilt: 21</t>
         </is>
       </c>
       <c r="C629" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="630" spans="1:3">
       <c r="A630" s="1" t="inlineStr">
         <is>
-          <t>9789753297219</t>
+          <t>9789753297790</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 18</t>
+          <t>Dampyr Süper Cilt: 20</t>
         </is>
       </c>
       <c r="C630" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="631" spans="1:3">
       <c r="A631" s="1" t="inlineStr">
         <is>
-          <t>9789753295956</t>
+          <t>9789753297301</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 16</t>
+          <t>Dampyr Süper Cilt: 19</t>
         </is>
       </c>
       <c r="C631" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="632" spans="1:3">
       <c r="A632" s="1" t="inlineStr">
         <is>
-          <t>9789753295857</t>
+          <t>9789753297219</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 15</t>
+          <t>Dampyr Süper Cilt: 18</t>
         </is>
       </c>
       <c r="C632" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="633" spans="1:3">
       <c r="A633" s="1" t="inlineStr">
         <is>
-          <t>9789753295666</t>
+          <t>9789753295956</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 14</t>
+          <t>Dampyr Süper Cilt: 16</t>
         </is>
       </c>
       <c r="C633" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="634" spans="1:3">
       <c r="A634" s="1" t="inlineStr">
         <is>
-          <t>9789753295529</t>
+          <t>9789753295857</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 13</t>
+          <t>Dampyr Süper Cilt: 15</t>
         </is>
       </c>
       <c r="C634" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="635" spans="1:3">
       <c r="A635" s="1" t="inlineStr">
         <is>
-          <t>9789753295154</t>
+          <t>9789753295666</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 11</t>
+          <t>Dampyr Süper Cilt: 14</t>
         </is>
       </c>
       <c r="C635" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="636" spans="1:3">
       <c r="A636" s="1" t="inlineStr">
         <is>
-          <t>9789753296250</t>
+          <t>9789753295529</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 17</t>
+          <t>Dampyr Süper Cilt: 13</t>
         </is>
       </c>
       <c r="C636" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="637" spans="1:3">
       <c r="A637" s="1" t="inlineStr">
         <is>
-          <t>9799753294507</t>
+          <t>9789753295154</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>Çerkes Güzeli</t>
+          <t>Dampyr Süper Cilt: 11</t>
         </is>
       </c>
       <c r="C637" s="1">
-        <v>1000</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="638" spans="1:3">
       <c r="A638" s="1" t="inlineStr">
         <is>
-          <t>9799753294200</t>
+          <t>9789753296250</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>Cocina Casera Turca (İspanyolca)</t>
+          <t>Dampyr Süper Cilt: 17</t>
         </is>
       </c>
       <c r="C638" s="1">
-        <v>340</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="639" spans="1:3">
       <c r="A639" s="1" t="inlineStr">
         <is>
-          <t>9789753295413</t>
+          <t>9799753294507</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>Bütün Zamanların Yetmiş Büyük Savaşı</t>
+          <t>Çerkes Güzeli</t>
         </is>
       </c>
       <c r="C639" s="1">
-        <v>2000</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="640" spans="1:3">
       <c r="A640" s="1" t="inlineStr">
         <is>
-          <t>9799753294699</t>
+          <t>9799753294200</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>Bize Göre</t>
+          <t>Cocina Casera Turca (İspanyolca)</t>
         </is>
       </c>
       <c r="C640" s="1">
-        <v>400</v>
+        <v>340</v>
       </c>
     </row>
     <row r="641" spans="1:3">
       <c r="A641" s="1" t="inlineStr">
         <is>
-          <t>9789753294621</t>
+          <t>9789753295413</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>Bira: Harcıalem İçki</t>
+          <t>Bütün Zamanların Yetmiş Büyük Savaşı</t>
         </is>
       </c>
       <c r="C641" s="1">
-        <v>650</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="642" spans="1:3">
       <c r="A642" s="1" t="inlineStr">
         <is>
-          <t>9799753293159</t>
+          <t>9799753294699</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>Bir Albüm İstanbul Constantinople an Album</t>
+          <t>Bize Göre</t>
         </is>
       </c>
       <c r="C642" s="1">
-        <v>800</v>
+        <v>400</v>
       </c>
     </row>
     <row r="643" spans="1:3">
       <c r="A643" s="1" t="inlineStr">
         <is>
-          <t>9799753294460</t>
+          <t>9789753294621</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>Bildiriler I. Ulusal Okul Kütüphanecileri Konferansı</t>
+          <t>Bira: Harcıalem İçki</t>
         </is>
       </c>
       <c r="C643" s="1">
-        <v>300</v>
+        <v>650</v>
       </c>
     </row>
     <row r="644" spans="1:3">
       <c r="A644" s="1" t="inlineStr">
         <is>
-          <t>9789753297417</t>
+          <t>9799753293159</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>Ben, Steve (Ciltli)</t>
+          <t>Bir Albüm İstanbul Constantinople an Album</t>
         </is>
       </c>
       <c r="C644" s="1">
-        <v>600</v>
+        <v>800</v>
       </c>
     </row>
     <row r="645" spans="1:3">
       <c r="A645" s="1" t="inlineStr">
         <is>
-          <t>9789753296571</t>
+          <t>9799753294460</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>Beklemek ve Ummak (Ciltli)</t>
+          <t>Bildiriler I. Ulusal Okul Kütüphanecileri Konferansı</t>
         </is>
       </c>
       <c r="C645" s="1">
-        <v>600</v>
+        <v>300</v>
       </c>
     </row>
     <row r="646" spans="1:3">
       <c r="A646" s="1" t="inlineStr">
         <is>
-          <t>9789753298063</t>
+          <t>9789753297417</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>Baharat ve Güç</t>
+          <t>Ben, Steve (Ciltli)</t>
         </is>
       </c>
       <c r="C646" s="1">
-        <v>650</v>
+        <v>600</v>
       </c>
     </row>
     <row r="647" spans="1:3">
       <c r="A647" s="1" t="inlineStr">
         <is>
-          <t>9789753294188</t>
+          <t>9789753296571</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>Aziyade</t>
+          <t>Beklemek ve Ummak (Ciltli)</t>
         </is>
       </c>
       <c r="C647" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="648" spans="1:3">
       <c r="A648" s="1" t="inlineStr">
         <is>
-          <t>3990000001049</t>
+          <t>9789753298063</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>Aylık Tex Sayı: 175 Geçmişe Dönüş</t>
+          <t>Baharat ve Güç</t>
         </is>
       </c>
       <c r="C648" s="1">
-        <v>520</v>
+        <v>650</v>
       </c>
     </row>
     <row r="649" spans="1:3">
       <c r="A649" s="1" t="inlineStr">
         <is>
-          <t>9789753295406</t>
+          <t>9789753294188</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>Tespih (Ciltli)</t>
+          <t>Aziyade</t>
         </is>
       </c>
       <c r="C649" s="1">
-        <v>700</v>
+        <v>500</v>
       </c>
     </row>
     <row r="650" spans="1:3">
       <c r="A650" s="1" t="inlineStr">
         <is>
-          <t>9789753296830</t>
+          <t>3990000001049</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>Tersine Giden Yol</t>
+          <t>Aylık Tex Sayı: 175 Geçmişe Dönüş</t>
         </is>
       </c>
       <c r="C650" s="1">
         <v>520</v>
       </c>
     </row>
     <row r="651" spans="1:3">
       <c r="A651" s="1" t="inlineStr">
         <is>
-          <t>9789753295727</t>
+          <t>9789753295406</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>Tarihteki Yetmiş Büyük Yolculuk</t>
+          <t>Tespih (Ciltli)</t>
         </is>
       </c>
       <c r="C651" s="1">
-        <v>2000</v>
+        <v>700</v>
       </c>
     </row>
     <row r="652" spans="1:3">
       <c r="A652" s="1" t="inlineStr">
         <is>
-          <t>9789753298186</t>
+          <t>9789753296830</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Süzgecinde Mutfak Kültürümüz (1. Hamur)</t>
+          <t>Tersine Giden Yol</t>
         </is>
       </c>
       <c r="C652" s="1">
-        <v>700</v>
+        <v>520</v>
       </c>
     </row>
     <row r="653" spans="1:3">
       <c r="A653" s="1" t="inlineStr">
         <is>
-          <t>9799753294361</t>
+          <t>9789753295727</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>Şüpheli Kimlikler</t>
+          <t>Tarihteki Yetmiş Büyük Yolculuk</t>
         </is>
       </c>
       <c r="C653" s="1">
-        <v>700</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="654" spans="1:3">
       <c r="A654" s="1" t="inlineStr">
         <is>
-          <t>9789753297882</t>
+          <t>9789753298186</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>Sultan Hamid Düşerken</t>
+          <t>Tarihin Süzgecinde Mutfak Kültürümüz (1. Hamur)</t>
         </is>
       </c>
       <c r="C654" s="1">
         <v>700</v>
       </c>
     </row>
     <row r="655" spans="1:3">
       <c r="A655" s="1" t="inlineStr">
         <is>
-          <t>9789753295192</t>
+          <t>9799753294361</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>Sohbetin Bahanesi Kahve</t>
+          <t>Şüpheli Kimlikler</t>
         </is>
       </c>
       <c r="C655" s="1">
-        <v>650</v>
+        <v>700</v>
       </c>
     </row>
     <row r="656" spans="1:3">
       <c r="A656" s="1" t="inlineStr">
         <is>
-          <t>9799753294828</t>
+          <t>9789753297882</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>Sevim Tanör Hoca’nın Yemek Kitabı</t>
+          <t>Sultan Hamid Düşerken</t>
         </is>
       </c>
       <c r="C656" s="1">
-        <v>750</v>
+        <v>700</v>
       </c>
     </row>
     <row r="657" spans="1:3">
       <c r="A657" s="1" t="inlineStr">
         <is>
-          <t>9789753290579</t>
+          <t>9789753295192</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>Seçilmiş Şiirler</t>
+          <t>Sohbetin Bahanesi Kahve</t>
         </is>
       </c>
       <c r="C657" s="1">
-        <v>500</v>
+        <v>650</v>
       </c>
     </row>
     <row r="658" spans="1:3">
       <c r="A658" s="1" t="inlineStr">
         <is>
-          <t>9789753296410</t>
+          <t>9799753294828</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>San’atkarlar</t>
+          <t>Sevim Tanör Hoca’nın Yemek Kitabı</t>
         </is>
       </c>
       <c r="C658" s="1">
-        <v>520</v>
+        <v>750</v>
       </c>
     </row>
     <row r="659" spans="1:3">
       <c r="A659" s="1" t="inlineStr">
         <is>
-          <t>9789753295673</t>
+          <t>9789753290579</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>Saime Hanım’ın Mutfağından Urfa Yemekleri</t>
+          <t>Seçilmiş Şiirler</t>
         </is>
       </c>
       <c r="C659" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="660" spans="1:3">
       <c r="A660" s="1" t="inlineStr">
         <is>
-          <t>9789753296342</t>
+          <t>9789753296410</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>Saime Hanım’ın 5 Çayı</t>
+          <t>San’atkarlar</t>
         </is>
       </c>
       <c r="C660" s="1">
-        <v>400</v>
+        <v>520</v>
       </c>
     </row>
     <row r="661" spans="1:3">
       <c r="A661" s="1" t="inlineStr">
         <is>
-          <t>9799753293579</t>
+          <t>9789753295673</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>Safiye Sultan</t>
+          <t>Saime Hanım’ın Mutfağından Urfa Yemekleri</t>
         </is>
       </c>
       <c r="C661" s="1">
-        <v>520</v>
+        <v>400</v>
       </c>
     </row>
     <row r="662" spans="1:3">
       <c r="A662" s="1" t="inlineStr">
         <is>
-          <t>9789753297233</t>
+          <t>9789753296342</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>Saadetim Yıldızı Sultanım (Ciltli)</t>
+          <t>Saime Hanım’ın 5 Çayı</t>
         </is>
       </c>
       <c r="C662" s="1">
-        <v>700</v>
+        <v>400</v>
       </c>
     </row>
     <row r="663" spans="1:3">
       <c r="A663" s="1" t="inlineStr">
         <is>
-          <t>9789753297967</t>
+          <t>9799753293579</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>Rekin Teksoy’un Ansiklopedik Sinema Terimleri Sözlüğü (Ciltli)</t>
+          <t>Safiye Sultan</t>
         </is>
       </c>
       <c r="C663" s="1">
-        <v>1000</v>
+        <v>520</v>
       </c>
     </row>
     <row r="664" spans="1:3">
       <c r="A664" s="1" t="inlineStr">
         <is>
-          <t>9789753295536</t>
+          <t>9789753297233</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>Ramazan Geldi, Hoş Geldi Baklava Tepsisi Boş Gel(me)di</t>
+          <t>Saadetim Yıldızı Sultanım (Ciltli)</t>
         </is>
       </c>
       <c r="C664" s="1">
-        <v>650</v>
+        <v>700</v>
       </c>
     </row>
     <row r="665" spans="1:3">
       <c r="A665" s="1" t="inlineStr">
         <is>
-          <t>9789753296205</t>
+          <t>9789753297967</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>Puro (Ciltli)</t>
+          <t>Rekin Teksoy’un Ansiklopedik Sinema Terimleri Sözlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C665" s="1">
-        <v>700</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="666" spans="1:3">
       <c r="A666" s="1" t="inlineStr">
         <is>
-          <t>9789753295635</t>
+          <t>9789753295536</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>Prof. Dr. Bülent Tanör Armağanı</t>
+          <t>Ramazan Geldi, Hoş Geldi Baklava Tepsisi Boş Gel(me)di</t>
         </is>
       </c>
       <c r="C666" s="1">
-        <v>420</v>
+        <v>650</v>
       </c>
     </row>
     <row r="667" spans="1:3">
       <c r="A667" s="1" t="inlineStr">
         <is>
-          <t>9789753296465</t>
+          <t>9789753296205</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>Playboy Barmenin Rehberi (Ciltli)</t>
+          <t>Puro (Ciltli)</t>
         </is>
       </c>
       <c r="C667" s="1">
-        <v>2000</v>
+        <v>700</v>
       </c>
     </row>
     <row r="668" spans="1:3">
       <c r="A668" s="1" t="inlineStr">
         <is>
-          <t>9789753291101</t>
+          <t>9789753295635</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>Peride Celal’e Armağan</t>
+          <t>Prof. Dr. Bülent Tanör Armağanı</t>
         </is>
       </c>
       <c r="C668" s="1">
-        <v>560</v>
+        <v>420</v>
       </c>
     </row>
     <row r="669" spans="1:3">
       <c r="A669" s="1" t="inlineStr">
         <is>
-          <t>9799753294330</t>
+          <t>9789753296465</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>Öyküler Seni Söyler</t>
+          <t>Playboy Barmenin Rehberi (Ciltli)</t>
         </is>
       </c>
       <c r="C669" s="1">
-        <v>360</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="670" spans="1:3">
       <c r="A670" s="1" t="inlineStr">
         <is>
-          <t>9789753297592</t>
+          <t>9789753291101</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>Ölmeden Önce</t>
+          <t>Peride Celal’e Armağan</t>
         </is>
       </c>
       <c r="C670" s="1">
-        <v>580</v>
+        <v>560</v>
       </c>
     </row>
     <row r="671" spans="1:3">
       <c r="A671" s="1" t="inlineStr">
         <is>
-          <t>9789753298070</t>
+          <t>9799753294330</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>Ot Var, Çiçek Var, Sevdalığa Çare Var... (Ciltli)</t>
+          <t>Öyküler Seni Söyler</t>
         </is>
       </c>
       <c r="C671" s="1">
-        <v>680</v>
+        <v>360</v>
       </c>
     </row>
     <row r="672" spans="1:3">
       <c r="A672" s="1" t="inlineStr">
         <is>
-          <t>9789753298278</t>
+          <t>9789753297592</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Rasputini Cinci Hoca</t>
+          <t>Ölmeden Önce</t>
         </is>
       </c>
       <c r="C672" s="1">
-        <v>500</v>
+        <v>580</v>
       </c>
     </row>
     <row r="673" spans="1:3">
       <c r="A673" s="1" t="inlineStr">
         <is>
-          <t>9799753293258</t>
+          <t>9789753298070</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>Nobel’li Şairler Antolojisi</t>
+          <t>Ot Var, Çiçek Var, Sevdalığa Çare Var... (Ciltli)</t>
         </is>
       </c>
       <c r="C673" s="1">
-        <v>650</v>
+        <v>680</v>
       </c>
     </row>
     <row r="674" spans="1:3">
       <c r="A674" s="1" t="inlineStr">
         <is>
-          <t>9789753295161</t>
+          <t>9789753298278</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>Neler Yedim Neler, Maydonozlu Köfteler</t>
+          <t>Osmanlı Rasputini Cinci Hoca</t>
         </is>
       </c>
       <c r="C674" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="675" spans="1:3">
       <c r="A675" s="1" t="inlineStr">
         <is>
-          <t>9789753296052</t>
+          <t>9799753293258</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>Nathan Never Büyük Albüm Sayı: 7 İki Düşman</t>
+          <t>Nobel’li Şairler Antolojisi</t>
         </is>
       </c>
       <c r="C675" s="1">
-        <v>1200</v>
+        <v>650</v>
       </c>
     </row>
     <row r="676" spans="1:3">
       <c r="A676" s="1" t="inlineStr">
         <is>
-          <t>9789753295499</t>
+          <t>9789753295161</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>Nathan Never Büyük Albüm Sayı: 6 Büyük Tehdit</t>
+          <t>Neler Yedim Neler, Maydonozlu Köfteler</t>
         </is>
       </c>
       <c r="C676" s="1">
-        <v>1200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="677" spans="1:3">
       <c r="A677" s="1" t="inlineStr">
         <is>
-          <t>9789753294867</t>
+          <t>9789753296052</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>Nathan Never Büyük Albüm Sayı: 5 Tam Macera Nemo</t>
+          <t>Nathan Never Büyük Albüm Sayı: 7 İki Düşman</t>
         </is>
       </c>
       <c r="C677" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="678" spans="1:3">
       <c r="A678" s="1" t="inlineStr">
         <is>
-          <t>9799753294637</t>
+          <t>9789753295499</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>Nathan Never Büyük Albüm Sayı: 4 Ayaklanma</t>
+          <t>Nathan Never Büyük Albüm Sayı: 6 Büyük Tehdit</t>
         </is>
       </c>
       <c r="C678" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="679" spans="1:3">
       <c r="A679" s="1" t="inlineStr">
         <is>
-          <t>3990000032368</t>
+          <t>9789753294867</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>Nathan Never Büyük Albüm Sayı: 3 Yeni Bir Gelecek</t>
+          <t>Nathan Never Büyük Albüm Sayı: 5 Tam Macera Nemo</t>
         </is>
       </c>
       <c r="C679" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="680" spans="1:3">
       <c r="A680" s="1" t="inlineStr">
         <is>
-          <t>9799753293548</t>
+          <t>9799753294637</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>Nathan Never Büyük Albüm Sayı: 2 Gelecekte Yolculuk</t>
+          <t>Nathan Never Büyük Albüm Sayı: 4 Ayaklanma</t>
         </is>
       </c>
       <c r="C680" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="681" spans="1:3">
       <c r="A681" s="1" t="inlineStr">
         <is>
-          <t>9799753293371</t>
+          <t>3990000032368</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>Nathan Never Büyük Albüm Sayı: 1 Çifte Gelecek</t>
+          <t>Nathan Never Büyük Albüm Sayı: 3 Yeni Bir Gelecek</t>
         </is>
       </c>
       <c r="C681" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="682" spans="1:3">
       <c r="A682" s="1" t="inlineStr">
         <is>
-          <t>9789753295918</t>
+          <t>9799753293548</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>Nargile (Ciltli)</t>
+          <t>Nathan Never Büyük Albüm Sayı: 2 Gelecekte Yolculuk</t>
         </is>
       </c>
       <c r="C682" s="1">
-        <v>700</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="683" spans="1:3">
       <c r="A683" s="1" t="inlineStr">
         <is>
+          <t>9799753293371</t>
+        </is>
+      </c>
+      <c r="B683" s="1" t="inlineStr">
+        <is>
+          <t>Nathan Never Büyük Albüm Sayı: 1 Çifte Gelecek</t>
+        </is>
+      </c>
+      <c r="C683" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="684" spans="1:3">
+      <c r="A684" s="1" t="inlineStr">
+        <is>
+          <t>9789753295918</t>
+        </is>
+      </c>
+      <c r="B684" s="1" t="inlineStr">
+        <is>
+          <t>Nargile (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C684" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="685" spans="1:3">
+      <c r="A685" s="1" t="inlineStr">
+        <is>
           <t>9789753293808</t>
         </is>
       </c>
-      <c r="B683" s="1" t="inlineStr">
+      <c r="B685" s="1" t="inlineStr">
         <is>
           <t>Mevsimlerle Gelen Lezzetler</t>
         </is>
       </c>
-      <c r="C683" s="1">
+      <c r="C685" s="1">
         <v>400</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>