--- v2 (2026-05-21)
+++ v3 (2026-07-18)
@@ -85,10300 +85,10315 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786254130274</t>
+          <t>9786254130823</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Hafıza Detektifi</t>
+          <t>Sevgilim Sinema Sevgilim Yemek</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>520</v>
+        <v>900</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786254130427</t>
+          <t>9786254130274</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Hatıralarımın Şehri Edinburgh</t>
+          <t>Hafıza Detektifi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>620</v>
+        <v>520</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786254130809</t>
+          <t>9786254130427</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Gastronomiye İnterdisipliner Yaklaşım</t>
+          <t>Hatıralarımın Şehri Edinburgh</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>880</v>
+        <v>620</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786254130793</t>
+          <t>9786254130809</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Gastronomi İşletmeciliğinin Altın Kuralları</t>
+          <t>Gastronomiye İnterdisipliner Yaklaşım</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>740</v>
+        <v>880</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786254130779</t>
+          <t>9786254130793</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Geçmiş Zaman Sesleri</t>
+          <t>Gastronomi İşletmeciliğinin Altın Kuralları</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>420</v>
+        <v>740</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786254130762</t>
+          <t>9786254130779</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Müjgan</t>
+          <t>Geçmiş Zaman Sesleri</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>420</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259643649</t>
+          <t>9786254130762</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Beyefendiyi Kim Zehirledi?</t>
+          <t>Müjgan</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>480</v>
+        <v>420</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259643632</t>
+          <t>9786259643649</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Sekiz Yalnız Kadın</t>
+          <t>Beyefendiyi Kim Zehirledi?</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>540</v>
+        <v>480</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786254130755</t>
+          <t>9786259643632</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Belki Birimiz</t>
+          <t>Sekiz Yalnız Kadın</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>480</v>
+        <v>540</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786254130748</t>
+          <t>9786254130755</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>İki Hafta Önce Bugün</t>
+          <t>Belki Birimiz</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>400</v>
+        <v>480</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786254130731</t>
+          <t>9786254130748</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Vegan</t>
+          <t>İki Hafta Önce Bugün</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>880</v>
+        <v>400</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786254130724</t>
+          <t>9786254130731</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Uyandır Çayı Kızarmış Ekmeği De Sofra Aşktır De</t>
+          <t>Anadolu Vegan</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>400</v>
+        <v>880</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786254130717</t>
+          <t>9786254130724</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Yarımada</t>
+          <t>Uyandır Çayı Kızarmış Ekmeği De Sofra Aşktır De</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>670</v>
+        <v>400</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789753292757</t>
+          <t>9786254130717</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kahve - Fincandan Lezzete</t>
+          <t>Yarımada</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>60</v>
+        <v>670</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9799753294354</t>
+          <t>9789753292757</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Zengin Sofraların Lüks Tatları</t>
+          <t>Kahve - Fincandan Lezzete</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>20.37</v>
+        <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789753295055</t>
+          <t>9799753294354</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Zagor 3</t>
+          <t>Zengin Sofraların Lüks Tatları</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>25.93</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789753297394</t>
+          <t>9789753295055</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Zagor 9</t>
+          <t>Efsanevi Zagor 3</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>37.04</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789753295840</t>
+          <t>9789753297394</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Zagor 7</t>
+          <t>Efsanevi Zagor 9</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>32.41</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9799753294910</t>
+          <t>9789753295840</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Zagor 5</t>
+          <t>Efsanevi Zagor 7</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>27.78</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789753297875</t>
+          <t>9799753294910</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Zagor 4</t>
+          <t>Efsanevi Zagor 5</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789753297516</t>
+          <t>9789753297875</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Zagor 10</t>
+          <t>Efsanevi Zagor 4</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>37.04</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789753297578</t>
+          <t>9789753297516</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Zagor 6</t>
+          <t>Efsanevi Zagor 10</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>32.41</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789753295949</t>
+          <t>9789753297578</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Zagor 2</t>
+          <t>Efsanevi Zagor 6</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>25.93</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789753292801</t>
+          <t>9789753295949</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Oğullar ve Sevgililer</t>
+          <t>Efsanevi Zagor 2</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>16.67</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789753292146</t>
+          <t>9789753292801</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>O Kadını Seviyorum Ama...</t>
+          <t>Oğullar ve Sevgililer</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>8.33</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9799753293517</t>
+          <t>9789753292146</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Neşter Darbeleri</t>
+          <t>O Kadını Seviyorum Ama...</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>13.89</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789753291668</t>
+          <t>9799753293517</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Nam-ı Diğer Grace</t>
+          <t>Neşter Darbeleri</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>19.44</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789753294584</t>
+          <t>9789753291668</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Mutfak Sırları</t>
+          <t>Nam-ı Diğer Grace</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>25.93</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789753291675</t>
+          <t>9789753294584</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Mondrian Gibi Resim Yapan Hırsız - Bir Bernie Rhodenbarr Polisiyesi</t>
+          <t>Mutfak Sırları</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>11.11</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789753290067</t>
+          <t>9789753291675</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Nefes Darlığı</t>
+          <t>Mondrian Gibi Resim Yapan Hırsız - Bir Bernie Rhodenbarr Polisiyesi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>8.33</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9799753293043</t>
+          <t>9789753290067</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Galilee</t>
+          <t>Nefes Darlığı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>29.63</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9799753293876</t>
+          <t>9799753293043</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Frida</t>
+          <t>Galilee</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>17.59</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789753296953</t>
+          <t>9799753293876</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Fatih Sultan Mehmed ve Zamanı</t>
+          <t>Frida</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>46.3</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789753290753</t>
+          <t>9789753296953</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Evli Bir Kadının Küçük Elkitabı</t>
+          <t>Fatih Sultan Mehmed ve Zamanı</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>8.33</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789753290678</t>
+          <t>9789753290753</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Erkekler ve Diğer Sürüngenler</t>
+          <t>Evli Bir Kadının Küçük Elkitabı</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789753291262</t>
+          <t>9789753290678</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Erkekler Hakkında Bilmek İstediğiniz Herşey  Cilt: 1 (Ciltli)</t>
+          <t>Erkekler ve Diğer Sürüngenler</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789753291279</t>
+          <t>9789753291262</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Erkekler Hakkında Bilmek İstediğiniz Herşey Cilt: 2 (Ciltli)</t>
+          <t>Erkekler Hakkında Bilmek İstediğiniz Herşey  Cilt: 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789753290074</t>
+          <t>9789753291279</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>En İyisini ve En Doğrusunu En Sonunda Anneler Söyler</t>
+          <t>Erkekler Hakkında Bilmek İstediğiniz Herşey Cilt: 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789753291057</t>
+          <t>9789753290074</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Elvis Presley Bütün Plakları ve CD’leriyle</t>
+          <t>En İyisini ve En Doğrusunu En Sonunda Anneler Söyler</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789753296618</t>
+          <t>9789753291057</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Mister No Sayı: 6</t>
+          <t>Elvis Presley Bütün Plakları ve CD’leriyle</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>32.41</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789753296168</t>
+          <t>9789753296618</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Mister No Sayı: 5</t>
+          <t>Efsanevi Mister No Sayı: 6</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>27.78</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789753295185</t>
+          <t>9789753296168</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Mister No Sayı: 4</t>
+          <t>Efsanevi Mister No Sayı: 5</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789753295352</t>
+          <t>9789753295185</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Mister No Sayı: 2</t>
+          <t>Efsanevi Mister No Sayı: 4</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789753295871</t>
+          <t>9789753295352</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Martin Mystere Maceraları: 5</t>
+          <t>Efsanevi Mister No Sayı: 2</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9799753293302</t>
+          <t>9789753295871</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Dylan Dog and Martin Mystere Son Durak: Kabus! / Dünyanın Sonu / Orman Cinleri</t>
+          <t>Efsanevi Martin Mystere Maceraları: 5</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>17.59</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9799753293630</t>
+          <t>9799753293302</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın En Ünlü Denkleminin Biyografisi E=mc2</t>
+          <t>Dylan Dog and Martin Mystere Son Durak: Kabus! / Dünyanın Sonu / Orman Cinleri</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>22.22</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789753295093</t>
+          <t>9799753293630</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Durulmayan Bir Kafa</t>
+          <t>Dünyanın En Ünlü Denkleminin Biyografisi E=mc2</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>37.04</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789753292979</t>
+          <t>9789753295093</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Dört Yol Ağzındaki Ev</t>
+          <t>Durulmayan Bir Kafa</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>8.33</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789753252386</t>
+          <t>9789753292979</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Dostumuz Köpek</t>
+          <t>Dört Yol Ağzındaki Ev</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789753292337</t>
+          <t>9789753252386</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Dostlar Kulübü</t>
+          <t>Dostumuz Köpek</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9799753293456</t>
+          <t>9789753292337</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Doğu Doğudur</t>
+          <t>Dostlar Kulübü</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>11.57</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9799753294606</t>
+          <t>9799753293456</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Film Müziği: Tarihçe ve Yazılar</t>
+          <t>Doğu Doğudur</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>12.96</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789753297561</t>
+          <t>9799753294606</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Tex Maceraları Sayı: 11 Maxi Tex 13 ve 14 Vahşi Batı Yollarında - Canavar İnsan</t>
+          <t>Film Müziği: Tarihçe ve Yazılar</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>37.04</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789753297189</t>
+          <t>9789753297561</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Tex Maceraları Sayı: 9 Apaçi Kalesi - Kristal Fetiş - Ateş Mızrağı</t>
+          <t>Efsanevi Tex Maceraları Sayı: 11 Maxi Tex 13 ve 14 Vahşi Batı Yollarında - Canavar İnsan</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>37.04</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789753297509</t>
+          <t>9789753297189</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Tex Maceraları Sayı: 10 Maxi Tex 11 ve 12 Sahara Kalesi - Cehennem Alayı</t>
+          <t>Efsanevi Tex Maceraları Sayı: 9 Apaçi Kalesi - Kristal Fetiş - Ateş Mızrağı</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>37.04</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789753292078</t>
+          <t>9789753297509</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Bıçak Sırtı - Bir Matthew Scudder Polisiyesi</t>
+          <t>Efsanevi Tex Maceraları Sayı: 10 Maxi Tex 11 ve 12 Sahara Kalesi - Cehennem Alayı</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>20.37</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789753290029</t>
+          <t>9789753292078</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Babamın Bilgelik Kitabı</t>
+          <t>Bıçak Sırtı - Bir Matthew Scudder Polisiyesi</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>8.33</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789753291729</t>
+          <t>9789753290029</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Babaların Günahları</t>
+          <t>Babamın Bilgelik Kitabı</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>11.11</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789753294720</t>
+          <t>9789753291729</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Antilop ve Flurya</t>
+          <t>Babaların Günahları</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>18.52</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789753291811</t>
+          <t>9789753294720</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Amansız Düşmanım</t>
+          <t>Antilop ve Flurya</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>8.33</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789753296892</t>
+          <t>9789753291811</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 7 Tuzak /Kara Okları / 6 No’lu Karakol / Alçakça Bir Suikast</t>
+          <t>Amansız Düşmanım</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>35</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>3990000001055</t>
+          <t>9789753296892</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Aylık Altın Seri Tex Sayı: 139  Elveda, Dostum</t>
+          <t>Altın Klasik Tex Sayı: 7 Tuzak /Kara Okları / 6 No’lu Karakol / Alçakça Bir Suikast</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>15.84</v>
+        <v>35</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>3990000001075</t>
+          <t>3990000001055</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Aylık Altın Seri Tex Sayı: 138  Trajik Kuşatma</t>
+          <t>Aylık Altın Seri Tex Sayı: 139  Elveda, Dostum</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>14.81</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789753297288</t>
+          <t>3990000001075</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 24 Savanada Dehşet / Kara Baron / Altın Kervanı / Av</t>
+          <t>Aylık Altın Seri Tex Sayı: 138  Trajik Kuşatma</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>27.78</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789753297042</t>
+          <t>9789753297288</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 17 Kısa Namlular / Sirkte Facia / Sarı El / Apaçi Düellosu</t>
+          <t>Altın Klasik Tex Sayı: 24 Savanada Dehşet / Kara Baron / Altın Kervanı / Av</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789753297035</t>
+          <t>9789753297042</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 16 Karda Ölüm / Köpekbalıkları / Muhafızlar / Meksika</t>
+          <t>Altın Klasik Tex Sayı: 17 Kısa Namlular / Sirkte Facia / Sarı El / Apaçi Düellosu</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789753297011</t>
+          <t>9789753297035</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 14 Büyük Kral / Kızıl Çöl / İhanet / İsyan</t>
+          <t>Altın Klasik Tex Sayı: 16 Karda Ölüm / Köpekbalıkları / Muhafızlar / Meksika</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789753297004</t>
+          <t>9789753297011</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 13 Büyücü / Gecenin Çocukları / Navajo Kanı / Gerilla Savaşı</t>
+          <t>Altın Klasik Tex Sayı: 14 Büyük Kral / Kızıl Çöl / İhanet / İsyan</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789753296991</t>
+          <t>9789753297004</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 12 Esrarengiz Ses / Kiralık Katil / Kayıp Topraklar / Laredo'da Düello</t>
+          <t>Altın Klasik Tex Sayı: 13 Büyücü / Gecenin Çocukları / Navajo Kanı / Gerilla Savaşı</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789753297325</t>
+          <t>9789753296991</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 26 El Morisco / Büyülü Dağlar / Derinlerin Efendisi / Yemin</t>
+          <t>Altın Klasik Tex Sayı: 12 Esrarengiz Ses / Kiralık Katil / Kayıp Topraklar / Laredo'da Düello</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789753297295</t>
+          <t>9789753297325</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 25 Yabancı / Soyguncular / Yenilgi / Apaçi Kalesi</t>
+          <t>Altın Klasik Tex Sayı: 26 El Morisco / Büyülü Dağlar / Derinlerin Efendisi / Yemin</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789753296984</t>
+          <t>9789753297295</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 11 önek / Star-O'da Yangın / Yaşam Savaşı / Cüretkar Bir Soygun</t>
+          <t>Altın Klasik Tex Sayı: 25 Yabancı / Soyguncular / Yenilgi / Apaçi Kalesi</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789753290494</t>
+          <t>9789753296984</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Ali Ekrem Bolayır’dan Suut Kemal Yetkin’e Mektuplar</t>
+          <t>Altın Klasik Tex Sayı: 11 önek / Star-O'da Yangın / Yaşam Savaşı / Cüretkar Bir Soygun</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>8.33</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789753291804</t>
+          <t>9789753290494</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Alexandre’ın Köprüsü</t>
+          <t>Ali Ekrem Bolayır’dan Suut Kemal Yetkin’e Mektuplar</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789753252393</t>
+          <t>9789753291804</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Kadınlar</t>
+          <t>Alexandre’ın Köprüsü</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>3990000015413</t>
+          <t>9789753252393</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Aylık Tex Sayı: 193 Ölünün Eli</t>
+          <t>Akıllı Kadınlar</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>15.84</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>3990000015076</t>
+          <t>3990000015413</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Aylık Tex Sayı: 192 Kesişen Kaderler</t>
+          <t>Aylık Tex Sayı: 193 Ölünün Eli</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>15.84</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>3990000001083</t>
+          <t>3990000015076</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Aylık Tex Sayı: 174 Hortum</t>
+          <t>Aylık Tex Sayı: 192 Kesişen Kaderler</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>15.84</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789753296908</t>
+          <t>3990000001083</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 8 Kara Çakal / Oldpawnee Bill / Yeşil Tepe / Ölüm Karanlıkta Bekliyor</t>
+          <t>Aylık Tex Sayı: 174 Hortum</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>35</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789753297462</t>
+          <t>9789753296908</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 30 El Paso / Güçlünün Kanunu / Silahlar Susmuyor / Pecos Kıyılarında</t>
+          <t>Altın Klasik Tex Sayı: 8 Kara Çakal / Oldpawnee Bill / Yeşil Tepe / Ölüm Karanlıkta Bekliyor</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>27.78</v>
+        <v>35</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789753296731</t>
+          <t>9789753297462</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 3 Son Çarpışma / Tuzak / Kızılderili İşaretleri / Teks'in Oğlu</t>
+          <t>Altın Klasik Tex Sayı: 30 El Paso / Güçlünün Kanunu / Silahlar Susmuyor / Pecos Kıyılarında</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789753297349</t>
+          <t>9789753296731</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 28 Katliam! / Chinatown / Hileli Oyun / Son Darbe</t>
+          <t>Altın Klasik Tex Sayı: 3 Son Çarpışma / Tuzak / Kızılderili İşaretleri / Teks'in Oğlu</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789753297332</t>
+          <t>9789753297349</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 27 Durdurulmayan / İhanetin Bedeli / Gılas! / Robber City’de Cehennem</t>
+          <t>Altın Klasik Tex Sayı: 28 Katliam! / Chinatown / Hileli Oyun / Son Darbe</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9799753297929</t>
+          <t>9789753297332</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 34 Kervan / Condor Geçidi / Diablero / Gece Kraliçesi</t>
+          <t>Altın Klasik Tex Sayı: 27 Durdurulmayan / İhanetin Bedeli / Gılas! / Robber City’de Cehennem</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>3990000025698</t>
+          <t>9799753297929</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 40 Adanın Tiranı / Kafa Avcıları / Duranco Şerifi / Katiller</t>
+          <t>Altın Klasik Tex Sayı: 34 Kervan / Condor Geçidi / Diablero / Gece Kraliçesi</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>35</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>3990000025699</t>
+          <t>3990000025698</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 48 Cheyenne'lerin İsyanı / Üç Uzun Gün / Baltımore'lu Adam / Keşisen Kaderler</t>
+          <t>Altın Klasik Tex Sayı: 40 Adanın Tiranı / Kafa Avcıları / Duranco Şerifi / Katiller</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>29.7</v>
+        <v>35</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789753298629</t>
+          <t>3990000025699</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt: 51</t>
+          <t>Tex Süper Cilt Sayı: 48 Cheyenne'lerin İsyanı / Üç Uzun Gün / Baltımore'lu Adam / Keşisen Kaderler</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>27.78</v>
+        <v>29.7</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789753298612</t>
+          <t>9789753298629</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt: 50</t>
+          <t>Tex Süper Cilt: 51</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>3990000002836</t>
+          <t>9789753298612</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Teks Sayı: 42</t>
+          <t>Tex Süper Cilt: 50</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>35</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789753297868</t>
+          <t>3990000002836</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 42</t>
+          <t>Altın Klasik Teks Sayı: 42</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>27.78</v>
+        <v>35</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789753298865</t>
+          <t>9789753297868</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Çayların Büyüsü</t>
+          <t>Tex Süper Cilt Sayı: 42</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789753297936</t>
+          <t>9789753298865</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 35 Montales'in Dönüşü / Trajik Kuşatma / Elveda Dostum / Arizona</t>
+          <t>Çayların Büyüsü</t>
         </is>
       </c>
       <c r="C93" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789753297943</t>
+          <t>9789753297936</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 43</t>
+          <t>Altın Klasik Tex Sayı: 35 Montales'in Dönüşü / Trajik Kuşatma / Elveda Dostum / Arizona</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789753292115</t>
+          <t>9789753297943</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Dersimiz Kadınlar</t>
+          <t>Tex Süper Cilt Sayı: 43</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>8.33</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9799753293661</t>
+          <t>9789753292115</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Define Adası</t>
+          <t>Dersimiz Kadınlar</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>20</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789753293976</t>
+          <t>9799753293661</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Cinayetleri</t>
+          <t>Define Adası</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>16.67</v>
+        <v>20</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9799753294965</t>
+          <t>9789753293976</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Büyük Fizikçiler Galileo’dan Hawking’e Büyük Hayatlar</t>
+          <t>Çocuk Cinayetleri</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>35.19</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789753292702</t>
+          <t>9799753294965</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Bütün Hikayeleri</t>
+          <t>Büyük Fizikçiler Galileo’dan Hawking’e Büyük Hayatlar</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>8.33</v>
+        <v>35.19</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789753291705</t>
+          <t>9789753292702</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Buzkıracağı Cinayetleri</t>
+          <t>Bütün Hikayeleri</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>11.11</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789753297448</t>
+          <t>9789753291705</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Bu Mülkün Sultanları (Küçük Boy)</t>
+          <t>Buzkıracağı Cinayetleri</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>23.15</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789753291521</t>
+          <t>9789753297448</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Çenesini Tutamayan Kedi</t>
+          <t>Bu Mülkün Sultanları (Küçük Boy)</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>11.11</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789753291750</t>
+          <t>9789753291521</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Türk Edebiyatında 199 Şairden 199 Şiir</t>
+          <t>Çenesini Tutamayan Kedi</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789753297172</t>
+          <t>9789753291750</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Bu Mülkün Kadın Sultanları</t>
+          <t>Çağdaş Türk Edebiyatında 199 Şairden 199 Şiir</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>48.15</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789753291361</t>
+          <t>9789753297172</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Biten İlişkilerden Sonra Ayakta Kalabilmenin Altın Kuralları</t>
+          <t>Bu Mülkün Kadın Sultanları</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>8.33</v>
+        <v>48.15</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789753292795</t>
+          <t>9789753291361</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Birinci Dereceden Cinayet</t>
+          <t>Biten İlişkilerden Sonra Ayakta Kalabilmenin Altın Kuralları</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>18.52</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789753290821</t>
+          <t>9789753292795</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Bir Köpeğin Küçük Elkitabı</t>
+          <t>Birinci Dereceden Cinayet</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>8.33</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789753296823</t>
+          <t>9789753290821</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Bir Film Nasıl Okunur? - Sinema Dili, Tarihi ve Kuramı</t>
+          <t>Bir Köpeğin Küçük Elkitabı</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>44.44</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789753291897</t>
+          <t>9789753296823</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Bir Dizi Ölü Adam - Bir Matthew Scudder Polisiyesi</t>
+          <t>Bir Film Nasıl Okunur? - Sinema Dili, Tarihi ve Kuramı</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>15</v>
+        <v>44.44</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9799753293197</t>
+          <t>9789753291897</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Bir Çocuğun Gözleri</t>
+          <t>Bir Dizi Ölü Adam - Bir Matthew Scudder Polisiyesi</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>18.52</v>
+        <v>15</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789753290838</t>
+          <t>9799753293197</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Bir Bebeğin Küçük Elkitabı</t>
+          <t>Bir Çocuğun Gözleri</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>8.33</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9799753293265</t>
+          <t>9789753290838</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Bir Albüm Dolusu Cinayet: 1886-1902 Paris Polis Kayıtlarına Göre</t>
+          <t>Bir Bebeğin Küçük Elkitabı</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>22.22</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9799753294019</t>
+          <t>9799753293265</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 2</t>
+          <t>Bir Albüm Dolusu Cinayet: 1886-1902 Paris Polis Kayıtlarına Göre</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>24.07</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789753295031</t>
+          <t>9799753294019</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 10</t>
+          <t>Dampyr Süper Cilt: 2</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>25</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789753298797</t>
+          <t>9789753295031</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Bir Lezzet Cenneti Gurme Kent Gaziantep Mutfağı (Kutulu)</t>
+          <t>Dampyr Süper Cilt: 10</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>70</v>
+        <v>25</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789753298766</t>
+          <t>9789753298797</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>A Taste of Heaven in Turkey Gourmet Cuisine of Gaziantep</t>
+          <t>Bir Lezzet Cenneti Gurme Kent Gaziantep Mutfağı (Kutulu)</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>65</v>
+        <v>70</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>3990000026504</t>
+          <t>9789753298766</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 47</t>
+          <t>A Taste of Heaven in Turkey Gourmet Cuisine of Gaziantep</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>27.78</v>
+        <v>65</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9799753298179</t>
+          <t>3990000026504</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 36 Tuzak / Kanun Namına / Ölüm Hücresi / Mohaveler</t>
+          <t>Tex Süper Cilt Sayı: 47</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>35</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789753297950</t>
+          <t>9799753298179</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 44</t>
+          <t>Altın Klasik Tex Sayı: 36 Tuzak / Kanun Namına / Ölüm Hücresi / Mohaveler</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>27.78</v>
+        <v>35</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9799753294651</t>
+          <t>9789753297950</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Mister No Sayı: 1</t>
+          <t>Tex Süper Cilt Sayı: 44</t>
         </is>
       </c>
       <c r="C120" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9799753294491</t>
+          <t>9799753294651</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Mister No Sayı: 3</t>
+          <t>Efsanevi Mister No Sayı: 1</t>
         </is>
       </c>
       <c r="C121" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789753296700</t>
+          <t>9799753294491</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Zagor 8</t>
+          <t>Efsanevi Mister No Sayı: 3</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>35.19</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789753292023</t>
+          <t>9789753296700</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Masumiyet Çağı</t>
+          <t>Efsanevi Zagor 8</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>16.67</v>
+        <v>35.19</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789753292931</t>
+          <t>9789753292023</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Martin Mystere Dev Albüm Sayı:3 Kara Adamlar</t>
+          <t>Masumiyet Çağı</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>49</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9799753294422</t>
+          <t>9789753292931</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Martin Mystere Dev Albüm Sayı: 9 Büyücüler Kenti</t>
+          <t>Martin Mystere Dev Albüm Sayı:3 Kara Adamlar</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>25.93</v>
+        <v>49</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789753296694</t>
+          <t>9799753294422</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Martin Mystere Dev Albüm Sayı: 6 Buz ve Ateş Adası</t>
+          <t>Martin Mystere Dev Albüm Sayı: 9 Büyücüler Kenti</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>35</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9799753293098</t>
+          <t>9789753296694</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Martin Mystere Dev Albüm Sayı: 4 Sahra’nın Laneti</t>
+          <t>Martin Mystere Dev Albüm Sayı: 6 Buz ve Ateş Adası</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>25.93</v>
+        <v>35</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789753292894</t>
+          <t>9799753293098</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Martin Mystere Dev Albüm Sayı: 2 Xanadu</t>
+          <t>Martin Mystere Dev Albüm Sayı: 4 Sahra’nın Laneti</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>35</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789753296182</t>
+          <t>9789753292894</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Martin Mystere Dev Albüm Sayı: 12 On Felaket</t>
+          <t>Martin Mystere Dev Albüm Sayı: 2 Xanadu</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>25.93</v>
+        <v>35</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789753292740</t>
+          <t>9789753296182</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Martin Mystere Dev Albüm Sayı: 1 Noel Baba’nın Esrarı</t>
+          <t>Martin Mystere Dev Albüm Sayı: 12 On Felaket</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>35</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789753296243</t>
+          <t>9789753292740</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Lezzetli Sohbetler</t>
+          <t>Martin Mystere Dev Albüm Sayı: 1 Noel Baba’nın Esrarı</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>25</v>
+        <v>35</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789753297974</t>
+          <t>9789753296243</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Leonardo da Vinci’nin Sofrası</t>
+          <t>Lezzetli Sohbetler</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789753292986</t>
+          <t>9789753297974</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Lanetlenme Oyunu</t>
+          <t>Leonardo da Vinci’nin Sofrası</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>17.59</v>
+        <v>30</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789753292061</t>
+          <t>9789753292986</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Kütüphanedeki Hırsız - Bir Bernie Rhodenbarr Polisiyesi</t>
+          <t>Lanetlenme Oyunu</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>12.96</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9799753294293</t>
+          <t>9789753292061</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Küçük Bey</t>
+          <t>Kütüphanedeki Hırsız - Bir Bernie Rhodenbarr Polisiyesi</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>9.26</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9799753294736</t>
+          <t>9799753294293</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Kurbağa Prens (Ciltli)</t>
+          <t>Küçük Bey</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>12.96</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9799753293647</t>
+          <t>9799753294736</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Kör Suikastçi</t>
+          <t>Kurbağa Prens (Ciltli)</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>22.22</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789753291217</t>
+          <t>9799753293647</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Köpekler İçin Dediler ki...</t>
+          <t>Kör Suikastçi</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>8.33</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789753296212</t>
+          <t>9789753291217</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Korkmayınız Mister Sherlock Holmes! ( 2 Cilt Takım Kutulu)</t>
+          <t>Köpekler İçin Dediler ki...</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>3000</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789753291484</t>
+          <t>9789753296212</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Kipling’den Alıntı Yapmayı Seven Hırsız</t>
+          <t>Korkmayınız Mister Sherlock Holmes! ( 2 Cilt Takım Kutulu)</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>11.11</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789753295178</t>
+          <t>9789753291484</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Kim Bir Milyar Kazanmak İster?</t>
+          <t>Kipling’den Alıntı Yapmayı Seven Hırsız</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>16.67</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9799753294057</t>
+          <t>9789753295178</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Kızıl ile Kara</t>
+          <t>Kim Bir Milyar Kazanmak İster?</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>22.22</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789753292290</t>
+          <t>9799753294057</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Kırık Çete</t>
+          <t>Kızıl ile Kara</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>11.11</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789753291743</t>
+          <t>9789753292290</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Kendini Humphrey Bogart Sanan Hırsız</t>
+          <t>Kırık Çete</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>12.96</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9799753293203</t>
+          <t>9789753291743</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Kediler İçin Adabımuaşeret</t>
+          <t>Kendini Humphrey Bogart Sanan Hırsız</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>8.33</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9799753293852</t>
+          <t>9799753293203</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan Sesler</t>
+          <t>Kediler İçin Adabımuaşeret</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>20.37</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789753291071</t>
+          <t>9799753293852</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Gözükünce</t>
+          <t>Kaybolan Sesler</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>8.33</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789753291187</t>
+          <t>9789753291071</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Kara Kitap</t>
+          <t>Karanlık Gözükünce</t>
         </is>
       </c>
       <c r="C148" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789753291538</t>
+          <t>9789753291187</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Kanepe Atıştıran Kedi Bir Jim Qwilleran Macerası</t>
+          <t>Kara Kitap</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>11.11</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9799753294873</t>
+          <t>9789753291538</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Kan Kitapları 2</t>
+          <t>Kanepe Atıştıran Kedi Bir Jim Qwilleran Macerası</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>16.67</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789753296373</t>
+          <t>9799753294873</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Kan Kitapları 1</t>
+          <t>Kan Kitapları 2</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>12.04</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789753291453</t>
+          <t>9789753296373</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Kadınlar İçin Dediler ki...</t>
+          <t>Kan Kitapları 1</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>8.33</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789753292214</t>
+          <t>9789753291453</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Kadın Genleri</t>
+          <t>Kadınlar Kadınlar İçin Dediler ki...</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>12.04</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9789753295598</t>
+          <t>9789753292214</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Jonathan Strange ve Bay Norrell</t>
+          <t>Kadın Genleri</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>37.04</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9799753293432</t>
+          <t>9789753295598</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Seni Unutmadım</t>
+          <t>Jonathan Strange ve Bay Norrell</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>27.78</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9789753292825</t>
+          <t>9799753293432</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>İstanbul İstanbul İken</t>
+          <t>İstanbul Seni Unutmadım</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>20.37</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9789753291767</t>
+          <t>9789753292825</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Her İşin Başı Sağlık</t>
+          <t>İstanbul İstanbul İken</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>8.33</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789753291927</t>
+          <t>9789753291767</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Hepimiz Birbirimizin Örneğiyiz</t>
+          <t>Her İşin Başı Sağlık</t>
         </is>
       </c>
       <c r="C158" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789753297745</t>
+          <t>9789753291927</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Hata Neredeydi?</t>
+          <t>Hepimiz Birbirimizin Örneğiyiz</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>14.81</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789753291835</t>
+          <t>9789753297745</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Haremden Mahrem Hatıralar</t>
+          <t>Hata Neredeydi?</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>360</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9799753293050</t>
+          <t>9789753291835</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı</t>
+          <t>Haremden Mahrem Hatıralar</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>20</v>
+        <v>360</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9799753294279</t>
+          <t>9799753293050</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Germinal</t>
+          <t>Gökkuşağı</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>20.37</v>
+        <v>20</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789753292160</t>
+          <t>9799753294279</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Bar Kapandığında - Bir Matthew Scudder Polisiyesi</t>
+          <t>Germinal</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>21.3</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9789753297554</t>
+          <t>9789753292160</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Mister No Efsanevi Mister No Maceraları Cilt: 5</t>
+          <t>Kutsal Bar Kapandığında - Bir Matthew Scudder Polisiyesi</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>24.07</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9789753295604</t>
+          <t>9789753297554</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Tex Maceraları Sayı: 3 Kızılderili İntikamı - Vahşi İntikam - Ölüm Haçı</t>
+          <t>Mister No Efsanevi Mister No Maceraları Cilt: 5</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>32.41</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9789753292313</t>
+          <t>9789753295604</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Yıldızlar Altında İstanbul</t>
+          <t>Efsanevi Tex Maceraları Sayı: 3 Kızılderili İntikamı - Vahşi İntikam - Ölüm Haçı</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>40</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9789753292771</t>
+          <t>9789753292313</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Kalpler Cinayetleri</t>
+          <t>Yıldızlar Altında İstanbul</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>13.89</v>
+        <v>40</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9799753293890</t>
+          <t>9789753292771</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Vatan Yahut Silistre</t>
+          <t>Yalnız Kalpler Cinayetleri</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9799753293128</t>
+          <t>9799753293890</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Üç Silahşörler 2 / Yirmi Yıl Sonra (2 Kitap Takım)</t>
+          <t>Vatan Yahut Silistre</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>40</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9789753292184</t>
+          <t>9799753293128</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Üç Silahşörler</t>
+          <t>Üç Silahşörler 2 / Yirmi Yıl Sonra (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>29.63</v>
+        <v>40</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9799753293920</t>
+          <t>9789753292184</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Uyuşturucu Kafesi Türkiye Polisiyeleri 2</t>
+          <t>Üç Silahşörler</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>14.81</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9799753294408</t>
+          <t>9799753293920</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Ustaların Seçtikleri</t>
+          <t>Uyuşturucu Kafesi Türkiye Polisiyeleri 2</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>32.41</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9789753291439</t>
+          <t>9799753294408</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Umduğunu Değil, Bulduğunu Yiyen Hırsız - Bir Bernie Rhodenbarr Polisiyesi</t>
+          <t>Ustaların Seçtikleri</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>11.11</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789753297677</t>
+          <t>9789753291439</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Mantarları - 1 (Ciltli)</t>
+          <t>Umduğunu Değil, Bulduğunu Yiyen Hırsız - Bir Bernie Rhodenbarr Polisiyesi</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>55.56</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789753295932</t>
+          <t>9789753297677</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de İslamcı Kitle Seferberliği</t>
+          <t>Türkiye’nin Mantarları - 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>27.78</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9789753295642</t>
+          <t>9789753295932</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Turkish Cuisine In Historical Perspective</t>
+          <t>Türkiye’de İslamcı Kitle Seferberliği</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>60.19</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9789753296113</t>
+          <t>9789753295642</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Turkish Cinema</t>
+          <t>Turkish Cuisine In Historical Perspective</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>22.22</v>
+        <v>60.19</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9799753294859</t>
+          <t>9789753296113</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 9</t>
+          <t>Turkish Cinema</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>27.78</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9799753294842</t>
+          <t>9799753294859</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 8</t>
+          <t>Tex Süper Cilt Sayı: 9</t>
         </is>
       </c>
       <c r="C179" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9799753294538</t>
+          <t>9799753294842</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 7</t>
+          <t>Tex Süper Cilt Sayı: 8</t>
         </is>
       </c>
       <c r="C180" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9789753296656</t>
+          <t>9799753294538</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 28</t>
+          <t>Tex Süper Cilt Sayı: 7</t>
         </is>
       </c>
       <c r="C181" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9789753296601</t>
+          <t>9789753296656</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 27</t>
+          <t>Tex Süper Cilt Sayı: 28</t>
         </is>
       </c>
       <c r="C182" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9789753296595</t>
+          <t>9789753296601</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 26</t>
+          <t>Tex Süper Cilt Sayı: 27</t>
         </is>
       </c>
       <c r="C183" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9789753296588</t>
+          <t>9789753296595</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 25</t>
+          <t>Tex Süper Cilt Sayı: 26</t>
         </is>
       </c>
       <c r="C184" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9789753296397</t>
+          <t>9789753296588</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 24</t>
+          <t>Tex Süper Cilt Sayı: 25</t>
         </is>
       </c>
       <c r="C185" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9789753296366</t>
+          <t>9789753296397</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 23</t>
+          <t>Tex Süper Cilt Sayı: 24</t>
         </is>
       </c>
       <c r="C186" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9789753296359</t>
+          <t>9789753296366</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 22</t>
+          <t>Tex Süper Cilt Sayı: 23</t>
         </is>
       </c>
       <c r="C187" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9789753297622</t>
+          <t>9789753296359</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 16</t>
+          <t>Tex Süper Cilt Sayı: 22</t>
         </is>
       </c>
       <c r="C188" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9789753297615</t>
+          <t>9789753297622</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 15</t>
+          <t>Tex Süper Cilt Sayı: 16</t>
         </is>
       </c>
       <c r="C189" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9789753295611</t>
+          <t>9789753297615</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 14</t>
+          <t>Tex Süper Cilt Sayı: 15</t>
         </is>
       </c>
       <c r="C190" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9789753297851</t>
+          <t>9789753295611</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 41</t>
+          <t>Tex Süper Cilt Sayı: 14</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>35</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9789753297486</t>
+          <t>9789753297851</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 39</t>
+          <t>Tex Süper Cilt Sayı: 41</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>27.78</v>
+        <v>35</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9789753297479</t>
+          <t>9789753297486</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 38</t>
+          <t>Tex Süper Cilt Sayı: 39</t>
         </is>
       </c>
       <c r="C193" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9789753297363</t>
+          <t>9789753297479</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 36</t>
+          <t>Tex Süper Cilt Sayı: 38</t>
         </is>
       </c>
       <c r="C194" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9789753297264</t>
+          <t>9789753297363</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 34</t>
+          <t>Tex Süper Cilt Sayı: 36</t>
         </is>
       </c>
       <c r="C195" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>3990000000472</t>
+          <t>9789753297264</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Aylık Tex Sayı: 91 Büyük Çayırlar</t>
+          <t>Tex Süper Cilt Sayı: 34</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>15.84</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9791303315818</t>
+          <t>3990000000472</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Aylık Tex Sayı: 13 Deniz Fenerindeki Tutsak</t>
+          <t>Aylık Tex Sayı: 91 Büyük Çayırlar</t>
         </is>
       </c>
       <c r="C197" s="1">
         <v>15.84</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9771303316617</t>
+          <t>9791303315818</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 8 Komançi Savaşçısı Tam Macera</t>
+          <t>Aylık Tex Sayı: 13 Deniz Fenerindeki Tutsak</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>35</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9771303318604</t>
+          <t>9771303316617</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 7 Kayıp Pueblo!</t>
+          <t>Tex Özel Albüm Sayı: 8 Komançi Savaşçısı Tam Macera</t>
         </is>
       </c>
       <c r="C199" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>3990000005335</t>
+          <t>9771303318604</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 6 Büyük Soygun!</t>
+          <t>Tex Özel Albüm Sayı: 7 Kayıp Pueblo!</t>
         </is>
       </c>
       <c r="C200" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9799753293555</t>
+          <t>3990000005335</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 5 Arizona Alevler İçinde!</t>
+          <t>Tex Özel Albüm Sayı: 6 Büyük Soygun!</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>25.93</v>
+        <v>35</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9971304591112</t>
+          <t>9799753293555</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Aylık Altın Seri Tex Sayı: 33 Vadide Facia</t>
+          <t>Tex Özel Albüm Sayı: 5 Arizona Alevler İçinde!</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>15.84</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9789753296045</t>
+          <t>9971304591112</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Tex Altın Kutu 4 (12 DergiTakım)</t>
+          <t>Aylık Altın Seri Tex Sayı: 33 Vadide Facia</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>99.01</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9789753295758</t>
+          <t>9789753296045</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Tex Altın Kutu 3 (12 Dergi Takım)</t>
+          <t>Tex Altın Kutu 4 (12 DergiTakım)</t>
         </is>
       </c>
       <c r="C204" s="1">
         <v>99.01</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9789753295321</t>
+          <t>9789753295758</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Tex Altın Kutu 2 (12 Dergi Takım)</t>
+          <t>Tex Altın Kutu 3 (12 Dergi Takım)</t>
         </is>
       </c>
       <c r="C205" s="1">
         <v>99.01</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>3990000031145</t>
+          <t>9789753295321</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Tex Altın Kutu 12 (12 Dergi Takım)</t>
+          <t>Tex Altın Kutu 2 (12 Dergi Takım)</t>
         </is>
       </c>
       <c r="C206" s="1">
         <v>99.01</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9799753298124</t>
+          <t>3990000031145</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Tex Altın Kutu 11 (12 Dergi Takım)</t>
+          <t>Tex Altın Kutu 12 (12 Dergi Takım)</t>
         </is>
       </c>
       <c r="C207" s="1">
         <v>99.01</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>3990000037377</t>
+          <t>9799753298124</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Tex Altın Kutu 10 (12 Dergi Takım)</t>
+          <t>Tex Altın Kutu 11 (12 Dergi Takım)</t>
         </is>
       </c>
       <c r="C208" s="1">
         <v>99.01</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9799753294811</t>
+          <t>3990000037377</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Tex Altın Kutu 1 (12 Dergi Takım)</t>
+          <t>Tex Altın Kutu 10 (12 Dergi Takım)</t>
         </is>
       </c>
       <c r="C209" s="1">
         <v>99.01</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9789753297455</t>
+          <t>9799753294811</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 29 İki Bayrak Arasında / Toplar Patlarken / Kızıl Günbatımı / Maça Kızı</t>
+          <t>Tex Altın Kutu 1 (12 Dergi Takım)</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>27.78</v>
+        <v>99.01</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9799753294309</t>
+          <t>9789753297455</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Tetikçinin Listesi</t>
+          <t>Altın Klasik Tex Sayı: 29 İki Bayrak Arasında / Toplar Patlarken / Kızıl Günbatımı / Maça Kızı</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>15.74</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9789753290623</t>
+          <t>9799753294309</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Teşekkürler Sevdiğim Kadın Olduğun İçin</t>
+          <t>Tetikçinin Listesi</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>8.33</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9789753290616</t>
+          <t>9789753290623</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Teşekkürler Sevdiğim Erkek Olduğun İçin</t>
+          <t>Teşekkürler Sevdiğim Kadın Olduğun İçin</t>
         </is>
       </c>
       <c r="C213" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9789753290647</t>
+          <t>9789753290616</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Teşekkürler Babam Olduğun İçin</t>
+          <t>Teşekkürler Sevdiğim Erkek Olduğun İçin</t>
         </is>
       </c>
       <c r="C214" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9789753290630</t>
+          <t>9789753290647</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Teşekkürler Annem Olduğun İçin</t>
+          <t>Teşekkürler Babam Olduğun İçin</t>
         </is>
       </c>
       <c r="C215" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9789753252362</t>
+          <t>9789753290630</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Ters Tepki</t>
+          <t>Teşekkürler Annem Olduğun İçin</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>11.11</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9789753291385</t>
+          <t>9789753252362</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Tek Başına Çocuk Yetiştirmenin Altın Kuralları</t>
+          <t>Ters Tepki</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>8.33</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9799753293272</t>
+          <t>9789753291385</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Tehlikeli İlişkiler</t>
+          <t>Tek Başına Çocuk Yetiştirmenin Altın Kuralları</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>16.67</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9789753291866</t>
+          <t>9799753293272</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Tahtalıköye Bir Bilet</t>
+          <t>Tehlikeli İlişkiler</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>12.96</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9799753293654</t>
+          <t>9789753291866</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Taaşşuk-ı Tal’at ve Fitnat</t>
+          <t>Tahtalıköye Bir Bilet</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>8.33</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9789753290463</t>
+          <t>9799753293654</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Şiirler Çağla</t>
+          <t>Taaşşuk-ı Tal’at ve Fitnat</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>18.52</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9789753292177</t>
+          <t>9789753290463</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Şeytan Biliyor ki Ölüsün - Bir Matthew Scudder Polisiyesi</t>
+          <t>Şiirler Çağla</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>23.15</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9799753293609</t>
+          <t>9789753292177</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Suskun Şahit</t>
+          <t>Şeytan Biliyor ki Ölüsün - Bir Matthew Scudder Polisiyesi</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>19.44</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9799753293760</t>
+          <t>9799753293609</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Surlu Şehrin Rüyası</t>
+          <t>Suskun Şahit</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>20.37</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9799753293593</t>
+          <t>9799753293760</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Son Karar</t>
+          <t>Surlu Şehrin Rüyası</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>17.59</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9789753290814</t>
+          <t>9799753293593</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Sevişmenin 365 Yolu</t>
+          <t>Son Karar</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>8.33</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9789753252379</t>
+          <t>9789753290814</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Herşey İçin Teşekkür Ederim!</t>
+          <t>Sevişmenin 365 Yolu</t>
         </is>
       </c>
       <c r="C227" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9789753252409</t>
+          <t>9789753252379</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Annem</t>
+          <t>Herşey İçin Teşekkür Ederim!</t>
         </is>
       </c>
       <c r="C228" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9789753291330</t>
+          <t>9789753252409</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Sevene Her Gün "Sevgililer Günü"</t>
+          <t>Sevgili Annem</t>
         </is>
       </c>
       <c r="C229" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9789753292306</t>
+          <t>9789753291330</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Sohbet Chat</t>
+          <t>Sevene Her Gün "Sevgililer Günü"</t>
         </is>
       </c>
       <c r="C230" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9789753296496</t>
+          <t>9789753292306</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Rekin Teksoy’un Sinema Tarihi ( 2 Cilt Takım + Kutulu )</t>
+          <t>Sohbet Chat</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>111.11</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9789753291736</t>
+          <t>9789753296496</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Ölümün Ortasında - Bir Matthew Scudder Polisiyesi</t>
+          <t>Rekin Teksoy’un Sinema Tarihi ( 2 Cilt Takım + Kutulu )</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>11.11</v>
+        <v>111.11</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9789753291873</t>
+          <t>9789753291736</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Ölmenin Sekiz Milyon Yolu - Bir Matthew Scudder Polisiyesi</t>
+          <t>Ölümün Ortasında - Bir Matthew Scudder Polisiyesi</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9789753292221</t>
+          <t>9789753291873</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Öldürücü Darbe</t>
+          <t>Ölmenin Sekiz Milyon Yolu - Bir Matthew Scudder Polisiyesi</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9789753297271</t>
+          <t>9789753292221</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 35</t>
+          <t>Öldürücü Darbe</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>27.78</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9789753292672</t>
+          <t>9789753297271</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 1 Büyük Macera</t>
+          <t>Tex Süper Cilt Sayı: 35</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>25.93</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9799753293074</t>
+          <t>9789753292672</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Tex Maceraları Sayı: 1 Kanlı Anlaşma - İntikam Yemini - El Muerto</t>
+          <t>Tex Özel Albüm Sayı: 1 Büyük Macera</t>
         </is>
       </c>
       <c r="C237" s="1">
         <v>25.93</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9799753293470</t>
+          <t>9799753293074</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Tex Maceraları Sayı: 2 Büyük Entrika</t>
+          <t>Efsanevi Tex Maceraları Sayı: 1 Kanlı Anlaşma - İntikam Yemini - El Muerto</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>27.78</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>3990000027729</t>
+          <t>9799753293470</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 37 İdam Sehpasının Gölgesi / Vadedilen Topraklar / Cheyenneler / Kento Affetmez</t>
+          <t>Efsanevi Tex Maceraları Sayı: 2 Büyük Entrika</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>35</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>3990000115461</t>
+          <t>3990000027729</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Aylık Tex Sayı: 194 Öğle Treni</t>
+          <t>Altın Klasik Tex Sayı: 37 İdam Sehpasının Gölgesi / Vadedilen Topraklar / Cheyenneler / Kento Affetmez</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>15.84</v>
+        <v>35</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>3990000115460</t>
+          <t>3990000115461</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Aylık Tex Sayı: 195 Deadwood</t>
+          <t>Aylık Tex Sayı: 194 Öğle Treni</t>
         </is>
       </c>
       <c r="C241" s="1">
         <v>15.84</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9799753298216</t>
+          <t>3990000115460</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 38 Takas Yeri - Sunset Çiftliği - Son Poker - Sonsuz Kin</t>
+          <t>Aylık Tex Sayı: 195 Deadwood</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>55</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9789753297028</t>
+          <t>9799753298216</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 15 Hüzünlü Gece / Ölüm Koşulu / Şafakta Düello / El Rey</t>
+          <t>Altın Klasik Tex Sayı: 38 Takas Yeri - Sunset Çiftliği - Son Poker - Sonsuz Kin</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>27.78</v>
+        <v>55</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9789753298209</t>
+          <t>9789753297028</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 46</t>
+          <t>Altın Klasik Tex Sayı: 15 Hüzünlü Gece / Ölüm Koşulu / Şafakta Düello / El Rey</t>
         </is>
       </c>
       <c r="C244" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9789753298643</t>
+          <t>9789753298209</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Akif - Hayatı, Seciyesi, Sanatı</t>
+          <t>Tex Süper Cilt Sayı: 46</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>23.15</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9789753298162</t>
+          <t>9789753298643</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 45</t>
+          <t>Mehmet Akif - Hayatı, Seciyesi, Sanatı</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>27.78</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9789753298605</t>
+          <t>9789753298162</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt: 49</t>
+          <t>Tex Süper Cilt Sayı: 45</t>
         </is>
       </c>
       <c r="C247" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9799753298575</t>
+          <t>9789753298605</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Teks - 41</t>
+          <t>Tex Süper Cilt: 49</t>
         </is>
       </c>
       <c r="C248" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>3990000090464</t>
+          <t>9799753298575</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>İlahi Komedya - Cehennem</t>
+          <t>Altın Klasik Teks - 41</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>40</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>3990000090463</t>
+          <t>3990000090464</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>İlahi Komedya - Araf</t>
+          <t>İlahi Komedya - Cehennem</t>
         </is>
       </c>
       <c r="C250" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9789753297639</t>
+          <t>3990000090463</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 17</t>
+          <t>İlahi Komedya - Araf</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>27.78</v>
+        <v>40</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9799753294521</t>
+          <t>9789753297639</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 6</t>
+          <t>Tex Süper Cilt Sayı: 17</t>
         </is>
       </c>
       <c r="C252" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9799753294514</t>
+          <t>9799753294521</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 5</t>
+          <t>Tex Süper Cilt Sayı: 6</t>
         </is>
       </c>
       <c r="C253" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9789753297769</t>
+          <t>9799753294514</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 4</t>
+          <t>Tex Süper Cilt Sayı: 5</t>
         </is>
       </c>
       <c r="C254" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9789753297370</t>
+          <t>9789753297769</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 37</t>
+          <t>Tex Süper Cilt Sayı: 4</t>
         </is>
       </c>
       <c r="C255" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9789753297073</t>
+          <t>9789753297370</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 31</t>
+          <t>Tex Süper Cilt Sayı: 37</t>
         </is>
       </c>
       <c r="C256" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9789753297066</t>
+          <t>9789753297073</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 30</t>
+          <t>Tex Süper Cilt Sayı: 31</t>
         </is>
       </c>
       <c r="C257" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9799753294040</t>
+          <t>9789753297066</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 3</t>
+          <t>Tex Süper Cilt Sayı: 30</t>
         </is>
       </c>
       <c r="C258" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9799753294835</t>
+          <t>9799753294040</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Tex Maceraları Sayı: 5   Maxi Tex 3 ve 4 Güneyin Altınları - İntikamın İki Yüzü</t>
+          <t>Tex Süper Cilt Sayı: 3</t>
         </is>
       </c>
       <c r="C259" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9789753296779</t>
+          <t>9799753294835</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 29</t>
+          <t>Efsanevi Tex Maceraları Sayı: 5   Maxi Tex 3 ve 4 Güneyin Altınları - İntikamın İki Yüzü</t>
         </is>
       </c>
       <c r="C260" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9789753295963</t>
+          <t>9789753296779</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Tex Maceraları Sayı: 8 Maxi Tex 9 ve 10 Kobra Zehiri - Tuzaklı Yol</t>
+          <t>Tex Süper Cilt Sayı: 29</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>37.04</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9789753295659</t>
+          <t>9789753295963</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Tex Maceraları Sayı: 7 Maxi Tex 7 ve 8 Rüzgarın Oğlu - Zırhlı Tren</t>
+          <t>Efsanevi Tex Maceraları Sayı: 8 Maxi Tex 9 ve 10 Kobra Zehiri - Tuzaklı Yol</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>35.19</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9789753295512</t>
+          <t>9789753295659</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Tex Maceraları Sayı: 6 Maxi Tex 5 ve 6 Kuzeybatı Topraklarında - Rio Hondo</t>
+          <t>Efsanevi Tex Maceraları Sayı: 7 Maxi Tex 7 ve 8 Rüzgarın Oğlu - Zırhlı Tren</t>
         </is>
       </c>
       <c r="C263" s="1">
         <v>35.19</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9799753294439</t>
+          <t>9789753295512</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Tex Maceraları Sayı: 4 Maxi Tex 1 ve 2 Oklahoma - Fosil Avcısı</t>
+          <t>Efsanevi Tex Maceraları Sayı: 6 Maxi Tex 5 ve 6 Kuzeybatı Topraklarında - Rio Hondo</t>
         </is>
       </c>
       <c r="C264" s="1">
         <v>35.19</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9789753298100</t>
+          <t>9799753294439</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Tex Altın Kutu 9 (12 Dergi Takım)</t>
+          <t>Efsanevi Tex Maceraları Sayı: 4 Maxi Tex 1 ve 2 Oklahoma - Fosil Avcısı</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>100</v>
+        <v>35.19</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9799753298094</t>
+          <t>9789753298100</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Tex Altın Kutu 8 (12 Dergi Takım)</t>
+          <t>Tex Altın Kutu 9 (12 Dergi Takım)</t>
         </is>
       </c>
       <c r="C266" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9789753296878</t>
+          <t>9799753298094</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Tex Altın Kutu 7 (12 Dergi Takım)</t>
+          <t>Tex Altın Kutu 8 (12 Dergi Takım)</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>99.01</v>
+        <v>100</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9789753296861</t>
+          <t>9789753296878</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Tex Altın Kutu 6 (12 Dergi Takım)</t>
+          <t>Tex Altın Kutu 7 (12 Dergi Takım)</t>
         </is>
       </c>
       <c r="C268" s="1">
         <v>99.01</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9789753296328</t>
+          <t>9789753296861</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Tex Altın Kutu 5 (12 Dergi Takım)</t>
+          <t>Tex Altın Kutu 6 (12 Dergi Takım)</t>
         </is>
       </c>
       <c r="C269" s="1">
         <v>99.01</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9771304591124</t>
+          <t>9789753296328</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Aylık Altın Seri Tex Sayı: 24 Fetişin Gizemi</t>
+          <t>Tex Altın Kutu 5 (12 Dergi Takım)</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>15.84</v>
+        <v>99.01</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>3990000006230</t>
+          <t>9771304591124</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Aylık Altın Seri Tex Sayı: 21 Kanlı Şafak</t>
+          <t>Aylık Altın Seri Tex Sayı: 24 Fetişin Gizemi</t>
         </is>
       </c>
       <c r="C271" s="1">
         <v>15.84</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>3990000001012</t>
+          <t>3990000006230</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Aylık Altın Seri Tex Sayı: 65 Kısa Namlular</t>
+          <t>Aylık Altın Seri Tex Sayı: 21 Kanlı Şafak</t>
         </is>
       </c>
       <c r="C272" s="1">
         <v>15.84</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9771304519112</t>
+          <t>3990000001012</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Aylık Altın Seri Tex Sayı: 6 İkili Oyun</t>
+          <t>Aylık Altın Seri Tex Sayı: 65 Kısa Namlular</t>
         </is>
       </c>
       <c r="C273" s="1">
         <v>15.84</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9799753293142</t>
+          <t>9771304519112</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 4 Kızgın Kurşun!</t>
+          <t>Aylık Altın Seri Tex Sayı: 6 İkili Oyun</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>25.93</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9789753297806</t>
+          <t>9799753293142</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 23 Patagonya</t>
+          <t>Tex Özel Albüm Sayı: 4 Kızgın Kurşun!</t>
         </is>
       </c>
       <c r="C275" s="1">
         <v>25.93</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9789753297400</t>
+          <t>9789753297806</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 22 Seminoller</t>
+          <t>Tex Özel Albüm Sayı: 23 Patagonya</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>35</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9789753296625</t>
+          <t>9789753297400</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 21 Hualpai Kahini</t>
+          <t>Tex Özel Albüm Sayı: 22 Seminoller</t>
         </is>
       </c>
       <c r="C277" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9789753296632</t>
+          <t>9789753296625</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 20 Altın Kanyonu</t>
+          <t>Tex Özel Albüm Sayı: 21 Hualpai Kahini</t>
         </is>
       </c>
       <c r="C278" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9789753292696</t>
+          <t>9789753296632</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 2 Kanunsuz Topraklar!</t>
+          <t>Tex Özel Albüm Sayı: 20 Altın Kanyonu</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>25.93</v>
+        <v>35</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9789753296304</t>
+          <t>9789753292696</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 19 İntikamın Bedeli</t>
+          <t>Tex Özel Albüm Sayı: 2 Kanunsuz Topraklar!</t>
         </is>
       </c>
       <c r="C280" s="1">
         <v>25.93</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9789753296144</t>
+          <t>9789753296304</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 18 Gece Karanlığında Gölgeler!</t>
+          <t>Tex Özel Albüm Sayı: 19 İntikamın Bedeli</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>35</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9789753297165</t>
+          <t>9789753296144</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 33</t>
+          <t>Tex Özel Albüm Sayı: 18 Gece Karanlığında Gölgeler!</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>27.78</v>
+        <v>35</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9789753297158</t>
+          <t>9789753297165</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 32</t>
+          <t>Tex Süper Cilt Sayı: 33</t>
         </is>
       </c>
       <c r="C283" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9789753295468</t>
+          <t>9789753297158</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 13</t>
+          <t>Tex Süper Cilt Sayı: 32</t>
         </is>
       </c>
       <c r="C284" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9789753295451</t>
+          <t>9789753295468</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 12</t>
+          <t>Tex Süper Cilt Sayı: 13</t>
         </is>
       </c>
       <c r="C285" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9789753295024</t>
+          <t>9789753295451</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 11</t>
+          <t>Tex Süper Cilt Sayı: 12</t>
         </is>
       </c>
       <c r="C286" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9789753295017</t>
+          <t>9789753295024</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 10</t>
+          <t>Tex Süper Cilt Sayı: 11</t>
         </is>
       </c>
       <c r="C287" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9799753293968</t>
+          <t>9789753295017</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 1</t>
+          <t>Tex Süper Cilt Sayı: 10</t>
         </is>
       </c>
       <c r="C288" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9789753297776</t>
+          <t>9799753293968</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 21</t>
+          <t>Tex Süper Cilt Sayı: 1</t>
         </is>
       </c>
       <c r="C289" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9789753297660</t>
+          <t>9789753297776</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 20</t>
+          <t>Tex Süper Cilt Sayı: 21</t>
         </is>
       </c>
       <c r="C290" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9789753297752</t>
+          <t>9789753297660</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 2</t>
+          <t>Tex Süper Cilt Sayı: 20</t>
         </is>
       </c>
       <c r="C291" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>3990000075577</t>
+          <t>9789753297752</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Kitabüt Tabbahin - Bir Osmanlı Yemek Yazması (İkinci Kitap)</t>
+          <t>Tex Süper Cilt Sayı: 2</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>32.5</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9789753296977</t>
+          <t>3990000075577</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 10 Sahte Suçlama / Kayan Kumlar / Ölüm Boğazı / Köprüde Facia</t>
+          <t>Kitabüt Tabbahin - Bir Osmanlı Yemek Yazması (İkinci Kitap)</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>27.78</v>
+        <v>32.5</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9789753296717</t>
+          <t>9789753296977</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 1 Kırmızı El / Yirmiye Karşı Bir / Kanun Kaçağı / Meksika Kahramanları</t>
+          <t>Altın Klasik Tex Sayı: 10 Sahte Suçlama / Kayan Kumlar / Ölüm Boğazı / Köprüde Facia</t>
         </is>
       </c>
       <c r="C294" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9771303315841</t>
+          <t>9789753296717</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Aylık Tex Sayı: 141 Madendeki Hazine</t>
+          <t>Altın Klasik Tex Sayı: 1 Kırmızı El / Yirmiye Karşı Bir / Kanun Kaçağı / Meksika Kahramanları</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>15.84</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>3990000000519</t>
+          <t>9771303315841</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 6</t>
+          <t>Aylık Tex Sayı: 141 Madendeki Hazine</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>25</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>3990000000518</t>
+          <t>3990000000519</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 5</t>
+          <t>Dampyr Süper Cilt: 6</t>
         </is>
       </c>
       <c r="C297" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>3990000000517</t>
+          <t>3990000000518</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 4</t>
+          <t>Dampyr Süper Cilt: 5</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>25.74</v>
+        <v>25</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9799753294026</t>
+          <t>3990000000517</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 3</t>
+          <t>Dampyr Süper Cilt: 4</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>24.07</v>
+        <v>25.74</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>3990000015069</t>
+          <t>9799753294026</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Aylık Altın Seri Tex Sayı: 154 Çanlar Lucero İçin Çalıyor</t>
+          <t>Dampyr Süper Cilt: 3</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>15.84</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>3990000015410</t>
+          <t>3990000015069</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Aylık Altın Seri Tex Sayı: 152 Sonsuz Kin</t>
+          <t>Aylık Altın Seri Tex Sayı: 154 Çanlar Lucero İçin Çalıyor</t>
         </is>
       </c>
       <c r="C301" s="1">
         <v>15.84</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9771303315842</t>
+          <t>3990000015410</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Aylık Tex Sayı: 142 Soluk Yüzlü Birader</t>
+          <t>Aylık Altın Seri Tex Sayı: 152 Sonsuz Kin</t>
         </is>
       </c>
       <c r="C302" s="1">
         <v>15.84</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9789753297141</t>
+          <t>9771303315842</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 23 Bir Askerin Ölümü / Gece Kaçış / Kızılderili İntikamı / Adalet</t>
+          <t>Aylık Tex Sayı: 142 Soluk Yüzlü Birader</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>27.78</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9789753297134</t>
+          <t>9789753297141</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 22 Barbarlar Sahili / Rio Verde / Yuma! / Acımasızlar</t>
+          <t>Altın Klasik Tex Sayı: 23 Bir Askerin Ölümü / Gece Kaçış / Kızılderili İntikamı / Adalet</t>
         </is>
       </c>
       <c r="C304" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9789753297127</t>
+          <t>9789753297134</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 21 Kurtlar Çetesi / Meydan Okuma / Teks'in Geçmişi / Rodeo Kralı Teks</t>
+          <t>Altın Klasik Tex Sayı: 22 Barbarlar Sahili / Rio Verde / Yuma! / Acımasızlar</t>
         </is>
       </c>
       <c r="C305" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>3990000008894</t>
+          <t>9789753297127</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 20 Tapınağın Hazinesi / Kabus / Kızıl Ejder / Hayaletler!</t>
+          <t>Altın Klasik Tex Sayı: 21 Kurtlar Çetesi / Meydan Okuma / Teks'in Geçmişi / Rodeo Kralı Teks</t>
         </is>
       </c>
       <c r="C306" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9789753296724</t>
+          <t>3990000008894</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 2 Satania / İkili Oyun / Kanlı Anlaşma / Yüze Karşı İki</t>
+          <t>Altın Klasik Tex Sayı: 20 Tapınağın Hazinesi / Kabus / Kızıl Ejder / Hayaletler!</t>
         </is>
       </c>
       <c r="C307" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9789753297103</t>
+          <t>9789753296724</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 19 Pony Express / Kanlı Yol / Kasırga / Beyaz Çöl</t>
+          <t>Altın Klasik Tex Sayı: 2 Satania / İkili Oyun / Kanlı Anlaşma / Yüze Karşı İki</t>
         </is>
       </c>
       <c r="C308" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9789753297059</t>
+          <t>9789753297103</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 18 sıcak Kurşun / Son Atış / Bueblo Bonito / New Orleans</t>
+          <t>Altın Klasik Tex Sayı: 19 Pony Express / Kanlı Yol / Kasırga / Beyaz Çöl</t>
         </is>
       </c>
       <c r="C309" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9789753296762</t>
+          <t>9789753297059</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 6 Kanlı Şafak / Yampa Flat / Piuteler / Fetişin Gizemi</t>
+          <t>Altın Klasik Tex Sayı: 18 sıcak Kurşun / Son Atış / Bueblo Bonito / New Orleans</t>
         </is>
       </c>
       <c r="C310" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9789753296755</t>
+          <t>9789753296762</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 5 Kansas Çakalları / Dodge City / Beyaz Kurdun Sonu / Cesur Plan</t>
+          <t>Altın Klasik Tex Sayı: 6 Kanlı Şafak / Yampa Flat / Piuteler / Fetişin Gizemi</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>35</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9789753296748</t>
+          <t>9789753296755</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 4 Cesur Teks / Gizli Boğaz / Gizemli Dağ / Yangın</t>
+          <t>Altın Klasik Tex Sayı: 5 Kansas Çakalları / Dodge City / Beyaz Kurdun Sonu / Cesur Plan</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>27.78</v>
+        <v>35</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9789753297837</t>
+          <t>9789753296748</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 33 Silver Star / Ödül Avcısı / Aranıyor / Yaralı Yüz</t>
+          <t>Altın Klasik Tex Sayı: 4 Cesur Teks / Gizli Boğaz / Gizemli Dağ / Yangın</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>35</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9789753297738</t>
+          <t>9789753297837</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 32 Mefisto'nun Oğlu / Dört Tılsım / Kara Büyü / Lanetli Yelkenli</t>
+          <t>Altın Klasik Tex Sayı: 33 Silver Star / Ödül Avcısı / Aranıyor / Yaralı Yüz</t>
         </is>
       </c>
       <c r="C314" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9789753297721</t>
+          <t>9789753297738</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 31 Haydut Dugan / Kuzey Yolunda / Savaş Tamtamları / Kırmızıceketler</t>
+          <t>Altın Klasik Tex Sayı: 32 Mefisto'nun Oğlu / Dört Tılsım / Kara Büyü / Lanetli Yelkenli</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>27.78</v>
+        <v>35</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>3990000015412</t>
+          <t>9789753297721</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Aylık Altın Seri Tex Sayı: 157 Adanın Tiranı</t>
+          <t>Altın Klasik Tex Sayı: 31 Haydut Dugan / Kuzey Yolunda / Savaş Tamtamları / Kırmızıceketler</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>15.84</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>3990000015075</t>
+          <t>3990000015412</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Aylık Altın Seri Tex Sayı: 156 Denizde Savaş</t>
+          <t>Aylık Altın Seri Tex Sayı: 157 Adanın Tiranı</t>
         </is>
       </c>
       <c r="C317" s="1">
         <v>15.84</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9799753293227</t>
+          <t>3990000015075</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Dylan Dog Dev Albüm Sayı: 1</t>
+          <t>Aylık Altın Seri Tex Sayı: 156 Denizde Savaş</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>35</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9789753295741</t>
+          <t>9799753293227</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Martin Mystere Maceraları: 4</t>
+          <t>Dylan Dog Dev Albüm Sayı: 1</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>27.78</v>
+        <v>35</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9789753295369</t>
+          <t>9789753295741</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Martin Mystere Maceraları: 3</t>
+          <t>Efsanevi Martin Mystere Maceraları: 4</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>25.93</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9799753294897</t>
+          <t>9789753295369</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Martin Mystere Maceraları: 2</t>
+          <t>Efsanevi Martin Mystere Maceraları: 3</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>27.78</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9799753293418</t>
+          <t>9799753294897</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Dylan Dog 1</t>
+          <t>Efsanevi Martin Mystere Maceraları: 2</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>30</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>2789785969976</t>
+          <t>9799753293418</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Tex Sayı: 203 Meşin Yüz</t>
+          <t>Efsanevi Dylan Dog 1</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>16</v>
+        <v>30</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9789753291699</t>
+          <t>2789785969976</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Cinayet ve Yaratma Zamanı</t>
+          <t>Tex Sayı: 203 Meşin Yüz</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>11.11</v>
+        <v>16</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>2880000074960</t>
+          <t>9789753291699</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Aylık Tex Sayı: 182 İnsan Avı</t>
+          <t>Cinayet ve Yaratma Zamanı</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>15.84</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9799753293111</t>
+          <t>2880000074960</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Üç Silahşörler - 2 - Yirmi Yıl Sonra Birinci Kitap</t>
+          <t>Aylık Tex Sayı: 182 İnsan Avı</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>20</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9799753295009</t>
+          <t>9799753293111</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Süzgecinde Mutfak Kültürümüz (Kuşe)</t>
+          <t>Üç Silahşörler - 2 - Yirmi Yıl Sonra Birinci Kitap</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>84</v>
+        <v>20</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9789753297431</t>
+          <t>9799753295009</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Deniz Gürsoy - Tespih-Nargile-Puro</t>
+          <t>Tarihin Süzgecinde Mutfak Kültürümüz (Kuşe)</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>800</v>
+        <v>84</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786254130687</t>
+          <t>9789753297431</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetimizin Müziği Türk Tangosu</t>
+          <t>Deniz Gürsoy - Tespih-Nargile-Puro</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>1600</v>
+        <v>800</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786254130564</t>
+          <t>9786254130687</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Rekin Teksoy'un Sinema Tarihi (Kutulu, 2 Cilt)</t>
+          <t>Cumhuriyetimizin Müziği Türk Tangosu</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>4000</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786254130380</t>
+          <t>9786254130564</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Larousse - Gastronomique</t>
+          <t>Rekin Teksoy'un Sinema Tarihi (Kutulu, 2 Cilt)</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>7000</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9789753297684</t>
+          <t>9786254130380</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Zeytin Kitabı</t>
+          <t>Larousse - Gastronomique</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>250</v>
+        <v>7000</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9789753295383</t>
+          <t>9789753297684</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Yüreksöken Cinayetleri</t>
+          <t>Zeytin Kitabı</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>46</v>
+        <v>250</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9789753297257</t>
+          <t>9789753295383</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Aşk Yaşamdan Önce Gelir -Seçme Şiirler / Selected Poems</t>
+          <t>Yüreksöken Cinayetleri</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>400</v>
+        <v>46</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9799753293722</t>
+          <t>9789753297257</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Batı Batıdır</t>
+          <t>Aşk Yaşamdan Önce Gelir -Seçme Şiirler / Selected Poems</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>60</v>
+        <v>400</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9789753296915</t>
+          <t>9799753293722</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 9 Vadide Facia / Uğursuz Rastlantılar / Riskli Kart / Hayalet Kasaba</t>
+          <t>Batı Batıdır</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9789753296939</t>
+          <t>9789753296915</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Bu Mülkün Sultanları</t>
+          <t>Altın Klasik Tex Sayı: 9 Vadide Facia / Uğursuz Rastlantılar / Riskli Kart / Hayalet Kasaba</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9789753297080</t>
+          <t>9789753296939</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Bir Arkeoloji Dedektifinin Maceraları 1 (Ciltli)</t>
+          <t>Bu Mülkün Sultanları</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>52</v>
+        <v>300</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9789753297493</t>
+          <t>9789753297080</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 1</t>
+          <t>Bir Arkeoloji Dedektifinin Maceraları 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>80</v>
+        <v>52</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9789753299091</t>
+          <t>9789753297493</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Gurme Kent Gaziantep Mutfağı</t>
+          <t>Dampyr Süper Cilt: 1</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>800</v>
+        <v>80</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>3990000026505</t>
+          <t>9789753299091</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 39</t>
+          <t>Gurme Kent Gaziantep Mutfağı</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>900</v>
+        <v>800</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9789753291880</t>
+          <t>3990000026505</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Mezbahada Dans - Bir Matthew Scudder Polisiyesi</t>
+          <t>Altın Klasik Tex Sayı: 39</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>44</v>
+        <v>900</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9789753296519</t>
+          <t>9789753291880</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Meğer Mutfak Bir Masalmış</t>
+          <t>Mezbahada Dans - Bir Matthew Scudder Polisiyesi</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>120</v>
+        <v>44</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9799753293524</t>
+          <t>9789753296519</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Martin Mystere Dev Albüm Sayı: 5 Hayat Ağacı</t>
+          <t>Meğer Mutfak Bir Masalmış</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>96</v>
+        <v>120</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9789753296458</t>
+          <t>9799753293524</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Kıskanmak</t>
+          <t>Martin Mystere Dev Albüm Sayı: 5 Hayat Ağacı</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>200</v>
+        <v>96</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9789753296427</t>
+          <t>9789753296458</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı ve Siyah</t>
+          <t>Kıskanmak</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>3990000013903</t>
+          <t>9789753296427</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Julia Bir Kriminologun Maceraları 1</t>
+          <t>Kırmızı ve Siyah</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>96</v>
+        <v>120</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9789753297202</t>
+          <t>3990000013903</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Üç İstanbul (Cep Boy)</t>
+          <t>Julia Bir Kriminologun Maceraları 1</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>200</v>
+        <v>96</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9789753297845</t>
+          <t>9789753297202</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 40</t>
+          <t>Üç İstanbul (Cep Boy)</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9799753293340</t>
+          <t>9789753297845</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Temiz İş</t>
+          <t>Tex Süper Cilt Sayı: 40</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>34</v>
+        <v>80</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9799753293326</t>
+          <t>9799753293340</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Tadı Damağımda Kalan Ülke: Mısır</t>
+          <t>Temiz İş</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>40</v>
+        <v>34</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9799753293678</t>
+          <t>9799753293326</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Profesör</t>
+          <t>Tadı Damağımda Kalan Ülke: Mısır</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>88</v>
+        <v>40</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9789753299213</t>
+          <t>9799753293678</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’nun Tadı Tuzu</t>
+          <t>Profesör</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>330</v>
+        <v>88</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9789753292917</t>
+          <t>9789753299213</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 3 Yılan İşareti</t>
+          <t>Anadolu’nun Tadı Tuzu</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>80</v>
+        <v>330</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9799753294446</t>
+          <t>9789753292917</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 7</t>
+          <t>Tex Özel Albüm Sayı: 3 Yılan İşareti</t>
         </is>
       </c>
       <c r="C355" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786254130656</t>
+          <t>9799753294446</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Decameron (Ciltli)</t>
+          <t>Dampyr Süper Cilt: 7</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>1800</v>
+        <v>80</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786254130670</t>
+          <t>9786254130656</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Vegan Pizza</t>
+          <t>Decameron (Ciltli)</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>700</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786254130601</t>
+          <t>9786254130670</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Ada, Adam ve Kadın</t>
+          <t>Vegan Pizza</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>360</v>
+        <v>700</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786254130632</t>
+          <t>9786254130601</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Burada Ejderhalar Var</t>
+          <t>Ada, Adam ve Kadın</t>
         </is>
       </c>
       <c r="C359" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786254130625</t>
+          <t>9786254130632</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Sisli Gece</t>
+          <t>Burada Ejderhalar Var</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>670</v>
+        <v>360</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786254130618</t>
+          <t>9786254130625</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Vicdan Estetiği</t>
+          <t>Sisli Gece</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>360</v>
+        <v>670</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786259849232</t>
+          <t>9786254130618</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>İnci Küpeli Kadınlar</t>
+          <t>Vicdan Estetiği</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>420</v>
+        <v>360</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786254130595</t>
+          <t>9786259849232</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>İlahi Komedya (Ciltli)</t>
+          <t>İnci Küpeli Kadınlar</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>1800</v>
+        <v>420</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786254130083</t>
+          <t>9786254130595</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Üç Silahşörler</t>
+          <t>İlahi Komedya (Ciltli)</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>1000</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9789753294393</t>
+          <t>9786254130083</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Kibar Fahişelerin İhtişamı ve Çöküşü</t>
+          <t>Üç Silahşörler</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>800</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786254130557</t>
+          <t>9789753294393</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Bir Dem Ankara</t>
+          <t>Kibar Fahişelerin İhtişamı ve Çöküşü</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>900</v>
+        <v>800</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786254130502</t>
+          <t>9786254130557</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Sitemim Lal</t>
+          <t>Bir Dem Ankara</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>600</v>
+        <v>900</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786254130496</t>
+          <t>9786254130502</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Toplu Yemek Hizmetleri</t>
+          <t>Sitemim Lal</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>650</v>
+        <v>600</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786254130489</t>
+          <t>9786254130496</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Arşivden Lezzetler</t>
+          <t>Toplu Yemek Hizmetleri</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>800</v>
+        <v>650</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9799753294262</t>
+          <t>9786254130489</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Batıda Fırtına</t>
+          <t>Arşivden Lezzetler</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>440</v>
+        <v>800</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9789753293716</t>
+          <t>9799753294262</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Çilingir Sofrasında Rakı</t>
+          <t>Batıda Fırtına</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>650</v>
+        <v>440</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9789753297585</t>
+          <t>9789753293716</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Martin Mystere Dev Albüm Sayı: 13 Nuh’un Dedesi Sendromu</t>
+          <t>Çilingir Sofrasında Rakı</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>1200</v>
+        <v>650</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9799753294163</t>
+          <t>9789753297585</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Köylüler</t>
+          <t>Martin Mystere Dev Albüm Sayı: 13 Nuh’un Dedesi Sendromu</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>420</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9789753290661</t>
+          <t>9799753294163</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Yirmi Şiir</t>
+          <t>Köylüler</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>400</v>
+        <v>420</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9799753293180</t>
+          <t>9789753290661</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Vadideki Zambak</t>
+          <t>Yirmi Şiir</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>550</v>
+        <v>400</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9799753294224</t>
+          <t>9799753293180</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Rahip Mouret’nin Günahı</t>
+          <t>Vadideki Zambak</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>600</v>
+        <v>550</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786254130472</t>
+          <t>9799753294224</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Safranbolu Sofrası</t>
+          <t>Rahip Mouret’nin Günahı</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>900</v>
+        <v>600</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786254130403</t>
+          <t>9786254130472</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Tekel’di Özel Oldu</t>
+          <t>Safranbolu Sofrası</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>560</v>
+        <v>900</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786254130410</t>
+          <t>9786254130403</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Paris Bambaşka</t>
+          <t>Tekel’di Özel Oldu</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>400</v>
+        <v>560</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786254130397</t>
+          <t>9786254130410</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Sandviçler ve Salatalar</t>
+          <t>Paris Bambaşka</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>460</v>
+        <v>400</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786057212269</t>
+          <t>9786254130397</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Derin Uyku</t>
+          <t>Sandviçler ve Salatalar</t>
         </is>
       </c>
       <c r="C381" s="1">
         <v>460</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786254130359</t>
+          <t>9786057212269</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Hayallerimizin Seyir Defteri!</t>
+          <t>Derin Uyku</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>520</v>
+        <v>460</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786254130366</t>
+          <t>9786254130359</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Bugün Pazar</t>
+          <t>Hayallerimizin Seyir Defteri!</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>380</v>
+        <v>520</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786254130373</t>
+          <t>9786254130366</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Yaşasın Cumhuriyet</t>
+          <t>Bugün Pazar</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>670</v>
+        <v>380</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786254130342</t>
+          <t>9786254130373</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Eylemlerde Çocuklar Gibi Şendik</t>
+          <t>Yaşasın Cumhuriyet</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>520</v>
+        <v>670</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786057212252</t>
+          <t>9786254130342</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Bahar Temizliği</t>
+          <t>Eylemlerde Çocuklar Gibi Şendik</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>420</v>
+        <v>520</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786057212245</t>
+          <t>9786057212252</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Sokratis ve Cehennemlik Adamın Laneti</t>
+          <t>Bahar Temizliği</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>400</v>
+        <v>420</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786254130335</t>
+          <t>9786057212245</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>İçiyorsam Sebebi Var</t>
+          <t>Sokratis ve Cehennemlik Adamın Laneti</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>560</v>
+        <v>400</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786254130311</t>
+          <t>9786254130335</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Saime Hanım ve Dostlarının Sofrasından</t>
+          <t>İçiyorsam Sebebi Var</t>
         </is>
       </c>
       <c r="C389" s="1">
         <v>560</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786254130328</t>
+          <t>9786254130311</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Hamamcı Ülfet</t>
+          <t>Saime Hanım ve Dostlarının Sofrasından</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>300</v>
+        <v>560</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786254130304</t>
+          <t>9786254130328</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Fuhş-i Atik</t>
+          <t>Hamamcı Ülfet</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>640</v>
+        <v>300</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786254130298</t>
+          <t>9786254130304</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Kendime Leyla</t>
+          <t>Fuhş-i Atik</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>520</v>
+        <v>640</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786254130281</t>
+          <t>9786254130298</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>O Ada Senin Bu Ada Benim</t>
+          <t>Kendime Leyla</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>440</v>
+        <v>520</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786254130267</t>
+          <t>9786254130281</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Ameliyat Arası Covid-19</t>
+          <t>O Ada Senin Bu Ada Benim</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>400</v>
+        <v>440</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786254130250</t>
+          <t>9786254130267</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Vegan Yarim</t>
+          <t>Ameliyat Arası Covid-19</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>560</v>
+        <v>400</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786254130243</t>
+          <t>9786254130250</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Tıkabasa</t>
+          <t>Vegan Yarim</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>520</v>
+        <v>560</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786254130236</t>
+          <t>9786254130243</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Üvey</t>
+          <t>Tıkabasa</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>430</v>
+        <v>520</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786254130229</t>
+          <t>9786254130236</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>İçine Çekenler</t>
+          <t>Üvey</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786254130212</t>
+          <t>9786254130229</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Yoklar Kitabı</t>
+          <t>İçine Çekenler</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>670</v>
+        <v>360</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786254130168</t>
+          <t>9786254130212</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Hikayeli Mutfaklar</t>
+          <t>Yoklar Kitabı</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>560</v>
+        <v>670</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786254130175</t>
+          <t>9786254130168</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Anılar, Mutfaklar, Sofralar</t>
+          <t>Hikayeli Mutfaklar</t>
         </is>
       </c>
       <c r="C401" s="1">
         <v>560</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786254130199</t>
+          <t>9786254130175</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Mevlevi Mutfağı</t>
+          <t>Anılar, Mutfaklar, Sofralar</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>920</v>
+        <v>560</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786254130182</t>
+          <t>9786254130199</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzüne Ölümü İndirdik Gülüm!</t>
+          <t>Mevlevi Mutfağı</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>520</v>
+        <v>920</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786254130120</t>
+          <t>9786254130182</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Meyveli Et Yemekleri</t>
+          <t>Yeryüzüne Ölümü İndirdik Gülüm!</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>560</v>
+        <v>520</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786254130137</t>
+          <t>9786254130120</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Uçsuz Bucaksız Boşluk</t>
+          <t>Osmanlı Meyveli Et Yemekleri</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>170</v>
+        <v>560</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786254130113</t>
+          <t>9786254130137</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Kedi Gülüşü</t>
+          <t>Uçsuz Bucaksız Boşluk</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>520</v>
+        <v>170</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786254130076</t>
+          <t>9786254130113</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Zaman Ötesi İstanbul</t>
+          <t>Kedi Gülüşü</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>600</v>
+        <v>520</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786254130090</t>
+          <t>9786254130076</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Londra’da Türk İzleri</t>
+          <t>Zaman Ötesi İstanbul</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>1600</v>
+        <v>600</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9789753298292</t>
+          <t>9786254130090</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Pervin Abla</t>
+          <t>Londra’da Türk İzleri</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>550</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9789753295790</t>
+          <t>9789753298292</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Indiana</t>
+          <t>Pervin Abla</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>580</v>
+        <v>550</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9789753294549</t>
+          <t>9789753295790</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 13 Colorado’da Kan!</t>
+          <t>Indiana</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>1200</v>
+        <v>580</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9789753298285</t>
+          <t>9789753294549</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>İstanbul'un Eski İkramları</t>
+          <t>Tex Özel Albüm Sayı: 13 Colorado’da Kan!</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>400</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>4440000001164</t>
+          <t>9789753298285</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Cem Sultan</t>
+          <t>İstanbul'un Eski İkramları</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786254130144</t>
+          <t>4440000001164</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Kafesperest</t>
+          <t>Cem Sultan</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>360</v>
+        <v>500</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9786254130069</t>
+          <t>9786254130144</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Müsebbib</t>
+          <t>Kafesperest</t>
         </is>
       </c>
       <c r="C415" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786057390615</t>
+          <t>9786254130069</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Dolapta Biri Var</t>
+          <t>Müsebbib</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>420</v>
+        <v>360</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786254130045</t>
+          <t>9786057390615</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nesil Kooperatifler: Topluluk, Aidiyet ve Yer-Temellilik</t>
+          <t>Dolapta Biri Var</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>460</v>
+        <v>420</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786254130038</t>
+          <t>9786254130045</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Tescilli Lezzetleri</t>
+          <t>Yeni Nesil Kooperatifler: Topluluk, Aidiyet ve Yer-Temellilik</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>940</v>
+        <v>460</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786254130014</t>
+          <t>9786254130038</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Kösem Sultan</t>
+          <t>Türkiye’nin Tescilli Lezzetleri</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>200</v>
+        <v>940</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786254130007</t>
+          <t>9786254130014</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Fatma Hanım’ın Evine Bir Erkek Lazım</t>
+          <t>Kösem Sultan</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>460</v>
+        <v>200</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786254130021</t>
+          <t>9786254130007</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Kibar Fahişe Zeynep</t>
+          <t>Fatma Hanım’ın Evine Bir Erkek Lazım</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>300</v>
+        <v>460</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9789753299794</t>
+          <t>9786254130021</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Saray Kadınları</t>
+          <t>Kibar Fahişe Zeynep</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>800</v>
+        <v>300</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9789753299770</t>
+          <t>9789753299794</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Şef mi Olacaksın Sen?</t>
+          <t>Saray Kadınları</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>560</v>
+        <v>800</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9789753298216</t>
+          <t>9789753299770</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Cengiz Han</t>
+          <t>Şef mi Olacaksın Sen?</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>500</v>
+        <v>560</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9789753299992</t>
+          <t>9789753298216</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Rakıların Başı Dönüyor</t>
+          <t>Cengiz Han</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>440</v>
+        <v>500</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9789753298582</t>
+          <t>9789753299992</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Adeta Hayal</t>
+          <t>Rakıların Başı Dönüyor</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>170</v>
+        <v>440</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9789753299978</t>
+          <t>9789753298582</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Yediğimiz Bir Dilim Ekmek Gibi Yaşadığımız Bir Dilim Zaman</t>
+          <t>Adeta Hayal</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>340</v>
+        <v>170</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9789753299954</t>
+          <t>9789753299978</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Unutulmuş Tatlılar</t>
+          <t>Yediğimiz Bir Dilim Ekmek Gibi Yaşadığımız Bir Dilim Zaman</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>920</v>
+        <v>340</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9789753299947</t>
+          <t>9789753299954</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Umudunu Yitirmiş Kadınlar</t>
+          <t>Unutulmuş Tatlılar</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>580</v>
+        <v>920</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9789753299909</t>
+          <t>9789753299947</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Canım Ada</t>
+          <t>Umudunu Yitirmiş Kadınlar</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>670</v>
+        <v>580</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9789753291175</t>
+          <t>9789753299909</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Nar: 96 Fruits of Literature A Selection Seçmeler</t>
+          <t>Canım Ada</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>800</v>
+        <v>670</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9789753298254</t>
+          <t>9789753291175</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Bir Şehr-i İstanbul Ki...</t>
+          <t>Nar: 96 Fruits of Literature A Selection Seçmeler</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>600</v>
+        <v>800</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9789753299893</t>
+          <t>9789753298254</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Kavuşursak Aşk Olur</t>
+          <t>Bir Şehr-i İstanbul Ki...</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>170</v>
+        <v>600</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9789753299763</t>
+          <t>9789753299893</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Unutulanlar, Hiç Bilinmeyenler ve Bilinmek İstemeyenler (2 Cilt Kutulu)</t>
+          <t>Kavuşursak Aşk Olur</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>2200</v>
+        <v>170</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9789753299800</t>
+          <t>9789753299763</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Kokulu Ot ve Baharat Ansiklopedisi</t>
+          <t>Unutulanlar, Hiç Bilinmeyenler ve Bilinmek İstemeyenler (2 Cilt Kutulu)</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>1400</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9789753299725</t>
+          <t>9789753299800</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Romancının Dünyası</t>
+          <t>Kokulu Ot ve Baharat Ansiklopedisi</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>600</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9789753299732</t>
+          <t>9789753299725</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Günümüze Moda'da Gezinti</t>
+          <t>Romancının Dünyası</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9789753299756</t>
+          <t>9789753299732</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Babamın Masalı</t>
+          <t>Geçmişten Günümüze Moda'da Gezinti</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>440</v>
+        <v>500</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9789753290371</t>
+          <t>9789753299756</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Çulluk</t>
+          <t>Babamın Masalı</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>550</v>
+        <v>440</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9789753298117</t>
+          <t>9789753290371</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Ak Saçlı Genç Kız</t>
+          <t>Çulluk</t>
         </is>
       </c>
       <c r="C440" s="1">
         <v>550</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9789753299671</t>
+          <t>9789753298117</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Onu Ben Öldürdüm Leonardo</t>
+          <t>Ak Saçlı Genç Kız</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>420</v>
+        <v>550</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9789753299664</t>
+          <t>9789753299671</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Evlerimizin Bülbülleri Seyyar Satıcılarımız</t>
+          <t>Onu Ben Öldürdüm Leonardo</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>650</v>
+        <v>420</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9789753298827</t>
+          <t>9789753299664</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Hayat Yeniden</t>
+          <t>Evlerimizin Bülbülleri Seyyar Satıcılarımız</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>400</v>
+        <v>650</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9789753299657</t>
+          <t>9789753298827</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Damağımdaki Tat</t>
+          <t>Hayat Yeniden</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>520</v>
+        <v>400</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9789753299602</t>
+          <t>9789753299657</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Adasında Bir Köy</t>
+          <t>Damağımdaki Tat</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>600</v>
+        <v>520</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9789753299640</t>
+          <t>9789753299602</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Ekmek Tuz Kitap ve Şekere Saygı</t>
+          <t>Hüzün Adasında Bir Köy</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>340</v>
+        <v>600</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9789753299633</t>
+          <t>9789753299640</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Zarife</t>
+          <t>Ekmek Tuz Kitap ve Şekere Saygı</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>420</v>
+        <v>340</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9789753299619</t>
+          <t>9789753299633</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Vefa Zat'ın Eski İstanbul'u ve Meyhaneleri</t>
+          <t>Zarife</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>540</v>
+        <v>420</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9789753299541</t>
+          <t>9789753299619</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Benimle Çıkar mısın?</t>
+          <t>Vefa Zat'ın Eski İstanbul'u ve Meyhaneleri</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>360</v>
+        <v>540</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9789753299558</t>
+          <t>9789753299541</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Melek Tokadı</t>
+          <t>Benimle Çıkar mısın?</t>
         </is>
       </c>
       <c r="C450" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9789753299534</t>
+          <t>9789753299558</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Türk Tangosunun Kurucusu Necip Celal Andel Sanatı, Hayatı, Yaşadığı İstanbul</t>
+          <t>Melek Tokadı</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>1600</v>
+        <v>360</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9789753299510</t>
+          <t>9789753299534</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Yağlıboya Babaanne</t>
+          <t>Türk Tangosunun Kurucusu Necip Celal Andel Sanatı, Hayatı, Yaşadığı İstanbul</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>170</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9789753299497</t>
+          <t>9789753299510</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Likörden Şaraba Votkadan Rakıya Tekel’in Nesi Kaldı</t>
+          <t>Yağlıboya Babaanne</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>400</v>
+        <v>170</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9789753299473</t>
+          <t>9789753299497</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>Kelimelemeler</t>
+          <t>Likörden Şaraba Votkadan Rakıya Tekel’in Nesi Kaldı</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9789753299480</t>
+          <t>9789753299473</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Gençler İçin Nutuk</t>
+          <t>Kelimelemeler</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9789753299008</t>
+          <t>9789753299480</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Faruk Şüyün'ün Manavı, Aktarı, Kuruyemişçisi</t>
+          <t>Gençler İçin Nutuk</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>680</v>
+        <v>400</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9789753298858</t>
+          <t>9789753299008</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Suçları</t>
+          <t>Faruk Şüyün'ün Manavı, Aktarı, Kuruyemişçisi</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>500</v>
+        <v>680</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9789753299442</t>
+          <t>9789753298858</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Kamera Önü Oyunculuk</t>
+          <t>Aşkın Suçları</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9789753299435</t>
+          <t>9789753299442</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Vegan Sağlık</t>
+          <t>Kamera Önü Oyunculuk</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>540</v>
+        <v>450</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9789753299411</t>
+          <t>9789753299435</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Ayaküstü İzmir</t>
+          <t>Vegan Sağlık</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>1560</v>
+        <v>540</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9789753299367</t>
+          <t>9789753299411</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Adabıyla Rakı ve  Çilingir Sofrası</t>
+          <t>Ayaküstü İzmir</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>540</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9789753299381</t>
+          <t>9789753299367</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Bir Aşçının Dünlüğü</t>
+          <t>Adabıyla Rakı ve  Çilingir Sofrası</t>
         </is>
       </c>
       <c r="C462" s="1">
         <v>540</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9789753299350</t>
+          <t>9789753299381</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Unutulmuş Ekmekler</t>
+          <t>Bir Aşçının Dünlüğü</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>920</v>
+        <v>540</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9789753299343</t>
+          <t>9789753299350</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Bir Lokma Ekmek Bir Yudum Çay</t>
+          <t>Unutulmuş Ekmekler</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>540</v>
+        <v>920</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9789753299336</t>
+          <t>9789753299343</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Olmazsa Olmaz Kahvaltı</t>
+          <t>Bir Lokma Ekmek Bir Yudum Çay</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>680</v>
+        <v>540</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9789753299244</t>
+          <t>9789753299336</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Yeniköy’de Bir Yalı</t>
+          <t>Olmazsa Olmaz Kahvaltı</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>480</v>
+        <v>680</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9789753299305</t>
+          <t>9789753299244</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Ex-libris ya da Pertev Efendi’nin Olağanüstü Yolculuğu</t>
+          <t>Yeniköy’de Bir Yalı</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>520</v>
+        <v>480</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9789753299312</t>
+          <t>9789753299305</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Mutfak Sözlüğüm</t>
+          <t>Ex-libris ya da Pertev Efendi’nin Olağanüstü Yolculuğu</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>1400</v>
+        <v>520</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9789753299299</t>
+          <t>9789753299312</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Fas’ın Altın İksiri Argan</t>
+          <t>Mutfak Sözlüğüm</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>700</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9789753299251</t>
+          <t>9789753299299</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Boşanma Hikayeleri</t>
+          <t>Fas’ın Altın İksiri Argan</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>400</v>
+        <v>700</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9789753298742</t>
+          <t>9789753299251</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>Ameliyat Arası</t>
+          <t>En Güzel Boşanma Hikayeleri</t>
         </is>
       </c>
       <c r="C471" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9789753290388</t>
+          <t>9789753298742</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Yiyelim İçelim, Okuyalım Yazalım…</t>
+          <t>Ameliyat Arası</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>340</v>
+        <v>400</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9789753299237</t>
+          <t>9789753290388</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Kediatri - Kedili Tedavi</t>
+          <t>Yiyelim İçelim, Okuyalım Yazalım…</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>600</v>
+        <v>340</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9789753299220</t>
+          <t>9789753299237</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>Afrika’nın Kavşağı</t>
+          <t>Kediatri - Kedili Tedavi</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9789753299183</t>
+          <t>9789753299220</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Lezzetin Fizyolojisi ya da Yüce Mutfak Üzerine Düşünceler</t>
+          <t>Afrika’nın Kavşağı</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>750</v>
+        <v>500</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9789753299121</t>
+          <t>9789753299183</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Anıları Yaşamak</t>
+          <t>Lezzetin Fizyolojisi ya da Yüce Mutfak Üzerine Düşünceler</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>400</v>
+        <v>750</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9789753299152</t>
+          <t>9789753299121</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>Savrulanlar</t>
+          <t>Anıları Yaşamak</t>
         </is>
       </c>
       <c r="C477" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9789753299145</t>
+          <t>9789753299152</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>Bir Arkeoloji Detektifinin Maceraları</t>
+          <t>Savrulanlar</t>
         </is>
       </c>
       <c r="C478" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9789753299169</t>
+          <t>9789753299145</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>Neden Benim de Bir Restoranım Olmasın?</t>
+          <t>Bir Arkeoloji Detektifinin Maceraları</t>
         </is>
       </c>
       <c r="C479" s="1">
-        <v>340</v>
+        <v>400</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9789753299176</t>
+          <t>9789753299169</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>Büyük Sos Şöleni</t>
+          <t>Neden Benim de Bir Restoranım Olmasın?</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>680</v>
+        <v>340</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9789753299107</t>
+          <t>9789753299176</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>Kendimi Hep Şaşırtırım Zaten</t>
+          <t>Büyük Sos Şöleni</t>
         </is>
       </c>
       <c r="C481" s="1">
-        <v>400</v>
+        <v>680</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>9789753298025</t>
+          <t>9789753299107</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>Yiyin Efendiler Yiyin</t>
+          <t>Kendimi Hep Şaşırtırım Zaten</t>
         </is>
       </c>
       <c r="C482" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>9789753299053</t>
+          <t>9789753298025</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>Üç İstanbul</t>
+          <t>Yiyin Efendiler Yiyin</t>
         </is>
       </c>
       <c r="C483" s="1">
-        <v>1000</v>
+        <v>400</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>9789753299084</t>
+          <t>9789753299053</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığın Beşiğine Yolculuk</t>
+          <t>Üç İstanbul</t>
         </is>
       </c>
       <c r="C484" s="1">
-        <v>560</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>9789753299060</t>
+          <t>9789753299084</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>Zeytin Kokulu Kuzey Ege Lokantaları</t>
+          <t>İnsanlığın Beşiğine Yolculuk</t>
         </is>
       </c>
       <c r="C485" s="1">
-        <v>540</v>
+        <v>560</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>9789753299077</t>
+          <t>9789753299060</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>Yusuf’un Limanları</t>
+          <t>Zeytin Kokulu Kuzey Ege Lokantaları</t>
         </is>
       </c>
       <c r="C486" s="1">
-        <v>440</v>
+        <v>540</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>9789753298247</t>
+          <t>9789753299077</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>Tiridine, Tiridine, Suyuna da Bandım...</t>
+          <t>Yusuf’un Limanları</t>
         </is>
       </c>
       <c r="C487" s="1">
-        <v>650</v>
+        <v>440</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>9789753298957</t>
+          <t>9789753298247</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>El Çabukluğu Marifet</t>
+          <t>Tiridine, Tiridine, Suyuna da Bandım...</t>
         </is>
       </c>
       <c r="C488" s="1">
-        <v>400</v>
+        <v>650</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>9789753299701</t>
+          <t>9789753298957</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>Demlikten Süzülen Kültür: Çay</t>
+          <t>El Çabukluğu Marifet</t>
         </is>
       </c>
       <c r="C489" s="1">
-        <v>650</v>
+        <v>400</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>9789753291033</t>
+          <t>9789753299701</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>Decameron (2 Cilt Takım Kutulu)</t>
+          <t>Demlikten Süzülen Kültür: Çay</t>
         </is>
       </c>
       <c r="C490" s="1">
-        <v>2000</v>
+        <v>650</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>9789753298964</t>
+          <t>9789753291033</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>Kitabüt Tabbahin - Bir Osmanlı Yemek Yazması (2 Kitap Takım Kutulu)</t>
+          <t>Decameron (2 Cilt Takım Kutulu)</t>
         </is>
       </c>
       <c r="C491" s="1">
-        <v>1100</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>9789753298940</t>
+          <t>9789753298964</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>Sanatçı Sofraları</t>
+          <t>Kitabüt Tabbahin - Bir Osmanlı Yemek Yazması (2 Kitap Takım Kutulu)</t>
         </is>
       </c>
       <c r="C492" s="1">
-        <v>400</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>9789753298995</t>
+          <t>9789753298940</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>Bozkırın Efendisi</t>
+          <t>Sanatçı Sofraları</t>
         </is>
       </c>
       <c r="C493" s="1">
-        <v>580</v>
+        <v>400</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>9789753298919</t>
+          <t>9789753298995</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>Menopoz mu, O da Ne?</t>
+          <t>Bozkırın Efendisi</t>
         </is>
       </c>
       <c r="C494" s="1">
-        <v>400</v>
+        <v>580</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>9789753298889</t>
+          <t>9789753298919</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>Güneydoğu Anadolu Bölgesi Mutfak Kültürü ve Yemekleri</t>
+          <t>Menopoz mu, O da Ne?</t>
         </is>
       </c>
       <c r="C495" s="1">
-        <v>560</v>
+        <v>400</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>9789753298926</t>
+          <t>9789753298889</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>Asur'un Kadim Sabii Dininden Günümüze Ezidiler ve Mandeenler</t>
+          <t>Güneydoğu Anadolu Bölgesi Mutfak Kültürü ve Yemekleri</t>
         </is>
       </c>
       <c r="C496" s="1">
-        <v>500</v>
+        <v>560</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" s="1" t="inlineStr">
         <is>
-          <t>9789753297981</t>
+          <t>9789753298926</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>Uğurlu Adamlar</t>
+          <t>Asur'un Kadim Sabii Dininden Günümüze Ezidiler ve Mandeenler</t>
         </is>
       </c>
       <c r="C497" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>9789753296564</t>
+          <t>9789753297981</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Kadınları ve Folklorik Özellikleri</t>
+          <t>Uğurlu Adamlar</t>
         </is>
       </c>
       <c r="C498" s="1">
-        <v>800</v>
+        <v>300</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>9789753298902</t>
+          <t>9789753296564</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>Vegan Beslenme</t>
+          <t>Türkiye’nin Kadınları ve Folklorik Özellikleri</t>
         </is>
       </c>
       <c r="C499" s="1">
-        <v>540</v>
+        <v>800</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="1" t="inlineStr">
         <is>
-          <t>9789753298896</t>
+          <t>9789753298902</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>Benim Paris'im</t>
+          <t>Vegan Beslenme</t>
         </is>
       </c>
       <c r="C500" s="1">
-        <v>400</v>
+        <v>540</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" s="1" t="inlineStr">
         <is>
-          <t>9789753298704</t>
+          <t>9789753298896</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>Dünyamızı Biçimlendiren Olağanüstü Bitkiler</t>
+          <t>Benim Paris'im</t>
         </is>
       </c>
       <c r="C501" s="1">
-        <v>3000</v>
+        <v>400</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>9789753298834</t>
+          <t>9789753298704</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>Sarıklı İhtilalci Ali Suavi</t>
+          <t>Dünyamızı Biçimlendiren Olağanüstü Bitkiler</t>
         </is>
       </c>
       <c r="C502" s="1">
-        <v>320</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" s="1" t="inlineStr">
         <is>
-          <t>9789753298575</t>
+          <t>9789753298834</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>Tipi Dindi</t>
+          <t>Sarıklı İhtilalci Ali Suavi</t>
         </is>
       </c>
       <c r="C503" s="1">
-        <v>450</v>
+        <v>320</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" s="1" t="inlineStr">
         <is>
-          <t>9789753298698</t>
+          <t>9789753298575</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>Bebeler ve Püreler</t>
+          <t>Tipi Dindi</t>
         </is>
       </c>
       <c r="C504" s="1">
-        <v>360</v>
+        <v>450</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" s="1" t="inlineStr">
         <is>
-          <t>9789753297387</t>
+          <t>9789753298698</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Martin Mystere Maceraları: 6</t>
+          <t>Bebeler ve Püreler</t>
         </is>
       </c>
       <c r="C505" s="1">
-        <v>1200</v>
+        <v>360</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" s="1" t="inlineStr">
         <is>
-          <t>9789753297691</t>
+          <t>9789753297387</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Martin Mystere Maceraları: 7</t>
+          <t>Efsanevi Martin Mystere Maceraları: 6</t>
         </is>
       </c>
       <c r="C506" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" s="1" t="inlineStr">
         <is>
-          <t>9789753295703</t>
+          <t>9789753297691</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>Rekin Teksoy’un Türk Sineması</t>
+          <t>Efsanevi Martin Mystere Maceraları: 7</t>
         </is>
       </c>
       <c r="C507" s="1">
-        <v>600</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" s="1" t="inlineStr">
         <is>
-          <t>9786254130694</t>
+          <t>9789753295703</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>Adatepe Öyküleri (Ciltli)</t>
+          <t>Rekin Teksoy’un Türk Sineması</t>
         </is>
       </c>
       <c r="C508" s="1">
-        <v>670</v>
+        <v>600</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" s="1" t="inlineStr">
         <is>
-          <t>9789753296540</t>
+          <t>9786254130694</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>Acı Şeker</t>
+          <t>Adatepe Öyküleri (Ciltli)</t>
         </is>
       </c>
       <c r="C509" s="1">
-        <v>650</v>
+        <v>670</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" s="1" t="inlineStr">
         <is>
-          <t>9789753294386</t>
+          <t>9789753296540</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>Bir Hayat</t>
+          <t>Acı Şeker</t>
         </is>
       </c>
       <c r="C510" s="1">
-        <v>550</v>
+        <v>650</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" s="1" t="inlineStr">
         <is>
-          <t>9789753290968</t>
+          <t>9789753294386</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>Bütün Oyunları</t>
+          <t>Bir Hayat</t>
         </is>
       </c>
       <c r="C511" s="1">
-        <v>600</v>
+        <v>550</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" s="1" t="inlineStr">
         <is>
-          <t>9789753295222</t>
+          <t>9789753290968</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 12</t>
+          <t>Bütün Oyunları</t>
         </is>
       </c>
       <c r="C512" s="1">
-        <v>1200</v>
+        <v>600</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" s="1" t="inlineStr">
         <is>
-          <t>9789753296922</t>
+          <t>9789753295222</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>Çilingir Sofrasında Rakı Mezeleri - Hepsi Denenmiş 304 Meze Tarifi</t>
+          <t>Dampyr Süper Cilt: 12</t>
         </is>
       </c>
       <c r="C513" s="1">
-        <v>700</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" s="1" t="inlineStr">
         <is>
-          <t>9789753291040</t>
+          <t>9789753296922</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>Decameron</t>
+          <t>Çilingir Sofrasında Rakı Mezeleri - Hepsi Denenmiş 304 Meze Tarifi</t>
         </is>
       </c>
       <c r="C514" s="1">
-        <v>1200</v>
+        <v>700</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" s="1" t="inlineStr">
         <is>
-          <t>9799753294118</t>
+          <t>9789753291040</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>Mavi Evdekiler</t>
+          <t>Decameron</t>
         </is>
       </c>
       <c r="C515" s="1">
-        <v>520</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" s="1" t="inlineStr">
         <is>
-          <t>9789753295574</t>
+          <t>9799753294118</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>Midenin Cilası Çorba</t>
+          <t>Mavi Evdekiler</t>
         </is>
       </c>
       <c r="C516" s="1">
-        <v>700</v>
+        <v>520</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" s="1" t="inlineStr">
         <is>
-          <t>9799753293500</t>
+          <t>9789753295574</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>Şükür ki ’Gurme’ Dediklerinden Değilim</t>
+          <t>Midenin Cilası Çorba</t>
         </is>
       </c>
       <c r="C517" s="1">
-        <v>400</v>
+        <v>700</v>
       </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" s="1" t="inlineStr">
         <is>
-          <t>9789753295253</t>
+          <t>9799753293500</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>Tarih Boyunca Akdeniz Uygarlıkları</t>
+          <t>Şükür ki ’Gurme’ Dediklerinden Değilim</t>
         </is>
       </c>
       <c r="C518" s="1">
-        <v>2000</v>
+        <v>400</v>
       </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" s="1" t="inlineStr">
         <is>
-          <t>9799753294101</t>
+          <t>9789753295253</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>Tak Koluna Sepeti</t>
+          <t>Tarih Boyunca Akdeniz Uygarlıkları</t>
         </is>
       </c>
       <c r="C519" s="1">
-        <v>400</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" s="1" t="inlineStr">
         <is>
-          <t>9789753296151</t>
+          <t>9799753294101</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 19</t>
+          <t>Tak Koluna Sepeti</t>
         </is>
       </c>
       <c r="C520" s="1">
-        <v>1200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" s="1" t="inlineStr">
         <is>
-          <t>9789753296021</t>
+          <t>9789753296151</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 18</t>
+          <t>Tex Süper Cilt Sayı: 19</t>
         </is>
       </c>
       <c r="C521" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" s="1" t="inlineStr">
         <is>
-          <t>9789753296847</t>
+          <t>9789753296021</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>Turnede Bir Artist Öldürüldü (Ciltli)</t>
+          <t>Tex Süper Cilt Sayı: 18</t>
         </is>
       </c>
       <c r="C522" s="1">
-        <v>600</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" s="1" t="inlineStr">
         <is>
-          <t>9789753298148</t>
+          <t>9789753296847</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>Yiyelim İçelim, Tarihini Bilelim - Dünden Bugüne Gastronomi</t>
+          <t>Turnede Bir Artist Öldürüldü (Ciltli)</t>
         </is>
       </c>
       <c r="C523" s="1">
-        <v>650</v>
+        <v>600</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" s="1" t="inlineStr">
         <is>
-          <t>9799753294927</t>
+          <t>9789753298148</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>Doğu - Batı Dörtlemesi (4 Kitap Takım)</t>
+          <t>Yiyelim İçelim, Tarihini Bilelim - Dünden Bugüne Gastronomi</t>
         </is>
       </c>
       <c r="C524" s="1">
-        <v>1000</v>
+        <v>650</v>
       </c>
     </row>
     <row r="525" spans="1:3">
       <c r="A525" s="1" t="inlineStr">
         <is>
-          <t>9789753295819</t>
+          <t>9799753294927</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>Dilim Gülümsüyo!</t>
+          <t>Doğu - Batı Dörtlemesi (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C525" s="1">
-        <v>540</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="526" spans="1:3">
       <c r="A526" s="1" t="inlineStr">
         <is>
-          <t>9789753295048</t>
+          <t>9789753295819</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>Denizin Çıtırı Hamsi</t>
+          <t>Dilim Gülümsüyo!</t>
         </is>
       </c>
       <c r="C526" s="1">
-        <v>650</v>
+        <v>540</v>
       </c>
     </row>
     <row r="527" spans="1:3">
       <c r="A527" s="1" t="inlineStr">
         <is>
-          <t>9789753298230</t>
+          <t>9789753295048</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>Deniz Tutkunlarına Tekne Sofraları</t>
+          <t>Denizin Çıtırı Hamsi</t>
         </is>
       </c>
       <c r="C527" s="1">
-        <v>700</v>
+        <v>650</v>
       </c>
     </row>
     <row r="528" spans="1:3">
       <c r="A528" s="1" t="inlineStr">
         <is>
-          <t>9789753294355</t>
+          <t>9789753298230</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>Zengin Sofraların Lüks Tatları</t>
+          <t>Deniz Tutkunlarına Tekne Sofraları</t>
         </is>
       </c>
       <c r="C528" s="1">
-        <v>650</v>
+        <v>700</v>
       </c>
     </row>
     <row r="529" spans="1:3">
       <c r="A529" s="1" t="inlineStr">
         <is>
-          <t>9789753298636</t>
+          <t>9789753294355</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>Kambur</t>
+          <t>Zengin Sofraların Lüks Tatları</t>
         </is>
       </c>
       <c r="C529" s="1">
-        <v>340</v>
+        <v>650</v>
       </c>
     </row>
     <row r="530" spans="1:3">
       <c r="A530" s="1" t="inlineStr">
         <is>
-          <t>9789753298179</t>
+          <t>9789753298636</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>Doğadan Duaya İnancı Gözlemlemek</t>
+          <t>Kambur</t>
         </is>
       </c>
       <c r="C530" s="1">
-        <v>520</v>
+        <v>340</v>
       </c>
     </row>
     <row r="531" spans="1:3">
       <c r="A531" s="1" t="inlineStr">
         <is>
-          <t>9789753298681</t>
+          <t>9789753298179</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>İşi Pişirmeden Önce Ne Pişirmeli?</t>
+          <t>Doğadan Duaya İnancı Gözlemlemek</t>
         </is>
       </c>
       <c r="C531" s="1">
-        <v>680</v>
+        <v>520</v>
       </c>
     </row>
     <row r="532" spans="1:3">
       <c r="A532" s="1" t="inlineStr">
         <is>
-          <t>9789753298674</t>
+          <t>9789753298681</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Diyabetin Tarihçesi</t>
+          <t>İşi Pişirmeden Önce Ne Pişirmeli?</t>
         </is>
       </c>
       <c r="C532" s="1">
-        <v>460</v>
+        <v>680</v>
       </c>
     </row>
     <row r="533" spans="1:3">
       <c r="A533" s="1" t="inlineStr">
         <is>
-          <t>9789753298872</t>
+          <t>9789753298674</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>Deniz Gürsoy’un Gastronomi Tarihi</t>
+          <t>Türkiye'de Diyabetin Tarihçesi</t>
         </is>
       </c>
       <c r="C533" s="1">
-        <v>650</v>
+        <v>460</v>
       </c>
     </row>
     <row r="534" spans="1:3">
       <c r="A534" s="1" t="inlineStr">
         <is>
-          <t>9789753299428</t>
+          <t>9789753298872</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>Sefiller (2 Cilt Takım)</t>
+          <t>Deniz Gürsoy’un Gastronomi Tarihi</t>
         </is>
       </c>
       <c r="C534" s="1">
-        <v>1600</v>
+        <v>650</v>
       </c>
     </row>
     <row r="535" spans="1:3">
       <c r="A535" s="1" t="inlineStr">
         <is>
-          <t>9789753298650</t>
+          <t>9789753299428</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>Sizin İçin Pişirdiler</t>
+          <t>Sefiller (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C535" s="1">
-        <v>400</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="536" spans="1:3">
       <c r="A536" s="1" t="inlineStr">
         <is>
-          <t>9789753299282</t>
+          <t>9789753298650</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>Şehir Mektupları</t>
+          <t>Sizin İçin Pişirdiler</t>
         </is>
       </c>
       <c r="C536" s="1">
-        <v>750</v>
+        <v>400</v>
       </c>
     </row>
     <row r="537" spans="1:3">
       <c r="A537" s="1" t="inlineStr">
         <is>
-          <t>9789753297783</t>
+          <t>9789753299282</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>Prens</t>
+          <t>Şehir Mektupları</t>
         </is>
       </c>
       <c r="C537" s="1">
-        <v>500</v>
+        <v>750</v>
       </c>
     </row>
     <row r="538" spans="1:3">
       <c r="A538" s="1" t="inlineStr">
         <is>
-          <t>9789753292726</t>
+          <t>9789753297783</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>Prens</t>
         </is>
       </c>
       <c r="C538" s="1">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="539" spans="1:3">
       <c r="A539" s="1" t="inlineStr">
         <is>
-          <t>9789753298261</t>
+          <t>9789753292726</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>Gece Olmadan!</t>
+          <t>Prens</t>
         </is>
       </c>
       <c r="C539" s="1">
-        <v>460</v>
+        <v>600</v>
       </c>
     </row>
     <row r="540" spans="1:3">
       <c r="A540" s="1" t="inlineStr">
         <is>
-          <t>9789753298544</t>
+          <t>9789753298261</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>İyi Bir Yemek Tek Başına Yenmeyen Yemektir</t>
+          <t>Gece Olmadan!</t>
         </is>
       </c>
       <c r="C540" s="1">
-        <v>540</v>
+        <v>460</v>
       </c>
     </row>
     <row r="541" spans="1:3">
       <c r="A541" s="1" t="inlineStr">
         <is>
-          <t>9789753298551</t>
+          <t>9789753298544</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>101 Ustadan Hayatın "Şey"leri (Ciltli)</t>
+          <t>İyi Bir Yemek Tek Başına Yenmeyen Yemektir</t>
         </is>
       </c>
       <c r="C541" s="1">
-        <v>700</v>
+        <v>540</v>
       </c>
     </row>
     <row r="542" spans="1:3">
       <c r="A542" s="1" t="inlineStr">
         <is>
-          <t>9789753298520</t>
+          <t>9789753298551</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>Açıklamalı Yemek ve Mutfak Terimleri Sözlüğü (Ciltli)</t>
+          <t>101 Ustadan Hayatın "Şey"leri (Ciltli)</t>
         </is>
       </c>
       <c r="C542" s="1">
-        <v>1000</v>
+        <v>700</v>
       </c>
     </row>
     <row r="543" spans="1:3">
       <c r="A543" s="1" t="inlineStr">
         <is>
-          <t>9789753298537</t>
+          <t>9789753298520</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>Şerefe!</t>
+          <t>Açıklamalı Yemek ve Mutfak Terimleri Sözlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C543" s="1">
-        <v>650</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="544" spans="1:3">
       <c r="A544" s="1" t="inlineStr">
         <is>
-          <t>9789753298568</t>
+          <t>9789753298537</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>Lezzet İmiş</t>
+          <t>Şerefe!</t>
         </is>
       </c>
       <c r="C544" s="1">
-        <v>400</v>
+        <v>650</v>
       </c>
     </row>
     <row r="545" spans="1:3">
       <c r="A545" s="1" t="inlineStr">
         <is>
-          <t>9786254130106</t>
+          <t>9789753298568</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>Aşkın İlacı Çikolata</t>
+          <t>Lezzet İmiş</t>
         </is>
       </c>
       <c r="C545" s="1">
-        <v>650</v>
+        <v>400</v>
       </c>
     </row>
     <row r="546" spans="1:3">
       <c r="A546" s="1" t="inlineStr">
         <is>
-          <t>9789753290326</t>
+          <t>9786254130106</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Vatan</t>
+          <t>Aşkın İlacı Çikolata</t>
         </is>
       </c>
       <c r="C546" s="1">
-        <v>450</v>
+        <v>650</v>
       </c>
     </row>
     <row r="547" spans="1:3">
       <c r="A547" s="1" t="inlineStr">
         <is>
-          <t>9789753293730</t>
+          <t>9789753290326</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>Annemin Yemek Defteri</t>
+          <t>Aşk-ı Vatan</t>
         </is>
       </c>
       <c r="C547" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="548" spans="1:3">
       <c r="A548" s="1" t="inlineStr">
         <is>
-          <t>9789753296441</t>
+          <t>9789753293730</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>An Ottoman Saga</t>
+          <t>Annemin Yemek Defteri</t>
         </is>
       </c>
       <c r="C548" s="1">
-        <v>580</v>
+        <v>400</v>
       </c>
     </row>
     <row r="549" spans="1:3">
       <c r="A549" s="1" t="inlineStr">
         <is>
-          <t>9789753297820</t>
+          <t>9789753296441</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>Altı Şüpheli</t>
+          <t>An Ottoman Saga</t>
         </is>
       </c>
       <c r="C549" s="1">
-        <v>520</v>
+        <v>580</v>
       </c>
     </row>
     <row r="550" spans="1:3">
       <c r="A550" s="1" t="inlineStr">
         <is>
-          <t>9789753294669</t>
+          <t>9789753297820</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>Ahmet Haşim Bütün Kitapları</t>
+          <t>Altı Şüpheli</t>
         </is>
       </c>
       <c r="C550" s="1">
-        <v>550</v>
+        <v>520</v>
       </c>
     </row>
     <row r="551" spans="1:3">
       <c r="A551" s="1" t="inlineStr">
         <is>
-          <t>9789753295697</t>
+          <t>9789753294669</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>Zevk Veren Yemekler</t>
+          <t>Ahmet Haşim Bütün Kitapları</t>
         </is>
       </c>
       <c r="C551" s="1">
-        <v>650</v>
+        <v>550</v>
       </c>
     </row>
     <row r="552" spans="1:3">
       <c r="A552" s="1" t="inlineStr">
         <is>
-          <t>9789753296403</t>
+          <t>9789753295697</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Olmak Kolay mı?</t>
+          <t>Zevk Veren Yemekler</t>
         </is>
       </c>
       <c r="C552" s="1">
-        <v>460</v>
+        <v>650</v>
       </c>
     </row>
     <row r="553" spans="1:3">
       <c r="A553" s="1" t="inlineStr">
         <is>
-          <t>9789753295789</t>
+          <t>9789753296403</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>Yeni Baştan</t>
+          <t>Yıldız Olmak Kolay mı?</t>
         </is>
       </c>
       <c r="C553" s="1">
-        <v>700</v>
+        <v>460</v>
       </c>
     </row>
     <row r="554" spans="1:3">
       <c r="A554" s="1" t="inlineStr">
         <is>
-          <t>9799753294675</t>
+          <t>9789753295789</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>Yemek Kitabı</t>
+          <t>Yeni Baştan</t>
         </is>
       </c>
       <c r="C554" s="1">
-        <v>750</v>
+        <v>700</v>
       </c>
     </row>
     <row r="555" spans="1:3">
       <c r="A555" s="1" t="inlineStr">
         <is>
-          <t>9789753296076</t>
+          <t>9799753294675</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>Yemek Damak Tadının Tarihi</t>
+          <t>Yemek Kitabı</t>
         </is>
       </c>
       <c r="C555" s="1">
-        <v>3000</v>
+        <v>750</v>
       </c>
     </row>
     <row r="556" spans="1:3">
       <c r="A556" s="1" t="inlineStr">
         <is>
-          <t>9799753294217</t>
+          <t>9789753296076</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>Üç Malzemeli Beş Yıldızlı Yemekler</t>
+          <t>Yemek Damak Tadının Tarihi</t>
         </is>
       </c>
       <c r="C556" s="1">
-        <v>700</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="557" spans="1:3">
       <c r="A557" s="1" t="inlineStr">
         <is>
-          <t>9789753296526</t>
+          <t>9799753294217</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>Türk Mutfağı</t>
+          <t>Üç Malzemeli Beş Yıldızlı Yemekler</t>
         </is>
       </c>
       <c r="C557" s="1">
-        <v>800</v>
+        <v>700</v>
       </c>
     </row>
     <row r="558" spans="1:3">
       <c r="A558" s="1" t="inlineStr">
         <is>
-          <t>9789753296137</t>
+          <t>9789753296526</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>Turunç Kokulu Düşler</t>
+          <t>Türk Mutfağı</t>
         </is>
       </c>
       <c r="C558" s="1">
-        <v>400</v>
+        <v>800</v>
       </c>
     </row>
     <row r="559" spans="1:3">
       <c r="A559" s="1" t="inlineStr">
         <is>
-          <t>9789753296069</t>
+          <t>9789753296137</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>Tok Karnına Dokuz Topak Köfte</t>
+          <t>Turunç Kokulu Düşler</t>
         </is>
       </c>
       <c r="C559" s="1">
-        <v>700</v>
+        <v>400</v>
       </c>
     </row>
     <row r="560" spans="1:3">
       <c r="A560" s="1" t="inlineStr">
         <is>
-          <t>9791303316608</t>
+          <t>9789753296069</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 9 Dehşet Vadisi</t>
+          <t>Tok Karnına Dokuz Topak Köfte</t>
         </is>
       </c>
       <c r="C560" s="1">
-        <v>1200</v>
+        <v>700</v>
       </c>
     </row>
     <row r="561" spans="1:3">
       <c r="A561" s="1" t="inlineStr">
         <is>
-          <t>9789753296014</t>
+          <t>9791303316608</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 17 Köle Tacirleri</t>
+          <t>Tex Özel Albüm Sayı: 9 Dehşet Vadisi</t>
         </is>
       </c>
       <c r="C561" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="562" spans="1:3">
       <c r="A562" s="1" t="inlineStr">
         <is>
-          <t>9789753295888</t>
+          <t>9789753296014</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 16 Çöl Yağmacıları!</t>
+          <t>Tex Özel Albüm Sayı: 17 Köle Tacirleri</t>
         </is>
       </c>
       <c r="C562" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="563" spans="1:3">
       <c r="A563" s="1" t="inlineStr">
         <is>
-          <t>9789753295581</t>
+          <t>9789753295888</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 15 Yalnız Atlı!</t>
+          <t>Tex Özel Albüm Sayı: 16 Çöl Yağmacıları!</t>
         </is>
       </c>
       <c r="C563" s="1">
-        <v>2000</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="564" spans="1:3">
       <c r="A564" s="1" t="inlineStr">
         <is>
-          <t>9789753295291</t>
+          <t>9789753295581</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 14 Son Asi</t>
+          <t>Tex Özel Albüm Sayı: 15 Yalnız Atlı!</t>
         </is>
       </c>
       <c r="C564" s="1">
-        <v>1200</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="565" spans="1:3">
       <c r="A565" s="1" t="inlineStr">
         <is>
-          <t>3990000022259</t>
+          <t>9789753295291</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 12 Katiller!</t>
+          <t>Tex Özel Albüm Sayı: 14 Son Asi</t>
         </is>
       </c>
       <c r="C565" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="566" spans="1:3">
       <c r="A566" s="1" t="inlineStr">
         <is>
-          <t>3990000032367</t>
+          <t>3990000022259</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 11 Yıllar Sonra</t>
+          <t>Tex Özel Albüm Sayı: 12 Katiller!</t>
         </is>
       </c>
       <c r="C566" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="567" spans="1:3">
       <c r="A567" s="1" t="inlineStr">
         <is>
-          <t>9771303316709</t>
+          <t>3990000032367</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 10 Atlanta’lı Adam!</t>
+          <t>Tex Özel Albüm Sayı: 11 Yıllar Sonra</t>
         </is>
       </c>
       <c r="C567" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="568" spans="1:3">
       <c r="A568" s="1" t="inlineStr">
         <is>
-          <t>9789753298223</t>
+          <t>9771303316709</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Şarkıları</t>
+          <t>Tex Özel Albüm Sayı: 10 Atlanta’lı Adam!</t>
         </is>
       </c>
       <c r="C568" s="1">
-        <v>600</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="569" spans="1:3">
       <c r="A569" s="1" t="inlineStr">
         <is>
-          <t>9789753298094</t>
+          <t>9789753298223</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>Her Görüşte Aşk</t>
+          <t>İstanbul Şarkıları</t>
         </is>
       </c>
       <c r="C569" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" s="1" t="inlineStr">
         <is>
-          <t>9789753298124</t>
+          <t>9789753298094</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>Makriköy'e Dönüş</t>
+          <t>Her Görüşte Aşk</t>
         </is>
       </c>
       <c r="C570" s="1">
-        <v>460</v>
+        <v>400</v>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" s="1" t="inlineStr">
         <is>
-          <t>3990000004360</t>
+          <t>9789753298124</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>Martin Mystere Dev Albüm Sayı: 8 Şeffaf Gölgelerin Sırrı</t>
+          <t>Makriköy'e Dönüş</t>
         </is>
       </c>
       <c r="C571" s="1">
-        <v>1200</v>
+        <v>460</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" s="1" t="inlineStr">
         <is>
-          <t>9789753295345</t>
+          <t>3990000004360</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>Martin Mystere Dev Albüm Sayı: 7 Canavar</t>
+          <t>Martin Mystere Dev Albüm Sayı: 8 Şeffaf Gölgelerin Sırrı</t>
         </is>
       </c>
       <c r="C572" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="573" spans="1:3">
       <c r="A573" s="1" t="inlineStr">
         <is>
-          <t>9789753295895</t>
+          <t>9789753295345</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>Martin Mystere Dev Albüm Sayı: 11 Kızıl Kral</t>
+          <t>Martin Mystere Dev Albüm Sayı: 7 Canavar</t>
         </is>
       </c>
       <c r="C573" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="574" spans="1:3">
       <c r="A574" s="1" t="inlineStr">
         <is>
-          <t>9789753295130</t>
+          <t>9789753295895</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>Martin Mystere Dev Albüm Sayı: 10 Kötülük Meleği</t>
+          <t>Martin Mystere Dev Albüm Sayı: 11 Kızıl Kral</t>
         </is>
       </c>
       <c r="C574" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="575" spans="1:3">
       <c r="A575" s="1" t="inlineStr">
         <is>
-          <t>9799753294682</t>
+          <t>9789753295130</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Martin Mystere Maceraları: 1</t>
+          <t>Martin Mystere Dev Albüm Sayı: 10 Kötülük Meleği</t>
         </is>
       </c>
       <c r="C575" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="576" spans="1:3">
       <c r="A576" s="1" t="inlineStr">
         <is>
-          <t>9789753298087</t>
+          <t>9799753294682</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Martin Mystere Maceraları: 8</t>
+          <t>Efsanevi Martin Mystere Maceraları: 1</t>
         </is>
       </c>
       <c r="C576" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="577" spans="1:3">
       <c r="A577" s="1" t="inlineStr">
         <is>
-          <t>9789753297929</t>
+          <t>9789753298087</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>Madam Bovary</t>
+          <t>Efsanevi Martin Mystere Maceraları: 8</t>
         </is>
       </c>
       <c r="C577" s="1">
-        <v>600</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="578" spans="1:3">
       <c r="A578" s="1" t="inlineStr">
         <is>
-          <t>9789753296281</t>
+          <t>9789753297929</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>Leziz Sırlar</t>
+          <t>Madam Bovary</t>
         </is>
       </c>
       <c r="C578" s="1">
-        <v>540</v>
+        <v>600</v>
       </c>
     </row>
     <row r="579" spans="1:3">
       <c r="A579" s="1" t="inlineStr">
         <is>
-          <t>9789753295086</t>
+          <t>9789753296281</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>Leone Leoni</t>
+          <t>Leziz Sırlar</t>
         </is>
       </c>
       <c r="C579" s="1">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="580" spans="1:3">
       <c r="A580" s="1" t="inlineStr">
         <is>
-          <t>9789753294959</t>
+          <t>9789753295086</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>Kuzeyden Güneye.. Doğudan Batıya Yöresel Mutfağımız</t>
+          <t>Leone Leoni</t>
         </is>
       </c>
       <c r="C580" s="1">
-        <v>920</v>
+        <v>500</v>
       </c>
     </row>
     <row r="581" spans="1:3">
       <c r="A581" s="1" t="inlineStr">
         <is>
-          <t>9799753293838</t>
+          <t>9789753294959</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Olmayan Savaş</t>
+          <t>Kuzeyden Güneye.. Doğudan Batıya Yöresel Mutfağımız</t>
         </is>
       </c>
       <c r="C581" s="1">
-        <v>500</v>
+        <v>920</v>
       </c>
     </row>
     <row r="582" spans="1:3">
       <c r="A582" s="1" t="inlineStr">
         <is>
-          <t>9789753292191</t>
+          <t>9799753293838</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>Kurtuluş Savaşı ve Edebiyatımız</t>
+          <t>Kutsal Olmayan Savaş</t>
         </is>
       </c>
       <c r="C582" s="1">
-        <v>700</v>
+        <v>500</v>
       </c>
     </row>
     <row r="583" spans="1:3">
       <c r="A583" s="1" t="inlineStr">
         <is>
-          <t>9789753298018</t>
+          <t>9789753292191</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>Kozmopolitler</t>
+          <t>Kurtuluş Savaşı ve Edebiyatımız</t>
         </is>
       </c>
       <c r="C583" s="1">
-        <v>460</v>
+        <v>700</v>
       </c>
     </row>
     <row r="584" spans="1:3">
       <c r="A584" s="1" t="inlineStr">
         <is>
-          <t>9789753294935</t>
+          <t>9789753298018</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>Komünist Parti Manifestosu</t>
+          <t>Kozmopolitler</t>
         </is>
       </c>
       <c r="C584" s="1">
-        <v>400</v>
+        <v>460</v>
       </c>
     </row>
     <row r="585" spans="1:3">
       <c r="A585" s="1" t="inlineStr">
         <is>
-          <t>9799753293753</t>
+          <t>9789753294935</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Zambak</t>
+          <t>Komünist Parti Manifestosu</t>
         </is>
       </c>
       <c r="C585" s="1">
-        <v>550</v>
+        <v>400</v>
       </c>
     </row>
     <row r="586" spans="1:3">
       <c r="A586" s="1" t="inlineStr">
         <is>
-          <t>9789753290593</t>
+          <t>9799753293753</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>Kınıkoğlu Diyeti</t>
+          <t>Kırmızı Zambak</t>
         </is>
       </c>
       <c r="C586" s="1">
-        <v>540</v>
+        <v>550</v>
       </c>
     </row>
     <row r="587" spans="1:3">
       <c r="A587" s="1" t="inlineStr">
         <is>
-          <t>9799753293012</t>
+          <t>9789753290593</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>İyiliğin ve Kötülüğün Bahçesinde Geceyarısı</t>
+          <t>Kınıkoğlu Diyeti</t>
         </is>
       </c>
       <c r="C587" s="1">
-        <v>520</v>
+        <v>540</v>
       </c>
     </row>
     <row r="588" spans="1:3">
       <c r="A588" s="1" t="inlineStr">
         <is>
-          <t>9799753293319</t>
+          <t>9799753293012</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’u Yel Üfürdü... Su Götürdü</t>
+          <t>İyiliğin ve Kötülüğün Bahçesinde Geceyarısı</t>
         </is>
       </c>
       <c r="C588" s="1">
-        <v>600</v>
+        <v>520</v>
       </c>
     </row>
     <row r="589" spans="1:3">
       <c r="A589" s="1" t="inlineStr">
         <is>
-          <t>9789753295925</t>
+          <t>9799753293319</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>İslam ve Ekoloji</t>
+          <t>İstanbul’u Yel Üfürdü... Su Götürdü</t>
         </is>
       </c>
       <c r="C589" s="1">
-        <v>700</v>
+        <v>600</v>
       </c>
     </row>
     <row r="590" spans="1:3">
       <c r="A590" s="1" t="inlineStr">
         <is>
-          <t>9789753294317</t>
+          <t>9789753295925</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>İnceliklerin Kadehindeki Şarap</t>
+          <t>İslam ve Ekoloji</t>
         </is>
       </c>
       <c r="C590" s="1">
-        <v>650</v>
+        <v>700</v>
       </c>
     </row>
     <row r="591" spans="1:3">
       <c r="A591" s="1" t="inlineStr">
         <is>
-          <t>9789753292467</t>
+          <t>9789753294317</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>İlahi Komedya (Cep Boy)</t>
+          <t>İnceliklerin Kadehindeki Şarap</t>
         </is>
       </c>
       <c r="C591" s="1">
-        <v>1100</v>
+        <v>650</v>
       </c>
     </row>
     <row r="592" spans="1:3">
       <c r="A592" s="1" t="inlineStr">
         <is>
-          <t>9789753296816</t>
+          <t>9789753292467</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>İlahi Komedya (3 Cilt Takım)</t>
+          <t>İlahi Komedya (Cep Boy)</t>
         </is>
       </c>
       <c r="C592" s="1">
-        <v>2000</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="593" spans="1:3">
       <c r="A593" s="1" t="inlineStr">
         <is>
-          <t>9789753293495</t>
+          <t>9789753296816</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>İkinize De Yer Var Bütün Hikayeleri: 1</t>
+          <t>İlahi Komedya (3 Cilt Takım)</t>
         </is>
       </c>
       <c r="C593" s="1">
-        <v>500</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="594" spans="1:3">
       <c r="A594" s="1" t="inlineStr">
         <is>
-          <t>9789753296946</t>
+          <t>9789753293495</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>Hürrem Sultan</t>
+          <t>İkinize De Yer Var Bütün Hikayeleri: 1</t>
         </is>
       </c>
       <c r="C594" s="1">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="595" spans="1:3">
       <c r="A595" s="1" t="inlineStr">
         <is>
-          <t>9789753294324</t>
+          <t>9789753296946</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>Horla ve Diğer Fantastik Hikayeler</t>
+          <t>Hürrem Sultan</t>
         </is>
       </c>
       <c r="C595" s="1">
-        <v>580</v>
+        <v>600</v>
       </c>
     </row>
     <row r="596" spans="1:3">
       <c r="A596" s="1" t="inlineStr">
         <is>
-          <t>9789753298056</t>
+          <t>9789753294324</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>Hombre</t>
+          <t>Horla ve Diğer Fantastik Hikayeler</t>
         </is>
       </c>
       <c r="C596" s="1">
-        <v>1200</v>
+        <v>580</v>
       </c>
     </row>
     <row r="597" spans="1:3">
       <c r="A597" s="1" t="inlineStr">
         <is>
-          <t>9799753294569</t>
+          <t>9789753298056</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>Hemingway’le Yemek Bir Şenliktir</t>
+          <t>Hombre</t>
         </is>
       </c>
       <c r="C597" s="1">
-        <v>750</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="598" spans="1:3">
       <c r="A598" s="1" t="inlineStr">
         <is>
-          <t>9789753295314</t>
+          <t>9799753294569</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>Hayatımın Hikayesi</t>
+          <t>Hemingway’le Yemek Bir Şenliktir</t>
         </is>
       </c>
       <c r="C598" s="1">
-        <v>580</v>
+        <v>750</v>
       </c>
     </row>
     <row r="599" spans="1:3">
       <c r="A599" s="1" t="inlineStr">
         <is>
-          <t>9789753294577</t>
+          <t>9789753295314</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>Gündüz ve Gece Hikayeleri</t>
+          <t>Hayatımın Hikayesi</t>
         </is>
       </c>
       <c r="C599" s="1">
-        <v>550</v>
+        <v>580</v>
       </c>
     </row>
     <row r="600" spans="1:3">
       <c r="A600" s="1" t="inlineStr">
         <is>
-          <t>9799753293821</t>
+          <t>9789753294577</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>Gözyaşı Sarayı</t>
+          <t>Gündüz ve Gece Hikayeleri</t>
         </is>
       </c>
       <c r="C600" s="1">
-        <v>440</v>
+        <v>550</v>
       </c>
     </row>
     <row r="601" spans="1:3">
       <c r="A601" s="1" t="inlineStr">
         <is>
-          <t>9799753293234</t>
+          <t>9799753293821</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>Goriot Baba</t>
+          <t>Gözyaşı Sarayı</t>
         </is>
       </c>
       <c r="C601" s="1">
-        <v>550</v>
+        <v>440</v>
       </c>
     </row>
     <row r="602" spans="1:3">
       <c r="A602" s="1" t="inlineStr">
         <is>
-          <t>9789753295444</t>
+          <t>9799753293234</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>Gizli Örgütler</t>
+          <t>Goriot Baba</t>
         </is>
       </c>
       <c r="C602" s="1">
-        <v>2000</v>
+        <v>550</v>
       </c>
     </row>
     <row r="603" spans="1:3">
       <c r="A603" s="1" t="inlineStr">
         <is>
-          <t>9799753293883</t>
+          <t>9789753295444</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>Fotoğraftaki Tutku</t>
+          <t>Gizli Örgütler</t>
         </is>
       </c>
       <c r="C603" s="1">
-        <v>480</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="604" spans="1:3">
       <c r="A604" s="1" t="inlineStr">
         <is>
-          <t>9789753296502</t>
+          <t>9799753293883</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>Fettan Vişne, Günahkar Elma (Ciltli)</t>
+          <t>Fotoğraftaki Tutku</t>
         </is>
       </c>
       <c r="C604" s="1">
-        <v>600</v>
+        <v>480</v>
       </c>
     </row>
     <row r="605" spans="1:3">
       <c r="A605" s="1" t="inlineStr">
         <is>
-          <t>9789753296434</t>
+          <t>9789753296502</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>Eve Düşen Yıldırım Hikayeler 3</t>
+          <t>Fettan Vişne, Günahkar Elma (Ciltli)</t>
         </is>
       </c>
       <c r="C605" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="606" spans="1:3">
       <c r="A606" s="1" t="inlineStr">
         <is>
-          <t>9789753296854</t>
+          <t>9789753296434</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>Eski Zaman Kadınları Arasında</t>
+          <t>Eve Düşen Yıldırım Hikayeler 3</t>
         </is>
       </c>
       <c r="C606" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="607" spans="1:3">
       <c r="A607" s="1" t="inlineStr">
         <is>
-          <t>9799753294002</t>
+          <t>9789753296854</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>Eski Dünya’nın Yetmiş Büyük Gizemi</t>
+          <t>Eski Zaman Kadınları Arasında</t>
         </is>
       </c>
       <c r="C607" s="1">
-        <v>2000</v>
+        <v>400</v>
       </c>
     </row>
     <row r="608" spans="1:3">
       <c r="A608" s="1" t="inlineStr">
         <is>
-          <t>9789753292344</t>
+          <t>9799753294002</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>Erdemle Kırbaçlanan Kadın</t>
+          <t>Eski Dünya’nın Yetmiş Büyük Gizemi</t>
         </is>
       </c>
       <c r="C608" s="1">
-        <v>500</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="609" spans="1:3">
       <c r="A609" s="1" t="inlineStr">
         <is>
-          <t>9789753296083</t>
+          <t>9789753292344</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>Emperyal Çağ</t>
+          <t>Erdemle Kırbaçlanan Kadın</t>
         </is>
       </c>
       <c r="C609" s="1">
-        <v>2000</v>
+        <v>500</v>
       </c>
     </row>
     <row r="610" spans="1:3">
       <c r="A610" s="1" t="inlineStr">
         <is>
-          <t>9799753293623</t>
+          <t>9789753296083</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>Elveda Birtanem</t>
+          <t>Emperyal Çağ</t>
         </is>
       </c>
       <c r="C610" s="1">
-        <v>520</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="611" spans="1:3">
       <c r="A611" s="1" t="inlineStr">
         <is>
-          <t>9789753296007</t>
+          <t>9799753293623</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>Elmaslardaki Gökyüzü</t>
+          <t>Elveda Birtanem</t>
         </is>
       </c>
       <c r="C611" s="1">
-        <v>440</v>
+        <v>520</v>
       </c>
     </row>
     <row r="612" spans="1:3">
       <c r="A612" s="1" t="inlineStr">
         <is>
-          <t>9799753294149</t>
+          <t>9789753296007</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>Elmas</t>
+          <t>Elmaslardaki Gökyüzü</t>
         </is>
       </c>
       <c r="C612" s="1">
-        <v>600</v>
+        <v>440</v>
       </c>
     </row>
     <row r="613" spans="1:3">
       <c r="A613" s="1" t="inlineStr">
         <is>
-          <t>9789753295772</t>
+          <t>9799753294149</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>Dylan Dog Dev Albüm Sayı: 9</t>
+          <t>Elmas</t>
         </is>
       </c>
       <c r="C613" s="1">
-        <v>1200</v>
+        <v>600</v>
       </c>
     </row>
     <row r="614" spans="1:3">
       <c r="A614" s="1" t="inlineStr">
         <is>
-          <t>9789753295215</t>
+          <t>9789753295772</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>Dylan Dog Dev Albüm Sayı: 8</t>
+          <t>Dylan Dog Dev Albüm Sayı: 9</t>
         </is>
       </c>
       <c r="C614" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="615" spans="1:3">
       <c r="A615" s="1" t="inlineStr">
         <is>
-          <t>9799753294378</t>
+          <t>9789753295215</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>Dylan Dog Dev Albüm Sayı: 7</t>
+          <t>Dylan Dog Dev Albüm Sayı: 8</t>
         </is>
       </c>
       <c r="C615" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="616" spans="1:3">
       <c r="A616" s="1" t="inlineStr">
         <is>
-          <t>3990000013012</t>
+          <t>9799753294378</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>Dylan Dog Dev Albüm Sayı: 5</t>
+          <t>Dylan Dog Dev Albüm Sayı: 7</t>
         </is>
       </c>
       <c r="C616" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="617" spans="1:3">
       <c r="A617" s="1" t="inlineStr">
         <is>
-          <t>9771303376600</t>
+          <t>3990000013012</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>Dylan Dog Dev Albüm Sayı: 3</t>
+          <t>Dylan Dog Dev Albüm Sayı: 5</t>
         </is>
       </c>
       <c r="C617" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="618" spans="1:3">
       <c r="A618" s="1" t="inlineStr">
         <is>
-          <t>9789753296298</t>
+          <t>9771303376600</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>Dylan Dog Dev Albüm Sayı: 10</t>
+          <t>Dylan Dog Dev Albüm Sayı: 3</t>
         </is>
       </c>
       <c r="C618" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="619" spans="1:3">
       <c r="A619" s="1" t="inlineStr">
         <is>
-          <t>9799753293357</t>
+          <t>9789753296298</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>Dylan Dog Dev Albüm Sayı: 2</t>
+          <t>Dylan Dog Dev Albüm Sayı: 10</t>
         </is>
       </c>
       <c r="C619" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="620" spans="1:3">
       <c r="A620" s="1" t="inlineStr">
         <is>
-          <t>9771303503543</t>
+          <t>9799753293357</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>Dylan Dog Dev Albüm Sayı: 6</t>
+          <t>Dylan Dog Dev Albüm Sayı: 2</t>
         </is>
       </c>
       <c r="C620" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="621" spans="1:3">
       <c r="A621" s="1" t="inlineStr">
         <is>
-          <t>3990000015833</t>
+          <t>9771303503543</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>Dylan Dog Dev Albüm Sayı: 4</t>
+          <t>Dylan Dog Dev Albüm Sayı: 6</t>
         </is>
       </c>
       <c r="C621" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="622" spans="1:3">
       <c r="A622" s="1" t="inlineStr">
         <is>
-          <t>9789753295734</t>
+          <t>3990000015833</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>Dumanı Üstünde Doyurucu Çorbalar Kolay Ekmekler</t>
+          <t>Dylan Dog Dev Albüm Sayı: 4</t>
         </is>
       </c>
       <c r="C622" s="1">
-        <v>400</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="623" spans="1:3">
       <c r="A623" s="1" t="inlineStr">
         <is>
-          <t>9789753297318</t>
+          <t>9789753295734</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>Dragonero</t>
+          <t>Dumanı Üstünde Doyurucu Çorbalar Kolay Ekmekler</t>
         </is>
       </c>
       <c r="C623" s="1">
-        <v>1200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="624" spans="1:3">
       <c r="A624" s="1" t="inlineStr">
         <is>
-          <t>9799753294484</t>
+          <t>9789753297318</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>Dr. Jekyll ve Mr. Hyde</t>
+          <t>Dragonero</t>
         </is>
       </c>
       <c r="C624" s="1">
-        <v>400</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="625" spans="1:3">
       <c r="A625" s="1" t="inlineStr">
         <is>
-          <t>9799753294804</t>
+          <t>9799753294484</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>Doğuda Aşk</t>
+          <t>Dr. Jekyll ve Mr. Hyde</t>
         </is>
       </c>
       <c r="C625" s="1">
-        <v>440</v>
+        <v>400</v>
       </c>
     </row>
     <row r="626" spans="1:3">
       <c r="A626" s="1" t="inlineStr">
         <is>
-          <t>9799753294705</t>
+          <t>9799753294804</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 9</t>
+          <t>Doğuda Aşk</t>
         </is>
       </c>
       <c r="C626" s="1">
-        <v>1200</v>
+        <v>440</v>
       </c>
     </row>
     <row r="627" spans="1:3">
       <c r="A627" s="1" t="inlineStr">
         <is>
-          <t>9799753294552</t>
+          <t>9799753294705</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 8</t>
+          <t>Dampyr Süper Cilt: 9</t>
         </is>
       </c>
       <c r="C627" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="628" spans="1:3">
       <c r="A628" s="1" t="inlineStr">
         <is>
-          <t>9789753297998</t>
+          <t>9799753294552</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 22</t>
+          <t>Dampyr Süper Cilt: 8</t>
         </is>
       </c>
       <c r="C628" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="629" spans="1:3">
       <c r="A629" s="1" t="inlineStr">
         <is>
-          <t>9789753297813</t>
+          <t>9789753297998</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 21</t>
+          <t>Dampyr Süper Cilt: 22</t>
         </is>
       </c>
       <c r="C629" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="630" spans="1:3">
       <c r="A630" s="1" t="inlineStr">
         <is>
-          <t>9789753297790</t>
+          <t>9789753297813</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 20</t>
+          <t>Dampyr Süper Cilt: 21</t>
         </is>
       </c>
       <c r="C630" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="631" spans="1:3">
       <c r="A631" s="1" t="inlineStr">
         <is>
-          <t>9789753297301</t>
+          <t>9789753297790</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 19</t>
+          <t>Dampyr Süper Cilt: 20</t>
         </is>
       </c>
       <c r="C631" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="632" spans="1:3">
       <c r="A632" s="1" t="inlineStr">
         <is>
-          <t>9789753297219</t>
+          <t>9789753297301</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 18</t>
+          <t>Dampyr Süper Cilt: 19</t>
         </is>
       </c>
       <c r="C632" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="633" spans="1:3">
       <c r="A633" s="1" t="inlineStr">
         <is>
-          <t>9789753295956</t>
+          <t>9789753297219</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 16</t>
+          <t>Dampyr Süper Cilt: 18</t>
         </is>
       </c>
       <c r="C633" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="634" spans="1:3">
       <c r="A634" s="1" t="inlineStr">
         <is>
-          <t>9789753295857</t>
+          <t>9789753295956</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 15</t>
+          <t>Dampyr Süper Cilt: 16</t>
         </is>
       </c>
       <c r="C634" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="635" spans="1:3">
       <c r="A635" s="1" t="inlineStr">
         <is>
-          <t>9789753295666</t>
+          <t>9789753295857</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 14</t>
+          <t>Dampyr Süper Cilt: 15</t>
         </is>
       </c>
       <c r="C635" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="636" spans="1:3">
       <c r="A636" s="1" t="inlineStr">
         <is>
-          <t>9789753295529</t>
+          <t>9789753295666</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 13</t>
+          <t>Dampyr Süper Cilt: 14</t>
         </is>
       </c>
       <c r="C636" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="637" spans="1:3">
       <c r="A637" s="1" t="inlineStr">
         <is>
-          <t>9789753295154</t>
+          <t>9789753295529</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 11</t>
+          <t>Dampyr Süper Cilt: 13</t>
         </is>
       </c>
       <c r="C637" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="638" spans="1:3">
       <c r="A638" s="1" t="inlineStr">
         <is>
-          <t>9789753296250</t>
+          <t>9789753295154</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 17</t>
+          <t>Dampyr Süper Cilt: 11</t>
         </is>
       </c>
       <c r="C638" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="639" spans="1:3">
       <c r="A639" s="1" t="inlineStr">
         <is>
-          <t>9799753294507</t>
+          <t>9789753296250</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>Çerkes Güzeli</t>
+          <t>Dampyr Süper Cilt: 17</t>
         </is>
       </c>
       <c r="C639" s="1">
-        <v>1000</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="640" spans="1:3">
       <c r="A640" s="1" t="inlineStr">
         <is>
-          <t>9799753294200</t>
+          <t>9799753294507</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>Cocina Casera Turca (İspanyolca)</t>
+          <t>Çerkes Güzeli</t>
         </is>
       </c>
       <c r="C640" s="1">
-        <v>340</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="641" spans="1:3">
       <c r="A641" s="1" t="inlineStr">
         <is>
-          <t>9789753295413</t>
+          <t>9799753294200</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>Bütün Zamanların Yetmiş Büyük Savaşı</t>
+          <t>Cocina Casera Turca (İspanyolca)</t>
         </is>
       </c>
       <c r="C641" s="1">
-        <v>2000</v>
+        <v>340</v>
       </c>
     </row>
     <row r="642" spans="1:3">
       <c r="A642" s="1" t="inlineStr">
         <is>
-          <t>9799753294699</t>
+          <t>9789753295413</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>Bize Göre</t>
+          <t>Bütün Zamanların Yetmiş Büyük Savaşı</t>
         </is>
       </c>
       <c r="C642" s="1">
-        <v>400</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="643" spans="1:3">
       <c r="A643" s="1" t="inlineStr">
         <is>
-          <t>9789753294621</t>
+          <t>9799753294699</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>Bira: Harcıalem İçki</t>
+          <t>Bize Göre</t>
         </is>
       </c>
       <c r="C643" s="1">
-        <v>650</v>
+        <v>400</v>
       </c>
     </row>
     <row r="644" spans="1:3">
       <c r="A644" s="1" t="inlineStr">
         <is>
-          <t>9799753293159</t>
+          <t>9789753294621</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>Bir Albüm İstanbul Constantinople an Album</t>
+          <t>Bira: Harcıalem İçki</t>
         </is>
       </c>
       <c r="C644" s="1">
-        <v>800</v>
+        <v>650</v>
       </c>
     </row>
     <row r="645" spans="1:3">
       <c r="A645" s="1" t="inlineStr">
         <is>
-          <t>9799753294460</t>
+          <t>9799753293159</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>Bildiriler I. Ulusal Okul Kütüphanecileri Konferansı</t>
+          <t>Bir Albüm İstanbul Constantinople an Album</t>
         </is>
       </c>
       <c r="C645" s="1">
-        <v>300</v>
+        <v>800</v>
       </c>
     </row>
     <row r="646" spans="1:3">
       <c r="A646" s="1" t="inlineStr">
         <is>
-          <t>9789753297417</t>
+          <t>9799753294460</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>Ben, Steve (Ciltli)</t>
+          <t>Bildiriler I. Ulusal Okul Kütüphanecileri Konferansı</t>
         </is>
       </c>
       <c r="C646" s="1">
-        <v>600</v>
+        <v>300</v>
       </c>
     </row>
     <row r="647" spans="1:3">
       <c r="A647" s="1" t="inlineStr">
         <is>
-          <t>9789753296571</t>
+          <t>9789753297417</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>Beklemek ve Ummak (Ciltli)</t>
+          <t>Ben, Steve (Ciltli)</t>
         </is>
       </c>
       <c r="C647" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="648" spans="1:3">
       <c r="A648" s="1" t="inlineStr">
         <is>
-          <t>9789753298063</t>
+          <t>9789753296571</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>Baharat ve Güç</t>
+          <t>Beklemek ve Ummak (Ciltli)</t>
         </is>
       </c>
       <c r="C648" s="1">
-        <v>650</v>
+        <v>600</v>
       </c>
     </row>
     <row r="649" spans="1:3">
       <c r="A649" s="1" t="inlineStr">
         <is>
-          <t>9789753294188</t>
+          <t>9789753298063</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>Aziyade</t>
+          <t>Baharat ve Güç</t>
         </is>
       </c>
       <c r="C649" s="1">
-        <v>500</v>
+        <v>650</v>
       </c>
     </row>
     <row r="650" spans="1:3">
       <c r="A650" s="1" t="inlineStr">
         <is>
-          <t>3990000001049</t>
+          <t>9789753294188</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>Aylık Tex Sayı: 175 Geçmişe Dönüş</t>
+          <t>Aziyade</t>
         </is>
       </c>
       <c r="C650" s="1">
-        <v>520</v>
+        <v>500</v>
       </c>
     </row>
     <row r="651" spans="1:3">
       <c r="A651" s="1" t="inlineStr">
         <is>
-          <t>9789753295406</t>
+          <t>3990000001049</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>Tespih (Ciltli)</t>
+          <t>Aylık Tex Sayı: 175 Geçmişe Dönüş</t>
         </is>
       </c>
       <c r="C651" s="1">
-        <v>700</v>
+        <v>520</v>
       </c>
     </row>
     <row r="652" spans="1:3">
       <c r="A652" s="1" t="inlineStr">
         <is>
-          <t>9789753296830</t>
+          <t>9789753295406</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>Tersine Giden Yol</t>
+          <t>Tespih (Ciltli)</t>
         </is>
       </c>
       <c r="C652" s="1">
-        <v>520</v>
+        <v>700</v>
       </c>
     </row>
     <row r="653" spans="1:3">
       <c r="A653" s="1" t="inlineStr">
         <is>
-          <t>9789753295727</t>
+          <t>9789753296830</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>Tarihteki Yetmiş Büyük Yolculuk</t>
+          <t>Tersine Giden Yol</t>
         </is>
       </c>
       <c r="C653" s="1">
-        <v>2000</v>
+        <v>520</v>
       </c>
     </row>
     <row r="654" spans="1:3">
       <c r="A654" s="1" t="inlineStr">
         <is>
-          <t>9789753298186</t>
+          <t>9789753295727</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Süzgecinde Mutfak Kültürümüz (1. Hamur)</t>
+          <t>Tarihteki Yetmiş Büyük Yolculuk</t>
         </is>
       </c>
       <c r="C654" s="1">
-        <v>700</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="655" spans="1:3">
       <c r="A655" s="1" t="inlineStr">
         <is>
-          <t>9799753294361</t>
+          <t>9789753298186</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>Şüpheli Kimlikler</t>
+          <t>Tarihin Süzgecinde Mutfak Kültürümüz (1. Hamur)</t>
         </is>
       </c>
       <c r="C655" s="1">
         <v>700</v>
       </c>
     </row>
     <row r="656" spans="1:3">
       <c r="A656" s="1" t="inlineStr">
         <is>
-          <t>9789753297882</t>
+          <t>9799753294361</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>Sultan Hamid Düşerken</t>
+          <t>Şüpheli Kimlikler</t>
         </is>
       </c>
       <c r="C656" s="1">
         <v>700</v>
       </c>
     </row>
     <row r="657" spans="1:3">
       <c r="A657" s="1" t="inlineStr">
         <is>
-          <t>9789753295192</t>
+          <t>9789753297882</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>Sohbetin Bahanesi Kahve</t>
+          <t>Sultan Hamid Düşerken</t>
         </is>
       </c>
       <c r="C657" s="1">
-        <v>650</v>
+        <v>700</v>
       </c>
     </row>
     <row r="658" spans="1:3">
       <c r="A658" s="1" t="inlineStr">
         <is>
-          <t>9799753294828</t>
+          <t>9789753295192</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>Sevim Tanör Hoca’nın Yemek Kitabı</t>
+          <t>Sohbetin Bahanesi Kahve</t>
         </is>
       </c>
       <c r="C658" s="1">
-        <v>750</v>
+        <v>650</v>
       </c>
     </row>
     <row r="659" spans="1:3">
       <c r="A659" s="1" t="inlineStr">
         <is>
-          <t>9789753290579</t>
+          <t>9799753294828</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>Seçilmiş Şiirler</t>
+          <t>Sevim Tanör Hoca’nın Yemek Kitabı</t>
         </is>
       </c>
       <c r="C659" s="1">
-        <v>500</v>
+        <v>750</v>
       </c>
     </row>
     <row r="660" spans="1:3">
       <c r="A660" s="1" t="inlineStr">
         <is>
-          <t>9789753296410</t>
+          <t>9789753290579</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>San’atkarlar</t>
+          <t>Seçilmiş Şiirler</t>
         </is>
       </c>
       <c r="C660" s="1">
-        <v>520</v>
+        <v>500</v>
       </c>
     </row>
     <row r="661" spans="1:3">
       <c r="A661" s="1" t="inlineStr">
         <is>
-          <t>9789753295673</t>
+          <t>9789753296410</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>Saime Hanım’ın Mutfağından Urfa Yemekleri</t>
+          <t>San’atkarlar</t>
         </is>
       </c>
       <c r="C661" s="1">
-        <v>400</v>
+        <v>520</v>
       </c>
     </row>
     <row r="662" spans="1:3">
       <c r="A662" s="1" t="inlineStr">
         <is>
-          <t>9789753296342</t>
+          <t>9789753295673</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>Saime Hanım’ın 5 Çayı</t>
+          <t>Saime Hanım’ın Mutfağından Urfa Yemekleri</t>
         </is>
       </c>
       <c r="C662" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="663" spans="1:3">
       <c r="A663" s="1" t="inlineStr">
         <is>
-          <t>9799753293579</t>
+          <t>9789753296342</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>Safiye Sultan</t>
+          <t>Saime Hanım’ın 5 Çayı</t>
         </is>
       </c>
       <c r="C663" s="1">
-        <v>520</v>
+        <v>400</v>
       </c>
     </row>
     <row r="664" spans="1:3">
       <c r="A664" s="1" t="inlineStr">
         <is>
-          <t>9789753297233</t>
+          <t>9799753293579</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>Saadetim Yıldızı Sultanım (Ciltli)</t>
+          <t>Safiye Sultan</t>
         </is>
       </c>
       <c r="C664" s="1">
-        <v>700</v>
+        <v>520</v>
       </c>
     </row>
     <row r="665" spans="1:3">
       <c r="A665" s="1" t="inlineStr">
         <is>
-          <t>9789753297967</t>
+          <t>9789753297233</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>Rekin Teksoy’un Ansiklopedik Sinema Terimleri Sözlüğü (Ciltli)</t>
+          <t>Saadetim Yıldızı Sultanım (Ciltli)</t>
         </is>
       </c>
       <c r="C665" s="1">
-        <v>1000</v>
+        <v>700</v>
       </c>
     </row>
     <row r="666" spans="1:3">
       <c r="A666" s="1" t="inlineStr">
         <is>
-          <t>9789753295536</t>
+          <t>9789753297967</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>Ramazan Geldi, Hoş Geldi Baklava Tepsisi Boş Gel(me)di</t>
+          <t>Rekin Teksoy’un Ansiklopedik Sinema Terimleri Sözlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C666" s="1">
-        <v>650</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="667" spans="1:3">
       <c r="A667" s="1" t="inlineStr">
         <is>
-          <t>9789753296205</t>
+          <t>9789753295536</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>Puro (Ciltli)</t>
+          <t>Ramazan Geldi, Hoş Geldi Baklava Tepsisi Boş Gel(me)di</t>
         </is>
       </c>
       <c r="C667" s="1">
-        <v>700</v>
+        <v>650</v>
       </c>
     </row>
     <row r="668" spans="1:3">
       <c r="A668" s="1" t="inlineStr">
         <is>
-          <t>9789753295635</t>
+          <t>9789753296205</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>Prof. Dr. Bülent Tanör Armağanı</t>
+          <t>Puro (Ciltli)</t>
         </is>
       </c>
       <c r="C668" s="1">
-        <v>420</v>
+        <v>700</v>
       </c>
     </row>
     <row r="669" spans="1:3">
       <c r="A669" s="1" t="inlineStr">
         <is>
-          <t>9789753296465</t>
+          <t>9789753295635</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>Playboy Barmenin Rehberi (Ciltli)</t>
+          <t>Prof. Dr. Bülent Tanör Armağanı</t>
         </is>
       </c>
       <c r="C669" s="1">
-        <v>2000</v>
+        <v>420</v>
       </c>
     </row>
     <row r="670" spans="1:3">
       <c r="A670" s="1" t="inlineStr">
         <is>
-          <t>9789753291101</t>
+          <t>9789753296465</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>Peride Celal’e Armağan</t>
+          <t>Playboy Barmenin Rehberi (Ciltli)</t>
         </is>
       </c>
       <c r="C670" s="1">
-        <v>560</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="671" spans="1:3">
       <c r="A671" s="1" t="inlineStr">
         <is>
-          <t>9799753294330</t>
+          <t>9789753291101</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>Öyküler Seni Söyler</t>
+          <t>Peride Celal’e Armağan</t>
         </is>
       </c>
       <c r="C671" s="1">
-        <v>360</v>
+        <v>560</v>
       </c>
     </row>
     <row r="672" spans="1:3">
       <c r="A672" s="1" t="inlineStr">
         <is>
-          <t>9789753297592</t>
+          <t>9799753294330</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>Ölmeden Önce</t>
+          <t>Öyküler Seni Söyler</t>
         </is>
       </c>
       <c r="C672" s="1">
-        <v>580</v>
+        <v>360</v>
       </c>
     </row>
     <row r="673" spans="1:3">
       <c r="A673" s="1" t="inlineStr">
         <is>
-          <t>9789753298070</t>
+          <t>9789753297592</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>Ot Var, Çiçek Var, Sevdalığa Çare Var... (Ciltli)</t>
+          <t>Ölmeden Önce</t>
         </is>
       </c>
       <c r="C673" s="1">
-        <v>680</v>
+        <v>580</v>
       </c>
     </row>
     <row r="674" spans="1:3">
       <c r="A674" s="1" t="inlineStr">
         <is>
-          <t>9789753298278</t>
+          <t>9789753298070</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Rasputini Cinci Hoca</t>
+          <t>Ot Var, Çiçek Var, Sevdalığa Çare Var... (Ciltli)</t>
         </is>
       </c>
       <c r="C674" s="1">
-        <v>500</v>
+        <v>680</v>
       </c>
     </row>
     <row r="675" spans="1:3">
       <c r="A675" s="1" t="inlineStr">
         <is>
-          <t>9799753293258</t>
+          <t>9789753298278</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>Nobel’li Şairler Antolojisi</t>
+          <t>Osmanlı Rasputini Cinci Hoca</t>
         </is>
       </c>
       <c r="C675" s="1">
-        <v>650</v>
+        <v>500</v>
       </c>
     </row>
     <row r="676" spans="1:3">
       <c r="A676" s="1" t="inlineStr">
         <is>
-          <t>9789753295161</t>
+          <t>9799753293258</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>Neler Yedim Neler, Maydonozlu Köfteler</t>
+          <t>Nobel’li Şairler Antolojisi</t>
         </is>
       </c>
       <c r="C676" s="1">
-        <v>400</v>
+        <v>650</v>
       </c>
     </row>
     <row r="677" spans="1:3">
       <c r="A677" s="1" t="inlineStr">
         <is>
-          <t>9789753296052</t>
+          <t>9789753295161</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>Nathan Never Büyük Albüm Sayı: 7 İki Düşman</t>
+          <t>Neler Yedim Neler, Maydonozlu Köfteler</t>
         </is>
       </c>
       <c r="C677" s="1">
-        <v>1200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="678" spans="1:3">
       <c r="A678" s="1" t="inlineStr">
         <is>
-          <t>9789753295499</t>
+          <t>9789753296052</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>Nathan Never Büyük Albüm Sayı: 6 Büyük Tehdit</t>
+          <t>Nathan Never Büyük Albüm Sayı: 7 İki Düşman</t>
         </is>
       </c>
       <c r="C678" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="679" spans="1:3">
       <c r="A679" s="1" t="inlineStr">
         <is>
-          <t>9789753294867</t>
+          <t>9789753295499</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>Nathan Never Büyük Albüm Sayı: 5 Tam Macera Nemo</t>
+          <t>Nathan Never Büyük Albüm Sayı: 6 Büyük Tehdit</t>
         </is>
       </c>
       <c r="C679" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="680" spans="1:3">
       <c r="A680" s="1" t="inlineStr">
         <is>
-          <t>9799753294637</t>
+          <t>9789753294867</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>Nathan Never Büyük Albüm Sayı: 4 Ayaklanma</t>
+          <t>Nathan Never Büyük Albüm Sayı: 5 Tam Macera Nemo</t>
         </is>
       </c>
       <c r="C680" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="681" spans="1:3">
       <c r="A681" s="1" t="inlineStr">
         <is>
-          <t>3990000032368</t>
+          <t>9799753294637</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>Nathan Never Büyük Albüm Sayı: 3 Yeni Bir Gelecek</t>
+          <t>Nathan Never Büyük Albüm Sayı: 4 Ayaklanma</t>
         </is>
       </c>
       <c r="C681" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="682" spans="1:3">
       <c r="A682" s="1" t="inlineStr">
         <is>
-          <t>9799753293548</t>
+          <t>3990000032368</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>Nathan Never Büyük Albüm Sayı: 2 Gelecekte Yolculuk</t>
+          <t>Nathan Never Büyük Albüm Sayı: 3 Yeni Bir Gelecek</t>
         </is>
       </c>
       <c r="C682" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="683" spans="1:3">
       <c r="A683" s="1" t="inlineStr">
         <is>
-          <t>9799753293371</t>
+          <t>9799753293548</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>Nathan Never Büyük Albüm Sayı: 1 Çifte Gelecek</t>
+          <t>Nathan Never Büyük Albüm Sayı: 2 Gelecekte Yolculuk</t>
         </is>
       </c>
       <c r="C683" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="684" spans="1:3">
       <c r="A684" s="1" t="inlineStr">
         <is>
-          <t>9789753295918</t>
+          <t>9799753293371</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>Nargile (Ciltli)</t>
+          <t>Nathan Never Büyük Albüm Sayı: 1 Çifte Gelecek</t>
         </is>
       </c>
       <c r="C684" s="1">
-        <v>700</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="685" spans="1:3">
       <c r="A685" s="1" t="inlineStr">
         <is>
+          <t>9789753295918</t>
+        </is>
+      </c>
+      <c r="B685" s="1" t="inlineStr">
+        <is>
+          <t>Nargile (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C685" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="686" spans="1:3">
+      <c r="A686" s="1" t="inlineStr">
+        <is>
           <t>9789753293808</t>
         </is>
       </c>
-      <c r="B685" s="1" t="inlineStr">
+      <c r="B686" s="1" t="inlineStr">
         <is>
           <t>Mevsimlerle Gelen Lezzetler</t>
         </is>
       </c>
-      <c r="C685" s="1">
+      <c r="C686" s="1">
         <v>400</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>