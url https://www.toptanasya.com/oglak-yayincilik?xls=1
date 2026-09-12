--- v3 (2026-07-18)
+++ v4 (2026-09-12)
@@ -85,10315 +85,10330 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786254130823</t>
+          <t>9786259643694</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sevgilim Sinema Sevgilim Yemek</t>
+          <t>Opera'daki Hayalet</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>900</v>
+        <v>520</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786254130274</t>
+          <t>9786254130823</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Hafıza Detektifi</t>
+          <t>Sevgilim Sinema Sevgilim Yemek</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>520</v>
+        <v>900</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786254130427</t>
+          <t>9786254130274</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Hatıralarımın Şehri Edinburgh</t>
+          <t>Hafıza Detektifi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>620</v>
+        <v>520</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786254130809</t>
+          <t>9786254130427</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Gastronomiye İnterdisipliner Yaklaşım</t>
+          <t>Hatıralarımın Şehri Edinburgh</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>880</v>
+        <v>620</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786254130793</t>
+          <t>9786254130809</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Gastronomi İşletmeciliğinin Altın Kuralları</t>
+          <t>Gastronomiye İnterdisipliner Yaklaşım</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>740</v>
+        <v>880</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786254130779</t>
+          <t>9786254130793</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Geçmiş Zaman Sesleri</t>
+          <t>Gastronomi İşletmeciliğinin Altın Kuralları</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>420</v>
+        <v>740</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786254130762</t>
+          <t>9786254130779</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Müjgan</t>
+          <t>Geçmiş Zaman Sesleri</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>420</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259643649</t>
+          <t>9786254130762</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Beyefendiyi Kim Zehirledi?</t>
+          <t>Müjgan</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>480</v>
+        <v>420</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259643632</t>
+          <t>9786259643649</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Sekiz Yalnız Kadın</t>
+          <t>Beyefendiyi Kim Zehirledi?</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>540</v>
+        <v>480</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786254130755</t>
+          <t>9786259643632</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Belki Birimiz</t>
+          <t>Sekiz Yalnız Kadın</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>480</v>
+        <v>540</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786254130748</t>
+          <t>9786254130755</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>İki Hafta Önce Bugün</t>
+          <t>Belki Birimiz</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>400</v>
+        <v>480</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786254130731</t>
+          <t>9786254130748</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Vegan</t>
+          <t>İki Hafta Önce Bugün</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>880</v>
+        <v>400</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786254130724</t>
+          <t>9786254130731</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Uyandır Çayı Kızarmış Ekmeği De Sofra Aşktır De</t>
+          <t>Anadolu Vegan</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>400</v>
+        <v>880</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786254130717</t>
+          <t>9786254130724</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Yarımada</t>
+          <t>Uyandır Çayı Kızarmış Ekmeği De Sofra Aşktır De</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>670</v>
+        <v>400</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789753292757</t>
+          <t>9786254130717</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kahve - Fincandan Lezzete</t>
+          <t>Yarımada</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>60</v>
+        <v>670</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9799753294354</t>
+          <t>9789753292757</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Zengin Sofraların Lüks Tatları</t>
+          <t>Kahve - Fincandan Lezzete</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>20.37</v>
+        <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789753295055</t>
+          <t>9799753294354</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Zagor 3</t>
+          <t>Zengin Sofraların Lüks Tatları</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>25.93</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789753297394</t>
+          <t>9789753295055</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Zagor 9</t>
+          <t>Efsanevi Zagor 3</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>37.04</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789753295840</t>
+          <t>9789753297394</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Zagor 7</t>
+          <t>Efsanevi Zagor 9</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>32.41</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9799753294910</t>
+          <t>9789753295840</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Zagor 5</t>
+          <t>Efsanevi Zagor 7</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>27.78</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789753297875</t>
+          <t>9799753294910</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Zagor 4</t>
+          <t>Efsanevi Zagor 5</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789753297516</t>
+          <t>9789753297875</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Zagor 10</t>
+          <t>Efsanevi Zagor 4</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>37.04</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789753297578</t>
+          <t>9789753297516</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Zagor 6</t>
+          <t>Efsanevi Zagor 10</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>32.41</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789753295949</t>
+          <t>9789753297578</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Zagor 2</t>
+          <t>Efsanevi Zagor 6</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>25.93</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789753292801</t>
+          <t>9789753295949</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Oğullar ve Sevgililer</t>
+          <t>Efsanevi Zagor 2</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>16.67</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789753292146</t>
+          <t>9789753292801</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>O Kadını Seviyorum Ama...</t>
+          <t>Oğullar ve Sevgililer</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>8.33</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9799753293517</t>
+          <t>9789753292146</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Neşter Darbeleri</t>
+          <t>O Kadını Seviyorum Ama...</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>13.89</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789753291668</t>
+          <t>9799753293517</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Nam-ı Diğer Grace</t>
+          <t>Neşter Darbeleri</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>19.44</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789753294584</t>
+          <t>9789753291668</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Mutfak Sırları</t>
+          <t>Nam-ı Diğer Grace</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>25.93</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789753291675</t>
+          <t>9789753294584</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Mondrian Gibi Resim Yapan Hırsız - Bir Bernie Rhodenbarr Polisiyesi</t>
+          <t>Mutfak Sırları</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>11.11</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789753290067</t>
+          <t>9789753291675</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Nefes Darlığı</t>
+          <t>Mondrian Gibi Resim Yapan Hırsız - Bir Bernie Rhodenbarr Polisiyesi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>8.33</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9799753293043</t>
+          <t>9789753290067</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Galilee</t>
+          <t>Nefes Darlığı</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>29.63</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9799753293876</t>
+          <t>9799753293043</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Frida</t>
+          <t>Galilee</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>17.59</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789753296953</t>
+          <t>9799753293876</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Fatih Sultan Mehmed ve Zamanı</t>
+          <t>Frida</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>46.3</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789753290753</t>
+          <t>9789753296953</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Evli Bir Kadının Küçük Elkitabı</t>
+          <t>Fatih Sultan Mehmed ve Zamanı</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>8.33</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789753290678</t>
+          <t>9789753290753</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Erkekler ve Diğer Sürüngenler</t>
+          <t>Evli Bir Kadının Küçük Elkitabı</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789753291262</t>
+          <t>9789753290678</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Erkekler Hakkında Bilmek İstediğiniz Herşey  Cilt: 1 (Ciltli)</t>
+          <t>Erkekler ve Diğer Sürüngenler</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789753291279</t>
+          <t>9789753291262</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Erkekler Hakkında Bilmek İstediğiniz Herşey Cilt: 2 (Ciltli)</t>
+          <t>Erkekler Hakkında Bilmek İstediğiniz Herşey  Cilt: 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789753290074</t>
+          <t>9789753291279</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>En İyisini ve En Doğrusunu En Sonunda Anneler Söyler</t>
+          <t>Erkekler Hakkında Bilmek İstediğiniz Herşey Cilt: 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789753291057</t>
+          <t>9789753290074</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Elvis Presley Bütün Plakları ve CD’leriyle</t>
+          <t>En İyisini ve En Doğrusunu En Sonunda Anneler Söyler</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789753296618</t>
+          <t>9789753291057</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Mister No Sayı: 6</t>
+          <t>Elvis Presley Bütün Plakları ve CD’leriyle</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>32.41</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789753296168</t>
+          <t>9789753296618</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Mister No Sayı: 5</t>
+          <t>Efsanevi Mister No Sayı: 6</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>27.78</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789753295185</t>
+          <t>9789753296168</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Mister No Sayı: 4</t>
+          <t>Efsanevi Mister No Sayı: 5</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789753295352</t>
+          <t>9789753295185</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Mister No Sayı: 2</t>
+          <t>Efsanevi Mister No Sayı: 4</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789753295871</t>
+          <t>9789753295352</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Martin Mystere Maceraları: 5</t>
+          <t>Efsanevi Mister No Sayı: 2</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9799753293302</t>
+          <t>9789753295871</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Dylan Dog and Martin Mystere Son Durak: Kabus! / Dünyanın Sonu / Orman Cinleri</t>
+          <t>Efsanevi Martin Mystere Maceraları: 5</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>17.59</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9799753293630</t>
+          <t>9799753293302</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın En Ünlü Denkleminin Biyografisi E=mc2</t>
+          <t>Dylan Dog and Martin Mystere Son Durak: Kabus! / Dünyanın Sonu / Orman Cinleri</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>22.22</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789753295093</t>
+          <t>9799753293630</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Durulmayan Bir Kafa</t>
+          <t>Dünyanın En Ünlü Denkleminin Biyografisi E=mc2</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>37.04</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789753292979</t>
+          <t>9789753295093</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Dört Yol Ağzındaki Ev</t>
+          <t>Durulmayan Bir Kafa</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>8.33</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789753252386</t>
+          <t>9789753292979</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Dostumuz Köpek</t>
+          <t>Dört Yol Ağzındaki Ev</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789753292337</t>
+          <t>9789753252386</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Dostlar Kulübü</t>
+          <t>Dostumuz Köpek</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9799753293456</t>
+          <t>9789753292337</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Doğu Doğudur</t>
+          <t>Dostlar Kulübü</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>11.57</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9799753294606</t>
+          <t>9799753293456</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Film Müziği: Tarihçe ve Yazılar</t>
+          <t>Doğu Doğudur</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>12.96</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789753297561</t>
+          <t>9799753294606</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Tex Maceraları Sayı: 11 Maxi Tex 13 ve 14 Vahşi Batı Yollarında - Canavar İnsan</t>
+          <t>Film Müziği: Tarihçe ve Yazılar</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>37.04</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789753297189</t>
+          <t>9789753297561</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Tex Maceraları Sayı: 9 Apaçi Kalesi - Kristal Fetiş - Ateş Mızrağı</t>
+          <t>Efsanevi Tex Maceraları Sayı: 11 Maxi Tex 13 ve 14 Vahşi Batı Yollarında - Canavar İnsan</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>37.04</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789753297509</t>
+          <t>9789753297189</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Tex Maceraları Sayı: 10 Maxi Tex 11 ve 12 Sahara Kalesi - Cehennem Alayı</t>
+          <t>Efsanevi Tex Maceraları Sayı: 9 Apaçi Kalesi - Kristal Fetiş - Ateş Mızrağı</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>37.04</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789753292078</t>
+          <t>9789753297509</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Bıçak Sırtı - Bir Matthew Scudder Polisiyesi</t>
+          <t>Efsanevi Tex Maceraları Sayı: 10 Maxi Tex 11 ve 12 Sahara Kalesi - Cehennem Alayı</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>20.37</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789753290029</t>
+          <t>9789753292078</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Babamın Bilgelik Kitabı</t>
+          <t>Bıçak Sırtı - Bir Matthew Scudder Polisiyesi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>8.33</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789753291729</t>
+          <t>9789753290029</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Babaların Günahları</t>
+          <t>Babamın Bilgelik Kitabı</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>11.11</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789753294720</t>
+          <t>9789753291729</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Antilop ve Flurya</t>
+          <t>Babaların Günahları</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>18.52</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789753291811</t>
+          <t>9789753294720</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Amansız Düşmanım</t>
+          <t>Antilop ve Flurya</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>8.33</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789753296892</t>
+          <t>9789753291811</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 7 Tuzak /Kara Okları / 6 No’lu Karakol / Alçakça Bir Suikast</t>
+          <t>Amansız Düşmanım</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>35</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>3990000001055</t>
+          <t>9789753296892</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Aylık Altın Seri Tex Sayı: 139  Elveda, Dostum</t>
+          <t>Altın Klasik Tex Sayı: 7 Tuzak /Kara Okları / 6 No’lu Karakol / Alçakça Bir Suikast</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>15.84</v>
+        <v>35</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>3990000001075</t>
+          <t>3990000001055</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Aylık Altın Seri Tex Sayı: 138  Trajik Kuşatma</t>
+          <t>Aylık Altın Seri Tex Sayı: 139  Elveda, Dostum</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>14.81</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789753297288</t>
+          <t>3990000001075</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 24 Savanada Dehşet / Kara Baron / Altın Kervanı / Av</t>
+          <t>Aylık Altın Seri Tex Sayı: 138  Trajik Kuşatma</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>27.78</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789753297042</t>
+          <t>9789753297288</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 17 Kısa Namlular / Sirkte Facia / Sarı El / Apaçi Düellosu</t>
+          <t>Altın Klasik Tex Sayı: 24 Savanada Dehşet / Kara Baron / Altın Kervanı / Av</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789753297035</t>
+          <t>9789753297042</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 16 Karda Ölüm / Köpekbalıkları / Muhafızlar / Meksika</t>
+          <t>Altın Klasik Tex Sayı: 17 Kısa Namlular / Sirkte Facia / Sarı El / Apaçi Düellosu</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789753297011</t>
+          <t>9789753297035</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 14 Büyük Kral / Kızıl Çöl / İhanet / İsyan</t>
+          <t>Altın Klasik Tex Sayı: 16 Karda Ölüm / Köpekbalıkları / Muhafızlar / Meksika</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789753297004</t>
+          <t>9789753297011</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 13 Büyücü / Gecenin Çocukları / Navajo Kanı / Gerilla Savaşı</t>
+          <t>Altın Klasik Tex Sayı: 14 Büyük Kral / Kızıl Çöl / İhanet / İsyan</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789753296991</t>
+          <t>9789753297004</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 12 Esrarengiz Ses / Kiralık Katil / Kayıp Topraklar / Laredo'da Düello</t>
+          <t>Altın Klasik Tex Sayı: 13 Büyücü / Gecenin Çocukları / Navajo Kanı / Gerilla Savaşı</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789753297325</t>
+          <t>9789753296991</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 26 El Morisco / Büyülü Dağlar / Derinlerin Efendisi / Yemin</t>
+          <t>Altın Klasik Tex Sayı: 12 Esrarengiz Ses / Kiralık Katil / Kayıp Topraklar / Laredo'da Düello</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789753297295</t>
+          <t>9789753297325</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 25 Yabancı / Soyguncular / Yenilgi / Apaçi Kalesi</t>
+          <t>Altın Klasik Tex Sayı: 26 El Morisco / Büyülü Dağlar / Derinlerin Efendisi / Yemin</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789753296984</t>
+          <t>9789753297295</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 11 önek / Star-O'da Yangın / Yaşam Savaşı / Cüretkar Bir Soygun</t>
+          <t>Altın Klasik Tex Sayı: 25 Yabancı / Soyguncular / Yenilgi / Apaçi Kalesi</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789753290494</t>
+          <t>9789753296984</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Ali Ekrem Bolayır’dan Suut Kemal Yetkin’e Mektuplar</t>
+          <t>Altın Klasik Tex Sayı: 11 önek / Star-O'da Yangın / Yaşam Savaşı / Cüretkar Bir Soygun</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>8.33</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789753291804</t>
+          <t>9789753290494</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Alexandre’ın Köprüsü</t>
+          <t>Ali Ekrem Bolayır’dan Suut Kemal Yetkin’e Mektuplar</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789753252393</t>
+          <t>9789753291804</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Kadınlar</t>
+          <t>Alexandre’ın Köprüsü</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>3990000015413</t>
+          <t>9789753252393</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Aylık Tex Sayı: 193 Ölünün Eli</t>
+          <t>Akıllı Kadınlar</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>15.84</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>3990000015076</t>
+          <t>3990000015413</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Aylık Tex Sayı: 192 Kesişen Kaderler</t>
+          <t>Aylık Tex Sayı: 193 Ölünün Eli</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>15.84</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>3990000001083</t>
+          <t>3990000015076</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Aylık Tex Sayı: 174 Hortum</t>
+          <t>Aylık Tex Sayı: 192 Kesişen Kaderler</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>15.84</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789753296908</t>
+          <t>3990000001083</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 8 Kara Çakal / Oldpawnee Bill / Yeşil Tepe / Ölüm Karanlıkta Bekliyor</t>
+          <t>Aylık Tex Sayı: 174 Hortum</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>35</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789753297462</t>
+          <t>9789753296908</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 30 El Paso / Güçlünün Kanunu / Silahlar Susmuyor / Pecos Kıyılarında</t>
+          <t>Altın Klasik Tex Sayı: 8 Kara Çakal / Oldpawnee Bill / Yeşil Tepe / Ölüm Karanlıkta Bekliyor</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>27.78</v>
+        <v>35</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789753296731</t>
+          <t>9789753297462</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 3 Son Çarpışma / Tuzak / Kızılderili İşaretleri / Teks'in Oğlu</t>
+          <t>Altın Klasik Tex Sayı: 30 El Paso / Güçlünün Kanunu / Silahlar Susmuyor / Pecos Kıyılarında</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789753297349</t>
+          <t>9789753296731</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 28 Katliam! / Chinatown / Hileli Oyun / Son Darbe</t>
+          <t>Altın Klasik Tex Sayı: 3 Son Çarpışma / Tuzak / Kızılderili İşaretleri / Teks'in Oğlu</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789753297332</t>
+          <t>9789753297349</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 27 Durdurulmayan / İhanetin Bedeli / Gılas! / Robber City’de Cehennem</t>
+          <t>Altın Klasik Tex Sayı: 28 Katliam! / Chinatown / Hileli Oyun / Son Darbe</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9799753297929</t>
+          <t>9789753297332</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 34 Kervan / Condor Geçidi / Diablero / Gece Kraliçesi</t>
+          <t>Altın Klasik Tex Sayı: 27 Durdurulmayan / İhanetin Bedeli / Gılas! / Robber City’de Cehennem</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>3990000025698</t>
+          <t>9799753297929</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 40 Adanın Tiranı / Kafa Avcıları / Duranco Şerifi / Katiller</t>
+          <t>Altın Klasik Tex Sayı: 34 Kervan / Condor Geçidi / Diablero / Gece Kraliçesi</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>35</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>3990000025699</t>
+          <t>3990000025698</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 48 Cheyenne'lerin İsyanı / Üç Uzun Gün / Baltımore'lu Adam / Keşisen Kaderler</t>
+          <t>Altın Klasik Tex Sayı: 40 Adanın Tiranı / Kafa Avcıları / Duranco Şerifi / Katiller</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>29.7</v>
+        <v>35</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789753298629</t>
+          <t>3990000025699</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt: 51</t>
+          <t>Tex Süper Cilt Sayı: 48 Cheyenne'lerin İsyanı / Üç Uzun Gün / Baltımore'lu Adam / Keşisen Kaderler</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>27.78</v>
+        <v>29.7</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789753298612</t>
+          <t>9789753298629</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt: 50</t>
+          <t>Tex Süper Cilt: 51</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>3990000002836</t>
+          <t>9789753298612</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Teks Sayı: 42</t>
+          <t>Tex Süper Cilt: 50</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>35</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789753297868</t>
+          <t>3990000002836</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 42</t>
+          <t>Altın Klasik Teks Sayı: 42</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>27.78</v>
+        <v>35</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789753298865</t>
+          <t>9789753297868</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Çayların Büyüsü</t>
+          <t>Tex Süper Cilt Sayı: 42</t>
         </is>
       </c>
       <c r="C93" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789753297936</t>
+          <t>9789753298865</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 35 Montales'in Dönüşü / Trajik Kuşatma / Elveda Dostum / Arizona</t>
+          <t>Çayların Büyüsü</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789753297943</t>
+          <t>9789753297936</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 43</t>
+          <t>Altın Klasik Tex Sayı: 35 Montales'in Dönüşü / Trajik Kuşatma / Elveda Dostum / Arizona</t>
         </is>
       </c>
       <c r="C95" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789753292115</t>
+          <t>9789753297943</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Dersimiz Kadınlar</t>
+          <t>Tex Süper Cilt Sayı: 43</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>8.33</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9799753293661</t>
+          <t>9789753292115</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Define Adası</t>
+          <t>Dersimiz Kadınlar</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>20</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789753293976</t>
+          <t>9799753293661</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Cinayetleri</t>
+          <t>Define Adası</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>16.67</v>
+        <v>20</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9799753294965</t>
+          <t>9789753293976</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Büyük Fizikçiler Galileo’dan Hawking’e Büyük Hayatlar</t>
+          <t>Çocuk Cinayetleri</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>35.19</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789753292702</t>
+          <t>9799753294965</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Bütün Hikayeleri</t>
+          <t>Büyük Fizikçiler Galileo’dan Hawking’e Büyük Hayatlar</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>8.33</v>
+        <v>35.19</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789753291705</t>
+          <t>9789753292702</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Buzkıracağı Cinayetleri</t>
+          <t>Bütün Hikayeleri</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>11.11</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789753297448</t>
+          <t>9789753291705</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Bu Mülkün Sultanları (Küçük Boy)</t>
+          <t>Buzkıracağı Cinayetleri</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>23.15</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789753291521</t>
+          <t>9789753297448</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Çenesini Tutamayan Kedi</t>
+          <t>Bu Mülkün Sultanları (Küçük Boy)</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>11.11</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789753291750</t>
+          <t>9789753291521</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Türk Edebiyatında 199 Şairden 199 Şiir</t>
+          <t>Çenesini Tutamayan Kedi</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789753297172</t>
+          <t>9789753291750</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Bu Mülkün Kadın Sultanları</t>
+          <t>Çağdaş Türk Edebiyatında 199 Şairden 199 Şiir</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>48.15</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789753291361</t>
+          <t>9789753297172</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Biten İlişkilerden Sonra Ayakta Kalabilmenin Altın Kuralları</t>
+          <t>Bu Mülkün Kadın Sultanları</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>8.33</v>
+        <v>48.15</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789753292795</t>
+          <t>9789753291361</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Birinci Dereceden Cinayet</t>
+          <t>Biten İlişkilerden Sonra Ayakta Kalabilmenin Altın Kuralları</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>18.52</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789753290821</t>
+          <t>9789753292795</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Bir Köpeğin Küçük Elkitabı</t>
+          <t>Birinci Dereceden Cinayet</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>8.33</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789753296823</t>
+          <t>9789753290821</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Bir Film Nasıl Okunur? - Sinema Dili, Tarihi ve Kuramı</t>
+          <t>Bir Köpeğin Küçük Elkitabı</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>44.44</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789753291897</t>
+          <t>9789753296823</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Bir Dizi Ölü Adam - Bir Matthew Scudder Polisiyesi</t>
+          <t>Bir Film Nasıl Okunur? - Sinema Dili, Tarihi ve Kuramı</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>15</v>
+        <v>44.44</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9799753293197</t>
+          <t>9789753291897</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Bir Çocuğun Gözleri</t>
+          <t>Bir Dizi Ölü Adam - Bir Matthew Scudder Polisiyesi</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>18.52</v>
+        <v>15</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789753290838</t>
+          <t>9799753293197</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Bir Bebeğin Küçük Elkitabı</t>
+          <t>Bir Çocuğun Gözleri</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>8.33</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9799753293265</t>
+          <t>9789753290838</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Bir Albüm Dolusu Cinayet: 1886-1902 Paris Polis Kayıtlarına Göre</t>
+          <t>Bir Bebeğin Küçük Elkitabı</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>22.22</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9799753294019</t>
+          <t>9799753293265</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 2</t>
+          <t>Bir Albüm Dolusu Cinayet: 1886-1902 Paris Polis Kayıtlarına Göre</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>24.07</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789753295031</t>
+          <t>9799753294019</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 10</t>
+          <t>Dampyr Süper Cilt: 2</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>25</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789753298797</t>
+          <t>9789753295031</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Bir Lezzet Cenneti Gurme Kent Gaziantep Mutfağı (Kutulu)</t>
+          <t>Dampyr Süper Cilt: 10</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>70</v>
+        <v>25</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789753298766</t>
+          <t>9789753298797</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>A Taste of Heaven in Turkey Gourmet Cuisine of Gaziantep</t>
+          <t>Bir Lezzet Cenneti Gurme Kent Gaziantep Mutfağı (Kutulu)</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>65</v>
+        <v>70</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>3990000026504</t>
+          <t>9789753298766</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 47</t>
+          <t>A Taste of Heaven in Turkey Gourmet Cuisine of Gaziantep</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>27.78</v>
+        <v>65</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9799753298179</t>
+          <t>3990000026504</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 36 Tuzak / Kanun Namına / Ölüm Hücresi / Mohaveler</t>
+          <t>Tex Süper Cilt Sayı: 47</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>35</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789753297950</t>
+          <t>9799753298179</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 44</t>
+          <t>Altın Klasik Tex Sayı: 36 Tuzak / Kanun Namına / Ölüm Hücresi / Mohaveler</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>27.78</v>
+        <v>35</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9799753294651</t>
+          <t>9789753297950</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Mister No Sayı: 1</t>
+          <t>Tex Süper Cilt Sayı: 44</t>
         </is>
       </c>
       <c r="C121" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9799753294491</t>
+          <t>9799753294651</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Mister No Sayı: 3</t>
+          <t>Efsanevi Mister No Sayı: 1</t>
         </is>
       </c>
       <c r="C122" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789753296700</t>
+          <t>9799753294491</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Zagor 8</t>
+          <t>Efsanevi Mister No Sayı: 3</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>35.19</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789753292023</t>
+          <t>9789753296700</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Masumiyet Çağı</t>
+          <t>Efsanevi Zagor 8</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>16.67</v>
+        <v>35.19</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789753292931</t>
+          <t>9789753292023</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Martin Mystere Dev Albüm Sayı:3 Kara Adamlar</t>
+          <t>Masumiyet Çağı</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>49</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9799753294422</t>
+          <t>9789753292931</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Martin Mystere Dev Albüm Sayı: 9 Büyücüler Kenti</t>
+          <t>Martin Mystere Dev Albüm Sayı:3 Kara Adamlar</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>25.93</v>
+        <v>49</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789753296694</t>
+          <t>9799753294422</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Martin Mystere Dev Albüm Sayı: 6 Buz ve Ateş Adası</t>
+          <t>Martin Mystere Dev Albüm Sayı: 9 Büyücüler Kenti</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>35</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9799753293098</t>
+          <t>9789753296694</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Martin Mystere Dev Albüm Sayı: 4 Sahra’nın Laneti</t>
+          <t>Martin Mystere Dev Albüm Sayı: 6 Buz ve Ateş Adası</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>25.93</v>
+        <v>35</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789753292894</t>
+          <t>9799753293098</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Martin Mystere Dev Albüm Sayı: 2 Xanadu</t>
+          <t>Martin Mystere Dev Albüm Sayı: 4 Sahra’nın Laneti</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>35</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789753296182</t>
+          <t>9789753292894</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Martin Mystere Dev Albüm Sayı: 12 On Felaket</t>
+          <t>Martin Mystere Dev Albüm Sayı: 2 Xanadu</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>25.93</v>
+        <v>35</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789753292740</t>
+          <t>9789753296182</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Martin Mystere Dev Albüm Sayı: 1 Noel Baba’nın Esrarı</t>
+          <t>Martin Mystere Dev Albüm Sayı: 12 On Felaket</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>35</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789753296243</t>
+          <t>9789753292740</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Lezzetli Sohbetler</t>
+          <t>Martin Mystere Dev Albüm Sayı: 1 Noel Baba’nın Esrarı</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>25</v>
+        <v>35</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789753297974</t>
+          <t>9789753296243</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Leonardo da Vinci’nin Sofrası</t>
+          <t>Lezzetli Sohbetler</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789753292986</t>
+          <t>9789753297974</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Lanetlenme Oyunu</t>
+          <t>Leonardo da Vinci’nin Sofrası</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>17.59</v>
+        <v>30</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789753292061</t>
+          <t>9789753292986</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Kütüphanedeki Hırsız - Bir Bernie Rhodenbarr Polisiyesi</t>
+          <t>Lanetlenme Oyunu</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>12.96</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9799753294293</t>
+          <t>9789753292061</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Küçük Bey</t>
+          <t>Kütüphanedeki Hırsız - Bir Bernie Rhodenbarr Polisiyesi</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>9.26</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9799753294736</t>
+          <t>9799753294293</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Kurbağa Prens (Ciltli)</t>
+          <t>Küçük Bey</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>12.96</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9799753293647</t>
+          <t>9799753294736</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Kör Suikastçi</t>
+          <t>Kurbağa Prens (Ciltli)</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>22.22</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789753291217</t>
+          <t>9799753293647</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Köpekler İçin Dediler ki...</t>
+          <t>Kör Suikastçi</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>8.33</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789753296212</t>
+          <t>9789753291217</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Korkmayınız Mister Sherlock Holmes! ( 2 Cilt Takım Kutulu)</t>
+          <t>Köpekler İçin Dediler ki...</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>3000</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789753291484</t>
+          <t>9789753296212</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Kipling’den Alıntı Yapmayı Seven Hırsız</t>
+          <t>Korkmayınız Mister Sherlock Holmes! ( 2 Cilt Takım Kutulu)</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>11.11</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789753295178</t>
+          <t>9789753291484</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Kim Bir Milyar Kazanmak İster?</t>
+          <t>Kipling’den Alıntı Yapmayı Seven Hırsız</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>16.67</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9799753294057</t>
+          <t>9789753295178</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Kızıl ile Kara</t>
+          <t>Kim Bir Milyar Kazanmak İster?</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>22.22</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789753292290</t>
+          <t>9799753294057</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Kırık Çete</t>
+          <t>Kızıl ile Kara</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>11.11</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789753291743</t>
+          <t>9789753292290</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Kendini Humphrey Bogart Sanan Hırsız</t>
+          <t>Kırık Çete</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>12.96</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9799753293203</t>
+          <t>9789753291743</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Kediler İçin Adabımuaşeret</t>
+          <t>Kendini Humphrey Bogart Sanan Hırsız</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>8.33</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9799753293852</t>
+          <t>9799753293203</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan Sesler</t>
+          <t>Kediler İçin Adabımuaşeret</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>20.37</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789753291071</t>
+          <t>9799753293852</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Gözükünce</t>
+          <t>Kaybolan Sesler</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>8.33</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789753291187</t>
+          <t>9789753291071</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Kara Kitap</t>
+          <t>Karanlık Gözükünce</t>
         </is>
       </c>
       <c r="C149" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789753291538</t>
+          <t>9789753291187</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Kanepe Atıştıran Kedi Bir Jim Qwilleran Macerası</t>
+          <t>Kara Kitap</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>11.11</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9799753294873</t>
+          <t>9789753291538</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Kan Kitapları 2</t>
+          <t>Kanepe Atıştıran Kedi Bir Jim Qwilleran Macerası</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>16.67</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789753296373</t>
+          <t>9799753294873</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Kan Kitapları 1</t>
+          <t>Kan Kitapları 2</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>12.04</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789753291453</t>
+          <t>9789753296373</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Kadınlar İçin Dediler ki...</t>
+          <t>Kan Kitapları 1</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>8.33</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9789753292214</t>
+          <t>9789753291453</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Kadın Genleri</t>
+          <t>Kadınlar Kadınlar İçin Dediler ki...</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>12.04</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789753295598</t>
+          <t>9789753292214</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Jonathan Strange ve Bay Norrell</t>
+          <t>Kadın Genleri</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>37.04</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9799753293432</t>
+          <t>9789753295598</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Seni Unutmadım</t>
+          <t>Jonathan Strange ve Bay Norrell</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>27.78</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9789753292825</t>
+          <t>9799753293432</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>İstanbul İstanbul İken</t>
+          <t>İstanbul Seni Unutmadım</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>20.37</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789753291767</t>
+          <t>9789753292825</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Her İşin Başı Sağlık</t>
+          <t>İstanbul İstanbul İken</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>8.33</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789753291927</t>
+          <t>9789753291767</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Hepimiz Birbirimizin Örneğiyiz</t>
+          <t>Her İşin Başı Sağlık</t>
         </is>
       </c>
       <c r="C159" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789753297745</t>
+          <t>9789753291927</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Hata Neredeydi?</t>
+          <t>Hepimiz Birbirimizin Örneğiyiz</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>14.81</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789753291835</t>
+          <t>9789753297745</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Haremden Mahrem Hatıralar</t>
+          <t>Hata Neredeydi?</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>360</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9799753293050</t>
+          <t>9789753291835</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı</t>
+          <t>Haremden Mahrem Hatıralar</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>20</v>
+        <v>360</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9799753294279</t>
+          <t>9799753293050</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Germinal</t>
+          <t>Gökkuşağı</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>20.37</v>
+        <v>20</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9789753292160</t>
+          <t>9799753294279</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Bar Kapandığında - Bir Matthew Scudder Polisiyesi</t>
+          <t>Germinal</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>21.3</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9789753297554</t>
+          <t>9789753292160</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Mister No Efsanevi Mister No Maceraları Cilt: 5</t>
+          <t>Kutsal Bar Kapandığında - Bir Matthew Scudder Polisiyesi</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>24.07</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9789753295604</t>
+          <t>9789753297554</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Tex Maceraları Sayı: 3 Kızılderili İntikamı - Vahşi İntikam - Ölüm Haçı</t>
+          <t>Mister No Efsanevi Mister No Maceraları Cilt: 5</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>32.41</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9789753292313</t>
+          <t>9789753295604</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Yıldızlar Altında İstanbul</t>
+          <t>Efsanevi Tex Maceraları Sayı: 3 Kızılderili İntikamı - Vahşi İntikam - Ölüm Haçı</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>40</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9789753292771</t>
+          <t>9789753292313</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Kalpler Cinayetleri</t>
+          <t>Yıldızlar Altında İstanbul</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>13.89</v>
+        <v>40</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9799753293890</t>
+          <t>9789753292771</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Vatan Yahut Silistre</t>
+          <t>Yalnız Kalpler Cinayetleri</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9799753293128</t>
+          <t>9799753293890</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Üç Silahşörler 2 / Yirmi Yıl Sonra (2 Kitap Takım)</t>
+          <t>Vatan Yahut Silistre</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>40</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9789753292184</t>
+          <t>9799753293128</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Üç Silahşörler</t>
+          <t>Üç Silahşörler 2 / Yirmi Yıl Sonra (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>29.63</v>
+        <v>40</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9799753293920</t>
+          <t>9789753292184</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Uyuşturucu Kafesi Türkiye Polisiyeleri 2</t>
+          <t>Üç Silahşörler</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>14.81</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9799753294408</t>
+          <t>9799753293920</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Ustaların Seçtikleri</t>
+          <t>Uyuşturucu Kafesi Türkiye Polisiyeleri 2</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>32.41</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789753291439</t>
+          <t>9799753294408</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Umduğunu Değil, Bulduğunu Yiyen Hırsız - Bir Bernie Rhodenbarr Polisiyesi</t>
+          <t>Ustaların Seçtikleri</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>11.11</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789753297677</t>
+          <t>9789753291439</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Mantarları - 1 (Ciltli)</t>
+          <t>Umduğunu Değil, Bulduğunu Yiyen Hırsız - Bir Bernie Rhodenbarr Polisiyesi</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>55.56</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9789753295932</t>
+          <t>9789753297677</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de İslamcı Kitle Seferberliği</t>
+          <t>Türkiye’nin Mantarları - 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>27.78</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9789753295642</t>
+          <t>9789753295932</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Turkish Cuisine In Historical Perspective</t>
+          <t>Türkiye’de İslamcı Kitle Seferberliği</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>60.19</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9789753296113</t>
+          <t>9789753295642</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Turkish Cinema</t>
+          <t>Turkish Cuisine In Historical Perspective</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>22.22</v>
+        <v>60.19</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9799753294859</t>
+          <t>9789753296113</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 9</t>
+          <t>Turkish Cinema</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>27.78</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9799753294842</t>
+          <t>9799753294859</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 8</t>
+          <t>Tex Süper Cilt Sayı: 9</t>
         </is>
       </c>
       <c r="C180" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9799753294538</t>
+          <t>9799753294842</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 7</t>
+          <t>Tex Süper Cilt Sayı: 8</t>
         </is>
       </c>
       <c r="C181" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9789753296656</t>
+          <t>9799753294538</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 28</t>
+          <t>Tex Süper Cilt Sayı: 7</t>
         </is>
       </c>
       <c r="C182" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9789753296601</t>
+          <t>9789753296656</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 27</t>
+          <t>Tex Süper Cilt Sayı: 28</t>
         </is>
       </c>
       <c r="C183" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9789753296595</t>
+          <t>9789753296601</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 26</t>
+          <t>Tex Süper Cilt Sayı: 27</t>
         </is>
       </c>
       <c r="C184" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9789753296588</t>
+          <t>9789753296595</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 25</t>
+          <t>Tex Süper Cilt Sayı: 26</t>
         </is>
       </c>
       <c r="C185" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9789753296397</t>
+          <t>9789753296588</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 24</t>
+          <t>Tex Süper Cilt Sayı: 25</t>
         </is>
       </c>
       <c r="C186" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9789753296366</t>
+          <t>9789753296397</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 23</t>
+          <t>Tex Süper Cilt Sayı: 24</t>
         </is>
       </c>
       <c r="C187" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9789753296359</t>
+          <t>9789753296366</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 22</t>
+          <t>Tex Süper Cilt Sayı: 23</t>
         </is>
       </c>
       <c r="C188" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9789753297622</t>
+          <t>9789753296359</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 16</t>
+          <t>Tex Süper Cilt Sayı: 22</t>
         </is>
       </c>
       <c r="C189" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9789753297615</t>
+          <t>9789753297622</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 15</t>
+          <t>Tex Süper Cilt Sayı: 16</t>
         </is>
       </c>
       <c r="C190" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9789753295611</t>
+          <t>9789753297615</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 14</t>
+          <t>Tex Süper Cilt Sayı: 15</t>
         </is>
       </c>
       <c r="C191" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9789753297851</t>
+          <t>9789753295611</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 41</t>
+          <t>Tex Süper Cilt Sayı: 14</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>35</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9789753297486</t>
+          <t>9789753297851</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 39</t>
+          <t>Tex Süper Cilt Sayı: 41</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>27.78</v>
+        <v>35</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9789753297479</t>
+          <t>9789753297486</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 38</t>
+          <t>Tex Süper Cilt Sayı: 39</t>
         </is>
       </c>
       <c r="C194" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9789753297363</t>
+          <t>9789753297479</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 36</t>
+          <t>Tex Süper Cilt Sayı: 38</t>
         </is>
       </c>
       <c r="C195" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9789753297264</t>
+          <t>9789753297363</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 34</t>
+          <t>Tex Süper Cilt Sayı: 36</t>
         </is>
       </c>
       <c r="C196" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>3990000000472</t>
+          <t>9789753297264</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Aylık Tex Sayı: 91 Büyük Çayırlar</t>
+          <t>Tex Süper Cilt Sayı: 34</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>15.84</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9791303315818</t>
+          <t>3990000000472</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Aylık Tex Sayı: 13 Deniz Fenerindeki Tutsak</t>
+          <t>Aylık Tex Sayı: 91 Büyük Çayırlar</t>
         </is>
       </c>
       <c r="C198" s="1">
         <v>15.84</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9771303316617</t>
+          <t>9791303315818</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 8 Komançi Savaşçısı Tam Macera</t>
+          <t>Aylık Tex Sayı: 13 Deniz Fenerindeki Tutsak</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>35</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9771303318604</t>
+          <t>9771303316617</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 7 Kayıp Pueblo!</t>
+          <t>Tex Özel Albüm Sayı: 8 Komançi Savaşçısı Tam Macera</t>
         </is>
       </c>
       <c r="C200" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>3990000005335</t>
+          <t>9771303318604</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 6 Büyük Soygun!</t>
+          <t>Tex Özel Albüm Sayı: 7 Kayıp Pueblo!</t>
         </is>
       </c>
       <c r="C201" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9799753293555</t>
+          <t>3990000005335</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 5 Arizona Alevler İçinde!</t>
+          <t>Tex Özel Albüm Sayı: 6 Büyük Soygun!</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>25.93</v>
+        <v>35</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9971304591112</t>
+          <t>9799753293555</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Aylık Altın Seri Tex Sayı: 33 Vadide Facia</t>
+          <t>Tex Özel Albüm Sayı: 5 Arizona Alevler İçinde!</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>15.84</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9789753296045</t>
+          <t>9971304591112</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Tex Altın Kutu 4 (12 DergiTakım)</t>
+          <t>Aylık Altın Seri Tex Sayı: 33 Vadide Facia</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>99.01</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9789753295758</t>
+          <t>9789753296045</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Tex Altın Kutu 3 (12 Dergi Takım)</t>
+          <t>Tex Altın Kutu 4 (12 DergiTakım)</t>
         </is>
       </c>
       <c r="C205" s="1">
         <v>99.01</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9789753295321</t>
+          <t>9789753295758</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Tex Altın Kutu 2 (12 Dergi Takım)</t>
+          <t>Tex Altın Kutu 3 (12 Dergi Takım)</t>
         </is>
       </c>
       <c r="C206" s="1">
         <v>99.01</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>3990000031145</t>
+          <t>9789753295321</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Tex Altın Kutu 12 (12 Dergi Takım)</t>
+          <t>Tex Altın Kutu 2 (12 Dergi Takım)</t>
         </is>
       </c>
       <c r="C207" s="1">
         <v>99.01</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9799753298124</t>
+          <t>3990000031145</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Tex Altın Kutu 11 (12 Dergi Takım)</t>
+          <t>Tex Altın Kutu 12 (12 Dergi Takım)</t>
         </is>
       </c>
       <c r="C208" s="1">
         <v>99.01</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>3990000037377</t>
+          <t>9799753298124</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Tex Altın Kutu 10 (12 Dergi Takım)</t>
+          <t>Tex Altın Kutu 11 (12 Dergi Takım)</t>
         </is>
       </c>
       <c r="C209" s="1">
         <v>99.01</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9799753294811</t>
+          <t>3990000037377</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Tex Altın Kutu 1 (12 Dergi Takım)</t>
+          <t>Tex Altın Kutu 10 (12 Dergi Takım)</t>
         </is>
       </c>
       <c r="C210" s="1">
         <v>99.01</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9789753297455</t>
+          <t>9799753294811</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 29 İki Bayrak Arasında / Toplar Patlarken / Kızıl Günbatımı / Maça Kızı</t>
+          <t>Tex Altın Kutu 1 (12 Dergi Takım)</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>27.78</v>
+        <v>99.01</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9799753294309</t>
+          <t>9789753297455</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Tetikçinin Listesi</t>
+          <t>Altın Klasik Tex Sayı: 29 İki Bayrak Arasında / Toplar Patlarken / Kızıl Günbatımı / Maça Kızı</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>15.74</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9789753290623</t>
+          <t>9799753294309</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Teşekkürler Sevdiğim Kadın Olduğun İçin</t>
+          <t>Tetikçinin Listesi</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>8.33</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9789753290616</t>
+          <t>9789753290623</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Teşekkürler Sevdiğim Erkek Olduğun İçin</t>
+          <t>Teşekkürler Sevdiğim Kadın Olduğun İçin</t>
         </is>
       </c>
       <c r="C214" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9789753290647</t>
+          <t>9789753290616</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Teşekkürler Babam Olduğun İçin</t>
+          <t>Teşekkürler Sevdiğim Erkek Olduğun İçin</t>
         </is>
       </c>
       <c r="C215" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9789753290630</t>
+          <t>9789753290647</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Teşekkürler Annem Olduğun İçin</t>
+          <t>Teşekkürler Babam Olduğun İçin</t>
         </is>
       </c>
       <c r="C216" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9789753252362</t>
+          <t>9789753290630</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Ters Tepki</t>
+          <t>Teşekkürler Annem Olduğun İçin</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>11.11</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9789753291385</t>
+          <t>9789753252362</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Tek Başına Çocuk Yetiştirmenin Altın Kuralları</t>
+          <t>Ters Tepki</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>8.33</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9799753293272</t>
+          <t>9789753291385</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Tehlikeli İlişkiler</t>
+          <t>Tek Başına Çocuk Yetiştirmenin Altın Kuralları</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>16.67</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9789753291866</t>
+          <t>9799753293272</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Tahtalıköye Bir Bilet</t>
+          <t>Tehlikeli İlişkiler</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>12.96</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9799753293654</t>
+          <t>9789753291866</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Taaşşuk-ı Tal’at ve Fitnat</t>
+          <t>Tahtalıköye Bir Bilet</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>8.33</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9789753290463</t>
+          <t>9799753293654</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Şiirler Çağla</t>
+          <t>Taaşşuk-ı Tal’at ve Fitnat</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>18.52</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9789753292177</t>
+          <t>9789753290463</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Şeytan Biliyor ki Ölüsün - Bir Matthew Scudder Polisiyesi</t>
+          <t>Şiirler Çağla</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>23.15</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9799753293609</t>
+          <t>9789753292177</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Suskun Şahit</t>
+          <t>Şeytan Biliyor ki Ölüsün - Bir Matthew Scudder Polisiyesi</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>19.44</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9799753293760</t>
+          <t>9799753293609</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Surlu Şehrin Rüyası</t>
+          <t>Suskun Şahit</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>20.37</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9799753293593</t>
+          <t>9799753293760</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Son Karar</t>
+          <t>Surlu Şehrin Rüyası</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>17.59</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9789753290814</t>
+          <t>9799753293593</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Sevişmenin 365 Yolu</t>
+          <t>Son Karar</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>8.33</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9789753252379</t>
+          <t>9789753290814</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Herşey İçin Teşekkür Ederim!</t>
+          <t>Sevişmenin 365 Yolu</t>
         </is>
       </c>
       <c r="C228" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9789753252409</t>
+          <t>9789753252379</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Annem</t>
+          <t>Herşey İçin Teşekkür Ederim!</t>
         </is>
       </c>
       <c r="C229" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9789753291330</t>
+          <t>9789753252409</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Sevene Her Gün "Sevgililer Günü"</t>
+          <t>Sevgili Annem</t>
         </is>
       </c>
       <c r="C230" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9789753292306</t>
+          <t>9789753291330</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Sohbet Chat</t>
+          <t>Sevene Her Gün "Sevgililer Günü"</t>
         </is>
       </c>
       <c r="C231" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9789753296496</t>
+          <t>9789753292306</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Rekin Teksoy’un Sinema Tarihi ( 2 Cilt Takım + Kutulu )</t>
+          <t>Sohbet Chat</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>111.11</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9789753291736</t>
+          <t>9789753296496</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Ölümün Ortasında - Bir Matthew Scudder Polisiyesi</t>
+          <t>Rekin Teksoy’un Sinema Tarihi ( 2 Cilt Takım + Kutulu )</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>11.11</v>
+        <v>111.11</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9789753291873</t>
+          <t>9789753291736</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Ölmenin Sekiz Milyon Yolu - Bir Matthew Scudder Polisiyesi</t>
+          <t>Ölümün Ortasında - Bir Matthew Scudder Polisiyesi</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9789753292221</t>
+          <t>9789753291873</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Öldürücü Darbe</t>
+          <t>Ölmenin Sekiz Milyon Yolu - Bir Matthew Scudder Polisiyesi</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9789753297271</t>
+          <t>9789753292221</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 35</t>
+          <t>Öldürücü Darbe</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>27.78</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9789753292672</t>
+          <t>9789753297271</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 1 Büyük Macera</t>
+          <t>Tex Süper Cilt Sayı: 35</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>25.93</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9799753293074</t>
+          <t>9789753292672</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Tex Maceraları Sayı: 1 Kanlı Anlaşma - İntikam Yemini - El Muerto</t>
+          <t>Tex Özel Albüm Sayı: 1 Büyük Macera</t>
         </is>
       </c>
       <c r="C238" s="1">
         <v>25.93</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9799753293470</t>
+          <t>9799753293074</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Tex Maceraları Sayı: 2 Büyük Entrika</t>
+          <t>Efsanevi Tex Maceraları Sayı: 1 Kanlı Anlaşma - İntikam Yemini - El Muerto</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>27.78</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>3990000027729</t>
+          <t>9799753293470</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 37 İdam Sehpasının Gölgesi / Vadedilen Topraklar / Cheyenneler / Kento Affetmez</t>
+          <t>Efsanevi Tex Maceraları Sayı: 2 Büyük Entrika</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>35</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>3990000115461</t>
+          <t>3990000027729</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Aylık Tex Sayı: 194 Öğle Treni</t>
+          <t>Altın Klasik Tex Sayı: 37 İdam Sehpasının Gölgesi / Vadedilen Topraklar / Cheyenneler / Kento Affetmez</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>15.84</v>
+        <v>35</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>3990000115460</t>
+          <t>3990000115461</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Aylık Tex Sayı: 195 Deadwood</t>
+          <t>Aylık Tex Sayı: 194 Öğle Treni</t>
         </is>
       </c>
       <c r="C242" s="1">
         <v>15.84</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9799753298216</t>
+          <t>3990000115460</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 38 Takas Yeri - Sunset Çiftliği - Son Poker - Sonsuz Kin</t>
+          <t>Aylık Tex Sayı: 195 Deadwood</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>55</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9789753297028</t>
+          <t>9799753298216</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 15 Hüzünlü Gece / Ölüm Koşulu / Şafakta Düello / El Rey</t>
+          <t>Altın Klasik Tex Sayı: 38 Takas Yeri - Sunset Çiftliği - Son Poker - Sonsuz Kin</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>27.78</v>
+        <v>55</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9789753298209</t>
+          <t>9789753297028</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 46</t>
+          <t>Altın Klasik Tex Sayı: 15 Hüzünlü Gece / Ölüm Koşulu / Şafakta Düello / El Rey</t>
         </is>
       </c>
       <c r="C245" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9789753298643</t>
+          <t>9789753298209</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Akif - Hayatı, Seciyesi, Sanatı</t>
+          <t>Tex Süper Cilt Sayı: 46</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>23.15</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9789753298162</t>
+          <t>9789753298643</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 45</t>
+          <t>Mehmet Akif - Hayatı, Seciyesi, Sanatı</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>27.78</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9789753298605</t>
+          <t>9789753298162</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt: 49</t>
+          <t>Tex Süper Cilt Sayı: 45</t>
         </is>
       </c>
       <c r="C248" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9799753298575</t>
+          <t>9789753298605</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Teks - 41</t>
+          <t>Tex Süper Cilt: 49</t>
         </is>
       </c>
       <c r="C249" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>3990000090464</t>
+          <t>9799753298575</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>İlahi Komedya - Cehennem</t>
+          <t>Altın Klasik Teks - 41</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>40</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>3990000090463</t>
+          <t>3990000090464</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>İlahi Komedya - Araf</t>
+          <t>İlahi Komedya - Cehennem</t>
         </is>
       </c>
       <c r="C251" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9789753297639</t>
+          <t>3990000090463</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 17</t>
+          <t>İlahi Komedya - Araf</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>27.78</v>
+        <v>40</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9799753294521</t>
+          <t>9789753297639</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 6</t>
+          <t>Tex Süper Cilt Sayı: 17</t>
         </is>
       </c>
       <c r="C253" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9799753294514</t>
+          <t>9799753294521</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 5</t>
+          <t>Tex Süper Cilt Sayı: 6</t>
         </is>
       </c>
       <c r="C254" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9789753297769</t>
+          <t>9799753294514</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 4</t>
+          <t>Tex Süper Cilt Sayı: 5</t>
         </is>
       </c>
       <c r="C255" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9789753297370</t>
+          <t>9789753297769</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 37</t>
+          <t>Tex Süper Cilt Sayı: 4</t>
         </is>
       </c>
       <c r="C256" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9789753297073</t>
+          <t>9789753297370</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 31</t>
+          <t>Tex Süper Cilt Sayı: 37</t>
         </is>
       </c>
       <c r="C257" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9789753297066</t>
+          <t>9789753297073</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 30</t>
+          <t>Tex Süper Cilt Sayı: 31</t>
         </is>
       </c>
       <c r="C258" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9799753294040</t>
+          <t>9789753297066</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 3</t>
+          <t>Tex Süper Cilt Sayı: 30</t>
         </is>
       </c>
       <c r="C259" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9799753294835</t>
+          <t>9799753294040</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Tex Maceraları Sayı: 5   Maxi Tex 3 ve 4 Güneyin Altınları - İntikamın İki Yüzü</t>
+          <t>Tex Süper Cilt Sayı: 3</t>
         </is>
       </c>
       <c r="C260" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9789753296779</t>
+          <t>9799753294835</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 29</t>
+          <t>Efsanevi Tex Maceraları Sayı: 5   Maxi Tex 3 ve 4 Güneyin Altınları - İntikamın İki Yüzü</t>
         </is>
       </c>
       <c r="C261" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9789753295963</t>
+          <t>9789753296779</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Tex Maceraları Sayı: 8 Maxi Tex 9 ve 10 Kobra Zehiri - Tuzaklı Yol</t>
+          <t>Tex Süper Cilt Sayı: 29</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>37.04</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9789753295659</t>
+          <t>9789753295963</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Tex Maceraları Sayı: 7 Maxi Tex 7 ve 8 Rüzgarın Oğlu - Zırhlı Tren</t>
+          <t>Efsanevi Tex Maceraları Sayı: 8 Maxi Tex 9 ve 10 Kobra Zehiri - Tuzaklı Yol</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>35.19</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9789753295512</t>
+          <t>9789753295659</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Tex Maceraları Sayı: 6 Maxi Tex 5 ve 6 Kuzeybatı Topraklarında - Rio Hondo</t>
+          <t>Efsanevi Tex Maceraları Sayı: 7 Maxi Tex 7 ve 8 Rüzgarın Oğlu - Zırhlı Tren</t>
         </is>
       </c>
       <c r="C264" s="1">
         <v>35.19</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9799753294439</t>
+          <t>9789753295512</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Tex Maceraları Sayı: 4 Maxi Tex 1 ve 2 Oklahoma - Fosil Avcısı</t>
+          <t>Efsanevi Tex Maceraları Sayı: 6 Maxi Tex 5 ve 6 Kuzeybatı Topraklarında - Rio Hondo</t>
         </is>
       </c>
       <c r="C265" s="1">
         <v>35.19</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9789753298100</t>
+          <t>9799753294439</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Tex Altın Kutu 9 (12 Dergi Takım)</t>
+          <t>Efsanevi Tex Maceraları Sayı: 4 Maxi Tex 1 ve 2 Oklahoma - Fosil Avcısı</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>100</v>
+        <v>35.19</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9799753298094</t>
+          <t>9789753298100</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Tex Altın Kutu 8 (12 Dergi Takım)</t>
+          <t>Tex Altın Kutu 9 (12 Dergi Takım)</t>
         </is>
       </c>
       <c r="C267" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9789753296878</t>
+          <t>9799753298094</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Tex Altın Kutu 7 (12 Dergi Takım)</t>
+          <t>Tex Altın Kutu 8 (12 Dergi Takım)</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>99.01</v>
+        <v>100</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9789753296861</t>
+          <t>9789753296878</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Tex Altın Kutu 6 (12 Dergi Takım)</t>
+          <t>Tex Altın Kutu 7 (12 Dergi Takım)</t>
         </is>
       </c>
       <c r="C269" s="1">
         <v>99.01</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9789753296328</t>
+          <t>9789753296861</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Tex Altın Kutu 5 (12 Dergi Takım)</t>
+          <t>Tex Altın Kutu 6 (12 Dergi Takım)</t>
         </is>
       </c>
       <c r="C270" s="1">
         <v>99.01</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9771304591124</t>
+          <t>9789753296328</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Aylık Altın Seri Tex Sayı: 24 Fetişin Gizemi</t>
+          <t>Tex Altın Kutu 5 (12 Dergi Takım)</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>15.84</v>
+        <v>99.01</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>3990000006230</t>
+          <t>9771304591124</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Aylık Altın Seri Tex Sayı: 21 Kanlı Şafak</t>
+          <t>Aylık Altın Seri Tex Sayı: 24 Fetişin Gizemi</t>
         </is>
       </c>
       <c r="C272" s="1">
         <v>15.84</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>3990000001012</t>
+          <t>3990000006230</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Aylık Altın Seri Tex Sayı: 65 Kısa Namlular</t>
+          <t>Aylık Altın Seri Tex Sayı: 21 Kanlı Şafak</t>
         </is>
       </c>
       <c r="C273" s="1">
         <v>15.84</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9771304519112</t>
+          <t>3990000001012</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Aylık Altın Seri Tex Sayı: 6 İkili Oyun</t>
+          <t>Aylık Altın Seri Tex Sayı: 65 Kısa Namlular</t>
         </is>
       </c>
       <c r="C274" s="1">
         <v>15.84</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9799753293142</t>
+          <t>9771304519112</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 4 Kızgın Kurşun!</t>
+          <t>Aylık Altın Seri Tex Sayı: 6 İkili Oyun</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>25.93</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9789753297806</t>
+          <t>9799753293142</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 23 Patagonya</t>
+          <t>Tex Özel Albüm Sayı: 4 Kızgın Kurşun!</t>
         </is>
       </c>
       <c r="C276" s="1">
         <v>25.93</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9789753297400</t>
+          <t>9789753297806</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 22 Seminoller</t>
+          <t>Tex Özel Albüm Sayı: 23 Patagonya</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>35</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9789753296625</t>
+          <t>9789753297400</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 21 Hualpai Kahini</t>
+          <t>Tex Özel Albüm Sayı: 22 Seminoller</t>
         </is>
       </c>
       <c r="C278" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9789753296632</t>
+          <t>9789753296625</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 20 Altın Kanyonu</t>
+          <t>Tex Özel Albüm Sayı: 21 Hualpai Kahini</t>
         </is>
       </c>
       <c r="C279" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9789753292696</t>
+          <t>9789753296632</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 2 Kanunsuz Topraklar!</t>
+          <t>Tex Özel Albüm Sayı: 20 Altın Kanyonu</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>25.93</v>
+        <v>35</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9789753296304</t>
+          <t>9789753292696</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 19 İntikamın Bedeli</t>
+          <t>Tex Özel Albüm Sayı: 2 Kanunsuz Topraklar!</t>
         </is>
       </c>
       <c r="C281" s="1">
         <v>25.93</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9789753296144</t>
+          <t>9789753296304</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 18 Gece Karanlığında Gölgeler!</t>
+          <t>Tex Özel Albüm Sayı: 19 İntikamın Bedeli</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>35</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9789753297165</t>
+          <t>9789753296144</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 33</t>
+          <t>Tex Özel Albüm Sayı: 18 Gece Karanlığında Gölgeler!</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>27.78</v>
+        <v>35</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9789753297158</t>
+          <t>9789753297165</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 32</t>
+          <t>Tex Süper Cilt Sayı: 33</t>
         </is>
       </c>
       <c r="C284" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9789753295468</t>
+          <t>9789753297158</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 13</t>
+          <t>Tex Süper Cilt Sayı: 32</t>
         </is>
       </c>
       <c r="C285" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9789753295451</t>
+          <t>9789753295468</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 12</t>
+          <t>Tex Süper Cilt Sayı: 13</t>
         </is>
       </c>
       <c r="C286" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9789753295024</t>
+          <t>9789753295451</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 11</t>
+          <t>Tex Süper Cilt Sayı: 12</t>
         </is>
       </c>
       <c r="C287" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9789753295017</t>
+          <t>9789753295024</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 10</t>
+          <t>Tex Süper Cilt Sayı: 11</t>
         </is>
       </c>
       <c r="C288" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9799753293968</t>
+          <t>9789753295017</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 1</t>
+          <t>Tex Süper Cilt Sayı: 10</t>
         </is>
       </c>
       <c r="C289" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9789753297776</t>
+          <t>9799753293968</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 21</t>
+          <t>Tex Süper Cilt Sayı: 1</t>
         </is>
       </c>
       <c r="C290" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9789753297660</t>
+          <t>9789753297776</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 20</t>
+          <t>Tex Süper Cilt Sayı: 21</t>
         </is>
       </c>
       <c r="C291" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9789753297752</t>
+          <t>9789753297660</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 2</t>
+          <t>Tex Süper Cilt Sayı: 20</t>
         </is>
       </c>
       <c r="C292" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>3990000075577</t>
+          <t>9789753297752</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Kitabüt Tabbahin - Bir Osmanlı Yemek Yazması (İkinci Kitap)</t>
+          <t>Tex Süper Cilt Sayı: 2</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>32.5</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9789753296977</t>
+          <t>3990000075577</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 10 Sahte Suçlama / Kayan Kumlar / Ölüm Boğazı / Köprüde Facia</t>
+          <t>Kitabüt Tabbahin - Bir Osmanlı Yemek Yazması (İkinci Kitap)</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>27.78</v>
+        <v>32.5</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9789753296717</t>
+          <t>9789753296977</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 1 Kırmızı El / Yirmiye Karşı Bir / Kanun Kaçağı / Meksika Kahramanları</t>
+          <t>Altın Klasik Tex Sayı: 10 Sahte Suçlama / Kayan Kumlar / Ölüm Boğazı / Köprüde Facia</t>
         </is>
       </c>
       <c r="C295" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9771303315841</t>
+          <t>9789753296717</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Aylık Tex Sayı: 141 Madendeki Hazine</t>
+          <t>Altın Klasik Tex Sayı: 1 Kırmızı El / Yirmiye Karşı Bir / Kanun Kaçağı / Meksika Kahramanları</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>15.84</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>3990000000519</t>
+          <t>9771303315841</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 6</t>
+          <t>Aylık Tex Sayı: 141 Madendeki Hazine</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>25</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>3990000000518</t>
+          <t>3990000000519</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 5</t>
+          <t>Dampyr Süper Cilt: 6</t>
         </is>
       </c>
       <c r="C298" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>3990000000517</t>
+          <t>3990000000518</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 4</t>
+          <t>Dampyr Süper Cilt: 5</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>25.74</v>
+        <v>25</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9799753294026</t>
+          <t>3990000000517</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 3</t>
+          <t>Dampyr Süper Cilt: 4</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>24.07</v>
+        <v>25.74</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>3990000015069</t>
+          <t>9799753294026</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Aylık Altın Seri Tex Sayı: 154 Çanlar Lucero İçin Çalıyor</t>
+          <t>Dampyr Süper Cilt: 3</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>15.84</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>3990000015410</t>
+          <t>3990000015069</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Aylık Altın Seri Tex Sayı: 152 Sonsuz Kin</t>
+          <t>Aylık Altın Seri Tex Sayı: 154 Çanlar Lucero İçin Çalıyor</t>
         </is>
       </c>
       <c r="C302" s="1">
         <v>15.84</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9771303315842</t>
+          <t>3990000015410</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Aylık Tex Sayı: 142 Soluk Yüzlü Birader</t>
+          <t>Aylık Altın Seri Tex Sayı: 152 Sonsuz Kin</t>
         </is>
       </c>
       <c r="C303" s="1">
         <v>15.84</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9789753297141</t>
+          <t>9771303315842</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 23 Bir Askerin Ölümü / Gece Kaçış / Kızılderili İntikamı / Adalet</t>
+          <t>Aylık Tex Sayı: 142 Soluk Yüzlü Birader</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>27.78</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9789753297134</t>
+          <t>9789753297141</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 22 Barbarlar Sahili / Rio Verde / Yuma! / Acımasızlar</t>
+          <t>Altın Klasik Tex Sayı: 23 Bir Askerin Ölümü / Gece Kaçış / Kızılderili İntikamı / Adalet</t>
         </is>
       </c>
       <c r="C305" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9789753297127</t>
+          <t>9789753297134</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 21 Kurtlar Çetesi / Meydan Okuma / Teks'in Geçmişi / Rodeo Kralı Teks</t>
+          <t>Altın Klasik Tex Sayı: 22 Barbarlar Sahili / Rio Verde / Yuma! / Acımasızlar</t>
         </is>
       </c>
       <c r="C306" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>3990000008894</t>
+          <t>9789753297127</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 20 Tapınağın Hazinesi / Kabus / Kızıl Ejder / Hayaletler!</t>
+          <t>Altın Klasik Tex Sayı: 21 Kurtlar Çetesi / Meydan Okuma / Teks'in Geçmişi / Rodeo Kralı Teks</t>
         </is>
       </c>
       <c r="C307" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9789753296724</t>
+          <t>3990000008894</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 2 Satania / İkili Oyun / Kanlı Anlaşma / Yüze Karşı İki</t>
+          <t>Altın Klasik Tex Sayı: 20 Tapınağın Hazinesi / Kabus / Kızıl Ejder / Hayaletler!</t>
         </is>
       </c>
       <c r="C308" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9789753297103</t>
+          <t>9789753296724</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 19 Pony Express / Kanlı Yol / Kasırga / Beyaz Çöl</t>
+          <t>Altın Klasik Tex Sayı: 2 Satania / İkili Oyun / Kanlı Anlaşma / Yüze Karşı İki</t>
         </is>
       </c>
       <c r="C309" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9789753297059</t>
+          <t>9789753297103</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 18 sıcak Kurşun / Son Atış / Bueblo Bonito / New Orleans</t>
+          <t>Altın Klasik Tex Sayı: 19 Pony Express / Kanlı Yol / Kasırga / Beyaz Çöl</t>
         </is>
       </c>
       <c r="C310" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9789753296762</t>
+          <t>9789753297059</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 6 Kanlı Şafak / Yampa Flat / Piuteler / Fetişin Gizemi</t>
+          <t>Altın Klasik Tex Sayı: 18 sıcak Kurşun / Son Atış / Bueblo Bonito / New Orleans</t>
         </is>
       </c>
       <c r="C311" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9789753296755</t>
+          <t>9789753296762</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 5 Kansas Çakalları / Dodge City / Beyaz Kurdun Sonu / Cesur Plan</t>
+          <t>Altın Klasik Tex Sayı: 6 Kanlı Şafak / Yampa Flat / Piuteler / Fetişin Gizemi</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>35</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9789753296748</t>
+          <t>9789753296755</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 4 Cesur Teks / Gizli Boğaz / Gizemli Dağ / Yangın</t>
+          <t>Altın Klasik Tex Sayı: 5 Kansas Çakalları / Dodge City / Beyaz Kurdun Sonu / Cesur Plan</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>27.78</v>
+        <v>35</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9789753297837</t>
+          <t>9789753296748</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 33 Silver Star / Ödül Avcısı / Aranıyor / Yaralı Yüz</t>
+          <t>Altın Klasik Tex Sayı: 4 Cesur Teks / Gizli Boğaz / Gizemli Dağ / Yangın</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>35</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9789753297738</t>
+          <t>9789753297837</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 32 Mefisto'nun Oğlu / Dört Tılsım / Kara Büyü / Lanetli Yelkenli</t>
+          <t>Altın Klasik Tex Sayı: 33 Silver Star / Ödül Avcısı / Aranıyor / Yaralı Yüz</t>
         </is>
       </c>
       <c r="C315" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9789753297721</t>
+          <t>9789753297738</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 31 Haydut Dugan / Kuzey Yolunda / Savaş Tamtamları / Kırmızıceketler</t>
+          <t>Altın Klasik Tex Sayı: 32 Mefisto'nun Oğlu / Dört Tılsım / Kara Büyü / Lanetli Yelkenli</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>27.78</v>
+        <v>35</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>3990000015412</t>
+          <t>9789753297721</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Aylık Altın Seri Tex Sayı: 157 Adanın Tiranı</t>
+          <t>Altın Klasik Tex Sayı: 31 Haydut Dugan / Kuzey Yolunda / Savaş Tamtamları / Kırmızıceketler</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>15.84</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>3990000015075</t>
+          <t>3990000015412</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Aylık Altın Seri Tex Sayı: 156 Denizde Savaş</t>
+          <t>Aylık Altın Seri Tex Sayı: 157 Adanın Tiranı</t>
         </is>
       </c>
       <c r="C318" s="1">
         <v>15.84</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9799753293227</t>
+          <t>3990000015075</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Dylan Dog Dev Albüm Sayı: 1</t>
+          <t>Aylık Altın Seri Tex Sayı: 156 Denizde Savaş</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>35</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9789753295741</t>
+          <t>9799753293227</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Martin Mystere Maceraları: 4</t>
+          <t>Dylan Dog Dev Albüm Sayı: 1</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>27.78</v>
+        <v>35</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9789753295369</t>
+          <t>9789753295741</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Martin Mystere Maceraları: 3</t>
+          <t>Efsanevi Martin Mystere Maceraları: 4</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>25.93</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9799753294897</t>
+          <t>9789753295369</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Martin Mystere Maceraları: 2</t>
+          <t>Efsanevi Martin Mystere Maceraları: 3</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>27.78</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9799753293418</t>
+          <t>9799753294897</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Dylan Dog 1</t>
+          <t>Efsanevi Martin Mystere Maceraları: 2</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>30</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>2789785969976</t>
+          <t>9799753293418</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Tex Sayı: 203 Meşin Yüz</t>
+          <t>Efsanevi Dylan Dog 1</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>16</v>
+        <v>30</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9789753291699</t>
+          <t>2789785969976</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Cinayet ve Yaratma Zamanı</t>
+          <t>Tex Sayı: 203 Meşin Yüz</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>11.11</v>
+        <v>16</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>2880000074960</t>
+          <t>9789753291699</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Aylık Tex Sayı: 182 İnsan Avı</t>
+          <t>Cinayet ve Yaratma Zamanı</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>15.84</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9799753293111</t>
+          <t>2880000074960</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Üç Silahşörler - 2 - Yirmi Yıl Sonra Birinci Kitap</t>
+          <t>Aylık Tex Sayı: 182 İnsan Avı</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>20</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9799753295009</t>
+          <t>9799753293111</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Süzgecinde Mutfak Kültürümüz (Kuşe)</t>
+          <t>Üç Silahşörler - 2 - Yirmi Yıl Sonra Birinci Kitap</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>84</v>
+        <v>20</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9789753297431</t>
+          <t>9799753295009</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Deniz Gürsoy - Tespih-Nargile-Puro</t>
+          <t>Tarihin Süzgecinde Mutfak Kültürümüz (Kuşe)</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>800</v>
+        <v>84</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786254130687</t>
+          <t>9789753297431</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetimizin Müziği Türk Tangosu</t>
+          <t>Deniz Gürsoy - Tespih-Nargile-Puro</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>1600</v>
+        <v>800</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786254130564</t>
+          <t>9786254130687</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Rekin Teksoy'un Sinema Tarihi (Kutulu, 2 Cilt)</t>
+          <t>Cumhuriyetimizin Müziği Türk Tangosu</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>4000</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786254130380</t>
+          <t>9786254130564</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Larousse - Gastronomique</t>
+          <t>Rekin Teksoy'un Sinema Tarihi (Kutulu, 2 Cilt)</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>7000</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9789753297684</t>
+          <t>9786254130380</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Zeytin Kitabı</t>
+          <t>Larousse - Gastronomique</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>250</v>
+        <v>7000</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9789753295383</t>
+          <t>9789753297684</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Yüreksöken Cinayetleri</t>
+          <t>Zeytin Kitabı</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>46</v>
+        <v>250</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9789753297257</t>
+          <t>9789753295383</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Aşk Yaşamdan Önce Gelir -Seçme Şiirler / Selected Poems</t>
+          <t>Yüreksöken Cinayetleri</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>400</v>
+        <v>46</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9799753293722</t>
+          <t>9789753297257</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Batı Batıdır</t>
+          <t>Aşk Yaşamdan Önce Gelir -Seçme Şiirler / Selected Poems</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>60</v>
+        <v>400</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9789753296915</t>
+          <t>9799753293722</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 9 Vadide Facia / Uğursuz Rastlantılar / Riskli Kart / Hayalet Kasaba</t>
+          <t>Batı Batıdır</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9789753296939</t>
+          <t>9789753296915</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Bu Mülkün Sultanları</t>
+          <t>Altın Klasik Tex Sayı: 9 Vadide Facia / Uğursuz Rastlantılar / Riskli Kart / Hayalet Kasaba</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9789753297080</t>
+          <t>9789753296939</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Bir Arkeoloji Dedektifinin Maceraları 1 (Ciltli)</t>
+          <t>Bu Mülkün Sultanları</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>52</v>
+        <v>300</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9789753297493</t>
+          <t>9789753297080</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 1</t>
+          <t>Bir Arkeoloji Dedektifinin Maceraları 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>80</v>
+        <v>52</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9789753299091</t>
+          <t>9789753297493</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Gurme Kent Gaziantep Mutfağı</t>
+          <t>Dampyr Süper Cilt: 1</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>800</v>
+        <v>80</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>3990000026505</t>
+          <t>9789753299091</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Altın Klasik Tex Sayı: 39</t>
+          <t>Gurme Kent Gaziantep Mutfağı</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>900</v>
+        <v>800</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9789753291880</t>
+          <t>3990000026505</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Mezbahada Dans - Bir Matthew Scudder Polisiyesi</t>
+          <t>Altın Klasik Tex Sayı: 39</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>44</v>
+        <v>900</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9789753296519</t>
+          <t>9789753291880</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Meğer Mutfak Bir Masalmış</t>
+          <t>Mezbahada Dans - Bir Matthew Scudder Polisiyesi</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>120</v>
+        <v>44</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9799753293524</t>
+          <t>9789753296519</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Martin Mystere Dev Albüm Sayı: 5 Hayat Ağacı</t>
+          <t>Meğer Mutfak Bir Masalmış</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>96</v>
+        <v>120</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9789753296458</t>
+          <t>9799753293524</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Kıskanmak</t>
+          <t>Martin Mystere Dev Albüm Sayı: 5 Hayat Ağacı</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>200</v>
+        <v>96</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9789753296427</t>
+          <t>9789753296458</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı ve Siyah</t>
+          <t>Kıskanmak</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>3990000013903</t>
+          <t>9789753296427</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Julia Bir Kriminologun Maceraları 1</t>
+          <t>Kırmızı ve Siyah</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>96</v>
+        <v>120</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9789753297202</t>
+          <t>3990000013903</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Üç İstanbul (Cep Boy)</t>
+          <t>Julia Bir Kriminologun Maceraları 1</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>200</v>
+        <v>96</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9789753297845</t>
+          <t>9789753297202</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 40</t>
+          <t>Üç İstanbul (Cep Boy)</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9799753293340</t>
+          <t>9789753297845</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Temiz İş</t>
+          <t>Tex Süper Cilt Sayı: 40</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>34</v>
+        <v>80</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9799753293326</t>
+          <t>9799753293340</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Tadı Damağımda Kalan Ülke: Mısır</t>
+          <t>Temiz İş</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>40</v>
+        <v>34</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9799753293678</t>
+          <t>9799753293326</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Profesör</t>
+          <t>Tadı Damağımda Kalan Ülke: Mısır</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>88</v>
+        <v>40</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9789753299213</t>
+          <t>9799753293678</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’nun Tadı Tuzu</t>
+          <t>Profesör</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>330</v>
+        <v>88</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9789753292917</t>
+          <t>9789753299213</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 3 Yılan İşareti</t>
+          <t>Anadolu’nun Tadı Tuzu</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>80</v>
+        <v>330</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9799753294446</t>
+          <t>9789753292917</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 7</t>
+          <t>Tex Özel Albüm Sayı: 3 Yılan İşareti</t>
         </is>
       </c>
       <c r="C356" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786254130656</t>
+          <t>9799753294446</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Decameron (Ciltli)</t>
+          <t>Dampyr Süper Cilt: 7</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>1800</v>
+        <v>80</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786254130670</t>
+          <t>9786254130656</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Vegan Pizza</t>
+          <t>Decameron (Ciltli)</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>700</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786254130601</t>
+          <t>9786254130670</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Ada, Adam ve Kadın</t>
+          <t>Vegan Pizza</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>360</v>
+        <v>700</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786254130632</t>
+          <t>9786254130601</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Burada Ejderhalar Var</t>
+          <t>Ada, Adam ve Kadın</t>
         </is>
       </c>
       <c r="C360" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786254130625</t>
+          <t>9786254130632</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Sisli Gece</t>
+          <t>Burada Ejderhalar Var</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>670</v>
+        <v>360</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786254130618</t>
+          <t>9786254130625</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Vicdan Estetiği</t>
+          <t>Sisli Gece</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>360</v>
+        <v>670</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786259849232</t>
+          <t>9786254130618</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>İnci Küpeli Kadınlar</t>
+          <t>Vicdan Estetiği</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>420</v>
+        <v>360</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786254130595</t>
+          <t>9786259849232</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>İlahi Komedya (Ciltli)</t>
+          <t>İnci Küpeli Kadınlar</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>1800</v>
+        <v>420</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786254130083</t>
+          <t>9786254130595</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Üç Silahşörler</t>
+          <t>İlahi Komedya (Ciltli)</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>1000</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9789753294393</t>
+          <t>9786254130083</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Kibar Fahişelerin İhtişamı ve Çöküşü</t>
+          <t>Üç Silahşörler</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>800</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786254130557</t>
+          <t>9789753294393</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Bir Dem Ankara</t>
+          <t>Kibar Fahişelerin İhtişamı ve Çöküşü</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>900</v>
+        <v>800</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786254130502</t>
+          <t>9786254130557</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Sitemim Lal</t>
+          <t>Bir Dem Ankara</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>600</v>
+        <v>900</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786254130496</t>
+          <t>9786254130502</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Toplu Yemek Hizmetleri</t>
+          <t>Sitemim Lal</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>650</v>
+        <v>600</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786254130489</t>
+          <t>9786254130496</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Arşivden Lezzetler</t>
+          <t>Toplu Yemek Hizmetleri</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>800</v>
+        <v>650</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9799753294262</t>
+          <t>9786254130489</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Batıda Fırtına</t>
+          <t>Arşivden Lezzetler</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>440</v>
+        <v>800</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9789753293716</t>
+          <t>9799753294262</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Çilingir Sofrasında Rakı</t>
+          <t>Batıda Fırtına</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>650</v>
+        <v>440</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9789753297585</t>
+          <t>9789753293716</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Martin Mystere Dev Albüm Sayı: 13 Nuh’un Dedesi Sendromu</t>
+          <t>Çilingir Sofrasında Rakı</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>1200</v>
+        <v>650</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9799753294163</t>
+          <t>9789753297585</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Köylüler</t>
+          <t>Martin Mystere Dev Albüm Sayı: 13 Nuh’un Dedesi Sendromu</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>420</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9789753290661</t>
+          <t>9799753294163</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Yirmi Şiir</t>
+          <t>Köylüler</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>400</v>
+        <v>420</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9799753293180</t>
+          <t>9789753290661</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Vadideki Zambak</t>
+          <t>Yirmi Şiir</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>550</v>
+        <v>400</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9799753294224</t>
+          <t>9799753293180</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Rahip Mouret’nin Günahı</t>
+          <t>Vadideki Zambak</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>600</v>
+        <v>550</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786254130472</t>
+          <t>9799753294224</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Safranbolu Sofrası</t>
+          <t>Rahip Mouret’nin Günahı</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>900</v>
+        <v>600</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786254130403</t>
+          <t>9786254130472</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Tekel’di Özel Oldu</t>
+          <t>Safranbolu Sofrası</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>560</v>
+        <v>900</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786254130410</t>
+          <t>9786254130403</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Paris Bambaşka</t>
+          <t>Tekel’di Özel Oldu</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>400</v>
+        <v>560</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786254130397</t>
+          <t>9786254130410</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Sandviçler ve Salatalar</t>
+          <t>Paris Bambaşka</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>460</v>
+        <v>400</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786057212269</t>
+          <t>9786254130397</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Derin Uyku</t>
+          <t>Sandviçler ve Salatalar</t>
         </is>
       </c>
       <c r="C382" s="1">
         <v>460</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786254130359</t>
+          <t>9786057212269</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Hayallerimizin Seyir Defteri!</t>
+          <t>Derin Uyku</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>520</v>
+        <v>460</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786254130366</t>
+          <t>9786254130359</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Bugün Pazar</t>
+          <t>Hayallerimizin Seyir Defteri!</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>380</v>
+        <v>520</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786254130373</t>
+          <t>9786254130366</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Yaşasın Cumhuriyet</t>
+          <t>Bugün Pazar</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>670</v>
+        <v>380</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786254130342</t>
+          <t>9786254130373</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Eylemlerde Çocuklar Gibi Şendik</t>
+          <t>Yaşasın Cumhuriyet</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>520</v>
+        <v>670</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786057212252</t>
+          <t>9786254130342</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Bahar Temizliği</t>
+          <t>Eylemlerde Çocuklar Gibi Şendik</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>420</v>
+        <v>520</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786057212245</t>
+          <t>9786057212252</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Sokratis ve Cehennemlik Adamın Laneti</t>
+          <t>Bahar Temizliği</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>400</v>
+        <v>420</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786254130335</t>
+          <t>9786057212245</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>İçiyorsam Sebebi Var</t>
+          <t>Sokratis ve Cehennemlik Adamın Laneti</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>560</v>
+        <v>400</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786254130311</t>
+          <t>9786254130335</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Saime Hanım ve Dostlarının Sofrasından</t>
+          <t>İçiyorsam Sebebi Var</t>
         </is>
       </c>
       <c r="C390" s="1">
         <v>560</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786254130328</t>
+          <t>9786254130311</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Hamamcı Ülfet</t>
+          <t>Saime Hanım ve Dostlarının Sofrasından</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>300</v>
+        <v>560</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786254130304</t>
+          <t>9786254130328</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Fuhş-i Atik</t>
+          <t>Hamamcı Ülfet</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>640</v>
+        <v>300</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786254130298</t>
+          <t>9786254130304</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Kendime Leyla</t>
+          <t>Fuhş-i Atik</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>520</v>
+        <v>640</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786254130281</t>
+          <t>9786254130298</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>O Ada Senin Bu Ada Benim</t>
+          <t>Kendime Leyla</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>440</v>
+        <v>520</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786254130267</t>
+          <t>9786254130281</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Ameliyat Arası Covid-19</t>
+          <t>O Ada Senin Bu Ada Benim</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>400</v>
+        <v>440</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786254130250</t>
+          <t>9786254130267</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Vegan Yarim</t>
+          <t>Ameliyat Arası Covid-19</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>560</v>
+        <v>400</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786254130243</t>
+          <t>9786254130250</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Tıkabasa</t>
+          <t>Vegan Yarim</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>520</v>
+        <v>560</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786254130236</t>
+          <t>9786254130243</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Üvey</t>
+          <t>Tıkabasa</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>430</v>
+        <v>520</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786254130229</t>
+          <t>9786254130236</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>İçine Çekenler</t>
+          <t>Üvey</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786254130212</t>
+          <t>9786254130229</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Yoklar Kitabı</t>
+          <t>İçine Çekenler</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>670</v>
+        <v>360</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786254130168</t>
+          <t>9786254130212</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Hikayeli Mutfaklar</t>
+          <t>Yoklar Kitabı</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>560</v>
+        <v>670</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786254130175</t>
+          <t>9786254130168</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Anılar, Mutfaklar, Sofralar</t>
+          <t>Hikayeli Mutfaklar</t>
         </is>
       </c>
       <c r="C402" s="1">
         <v>560</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786254130199</t>
+          <t>9786254130175</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Mevlevi Mutfağı</t>
+          <t>Anılar, Mutfaklar, Sofralar</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>920</v>
+        <v>560</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786254130182</t>
+          <t>9786254130199</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzüne Ölümü İndirdik Gülüm!</t>
+          <t>Mevlevi Mutfağı</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>520</v>
+        <v>920</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786254130120</t>
+          <t>9786254130182</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Meyveli Et Yemekleri</t>
+          <t>Yeryüzüne Ölümü İndirdik Gülüm!</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>560</v>
+        <v>520</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786254130137</t>
+          <t>9786254130120</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Uçsuz Bucaksız Boşluk</t>
+          <t>Osmanlı Meyveli Et Yemekleri</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>170</v>
+        <v>560</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786254130113</t>
+          <t>9786254130137</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Kedi Gülüşü</t>
+          <t>Uçsuz Bucaksız Boşluk</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>520</v>
+        <v>170</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786254130076</t>
+          <t>9786254130113</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Zaman Ötesi İstanbul</t>
+          <t>Kedi Gülüşü</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>600</v>
+        <v>520</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786254130090</t>
+          <t>9786254130076</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Londra’da Türk İzleri</t>
+          <t>Zaman Ötesi İstanbul</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>1600</v>
+        <v>600</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9789753298292</t>
+          <t>9786254130090</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Pervin Abla</t>
+          <t>Londra’da Türk İzleri</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>550</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9789753295790</t>
+          <t>9789753298292</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Indiana</t>
+          <t>Pervin Abla</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>580</v>
+        <v>550</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9789753294549</t>
+          <t>9789753295790</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 13 Colorado’da Kan!</t>
+          <t>Indiana</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>1200</v>
+        <v>580</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9789753298285</t>
+          <t>9789753294549</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>İstanbul'un Eski İkramları</t>
+          <t>Tex Özel Albüm Sayı: 13 Colorado’da Kan!</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>400</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>4440000001164</t>
+          <t>9789753298285</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Cem Sultan</t>
+          <t>İstanbul'un Eski İkramları</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9786254130144</t>
+          <t>4440000001164</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Kafesperest</t>
+          <t>Cem Sultan</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>360</v>
+        <v>500</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786254130069</t>
+          <t>9786254130144</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Müsebbib</t>
+          <t>Kafesperest</t>
         </is>
       </c>
       <c r="C416" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786057390615</t>
+          <t>9786254130069</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Dolapta Biri Var</t>
+          <t>Müsebbib</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>420</v>
+        <v>360</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786254130045</t>
+          <t>9786057390615</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nesil Kooperatifler: Topluluk, Aidiyet ve Yer-Temellilik</t>
+          <t>Dolapta Biri Var</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>460</v>
+        <v>420</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786254130038</t>
+          <t>9786254130045</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Tescilli Lezzetleri</t>
+          <t>Yeni Nesil Kooperatifler: Topluluk, Aidiyet ve Yer-Temellilik</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>940</v>
+        <v>460</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786254130014</t>
+          <t>9786254130038</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Kösem Sultan</t>
+          <t>Türkiye’nin Tescilli Lezzetleri</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>200</v>
+        <v>940</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786254130007</t>
+          <t>9786254130014</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Fatma Hanım’ın Evine Bir Erkek Lazım</t>
+          <t>Kösem Sultan</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>460</v>
+        <v>200</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786254130021</t>
+          <t>9786254130007</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Kibar Fahişe Zeynep</t>
+          <t>Fatma Hanım’ın Evine Bir Erkek Lazım</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>300</v>
+        <v>460</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9789753299794</t>
+          <t>9786254130021</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Saray Kadınları</t>
+          <t>Kibar Fahişe Zeynep</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>800</v>
+        <v>300</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9789753299770</t>
+          <t>9789753299794</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Şef mi Olacaksın Sen?</t>
+          <t>Saray Kadınları</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>560</v>
+        <v>800</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9789753298216</t>
+          <t>9789753299770</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Cengiz Han</t>
+          <t>Şef mi Olacaksın Sen?</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>500</v>
+        <v>560</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9789753299992</t>
+          <t>9789753298216</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Rakıların Başı Dönüyor</t>
+          <t>Cengiz Han</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>440</v>
+        <v>500</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9789753298582</t>
+          <t>9789753299992</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Adeta Hayal</t>
+          <t>Rakıların Başı Dönüyor</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>170</v>
+        <v>440</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9789753299978</t>
+          <t>9789753298582</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Yediğimiz Bir Dilim Ekmek Gibi Yaşadığımız Bir Dilim Zaman</t>
+          <t>Adeta Hayal</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>340</v>
+        <v>170</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9789753299954</t>
+          <t>9789753299978</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Unutulmuş Tatlılar</t>
+          <t>Yediğimiz Bir Dilim Ekmek Gibi Yaşadığımız Bir Dilim Zaman</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>920</v>
+        <v>340</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9789753299947</t>
+          <t>9789753299954</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Umudunu Yitirmiş Kadınlar</t>
+          <t>Unutulmuş Tatlılar</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>580</v>
+        <v>920</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9789753299909</t>
+          <t>9789753299947</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Canım Ada</t>
+          <t>Umudunu Yitirmiş Kadınlar</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>670</v>
+        <v>580</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9789753291175</t>
+          <t>9789753299909</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Nar: 96 Fruits of Literature A Selection Seçmeler</t>
+          <t>Canım Ada</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>800</v>
+        <v>670</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9789753298254</t>
+          <t>9789753291175</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Bir Şehr-i İstanbul Ki...</t>
+          <t>Nar: 96 Fruits of Literature A Selection Seçmeler</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>600</v>
+        <v>800</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9789753299893</t>
+          <t>9789753298254</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Kavuşursak Aşk Olur</t>
+          <t>Bir Şehr-i İstanbul Ki...</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>170</v>
+        <v>600</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9789753299763</t>
+          <t>9789753299893</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Unutulanlar, Hiç Bilinmeyenler ve Bilinmek İstemeyenler (2 Cilt Kutulu)</t>
+          <t>Kavuşursak Aşk Olur</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>2200</v>
+        <v>170</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9789753299800</t>
+          <t>9789753299763</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Kokulu Ot ve Baharat Ansiklopedisi</t>
+          <t>Unutulanlar, Hiç Bilinmeyenler ve Bilinmek İstemeyenler (2 Cilt Kutulu)</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>1400</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9789753299725</t>
+          <t>9789753299800</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Romancının Dünyası</t>
+          <t>Kokulu Ot ve Baharat Ansiklopedisi</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>600</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9789753299732</t>
+          <t>9789753299725</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Günümüze Moda'da Gezinti</t>
+          <t>Romancının Dünyası</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9789753299756</t>
+          <t>9789753299732</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Babamın Masalı</t>
+          <t>Geçmişten Günümüze Moda'da Gezinti</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>440</v>
+        <v>500</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9789753290371</t>
+          <t>9789753299756</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Çulluk</t>
+          <t>Babamın Masalı</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>550</v>
+        <v>440</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9789753298117</t>
+          <t>9789753290371</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Ak Saçlı Genç Kız</t>
+          <t>Çulluk</t>
         </is>
       </c>
       <c r="C441" s="1">
         <v>550</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9789753299671</t>
+          <t>9789753298117</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Onu Ben Öldürdüm Leonardo</t>
+          <t>Ak Saçlı Genç Kız</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>420</v>
+        <v>550</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9789753299664</t>
+          <t>9789753299671</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Evlerimizin Bülbülleri Seyyar Satıcılarımız</t>
+          <t>Onu Ben Öldürdüm Leonardo</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>650</v>
+        <v>420</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9789753298827</t>
+          <t>9789753299664</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Hayat Yeniden</t>
+          <t>Evlerimizin Bülbülleri Seyyar Satıcılarımız</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>400</v>
+        <v>650</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9789753299657</t>
+          <t>9789753298827</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Damağımdaki Tat</t>
+          <t>Hayat Yeniden</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>520</v>
+        <v>400</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9789753299602</t>
+          <t>9789753299657</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Adasında Bir Köy</t>
+          <t>Damağımdaki Tat</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>600</v>
+        <v>520</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9789753299640</t>
+          <t>9789753299602</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Ekmek Tuz Kitap ve Şekere Saygı</t>
+          <t>Hüzün Adasında Bir Köy</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>340</v>
+        <v>600</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9789753299633</t>
+          <t>9789753299640</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Zarife</t>
+          <t>Ekmek Tuz Kitap ve Şekere Saygı</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>420</v>
+        <v>340</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9789753299619</t>
+          <t>9789753299633</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Vefa Zat'ın Eski İstanbul'u ve Meyhaneleri</t>
+          <t>Zarife</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>540</v>
+        <v>420</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9789753299541</t>
+          <t>9789753299619</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Benimle Çıkar mısın?</t>
+          <t>Vefa Zat'ın Eski İstanbul'u ve Meyhaneleri</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>360</v>
+        <v>540</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9789753299558</t>
+          <t>9789753299541</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Melek Tokadı</t>
+          <t>Benimle Çıkar mısın?</t>
         </is>
       </c>
       <c r="C451" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9789753299534</t>
+          <t>9789753299558</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Türk Tangosunun Kurucusu Necip Celal Andel Sanatı, Hayatı, Yaşadığı İstanbul</t>
+          <t>Melek Tokadı</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>1600</v>
+        <v>360</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9789753299510</t>
+          <t>9789753299534</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Yağlıboya Babaanne</t>
+          <t>Türk Tangosunun Kurucusu Necip Celal Andel Sanatı, Hayatı, Yaşadığı İstanbul</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>170</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9789753299497</t>
+          <t>9789753299510</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>Likörden Şaraba Votkadan Rakıya Tekel’in Nesi Kaldı</t>
+          <t>Yağlıboya Babaanne</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>400</v>
+        <v>170</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9789753299473</t>
+          <t>9789753299497</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Kelimelemeler</t>
+          <t>Likörden Şaraba Votkadan Rakıya Tekel’in Nesi Kaldı</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9789753299480</t>
+          <t>9789753299473</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Gençler İçin Nutuk</t>
+          <t>Kelimelemeler</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9789753299008</t>
+          <t>9789753299480</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Faruk Şüyün'ün Manavı, Aktarı, Kuruyemişçisi</t>
+          <t>Gençler İçin Nutuk</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>680</v>
+        <v>400</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9789753298858</t>
+          <t>9789753299008</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Suçları</t>
+          <t>Faruk Şüyün'ün Manavı, Aktarı, Kuruyemişçisi</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>500</v>
+        <v>680</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9789753299442</t>
+          <t>9789753298858</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Kamera Önü Oyunculuk</t>
+          <t>Aşkın Suçları</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9789753299435</t>
+          <t>9789753299442</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Vegan Sağlık</t>
+          <t>Kamera Önü Oyunculuk</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>540</v>
+        <v>450</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9789753299411</t>
+          <t>9789753299435</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Ayaküstü İzmir</t>
+          <t>Vegan Sağlık</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>1560</v>
+        <v>540</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9789753299367</t>
+          <t>9789753299411</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Adabıyla Rakı ve  Çilingir Sofrası</t>
+          <t>Ayaküstü İzmir</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>540</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9789753299381</t>
+          <t>9789753299367</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Bir Aşçının Dünlüğü</t>
+          <t>Adabıyla Rakı ve  Çilingir Sofrası</t>
         </is>
       </c>
       <c r="C463" s="1">
         <v>540</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9789753299350</t>
+          <t>9789753299381</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Unutulmuş Ekmekler</t>
+          <t>Bir Aşçının Dünlüğü</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>920</v>
+        <v>540</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9789753299343</t>
+          <t>9789753299350</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Bir Lokma Ekmek Bir Yudum Çay</t>
+          <t>Unutulmuş Ekmekler</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>540</v>
+        <v>920</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9789753299336</t>
+          <t>9789753299343</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Olmazsa Olmaz Kahvaltı</t>
+          <t>Bir Lokma Ekmek Bir Yudum Çay</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>680</v>
+        <v>540</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9789753299244</t>
+          <t>9789753299336</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Yeniköy’de Bir Yalı</t>
+          <t>Olmazsa Olmaz Kahvaltı</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>480</v>
+        <v>680</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9789753299305</t>
+          <t>9789753299244</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Ex-libris ya da Pertev Efendi’nin Olağanüstü Yolculuğu</t>
+          <t>Yeniköy’de Bir Yalı</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>520</v>
+        <v>480</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9789753299312</t>
+          <t>9789753299305</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Mutfak Sözlüğüm</t>
+          <t>Ex-libris ya da Pertev Efendi’nin Olağanüstü Yolculuğu</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>1400</v>
+        <v>520</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9789753299299</t>
+          <t>9789753299312</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Fas’ın Altın İksiri Argan</t>
+          <t>Mutfak Sözlüğüm</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>700</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9789753299251</t>
+          <t>9789753299299</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Boşanma Hikayeleri</t>
+          <t>Fas’ın Altın İksiri Argan</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>400</v>
+        <v>700</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9789753298742</t>
+          <t>9789753299251</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Ameliyat Arası</t>
+          <t>En Güzel Boşanma Hikayeleri</t>
         </is>
       </c>
       <c r="C472" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9789753290388</t>
+          <t>9789753298742</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Yiyelim İçelim, Okuyalım Yazalım…</t>
+          <t>Ameliyat Arası</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>340</v>
+        <v>400</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9789753299237</t>
+          <t>9789753290388</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>Kediatri - Kedili Tedavi</t>
+          <t>Yiyelim İçelim, Okuyalım Yazalım…</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>600</v>
+        <v>340</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9789753299220</t>
+          <t>9789753299237</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Afrika’nın Kavşağı</t>
+          <t>Kediatri - Kedili Tedavi</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9789753299183</t>
+          <t>9789753299220</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Lezzetin Fizyolojisi ya da Yüce Mutfak Üzerine Düşünceler</t>
+          <t>Afrika’nın Kavşağı</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>750</v>
+        <v>500</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9789753299121</t>
+          <t>9789753299183</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>Anıları Yaşamak</t>
+          <t>Lezzetin Fizyolojisi ya da Yüce Mutfak Üzerine Düşünceler</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>400</v>
+        <v>750</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9789753299152</t>
+          <t>9789753299121</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>Savrulanlar</t>
+          <t>Anıları Yaşamak</t>
         </is>
       </c>
       <c r="C478" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9789753299145</t>
+          <t>9789753299152</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>Bir Arkeoloji Detektifinin Maceraları</t>
+          <t>Savrulanlar</t>
         </is>
       </c>
       <c r="C479" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9789753299169</t>
+          <t>9789753299145</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>Neden Benim de Bir Restoranım Olmasın?</t>
+          <t>Bir Arkeoloji Detektifinin Maceraları</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>340</v>
+        <v>400</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9789753299176</t>
+          <t>9789753299169</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>Büyük Sos Şöleni</t>
+          <t>Neden Benim de Bir Restoranım Olmasın?</t>
         </is>
       </c>
       <c r="C481" s="1">
-        <v>680</v>
+        <v>340</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>9789753299107</t>
+          <t>9789753299176</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>Kendimi Hep Şaşırtırım Zaten</t>
+          <t>Büyük Sos Şöleni</t>
         </is>
       </c>
       <c r="C482" s="1">
-        <v>400</v>
+        <v>680</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>9789753298025</t>
+          <t>9789753299107</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>Yiyin Efendiler Yiyin</t>
+          <t>Kendimi Hep Şaşırtırım Zaten</t>
         </is>
       </c>
       <c r="C483" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>9789753299053</t>
+          <t>9789753298025</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>Üç İstanbul</t>
+          <t>Yiyin Efendiler Yiyin</t>
         </is>
       </c>
       <c r="C484" s="1">
-        <v>1000</v>
+        <v>400</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>9789753299084</t>
+          <t>9789753299053</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığın Beşiğine Yolculuk</t>
+          <t>Üç İstanbul</t>
         </is>
       </c>
       <c r="C485" s="1">
-        <v>560</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>9789753299060</t>
+          <t>9789753299084</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>Zeytin Kokulu Kuzey Ege Lokantaları</t>
+          <t>İnsanlığın Beşiğine Yolculuk</t>
         </is>
       </c>
       <c r="C486" s="1">
-        <v>540</v>
+        <v>560</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>9789753299077</t>
+          <t>9789753299060</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>Yusuf’un Limanları</t>
+          <t>Zeytin Kokulu Kuzey Ege Lokantaları</t>
         </is>
       </c>
       <c r="C487" s="1">
-        <v>440</v>
+        <v>540</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>9789753298247</t>
+          <t>9789753299077</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>Tiridine, Tiridine, Suyuna da Bandım...</t>
+          <t>Yusuf’un Limanları</t>
         </is>
       </c>
       <c r="C488" s="1">
-        <v>650</v>
+        <v>440</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>9789753298957</t>
+          <t>9789753298247</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>El Çabukluğu Marifet</t>
+          <t>Tiridine, Tiridine, Suyuna da Bandım...</t>
         </is>
       </c>
       <c r="C489" s="1">
-        <v>400</v>
+        <v>650</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>9789753299701</t>
+          <t>9789753298957</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>Demlikten Süzülen Kültür: Çay</t>
+          <t>El Çabukluğu Marifet</t>
         </is>
       </c>
       <c r="C490" s="1">
-        <v>650</v>
+        <v>400</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>9789753291033</t>
+          <t>9789753299701</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>Decameron (2 Cilt Takım Kutulu)</t>
+          <t>Demlikten Süzülen Kültür: Çay</t>
         </is>
       </c>
       <c r="C491" s="1">
-        <v>2000</v>
+        <v>650</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>9789753298964</t>
+          <t>9789753291033</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>Kitabüt Tabbahin - Bir Osmanlı Yemek Yazması (2 Kitap Takım Kutulu)</t>
+          <t>Decameron (2 Cilt Takım Kutulu)</t>
         </is>
       </c>
       <c r="C492" s="1">
-        <v>1100</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>9789753298940</t>
+          <t>9789753298964</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>Sanatçı Sofraları</t>
+          <t>Kitabüt Tabbahin - Bir Osmanlı Yemek Yazması (2 Kitap Takım Kutulu)</t>
         </is>
       </c>
       <c r="C493" s="1">
-        <v>400</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>9789753298995</t>
+          <t>9789753298940</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>Bozkırın Efendisi</t>
+          <t>Sanatçı Sofraları</t>
         </is>
       </c>
       <c r="C494" s="1">
-        <v>580</v>
+        <v>400</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>9789753298919</t>
+          <t>9789753298995</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>Menopoz mu, O da Ne?</t>
+          <t>Bozkırın Efendisi</t>
         </is>
       </c>
       <c r="C495" s="1">
-        <v>400</v>
+        <v>580</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>9789753298889</t>
+          <t>9789753298919</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>Güneydoğu Anadolu Bölgesi Mutfak Kültürü ve Yemekleri</t>
+          <t>Menopoz mu, O da Ne?</t>
         </is>
       </c>
       <c r="C496" s="1">
-        <v>560</v>
+        <v>400</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" s="1" t="inlineStr">
         <is>
-          <t>9789753298926</t>
+          <t>9789753298889</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>Asur'un Kadim Sabii Dininden Günümüze Ezidiler ve Mandeenler</t>
+          <t>Güneydoğu Anadolu Bölgesi Mutfak Kültürü ve Yemekleri</t>
         </is>
       </c>
       <c r="C497" s="1">
-        <v>500</v>
+        <v>560</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>9789753297981</t>
+          <t>9789753298926</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>Uğurlu Adamlar</t>
+          <t>Asur'un Kadim Sabii Dininden Günümüze Ezidiler ve Mandeenler</t>
         </is>
       </c>
       <c r="C498" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>9789753296564</t>
+          <t>9789753297981</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Kadınları ve Folklorik Özellikleri</t>
+          <t>Uğurlu Adamlar</t>
         </is>
       </c>
       <c r="C499" s="1">
-        <v>800</v>
+        <v>300</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="1" t="inlineStr">
         <is>
-          <t>9789753298902</t>
+          <t>9789753296564</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>Vegan Beslenme</t>
+          <t>Türkiye’nin Kadınları ve Folklorik Özellikleri</t>
         </is>
       </c>
       <c r="C500" s="1">
-        <v>540</v>
+        <v>800</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" s="1" t="inlineStr">
         <is>
-          <t>9789753298896</t>
+          <t>9789753298902</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>Benim Paris'im</t>
+          <t>Vegan Beslenme</t>
         </is>
       </c>
       <c r="C501" s="1">
-        <v>400</v>
+        <v>540</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>9789753298704</t>
+          <t>9789753298896</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>Dünyamızı Biçimlendiren Olağanüstü Bitkiler</t>
+          <t>Benim Paris'im</t>
         </is>
       </c>
       <c r="C502" s="1">
-        <v>3000</v>
+        <v>400</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" s="1" t="inlineStr">
         <is>
-          <t>9789753298834</t>
+          <t>9789753298704</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>Sarıklı İhtilalci Ali Suavi</t>
+          <t>Dünyamızı Biçimlendiren Olağanüstü Bitkiler</t>
         </is>
       </c>
       <c r="C503" s="1">
-        <v>320</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" s="1" t="inlineStr">
         <is>
-          <t>9789753298575</t>
+          <t>9789753298834</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>Tipi Dindi</t>
+          <t>Sarıklı İhtilalci Ali Suavi</t>
         </is>
       </c>
       <c r="C504" s="1">
-        <v>450</v>
+        <v>320</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" s="1" t="inlineStr">
         <is>
-          <t>9789753298698</t>
+          <t>9789753298575</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>Bebeler ve Püreler</t>
+          <t>Tipi Dindi</t>
         </is>
       </c>
       <c r="C505" s="1">
-        <v>360</v>
+        <v>450</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" s="1" t="inlineStr">
         <is>
-          <t>9789753297387</t>
+          <t>9789753298698</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Martin Mystere Maceraları: 6</t>
+          <t>Bebeler ve Püreler</t>
         </is>
       </c>
       <c r="C506" s="1">
-        <v>1200</v>
+        <v>360</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" s="1" t="inlineStr">
         <is>
-          <t>9789753297691</t>
+          <t>9789753297387</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Martin Mystere Maceraları: 7</t>
+          <t>Efsanevi Martin Mystere Maceraları: 6</t>
         </is>
       </c>
       <c r="C507" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" s="1" t="inlineStr">
         <is>
-          <t>9789753295703</t>
+          <t>9789753297691</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>Rekin Teksoy’un Türk Sineması</t>
+          <t>Efsanevi Martin Mystere Maceraları: 7</t>
         </is>
       </c>
       <c r="C508" s="1">
-        <v>600</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" s="1" t="inlineStr">
         <is>
-          <t>9786254130694</t>
+          <t>9789753295703</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>Adatepe Öyküleri (Ciltli)</t>
+          <t>Rekin Teksoy’un Türk Sineması</t>
         </is>
       </c>
       <c r="C509" s="1">
-        <v>670</v>
+        <v>600</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" s="1" t="inlineStr">
         <is>
-          <t>9789753296540</t>
+          <t>9786254130694</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>Acı Şeker</t>
+          <t>Adatepe Öyküleri (Ciltli)</t>
         </is>
       </c>
       <c r="C510" s="1">
-        <v>650</v>
+        <v>670</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" s="1" t="inlineStr">
         <is>
-          <t>9789753294386</t>
+          <t>9789753296540</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>Bir Hayat</t>
+          <t>Acı Şeker</t>
         </is>
       </c>
       <c r="C511" s="1">
-        <v>550</v>
+        <v>650</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" s="1" t="inlineStr">
         <is>
-          <t>9789753290968</t>
+          <t>9789753294386</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>Bütün Oyunları</t>
+          <t>Bir Hayat</t>
         </is>
       </c>
       <c r="C512" s="1">
-        <v>600</v>
+        <v>550</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" s="1" t="inlineStr">
         <is>
-          <t>9789753295222</t>
+          <t>9789753290968</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 12</t>
+          <t>Bütün Oyunları</t>
         </is>
       </c>
       <c r="C513" s="1">
-        <v>1200</v>
+        <v>600</v>
       </c>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" s="1" t="inlineStr">
         <is>
-          <t>9789753296922</t>
+          <t>9789753295222</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>Çilingir Sofrasında Rakı Mezeleri - Hepsi Denenmiş 304 Meze Tarifi</t>
+          <t>Dampyr Süper Cilt: 12</t>
         </is>
       </c>
       <c r="C514" s="1">
-        <v>700</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" s="1" t="inlineStr">
         <is>
-          <t>9789753291040</t>
+          <t>9789753296922</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>Decameron</t>
+          <t>Çilingir Sofrasında Rakı Mezeleri - Hepsi Denenmiş 304 Meze Tarifi</t>
         </is>
       </c>
       <c r="C515" s="1">
-        <v>1200</v>
+        <v>700</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" s="1" t="inlineStr">
         <is>
-          <t>9799753294118</t>
+          <t>9789753291040</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>Mavi Evdekiler</t>
+          <t>Decameron</t>
         </is>
       </c>
       <c r="C516" s="1">
-        <v>520</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" s="1" t="inlineStr">
         <is>
-          <t>9789753295574</t>
+          <t>9799753294118</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>Midenin Cilası Çorba</t>
+          <t>Mavi Evdekiler</t>
         </is>
       </c>
       <c r="C517" s="1">
-        <v>700</v>
+        <v>520</v>
       </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" s="1" t="inlineStr">
         <is>
-          <t>9799753293500</t>
+          <t>9789753295574</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>Şükür ki ’Gurme’ Dediklerinden Değilim</t>
+          <t>Midenin Cilası Çorba</t>
         </is>
       </c>
       <c r="C518" s="1">
-        <v>400</v>
+        <v>700</v>
       </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" s="1" t="inlineStr">
         <is>
-          <t>9789753295253</t>
+          <t>9799753293500</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>Tarih Boyunca Akdeniz Uygarlıkları</t>
+          <t>Şükür ki ’Gurme’ Dediklerinden Değilim</t>
         </is>
       </c>
       <c r="C519" s="1">
-        <v>2000</v>
+        <v>400</v>
       </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" s="1" t="inlineStr">
         <is>
-          <t>9799753294101</t>
+          <t>9789753295253</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>Tak Koluna Sepeti</t>
+          <t>Tarih Boyunca Akdeniz Uygarlıkları</t>
         </is>
       </c>
       <c r="C520" s="1">
-        <v>400</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" s="1" t="inlineStr">
         <is>
-          <t>9789753296151</t>
+          <t>9799753294101</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 19</t>
+          <t>Tak Koluna Sepeti</t>
         </is>
       </c>
       <c r="C521" s="1">
-        <v>1200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" s="1" t="inlineStr">
         <is>
-          <t>9789753296021</t>
+          <t>9789753296151</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>Tex Süper Cilt Sayı: 18</t>
+          <t>Tex Süper Cilt Sayı: 19</t>
         </is>
       </c>
       <c r="C522" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" s="1" t="inlineStr">
         <is>
-          <t>9789753296847</t>
+          <t>9789753296021</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>Turnede Bir Artist Öldürüldü (Ciltli)</t>
+          <t>Tex Süper Cilt Sayı: 18</t>
         </is>
       </c>
       <c r="C523" s="1">
-        <v>600</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" s="1" t="inlineStr">
         <is>
-          <t>9789753298148</t>
+          <t>9789753296847</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>Yiyelim İçelim, Tarihini Bilelim - Dünden Bugüne Gastronomi</t>
+          <t>Turnede Bir Artist Öldürüldü (Ciltli)</t>
         </is>
       </c>
       <c r="C524" s="1">
-        <v>650</v>
+        <v>600</v>
       </c>
     </row>
     <row r="525" spans="1:3">
       <c r="A525" s="1" t="inlineStr">
         <is>
-          <t>9799753294927</t>
+          <t>9789753298148</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>Doğu - Batı Dörtlemesi (4 Kitap Takım)</t>
+          <t>Yiyelim İçelim, Tarihini Bilelim - Dünden Bugüne Gastronomi</t>
         </is>
       </c>
       <c r="C525" s="1">
-        <v>1000</v>
+        <v>650</v>
       </c>
     </row>
     <row r="526" spans="1:3">
       <c r="A526" s="1" t="inlineStr">
         <is>
-          <t>9789753295819</t>
+          <t>9799753294927</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>Dilim Gülümsüyo!</t>
+          <t>Doğu - Batı Dörtlemesi (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C526" s="1">
-        <v>540</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="527" spans="1:3">
       <c r="A527" s="1" t="inlineStr">
         <is>
-          <t>9789753295048</t>
+          <t>9789753295819</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>Denizin Çıtırı Hamsi</t>
+          <t>Dilim Gülümsüyo!</t>
         </is>
       </c>
       <c r="C527" s="1">
-        <v>650</v>
+        <v>540</v>
       </c>
     </row>
     <row r="528" spans="1:3">
       <c r="A528" s="1" t="inlineStr">
         <is>
-          <t>9789753298230</t>
+          <t>9789753295048</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>Deniz Tutkunlarına Tekne Sofraları</t>
+          <t>Denizin Çıtırı Hamsi</t>
         </is>
       </c>
       <c r="C528" s="1">
-        <v>700</v>
+        <v>650</v>
       </c>
     </row>
     <row r="529" spans="1:3">
       <c r="A529" s="1" t="inlineStr">
         <is>
-          <t>9789753294355</t>
+          <t>9789753298230</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>Zengin Sofraların Lüks Tatları</t>
+          <t>Deniz Tutkunlarına Tekne Sofraları</t>
         </is>
       </c>
       <c r="C529" s="1">
-        <v>650</v>
+        <v>700</v>
       </c>
     </row>
     <row r="530" spans="1:3">
       <c r="A530" s="1" t="inlineStr">
         <is>
-          <t>9789753298636</t>
+          <t>9789753294355</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>Kambur</t>
+          <t>Zengin Sofraların Lüks Tatları</t>
         </is>
       </c>
       <c r="C530" s="1">
-        <v>340</v>
+        <v>650</v>
       </c>
     </row>
     <row r="531" spans="1:3">
       <c r="A531" s="1" t="inlineStr">
         <is>
-          <t>9789753298179</t>
+          <t>9789753298636</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>Doğadan Duaya İnancı Gözlemlemek</t>
+          <t>Kambur</t>
         </is>
       </c>
       <c r="C531" s="1">
-        <v>520</v>
+        <v>340</v>
       </c>
     </row>
     <row r="532" spans="1:3">
       <c r="A532" s="1" t="inlineStr">
         <is>
-          <t>9789753298681</t>
+          <t>9789753298179</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>İşi Pişirmeden Önce Ne Pişirmeli?</t>
+          <t>Doğadan Duaya İnancı Gözlemlemek</t>
         </is>
       </c>
       <c r="C532" s="1">
-        <v>680</v>
+        <v>520</v>
       </c>
     </row>
     <row r="533" spans="1:3">
       <c r="A533" s="1" t="inlineStr">
         <is>
-          <t>9789753298674</t>
+          <t>9789753298681</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Diyabetin Tarihçesi</t>
+          <t>İşi Pişirmeden Önce Ne Pişirmeli?</t>
         </is>
       </c>
       <c r="C533" s="1">
-        <v>460</v>
+        <v>680</v>
       </c>
     </row>
     <row r="534" spans="1:3">
       <c r="A534" s="1" t="inlineStr">
         <is>
-          <t>9789753298872</t>
+          <t>9789753298674</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>Deniz Gürsoy’un Gastronomi Tarihi</t>
+          <t>Türkiye'de Diyabetin Tarihçesi</t>
         </is>
       </c>
       <c r="C534" s="1">
-        <v>650</v>
+        <v>460</v>
       </c>
     </row>
     <row r="535" spans="1:3">
       <c r="A535" s="1" t="inlineStr">
         <is>
-          <t>9789753299428</t>
+          <t>9789753298872</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>Sefiller (2 Cilt Takım)</t>
+          <t>Deniz Gürsoy’un Gastronomi Tarihi</t>
         </is>
       </c>
       <c r="C535" s="1">
-        <v>1600</v>
+        <v>650</v>
       </c>
     </row>
     <row r="536" spans="1:3">
       <c r="A536" s="1" t="inlineStr">
         <is>
-          <t>9789753298650</t>
+          <t>9789753299428</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>Sizin İçin Pişirdiler</t>
+          <t>Sefiller (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C536" s="1">
-        <v>400</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="537" spans="1:3">
       <c r="A537" s="1" t="inlineStr">
         <is>
-          <t>9789753299282</t>
+          <t>9789753298650</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>Şehir Mektupları</t>
+          <t>Sizin İçin Pişirdiler</t>
         </is>
       </c>
       <c r="C537" s="1">
-        <v>750</v>
+        <v>400</v>
       </c>
     </row>
     <row r="538" spans="1:3">
       <c r="A538" s="1" t="inlineStr">
         <is>
-          <t>9789753297783</t>
+          <t>9789753299282</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>Prens</t>
+          <t>Şehir Mektupları</t>
         </is>
       </c>
       <c r="C538" s="1">
-        <v>500</v>
+        <v>750</v>
       </c>
     </row>
     <row r="539" spans="1:3">
       <c r="A539" s="1" t="inlineStr">
         <is>
-          <t>9789753292726</t>
+          <t>9789753297783</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>Prens</t>
         </is>
       </c>
       <c r="C539" s="1">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="540" spans="1:3">
       <c r="A540" s="1" t="inlineStr">
         <is>
-          <t>9789753298261</t>
+          <t>9789753292726</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>Gece Olmadan!</t>
+          <t>Prens</t>
         </is>
       </c>
       <c r="C540" s="1">
-        <v>460</v>
+        <v>600</v>
       </c>
     </row>
     <row r="541" spans="1:3">
       <c r="A541" s="1" t="inlineStr">
         <is>
-          <t>9789753298544</t>
+          <t>9789753298261</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>İyi Bir Yemek Tek Başına Yenmeyen Yemektir</t>
+          <t>Gece Olmadan!</t>
         </is>
       </c>
       <c r="C541" s="1">
-        <v>540</v>
+        <v>460</v>
       </c>
     </row>
     <row r="542" spans="1:3">
       <c r="A542" s="1" t="inlineStr">
         <is>
-          <t>9789753298551</t>
+          <t>9789753298544</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>101 Ustadan Hayatın "Şey"leri (Ciltli)</t>
+          <t>İyi Bir Yemek Tek Başına Yenmeyen Yemektir</t>
         </is>
       </c>
       <c r="C542" s="1">
-        <v>700</v>
+        <v>540</v>
       </c>
     </row>
     <row r="543" spans="1:3">
       <c r="A543" s="1" t="inlineStr">
         <is>
-          <t>9789753298520</t>
+          <t>9789753298551</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>Açıklamalı Yemek ve Mutfak Terimleri Sözlüğü (Ciltli)</t>
+          <t>101 Ustadan Hayatın "Şey"leri (Ciltli)</t>
         </is>
       </c>
       <c r="C543" s="1">
-        <v>1000</v>
+        <v>700</v>
       </c>
     </row>
     <row r="544" spans="1:3">
       <c r="A544" s="1" t="inlineStr">
         <is>
-          <t>9789753298537</t>
+          <t>9789753298520</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>Şerefe!</t>
+          <t>Açıklamalı Yemek ve Mutfak Terimleri Sözlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C544" s="1">
-        <v>650</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="545" spans="1:3">
       <c r="A545" s="1" t="inlineStr">
         <is>
-          <t>9789753298568</t>
+          <t>9789753298537</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>Lezzet İmiş</t>
+          <t>Şerefe!</t>
         </is>
       </c>
       <c r="C545" s="1">
-        <v>400</v>
+        <v>650</v>
       </c>
     </row>
     <row r="546" spans="1:3">
       <c r="A546" s="1" t="inlineStr">
         <is>
-          <t>9786254130106</t>
+          <t>9789753298568</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>Aşkın İlacı Çikolata</t>
+          <t>Lezzet İmiş</t>
         </is>
       </c>
       <c r="C546" s="1">
-        <v>650</v>
+        <v>400</v>
       </c>
     </row>
     <row r="547" spans="1:3">
       <c r="A547" s="1" t="inlineStr">
         <is>
-          <t>9789753290326</t>
+          <t>9786254130106</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Vatan</t>
+          <t>Aşkın İlacı Çikolata</t>
         </is>
       </c>
       <c r="C547" s="1">
-        <v>450</v>
+        <v>650</v>
       </c>
     </row>
     <row r="548" spans="1:3">
       <c r="A548" s="1" t="inlineStr">
         <is>
-          <t>9789753293730</t>
+          <t>9789753290326</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>Annemin Yemek Defteri</t>
+          <t>Aşk-ı Vatan</t>
         </is>
       </c>
       <c r="C548" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="549" spans="1:3">
       <c r="A549" s="1" t="inlineStr">
         <is>
-          <t>9789753296441</t>
+          <t>9789753293730</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>An Ottoman Saga</t>
+          <t>Annemin Yemek Defteri</t>
         </is>
       </c>
       <c r="C549" s="1">
-        <v>580</v>
+        <v>400</v>
       </c>
     </row>
     <row r="550" spans="1:3">
       <c r="A550" s="1" t="inlineStr">
         <is>
-          <t>9789753297820</t>
+          <t>9789753296441</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>Altı Şüpheli</t>
+          <t>An Ottoman Saga</t>
         </is>
       </c>
       <c r="C550" s="1">
-        <v>520</v>
+        <v>580</v>
       </c>
     </row>
     <row r="551" spans="1:3">
       <c r="A551" s="1" t="inlineStr">
         <is>
-          <t>9789753294669</t>
+          <t>9789753297820</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>Ahmet Haşim Bütün Kitapları</t>
+          <t>Altı Şüpheli</t>
         </is>
       </c>
       <c r="C551" s="1">
-        <v>550</v>
+        <v>520</v>
       </c>
     </row>
     <row r="552" spans="1:3">
       <c r="A552" s="1" t="inlineStr">
         <is>
-          <t>9789753295697</t>
+          <t>9789753294669</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>Zevk Veren Yemekler</t>
+          <t>Ahmet Haşim Bütün Kitapları</t>
         </is>
       </c>
       <c r="C552" s="1">
-        <v>650</v>
+        <v>550</v>
       </c>
     </row>
     <row r="553" spans="1:3">
       <c r="A553" s="1" t="inlineStr">
         <is>
-          <t>9789753296403</t>
+          <t>9789753295697</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Olmak Kolay mı?</t>
+          <t>Zevk Veren Yemekler</t>
         </is>
       </c>
       <c r="C553" s="1">
-        <v>460</v>
+        <v>650</v>
       </c>
     </row>
     <row r="554" spans="1:3">
       <c r="A554" s="1" t="inlineStr">
         <is>
-          <t>9789753295789</t>
+          <t>9789753296403</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>Yeni Baştan</t>
+          <t>Yıldız Olmak Kolay mı?</t>
         </is>
       </c>
       <c r="C554" s="1">
-        <v>700</v>
+        <v>460</v>
       </c>
     </row>
     <row r="555" spans="1:3">
       <c r="A555" s="1" t="inlineStr">
         <is>
-          <t>9799753294675</t>
+          <t>9789753295789</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>Yemek Kitabı</t>
+          <t>Yeni Baştan</t>
         </is>
       </c>
       <c r="C555" s="1">
-        <v>750</v>
+        <v>700</v>
       </c>
     </row>
     <row r="556" spans="1:3">
       <c r="A556" s="1" t="inlineStr">
         <is>
-          <t>9789753296076</t>
+          <t>9799753294675</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>Yemek Damak Tadının Tarihi</t>
+          <t>Yemek Kitabı</t>
         </is>
       </c>
       <c r="C556" s="1">
-        <v>3000</v>
+        <v>750</v>
       </c>
     </row>
     <row r="557" spans="1:3">
       <c r="A557" s="1" t="inlineStr">
         <is>
-          <t>9799753294217</t>
+          <t>9789753296076</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>Üç Malzemeli Beş Yıldızlı Yemekler</t>
+          <t>Yemek Damak Tadının Tarihi</t>
         </is>
       </c>
       <c r="C557" s="1">
-        <v>700</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="558" spans="1:3">
       <c r="A558" s="1" t="inlineStr">
         <is>
-          <t>9789753296526</t>
+          <t>9799753294217</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>Türk Mutfağı</t>
+          <t>Üç Malzemeli Beş Yıldızlı Yemekler</t>
         </is>
       </c>
       <c r="C558" s="1">
-        <v>800</v>
+        <v>700</v>
       </c>
     </row>
     <row r="559" spans="1:3">
       <c r="A559" s="1" t="inlineStr">
         <is>
-          <t>9789753296137</t>
+          <t>9789753296526</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>Turunç Kokulu Düşler</t>
+          <t>Türk Mutfağı</t>
         </is>
       </c>
       <c r="C559" s="1">
-        <v>400</v>
+        <v>800</v>
       </c>
     </row>
     <row r="560" spans="1:3">
       <c r="A560" s="1" t="inlineStr">
         <is>
-          <t>9789753296069</t>
+          <t>9789753296137</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>Tok Karnına Dokuz Topak Köfte</t>
+          <t>Turunç Kokulu Düşler</t>
         </is>
       </c>
       <c r="C560" s="1">
-        <v>700</v>
+        <v>400</v>
       </c>
     </row>
     <row r="561" spans="1:3">
       <c r="A561" s="1" t="inlineStr">
         <is>
-          <t>9791303316608</t>
+          <t>9789753296069</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 9 Dehşet Vadisi</t>
+          <t>Tok Karnına Dokuz Topak Köfte</t>
         </is>
       </c>
       <c r="C561" s="1">
-        <v>1200</v>
+        <v>700</v>
       </c>
     </row>
     <row r="562" spans="1:3">
       <c r="A562" s="1" t="inlineStr">
         <is>
-          <t>9789753296014</t>
+          <t>9791303316608</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 17 Köle Tacirleri</t>
+          <t>Tex Özel Albüm Sayı: 9 Dehşet Vadisi</t>
         </is>
       </c>
       <c r="C562" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="563" spans="1:3">
       <c r="A563" s="1" t="inlineStr">
         <is>
-          <t>9789753295888</t>
+          <t>9789753296014</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 16 Çöl Yağmacıları!</t>
+          <t>Tex Özel Albüm Sayı: 17 Köle Tacirleri</t>
         </is>
       </c>
       <c r="C563" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="564" spans="1:3">
       <c r="A564" s="1" t="inlineStr">
         <is>
-          <t>9789753295581</t>
+          <t>9789753295888</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 15 Yalnız Atlı!</t>
+          <t>Tex Özel Albüm Sayı: 16 Çöl Yağmacıları!</t>
         </is>
       </c>
       <c r="C564" s="1">
-        <v>2000</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="565" spans="1:3">
       <c r="A565" s="1" t="inlineStr">
         <is>
-          <t>9789753295291</t>
+          <t>9789753295581</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 14 Son Asi</t>
+          <t>Tex Özel Albüm Sayı: 15 Yalnız Atlı!</t>
         </is>
       </c>
       <c r="C565" s="1">
-        <v>1200</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="566" spans="1:3">
       <c r="A566" s="1" t="inlineStr">
         <is>
-          <t>3990000022259</t>
+          <t>9789753295291</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 12 Katiller!</t>
+          <t>Tex Özel Albüm Sayı: 14 Son Asi</t>
         </is>
       </c>
       <c r="C566" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="567" spans="1:3">
       <c r="A567" s="1" t="inlineStr">
         <is>
-          <t>3990000032367</t>
+          <t>3990000022259</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 11 Yıllar Sonra</t>
+          <t>Tex Özel Albüm Sayı: 12 Katiller!</t>
         </is>
       </c>
       <c r="C567" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="568" spans="1:3">
       <c r="A568" s="1" t="inlineStr">
         <is>
-          <t>9771303316709</t>
+          <t>3990000032367</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>Tex Özel Albüm Sayı: 10 Atlanta’lı Adam!</t>
+          <t>Tex Özel Albüm Sayı: 11 Yıllar Sonra</t>
         </is>
       </c>
       <c r="C568" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="569" spans="1:3">
       <c r="A569" s="1" t="inlineStr">
         <is>
-          <t>9789753298223</t>
+          <t>9771303316709</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Şarkıları</t>
+          <t>Tex Özel Albüm Sayı: 10 Atlanta’lı Adam!</t>
         </is>
       </c>
       <c r="C569" s="1">
-        <v>600</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" s="1" t="inlineStr">
         <is>
-          <t>9789753298094</t>
+          <t>9789753298223</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>Her Görüşte Aşk</t>
+          <t>İstanbul Şarkıları</t>
         </is>
       </c>
       <c r="C570" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" s="1" t="inlineStr">
         <is>
-          <t>9789753298124</t>
+          <t>9789753298094</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>Makriköy'e Dönüş</t>
+          <t>Her Görüşte Aşk</t>
         </is>
       </c>
       <c r="C571" s="1">
-        <v>460</v>
+        <v>400</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" s="1" t="inlineStr">
         <is>
-          <t>3990000004360</t>
+          <t>9789753298124</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>Martin Mystere Dev Albüm Sayı: 8 Şeffaf Gölgelerin Sırrı</t>
+          <t>Makriköy'e Dönüş</t>
         </is>
       </c>
       <c r="C572" s="1">
-        <v>1200</v>
+        <v>460</v>
       </c>
     </row>
     <row r="573" spans="1:3">
       <c r="A573" s="1" t="inlineStr">
         <is>
-          <t>9789753295345</t>
+          <t>3990000004360</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>Martin Mystere Dev Albüm Sayı: 7 Canavar</t>
+          <t>Martin Mystere Dev Albüm Sayı: 8 Şeffaf Gölgelerin Sırrı</t>
         </is>
       </c>
       <c r="C573" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="574" spans="1:3">
       <c r="A574" s="1" t="inlineStr">
         <is>
-          <t>9789753295895</t>
+          <t>9789753295345</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>Martin Mystere Dev Albüm Sayı: 11 Kızıl Kral</t>
+          <t>Martin Mystere Dev Albüm Sayı: 7 Canavar</t>
         </is>
       </c>
       <c r="C574" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="575" spans="1:3">
       <c r="A575" s="1" t="inlineStr">
         <is>
-          <t>9789753295130</t>
+          <t>9789753295895</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>Martin Mystere Dev Albüm Sayı: 10 Kötülük Meleği</t>
+          <t>Martin Mystere Dev Albüm Sayı: 11 Kızıl Kral</t>
         </is>
       </c>
       <c r="C575" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="576" spans="1:3">
       <c r="A576" s="1" t="inlineStr">
         <is>
-          <t>9799753294682</t>
+          <t>9789753295130</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Martin Mystere Maceraları: 1</t>
+          <t>Martin Mystere Dev Albüm Sayı: 10 Kötülük Meleği</t>
         </is>
       </c>
       <c r="C576" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="577" spans="1:3">
       <c r="A577" s="1" t="inlineStr">
         <is>
-          <t>9789753298087</t>
+          <t>9799753294682</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>Efsanevi Martin Mystere Maceraları: 8</t>
+          <t>Efsanevi Martin Mystere Maceraları: 1</t>
         </is>
       </c>
       <c r="C577" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="578" spans="1:3">
       <c r="A578" s="1" t="inlineStr">
         <is>
-          <t>9789753297929</t>
+          <t>9789753298087</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>Madam Bovary</t>
+          <t>Efsanevi Martin Mystere Maceraları: 8</t>
         </is>
       </c>
       <c r="C578" s="1">
-        <v>600</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="579" spans="1:3">
       <c r="A579" s="1" t="inlineStr">
         <is>
-          <t>9789753296281</t>
+          <t>9789753297929</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>Leziz Sırlar</t>
+          <t>Madam Bovary</t>
         </is>
       </c>
       <c r="C579" s="1">
-        <v>540</v>
+        <v>600</v>
       </c>
     </row>
     <row r="580" spans="1:3">
       <c r="A580" s="1" t="inlineStr">
         <is>
-          <t>9789753295086</t>
+          <t>9789753296281</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>Leone Leoni</t>
+          <t>Leziz Sırlar</t>
         </is>
       </c>
       <c r="C580" s="1">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="581" spans="1:3">
       <c r="A581" s="1" t="inlineStr">
         <is>
-          <t>9789753294959</t>
+          <t>9789753295086</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>Kuzeyden Güneye.. Doğudan Batıya Yöresel Mutfağımız</t>
+          <t>Leone Leoni</t>
         </is>
       </c>
       <c r="C581" s="1">
-        <v>920</v>
+        <v>500</v>
       </c>
     </row>
     <row r="582" spans="1:3">
       <c r="A582" s="1" t="inlineStr">
         <is>
-          <t>9799753293838</t>
+          <t>9789753294959</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Olmayan Savaş</t>
+          <t>Kuzeyden Güneye.. Doğudan Batıya Yöresel Mutfağımız</t>
         </is>
       </c>
       <c r="C582" s="1">
-        <v>500</v>
+        <v>920</v>
       </c>
     </row>
     <row r="583" spans="1:3">
       <c r="A583" s="1" t="inlineStr">
         <is>
-          <t>9789753292191</t>
+          <t>9799753293838</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>Kurtuluş Savaşı ve Edebiyatımız</t>
+          <t>Kutsal Olmayan Savaş</t>
         </is>
       </c>
       <c r="C583" s="1">
-        <v>700</v>
+        <v>500</v>
       </c>
     </row>
     <row r="584" spans="1:3">
       <c r="A584" s="1" t="inlineStr">
         <is>
-          <t>9789753298018</t>
+          <t>9789753292191</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>Kozmopolitler</t>
+          <t>Kurtuluş Savaşı ve Edebiyatımız</t>
         </is>
       </c>
       <c r="C584" s="1">
-        <v>460</v>
+        <v>700</v>
       </c>
     </row>
     <row r="585" spans="1:3">
       <c r="A585" s="1" t="inlineStr">
         <is>
-          <t>9789753294935</t>
+          <t>9789753298018</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>Komünist Parti Manifestosu</t>
+          <t>Kozmopolitler</t>
         </is>
       </c>
       <c r="C585" s="1">
-        <v>400</v>
+        <v>460</v>
       </c>
     </row>
     <row r="586" spans="1:3">
       <c r="A586" s="1" t="inlineStr">
         <is>
-          <t>9799753293753</t>
+          <t>9789753294935</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Zambak</t>
+          <t>Komünist Parti Manifestosu</t>
         </is>
       </c>
       <c r="C586" s="1">
-        <v>550</v>
+        <v>400</v>
       </c>
     </row>
     <row r="587" spans="1:3">
       <c r="A587" s="1" t="inlineStr">
         <is>
-          <t>9789753290593</t>
+          <t>9799753293753</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>Kınıkoğlu Diyeti</t>
+          <t>Kırmızı Zambak</t>
         </is>
       </c>
       <c r="C587" s="1">
-        <v>540</v>
+        <v>550</v>
       </c>
     </row>
     <row r="588" spans="1:3">
       <c r="A588" s="1" t="inlineStr">
         <is>
-          <t>9799753293012</t>
+          <t>9789753290593</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>İyiliğin ve Kötülüğün Bahçesinde Geceyarısı</t>
+          <t>Kınıkoğlu Diyeti</t>
         </is>
       </c>
       <c r="C588" s="1">
-        <v>520</v>
+        <v>540</v>
       </c>
     </row>
     <row r="589" spans="1:3">
       <c r="A589" s="1" t="inlineStr">
         <is>
-          <t>9799753293319</t>
+          <t>9799753293012</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’u Yel Üfürdü... Su Götürdü</t>
+          <t>İyiliğin ve Kötülüğün Bahçesinde Geceyarısı</t>
         </is>
       </c>
       <c r="C589" s="1">
-        <v>600</v>
+        <v>520</v>
       </c>
     </row>
     <row r="590" spans="1:3">
       <c r="A590" s="1" t="inlineStr">
         <is>
-          <t>9789753295925</t>
+          <t>9799753293319</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>İslam ve Ekoloji</t>
+          <t>İstanbul’u Yel Üfürdü... Su Götürdü</t>
         </is>
       </c>
       <c r="C590" s="1">
-        <v>700</v>
+        <v>600</v>
       </c>
     </row>
     <row r="591" spans="1:3">
       <c r="A591" s="1" t="inlineStr">
         <is>
-          <t>9789753294317</t>
+          <t>9789753295925</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>İnceliklerin Kadehindeki Şarap</t>
+          <t>İslam ve Ekoloji</t>
         </is>
       </c>
       <c r="C591" s="1">
-        <v>650</v>
+        <v>700</v>
       </c>
     </row>
     <row r="592" spans="1:3">
       <c r="A592" s="1" t="inlineStr">
         <is>
-          <t>9789753292467</t>
+          <t>9789753294317</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>İlahi Komedya (Cep Boy)</t>
+          <t>İnceliklerin Kadehindeki Şarap</t>
         </is>
       </c>
       <c r="C592" s="1">
-        <v>1100</v>
+        <v>650</v>
       </c>
     </row>
     <row r="593" spans="1:3">
       <c r="A593" s="1" t="inlineStr">
         <is>
-          <t>9789753296816</t>
+          <t>9789753292467</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>İlahi Komedya (3 Cilt Takım)</t>
+          <t>İlahi Komedya (Cep Boy)</t>
         </is>
       </c>
       <c r="C593" s="1">
-        <v>2000</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="594" spans="1:3">
       <c r="A594" s="1" t="inlineStr">
         <is>
-          <t>9789753293495</t>
+          <t>9789753296816</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>İkinize De Yer Var Bütün Hikayeleri: 1</t>
+          <t>İlahi Komedya (3 Cilt Takım)</t>
         </is>
       </c>
       <c r="C594" s="1">
-        <v>500</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="595" spans="1:3">
       <c r="A595" s="1" t="inlineStr">
         <is>
-          <t>9789753296946</t>
+          <t>9789753293495</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>Hürrem Sultan</t>
+          <t>İkinize De Yer Var Bütün Hikayeleri: 1</t>
         </is>
       </c>
       <c r="C595" s="1">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="596" spans="1:3">
       <c r="A596" s="1" t="inlineStr">
         <is>
-          <t>9789753294324</t>
+          <t>9789753296946</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>Horla ve Diğer Fantastik Hikayeler</t>
+          <t>Hürrem Sultan</t>
         </is>
       </c>
       <c r="C596" s="1">
-        <v>580</v>
+        <v>600</v>
       </c>
     </row>
     <row r="597" spans="1:3">
       <c r="A597" s="1" t="inlineStr">
         <is>
-          <t>9789753298056</t>
+          <t>9789753294324</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>Hombre</t>
+          <t>Horla ve Diğer Fantastik Hikayeler</t>
         </is>
       </c>
       <c r="C597" s="1">
-        <v>1200</v>
+        <v>580</v>
       </c>
     </row>
     <row r="598" spans="1:3">
       <c r="A598" s="1" t="inlineStr">
         <is>
-          <t>9799753294569</t>
+          <t>9789753298056</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>Hemingway’le Yemek Bir Şenliktir</t>
+          <t>Hombre</t>
         </is>
       </c>
       <c r="C598" s="1">
-        <v>750</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="599" spans="1:3">
       <c r="A599" s="1" t="inlineStr">
         <is>
-          <t>9789753295314</t>
+          <t>9799753294569</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>Hayatımın Hikayesi</t>
+          <t>Hemingway’le Yemek Bir Şenliktir</t>
         </is>
       </c>
       <c r="C599" s="1">
-        <v>580</v>
+        <v>750</v>
       </c>
     </row>
     <row r="600" spans="1:3">
       <c r="A600" s="1" t="inlineStr">
         <is>
-          <t>9789753294577</t>
+          <t>9789753295314</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>Gündüz ve Gece Hikayeleri</t>
+          <t>Hayatımın Hikayesi</t>
         </is>
       </c>
       <c r="C600" s="1">
-        <v>550</v>
+        <v>580</v>
       </c>
     </row>
     <row r="601" spans="1:3">
       <c r="A601" s="1" t="inlineStr">
         <is>
-          <t>9799753293821</t>
+          <t>9789753294577</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>Gözyaşı Sarayı</t>
+          <t>Gündüz ve Gece Hikayeleri</t>
         </is>
       </c>
       <c r="C601" s="1">
-        <v>440</v>
+        <v>550</v>
       </c>
     </row>
     <row r="602" spans="1:3">
       <c r="A602" s="1" t="inlineStr">
         <is>
-          <t>9799753293234</t>
+          <t>9799753293821</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>Goriot Baba</t>
+          <t>Gözyaşı Sarayı</t>
         </is>
       </c>
       <c r="C602" s="1">
-        <v>550</v>
+        <v>440</v>
       </c>
     </row>
     <row r="603" spans="1:3">
       <c r="A603" s="1" t="inlineStr">
         <is>
-          <t>9789753295444</t>
+          <t>9799753293234</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>Gizli Örgütler</t>
+          <t>Goriot Baba</t>
         </is>
       </c>
       <c r="C603" s="1">
-        <v>2000</v>
+        <v>550</v>
       </c>
     </row>
     <row r="604" spans="1:3">
       <c r="A604" s="1" t="inlineStr">
         <is>
-          <t>9799753293883</t>
+          <t>9789753295444</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>Fotoğraftaki Tutku</t>
+          <t>Gizli Örgütler</t>
         </is>
       </c>
       <c r="C604" s="1">
-        <v>480</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="605" spans="1:3">
       <c r="A605" s="1" t="inlineStr">
         <is>
-          <t>9789753296502</t>
+          <t>9799753293883</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>Fettan Vişne, Günahkar Elma (Ciltli)</t>
+          <t>Fotoğraftaki Tutku</t>
         </is>
       </c>
       <c r="C605" s="1">
-        <v>600</v>
+        <v>480</v>
       </c>
     </row>
     <row r="606" spans="1:3">
       <c r="A606" s="1" t="inlineStr">
         <is>
-          <t>9789753296434</t>
+          <t>9789753296502</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>Eve Düşen Yıldırım Hikayeler 3</t>
+          <t>Fettan Vişne, Günahkar Elma (Ciltli)</t>
         </is>
       </c>
       <c r="C606" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="607" spans="1:3">
       <c r="A607" s="1" t="inlineStr">
         <is>
-          <t>9789753296854</t>
+          <t>9789753296434</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>Eski Zaman Kadınları Arasında</t>
+          <t>Eve Düşen Yıldırım Hikayeler 3</t>
         </is>
       </c>
       <c r="C607" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="608" spans="1:3">
       <c r="A608" s="1" t="inlineStr">
         <is>
-          <t>9799753294002</t>
+          <t>9789753296854</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>Eski Dünya’nın Yetmiş Büyük Gizemi</t>
+          <t>Eski Zaman Kadınları Arasında</t>
         </is>
       </c>
       <c r="C608" s="1">
-        <v>2000</v>
+        <v>400</v>
       </c>
     </row>
     <row r="609" spans="1:3">
       <c r="A609" s="1" t="inlineStr">
         <is>
-          <t>9789753292344</t>
+          <t>9799753294002</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>Erdemle Kırbaçlanan Kadın</t>
+          <t>Eski Dünya’nın Yetmiş Büyük Gizemi</t>
         </is>
       </c>
       <c r="C609" s="1">
-        <v>500</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="610" spans="1:3">
       <c r="A610" s="1" t="inlineStr">
         <is>
-          <t>9789753296083</t>
+          <t>9789753292344</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>Emperyal Çağ</t>
+          <t>Erdemle Kırbaçlanan Kadın</t>
         </is>
       </c>
       <c r="C610" s="1">
-        <v>2000</v>
+        <v>500</v>
       </c>
     </row>
     <row r="611" spans="1:3">
       <c r="A611" s="1" t="inlineStr">
         <is>
-          <t>9799753293623</t>
+          <t>9789753296083</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>Elveda Birtanem</t>
+          <t>Emperyal Çağ</t>
         </is>
       </c>
       <c r="C611" s="1">
-        <v>520</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="612" spans="1:3">
       <c r="A612" s="1" t="inlineStr">
         <is>
-          <t>9789753296007</t>
+          <t>9799753293623</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>Elmaslardaki Gökyüzü</t>
+          <t>Elveda Birtanem</t>
         </is>
       </c>
       <c r="C612" s="1">
-        <v>440</v>
+        <v>520</v>
       </c>
     </row>
     <row r="613" spans="1:3">
       <c r="A613" s="1" t="inlineStr">
         <is>
-          <t>9799753294149</t>
+          <t>9789753296007</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>Elmas</t>
+          <t>Elmaslardaki Gökyüzü</t>
         </is>
       </c>
       <c r="C613" s="1">
-        <v>600</v>
+        <v>440</v>
       </c>
     </row>
     <row r="614" spans="1:3">
       <c r="A614" s="1" t="inlineStr">
         <is>
-          <t>9789753295772</t>
+          <t>9799753294149</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>Dylan Dog Dev Albüm Sayı: 9</t>
+          <t>Elmas</t>
         </is>
       </c>
       <c r="C614" s="1">
-        <v>1200</v>
+        <v>600</v>
       </c>
     </row>
     <row r="615" spans="1:3">
       <c r="A615" s="1" t="inlineStr">
         <is>
-          <t>9789753295215</t>
+          <t>9789753295772</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>Dylan Dog Dev Albüm Sayı: 8</t>
+          <t>Dylan Dog Dev Albüm Sayı: 9</t>
         </is>
       </c>
       <c r="C615" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="616" spans="1:3">
       <c r="A616" s="1" t="inlineStr">
         <is>
-          <t>9799753294378</t>
+          <t>9789753295215</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>Dylan Dog Dev Albüm Sayı: 7</t>
+          <t>Dylan Dog Dev Albüm Sayı: 8</t>
         </is>
       </c>
       <c r="C616" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="617" spans="1:3">
       <c r="A617" s="1" t="inlineStr">
         <is>
-          <t>3990000013012</t>
+          <t>9799753294378</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>Dylan Dog Dev Albüm Sayı: 5</t>
+          <t>Dylan Dog Dev Albüm Sayı: 7</t>
         </is>
       </c>
       <c r="C617" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="618" spans="1:3">
       <c r="A618" s="1" t="inlineStr">
         <is>
-          <t>9771303376600</t>
+          <t>3990000013012</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>Dylan Dog Dev Albüm Sayı: 3</t>
+          <t>Dylan Dog Dev Albüm Sayı: 5</t>
         </is>
       </c>
       <c r="C618" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="619" spans="1:3">
       <c r="A619" s="1" t="inlineStr">
         <is>
-          <t>9789753296298</t>
+          <t>9771303376600</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>Dylan Dog Dev Albüm Sayı: 10</t>
+          <t>Dylan Dog Dev Albüm Sayı: 3</t>
         </is>
       </c>
       <c r="C619" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="620" spans="1:3">
       <c r="A620" s="1" t="inlineStr">
         <is>
-          <t>9799753293357</t>
+          <t>9789753296298</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>Dylan Dog Dev Albüm Sayı: 2</t>
+          <t>Dylan Dog Dev Albüm Sayı: 10</t>
         </is>
       </c>
       <c r="C620" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="621" spans="1:3">
       <c r="A621" s="1" t="inlineStr">
         <is>
-          <t>9771303503543</t>
+          <t>9799753293357</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>Dylan Dog Dev Albüm Sayı: 6</t>
+          <t>Dylan Dog Dev Albüm Sayı: 2</t>
         </is>
       </c>
       <c r="C621" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="622" spans="1:3">
       <c r="A622" s="1" t="inlineStr">
         <is>
-          <t>3990000015833</t>
+          <t>9771303503543</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>Dylan Dog Dev Albüm Sayı: 4</t>
+          <t>Dylan Dog Dev Albüm Sayı: 6</t>
         </is>
       </c>
       <c r="C622" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="623" spans="1:3">
       <c r="A623" s="1" t="inlineStr">
         <is>
-          <t>9789753295734</t>
+          <t>3990000015833</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>Dumanı Üstünde Doyurucu Çorbalar Kolay Ekmekler</t>
+          <t>Dylan Dog Dev Albüm Sayı: 4</t>
         </is>
       </c>
       <c r="C623" s="1">
-        <v>400</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="624" spans="1:3">
       <c r="A624" s="1" t="inlineStr">
         <is>
-          <t>9789753297318</t>
+          <t>9789753295734</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>Dragonero</t>
+          <t>Dumanı Üstünde Doyurucu Çorbalar Kolay Ekmekler</t>
         </is>
       </c>
       <c r="C624" s="1">
-        <v>1200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="625" spans="1:3">
       <c r="A625" s="1" t="inlineStr">
         <is>
-          <t>9799753294484</t>
+          <t>9789753297318</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>Dr. Jekyll ve Mr. Hyde</t>
+          <t>Dragonero</t>
         </is>
       </c>
       <c r="C625" s="1">
-        <v>400</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="626" spans="1:3">
       <c r="A626" s="1" t="inlineStr">
         <is>
-          <t>9799753294804</t>
+          <t>9799753294484</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>Doğuda Aşk</t>
+          <t>Dr. Jekyll ve Mr. Hyde</t>
         </is>
       </c>
       <c r="C626" s="1">
-        <v>440</v>
+        <v>400</v>
       </c>
     </row>
     <row r="627" spans="1:3">
       <c r="A627" s="1" t="inlineStr">
         <is>
-          <t>9799753294705</t>
+          <t>9799753294804</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 9</t>
+          <t>Doğuda Aşk</t>
         </is>
       </c>
       <c r="C627" s="1">
-        <v>1200</v>
+        <v>440</v>
       </c>
     </row>
     <row r="628" spans="1:3">
       <c r="A628" s="1" t="inlineStr">
         <is>
-          <t>9799753294552</t>
+          <t>9799753294705</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 8</t>
+          <t>Dampyr Süper Cilt: 9</t>
         </is>
       </c>
       <c r="C628" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="629" spans="1:3">
       <c r="A629" s="1" t="inlineStr">
         <is>
-          <t>9789753297998</t>
+          <t>9799753294552</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 22</t>
+          <t>Dampyr Süper Cilt: 8</t>
         </is>
       </c>
       <c r="C629" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="630" spans="1:3">
       <c r="A630" s="1" t="inlineStr">
         <is>
-          <t>9789753297813</t>
+          <t>9789753297998</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 21</t>
+          <t>Dampyr Süper Cilt: 22</t>
         </is>
       </c>
       <c r="C630" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="631" spans="1:3">
       <c r="A631" s="1" t="inlineStr">
         <is>
-          <t>9789753297790</t>
+          <t>9789753297813</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 20</t>
+          <t>Dampyr Süper Cilt: 21</t>
         </is>
       </c>
       <c r="C631" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="632" spans="1:3">
       <c r="A632" s="1" t="inlineStr">
         <is>
-          <t>9789753297301</t>
+          <t>9789753297790</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 19</t>
+          <t>Dampyr Süper Cilt: 20</t>
         </is>
       </c>
       <c r="C632" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="633" spans="1:3">
       <c r="A633" s="1" t="inlineStr">
         <is>
-          <t>9789753297219</t>
+          <t>9789753297301</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 18</t>
+          <t>Dampyr Süper Cilt: 19</t>
         </is>
       </c>
       <c r="C633" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="634" spans="1:3">
       <c r="A634" s="1" t="inlineStr">
         <is>
-          <t>9789753295956</t>
+          <t>9789753297219</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 16</t>
+          <t>Dampyr Süper Cilt: 18</t>
         </is>
       </c>
       <c r="C634" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="635" spans="1:3">
       <c r="A635" s="1" t="inlineStr">
         <is>
-          <t>9789753295857</t>
+          <t>9789753295956</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 15</t>
+          <t>Dampyr Süper Cilt: 16</t>
         </is>
       </c>
       <c r="C635" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="636" spans="1:3">
       <c r="A636" s="1" t="inlineStr">
         <is>
-          <t>9789753295666</t>
+          <t>9789753295857</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 14</t>
+          <t>Dampyr Süper Cilt: 15</t>
         </is>
       </c>
       <c r="C636" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="637" spans="1:3">
       <c r="A637" s="1" t="inlineStr">
         <is>
-          <t>9789753295529</t>
+          <t>9789753295666</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 13</t>
+          <t>Dampyr Süper Cilt: 14</t>
         </is>
       </c>
       <c r="C637" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="638" spans="1:3">
       <c r="A638" s="1" t="inlineStr">
         <is>
-          <t>9789753295154</t>
+          <t>9789753295529</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 11</t>
+          <t>Dampyr Süper Cilt: 13</t>
         </is>
       </c>
       <c r="C638" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="639" spans="1:3">
       <c r="A639" s="1" t="inlineStr">
         <is>
-          <t>9789753296250</t>
+          <t>9789753295154</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>Dampyr Süper Cilt: 17</t>
+          <t>Dampyr Süper Cilt: 11</t>
         </is>
       </c>
       <c r="C639" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="640" spans="1:3">
       <c r="A640" s="1" t="inlineStr">
         <is>
-          <t>9799753294507</t>
+          <t>9789753296250</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>Çerkes Güzeli</t>
+          <t>Dampyr Süper Cilt: 17</t>
         </is>
       </c>
       <c r="C640" s="1">
-        <v>1000</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="641" spans="1:3">
       <c r="A641" s="1" t="inlineStr">
         <is>
-          <t>9799753294200</t>
+          <t>9799753294507</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>Cocina Casera Turca (İspanyolca)</t>
+          <t>Çerkes Güzeli</t>
         </is>
       </c>
       <c r="C641" s="1">
-        <v>340</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="642" spans="1:3">
       <c r="A642" s="1" t="inlineStr">
         <is>
-          <t>9789753295413</t>
+          <t>9799753294200</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>Bütün Zamanların Yetmiş Büyük Savaşı</t>
+          <t>Cocina Casera Turca (İspanyolca)</t>
         </is>
       </c>
       <c r="C642" s="1">
-        <v>2000</v>
+        <v>340</v>
       </c>
     </row>
     <row r="643" spans="1:3">
       <c r="A643" s="1" t="inlineStr">
         <is>
-          <t>9799753294699</t>
+          <t>9789753295413</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>Bize Göre</t>
+          <t>Bütün Zamanların Yetmiş Büyük Savaşı</t>
         </is>
       </c>
       <c r="C643" s="1">
-        <v>400</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="644" spans="1:3">
       <c r="A644" s="1" t="inlineStr">
         <is>
-          <t>9789753294621</t>
+          <t>9799753294699</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>Bira: Harcıalem İçki</t>
+          <t>Bize Göre</t>
         </is>
       </c>
       <c r="C644" s="1">
-        <v>650</v>
+        <v>400</v>
       </c>
     </row>
     <row r="645" spans="1:3">
       <c r="A645" s="1" t="inlineStr">
         <is>
-          <t>9799753293159</t>
+          <t>9789753294621</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>Bir Albüm İstanbul Constantinople an Album</t>
+          <t>Bira: Harcıalem İçki</t>
         </is>
       </c>
       <c r="C645" s="1">
-        <v>800</v>
+        <v>650</v>
       </c>
     </row>
     <row r="646" spans="1:3">
       <c r="A646" s="1" t="inlineStr">
         <is>
-          <t>9799753294460</t>
+          <t>9799753293159</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>Bildiriler I. Ulusal Okul Kütüphanecileri Konferansı</t>
+          <t>Bir Albüm İstanbul Constantinople an Album</t>
         </is>
       </c>
       <c r="C646" s="1">
-        <v>300</v>
+        <v>800</v>
       </c>
     </row>
     <row r="647" spans="1:3">
       <c r="A647" s="1" t="inlineStr">
         <is>
-          <t>9789753297417</t>
+          <t>9799753294460</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>Ben, Steve (Ciltli)</t>
+          <t>Bildiriler I. Ulusal Okul Kütüphanecileri Konferansı</t>
         </is>
       </c>
       <c r="C647" s="1">
-        <v>600</v>
+        <v>300</v>
       </c>
     </row>
     <row r="648" spans="1:3">
       <c r="A648" s="1" t="inlineStr">
         <is>
-          <t>9789753296571</t>
+          <t>9789753297417</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>Beklemek ve Ummak (Ciltli)</t>
+          <t>Ben, Steve (Ciltli)</t>
         </is>
       </c>
       <c r="C648" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="649" spans="1:3">
       <c r="A649" s="1" t="inlineStr">
         <is>
-          <t>9789753298063</t>
+          <t>9789753296571</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>Baharat ve Güç</t>
+          <t>Beklemek ve Ummak (Ciltli)</t>
         </is>
       </c>
       <c r="C649" s="1">
-        <v>650</v>
+        <v>600</v>
       </c>
     </row>
     <row r="650" spans="1:3">
       <c r="A650" s="1" t="inlineStr">
         <is>
-          <t>9789753294188</t>
+          <t>9789753298063</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>Aziyade</t>
+          <t>Baharat ve Güç</t>
         </is>
       </c>
       <c r="C650" s="1">
-        <v>500</v>
+        <v>650</v>
       </c>
     </row>
     <row r="651" spans="1:3">
       <c r="A651" s="1" t="inlineStr">
         <is>
-          <t>3990000001049</t>
+          <t>9789753294188</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>Aylık Tex Sayı: 175 Geçmişe Dönüş</t>
+          <t>Aziyade</t>
         </is>
       </c>
       <c r="C651" s="1">
-        <v>520</v>
+        <v>500</v>
       </c>
     </row>
     <row r="652" spans="1:3">
       <c r="A652" s="1" t="inlineStr">
         <is>
-          <t>9789753295406</t>
+          <t>3990000001049</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>Tespih (Ciltli)</t>
+          <t>Aylık Tex Sayı: 175 Geçmişe Dönüş</t>
         </is>
       </c>
       <c r="C652" s="1">
-        <v>700</v>
+        <v>520</v>
       </c>
     </row>
     <row r="653" spans="1:3">
       <c r="A653" s="1" t="inlineStr">
         <is>
-          <t>9789753296830</t>
+          <t>9789753295406</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>Tersine Giden Yol</t>
+          <t>Tespih (Ciltli)</t>
         </is>
       </c>
       <c r="C653" s="1">
-        <v>520</v>
+        <v>700</v>
       </c>
     </row>
     <row r="654" spans="1:3">
       <c r="A654" s="1" t="inlineStr">
         <is>
-          <t>9789753295727</t>
+          <t>9789753296830</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>Tarihteki Yetmiş Büyük Yolculuk</t>
+          <t>Tersine Giden Yol</t>
         </is>
       </c>
       <c r="C654" s="1">
-        <v>2000</v>
+        <v>520</v>
       </c>
     </row>
     <row r="655" spans="1:3">
       <c r="A655" s="1" t="inlineStr">
         <is>
-          <t>9789753298186</t>
+          <t>9789753295727</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Süzgecinde Mutfak Kültürümüz (1. Hamur)</t>
+          <t>Tarihteki Yetmiş Büyük Yolculuk</t>
         </is>
       </c>
       <c r="C655" s="1">
-        <v>700</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="656" spans="1:3">
       <c r="A656" s="1" t="inlineStr">
         <is>
-          <t>9799753294361</t>
+          <t>9789753298186</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>Şüpheli Kimlikler</t>
+          <t>Tarihin Süzgecinde Mutfak Kültürümüz (1. Hamur)</t>
         </is>
       </c>
       <c r="C656" s="1">
         <v>700</v>
       </c>
     </row>
     <row r="657" spans="1:3">
       <c r="A657" s="1" t="inlineStr">
         <is>
-          <t>9789753297882</t>
+          <t>9799753294361</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>Sultan Hamid Düşerken</t>
+          <t>Şüpheli Kimlikler</t>
         </is>
       </c>
       <c r="C657" s="1">
         <v>700</v>
       </c>
     </row>
     <row r="658" spans="1:3">
       <c r="A658" s="1" t="inlineStr">
         <is>
-          <t>9789753295192</t>
+          <t>9789753297882</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>Sohbetin Bahanesi Kahve</t>
+          <t>Sultan Hamid Düşerken</t>
         </is>
       </c>
       <c r="C658" s="1">
-        <v>650</v>
+        <v>700</v>
       </c>
     </row>
     <row r="659" spans="1:3">
       <c r="A659" s="1" t="inlineStr">
         <is>
-          <t>9799753294828</t>
+          <t>9789753295192</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>Sevim Tanör Hoca’nın Yemek Kitabı</t>
+          <t>Sohbetin Bahanesi Kahve</t>
         </is>
       </c>
       <c r="C659" s="1">
-        <v>750</v>
+        <v>650</v>
       </c>
     </row>
     <row r="660" spans="1:3">
       <c r="A660" s="1" t="inlineStr">
         <is>
-          <t>9789753290579</t>
+          <t>9799753294828</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>Seçilmiş Şiirler</t>
+          <t>Sevim Tanör Hoca’nın Yemek Kitabı</t>
         </is>
       </c>
       <c r="C660" s="1">
-        <v>500</v>
+        <v>750</v>
       </c>
     </row>
     <row r="661" spans="1:3">
       <c r="A661" s="1" t="inlineStr">
         <is>
-          <t>9789753296410</t>
+          <t>9789753290579</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>San’atkarlar</t>
+          <t>Seçilmiş Şiirler</t>
         </is>
       </c>
       <c r="C661" s="1">
-        <v>520</v>
+        <v>500</v>
       </c>
     </row>
     <row r="662" spans="1:3">
       <c r="A662" s="1" t="inlineStr">
         <is>
-          <t>9789753295673</t>
+          <t>9789753296410</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>Saime Hanım’ın Mutfağından Urfa Yemekleri</t>
+          <t>San’atkarlar</t>
         </is>
       </c>
       <c r="C662" s="1">
-        <v>400</v>
+        <v>520</v>
       </c>
     </row>
     <row r="663" spans="1:3">
       <c r="A663" s="1" t="inlineStr">
         <is>
-          <t>9789753296342</t>
+          <t>9789753295673</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>Saime Hanım’ın 5 Çayı</t>
+          <t>Saime Hanım’ın Mutfağından Urfa Yemekleri</t>
         </is>
       </c>
       <c r="C663" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="664" spans="1:3">
       <c r="A664" s="1" t="inlineStr">
         <is>
-          <t>9799753293579</t>
+          <t>9789753296342</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>Safiye Sultan</t>
+          <t>Saime Hanım’ın 5 Çayı</t>
         </is>
       </c>
       <c r="C664" s="1">
-        <v>520</v>
+        <v>400</v>
       </c>
     </row>
     <row r="665" spans="1:3">
       <c r="A665" s="1" t="inlineStr">
         <is>
-          <t>9789753297233</t>
+          <t>9799753293579</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>Saadetim Yıldızı Sultanım (Ciltli)</t>
+          <t>Safiye Sultan</t>
         </is>
       </c>
       <c r="C665" s="1">
-        <v>700</v>
+        <v>520</v>
       </c>
     </row>
     <row r="666" spans="1:3">
       <c r="A666" s="1" t="inlineStr">
         <is>
-          <t>9789753297967</t>
+          <t>9789753297233</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>Rekin Teksoy’un Ansiklopedik Sinema Terimleri Sözlüğü (Ciltli)</t>
+          <t>Saadetim Yıldızı Sultanım (Ciltli)</t>
         </is>
       </c>
       <c r="C666" s="1">
-        <v>1000</v>
+        <v>700</v>
       </c>
     </row>
     <row r="667" spans="1:3">
       <c r="A667" s="1" t="inlineStr">
         <is>
-          <t>9789753295536</t>
+          <t>9789753297967</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>Ramazan Geldi, Hoş Geldi Baklava Tepsisi Boş Gel(me)di</t>
+          <t>Rekin Teksoy’un Ansiklopedik Sinema Terimleri Sözlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C667" s="1">
-        <v>650</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="668" spans="1:3">
       <c r="A668" s="1" t="inlineStr">
         <is>
-          <t>9789753296205</t>
+          <t>9789753295536</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>Puro (Ciltli)</t>
+          <t>Ramazan Geldi, Hoş Geldi Baklava Tepsisi Boş Gel(me)di</t>
         </is>
       </c>
       <c r="C668" s="1">
-        <v>700</v>
+        <v>650</v>
       </c>
     </row>
     <row r="669" spans="1:3">
       <c r="A669" s="1" t="inlineStr">
         <is>
-          <t>9789753295635</t>
+          <t>9789753296205</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>Prof. Dr. Bülent Tanör Armağanı</t>
+          <t>Puro (Ciltli)</t>
         </is>
       </c>
       <c r="C669" s="1">
-        <v>420</v>
+        <v>700</v>
       </c>
     </row>
     <row r="670" spans="1:3">
       <c r="A670" s="1" t="inlineStr">
         <is>
-          <t>9789753296465</t>
+          <t>9789753295635</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>Playboy Barmenin Rehberi (Ciltli)</t>
+          <t>Prof. Dr. Bülent Tanör Armağanı</t>
         </is>
       </c>
       <c r="C670" s="1">
-        <v>2000</v>
+        <v>420</v>
       </c>
     </row>
     <row r="671" spans="1:3">
       <c r="A671" s="1" t="inlineStr">
         <is>
-          <t>9789753291101</t>
+          <t>9789753296465</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>Peride Celal’e Armağan</t>
+          <t>Playboy Barmenin Rehberi (Ciltli)</t>
         </is>
       </c>
       <c r="C671" s="1">
-        <v>560</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="672" spans="1:3">
       <c r="A672" s="1" t="inlineStr">
         <is>
-          <t>9799753294330</t>
+          <t>9789753291101</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>Öyküler Seni Söyler</t>
+          <t>Peride Celal’e Armağan</t>
         </is>
       </c>
       <c r="C672" s="1">
-        <v>360</v>
+        <v>560</v>
       </c>
     </row>
     <row r="673" spans="1:3">
       <c r="A673" s="1" t="inlineStr">
         <is>
-          <t>9789753297592</t>
+          <t>9799753294330</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>Ölmeden Önce</t>
+          <t>Öyküler Seni Söyler</t>
         </is>
       </c>
       <c r="C673" s="1">
-        <v>580</v>
+        <v>360</v>
       </c>
     </row>
     <row r="674" spans="1:3">
       <c r="A674" s="1" t="inlineStr">
         <is>
-          <t>9789753298070</t>
+          <t>9789753297592</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>Ot Var, Çiçek Var, Sevdalığa Çare Var... (Ciltli)</t>
+          <t>Ölmeden Önce</t>
         </is>
       </c>
       <c r="C674" s="1">
-        <v>680</v>
+        <v>580</v>
       </c>
     </row>
     <row r="675" spans="1:3">
       <c r="A675" s="1" t="inlineStr">
         <is>
-          <t>9789753298278</t>
+          <t>9789753298070</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Rasputini Cinci Hoca</t>
+          <t>Ot Var, Çiçek Var, Sevdalığa Çare Var... (Ciltli)</t>
         </is>
       </c>
       <c r="C675" s="1">
-        <v>500</v>
+        <v>680</v>
       </c>
     </row>
     <row r="676" spans="1:3">
       <c r="A676" s="1" t="inlineStr">
         <is>
-          <t>9799753293258</t>
+          <t>9789753298278</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>Nobel’li Şairler Antolojisi</t>
+          <t>Osmanlı Rasputini Cinci Hoca</t>
         </is>
       </c>
       <c r="C676" s="1">
-        <v>650</v>
+        <v>500</v>
       </c>
     </row>
     <row r="677" spans="1:3">
       <c r="A677" s="1" t="inlineStr">
         <is>
-          <t>9789753295161</t>
+          <t>9799753293258</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>Neler Yedim Neler, Maydonozlu Köfteler</t>
+          <t>Nobel’li Şairler Antolojisi</t>
         </is>
       </c>
       <c r="C677" s="1">
-        <v>400</v>
+        <v>650</v>
       </c>
     </row>
     <row r="678" spans="1:3">
       <c r="A678" s="1" t="inlineStr">
         <is>
-          <t>9789753296052</t>
+          <t>9789753295161</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>Nathan Never Büyük Albüm Sayı: 7 İki Düşman</t>
+          <t>Neler Yedim Neler, Maydonozlu Köfteler</t>
         </is>
       </c>
       <c r="C678" s="1">
-        <v>1200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="679" spans="1:3">
       <c r="A679" s="1" t="inlineStr">
         <is>
-          <t>9789753295499</t>
+          <t>9789753296052</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>Nathan Never Büyük Albüm Sayı: 6 Büyük Tehdit</t>
+          <t>Nathan Never Büyük Albüm Sayı: 7 İki Düşman</t>
         </is>
       </c>
       <c r="C679" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="680" spans="1:3">
       <c r="A680" s="1" t="inlineStr">
         <is>
-          <t>9789753294867</t>
+          <t>9789753295499</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>Nathan Never Büyük Albüm Sayı: 5 Tam Macera Nemo</t>
+          <t>Nathan Never Büyük Albüm Sayı: 6 Büyük Tehdit</t>
         </is>
       </c>
       <c r="C680" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="681" spans="1:3">
       <c r="A681" s="1" t="inlineStr">
         <is>
-          <t>9799753294637</t>
+          <t>9789753294867</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>Nathan Never Büyük Albüm Sayı: 4 Ayaklanma</t>
+          <t>Nathan Never Büyük Albüm Sayı: 5 Tam Macera Nemo</t>
         </is>
       </c>
       <c r="C681" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="682" spans="1:3">
       <c r="A682" s="1" t="inlineStr">
         <is>
-          <t>3990000032368</t>
+          <t>9799753294637</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>Nathan Never Büyük Albüm Sayı: 3 Yeni Bir Gelecek</t>
+          <t>Nathan Never Büyük Albüm Sayı: 4 Ayaklanma</t>
         </is>
       </c>
       <c r="C682" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="683" spans="1:3">
       <c r="A683" s="1" t="inlineStr">
         <is>
-          <t>9799753293548</t>
+          <t>3990000032368</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>Nathan Never Büyük Albüm Sayı: 2 Gelecekte Yolculuk</t>
+          <t>Nathan Never Büyük Albüm Sayı: 3 Yeni Bir Gelecek</t>
         </is>
       </c>
       <c r="C683" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="684" spans="1:3">
       <c r="A684" s="1" t="inlineStr">
         <is>
-          <t>9799753293371</t>
+          <t>9799753293548</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>Nathan Never Büyük Albüm Sayı: 1 Çifte Gelecek</t>
+          <t>Nathan Never Büyük Albüm Sayı: 2 Gelecekte Yolculuk</t>
         </is>
       </c>
       <c r="C684" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="685" spans="1:3">
       <c r="A685" s="1" t="inlineStr">
         <is>
-          <t>9789753295918</t>
+          <t>9799753293371</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>Nargile (Ciltli)</t>
+          <t>Nathan Never Büyük Albüm Sayı: 1 Çifte Gelecek</t>
         </is>
       </c>
       <c r="C685" s="1">
-        <v>700</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="686" spans="1:3">
       <c r="A686" s="1" t="inlineStr">
         <is>
+          <t>9789753295918</t>
+        </is>
+      </c>
+      <c r="B686" s="1" t="inlineStr">
+        <is>
+          <t>Nargile (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C686" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="687" spans="1:3">
+      <c r="A687" s="1" t="inlineStr">
+        <is>
           <t>9789753293808</t>
         </is>
       </c>
-      <c r="B686" s="1" t="inlineStr">
+      <c r="B687" s="1" t="inlineStr">
         <is>
           <t>Mevsimlerle Gelen Lezzetler</t>
         </is>
       </c>
-      <c r="C686" s="1">
+      <c r="C687" s="1">
         <v>400</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>