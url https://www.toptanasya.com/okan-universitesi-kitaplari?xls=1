--- v0 (2025-10-24)
+++ v1 (2026-04-03)
@@ -85,760 +85,790 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786055899585</t>
+          <t>9786050007008</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Engineering Physics - 1</t>
+          <t>Cumhuriyet Yolunun Kilometre Taşları</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>580</v>
+        <v>70</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786055899226</t>
+          <t>9786055899301</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Sosyal Problemlerin Çözümünde Sosyal İşletmecilik ve Dünyadaki Örnekler</t>
+          <t>Toplu Beslenme Servisi (TBS) Yapılan Kurumlar İçin Sağlıklı Beslenme Rehberi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>240</v>
+        <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786055899363</t>
+          <t>9786055899585</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Engineering Physics-2</t>
+          <t>Engineering Physics - 1</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>600</v>
+        <v>580</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786055899608</t>
+          <t>9786055899226</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Atatürk İnanılmazı Başaran Lider</t>
+          <t>Türkiye'de Sosyal Problemlerin Çözümünde Sosyal İşletmecilik ve Dünyadaki Örnekler</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>350</v>
+        <v>240</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786055899721</t>
+          <t>9786055899363</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Akordeon ve Garmon Metodu Cilt 1</t>
+          <t>Engineering Physics-2</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>800</v>
+        <v>600</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786055899714</t>
+          <t>9786055899608</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kentleşme ve Çevre Sorunları</t>
+          <t>Atatürk İnanılmazı Başaran Lider</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786055899677</t>
+          <t>9786055899721</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Müziğin Nörobilimi</t>
+          <t>Akordeon ve Garmon Metodu Cilt 1</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>290</v>
+        <v>800</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786055899653</t>
+          <t>9786055899714</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Akışkanlar Mekaniği</t>
+          <t>Kentleşme ve Çevre Sorunları</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>495</v>
+        <v>400</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786055899462</t>
+          <t>9786055899677</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Fiziği - 1</t>
+          <t>Müziğin Nörobilimi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>400</v>
+        <v>290</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786055899455</t>
+          <t>9786055899653</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Adli Muhasebe</t>
+          <t>Akışkanlar Mekaniği</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>910</v>
+        <v>495</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786055899486</t>
+          <t>9786055899462</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Türkçenin Eğitimi - Öğretiminde Kurumsal ve Uygulamalı Çalışmalar - 10</t>
+          <t>Mühendislik Fiziği - 1</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>580</v>
+        <v>400</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786055899615</t>
+          <t>9786055899455</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Emarlık - Ekolojik Tasarım</t>
+          <t>Adli Muhasebe</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>825</v>
+        <v>910</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786055899561</t>
+          <t>9786055899486</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Araftaki Kent</t>
+          <t>Türkçenin Eğitimi - Öğretiminde Kurumsal ve Uygulamalı Çalışmalar - 10</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>345</v>
+        <v>580</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786055899554</t>
+          <t>9786055899615</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>İş’te Başarı</t>
+          <t>Emarlık - Ekolojik Tasarım</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>240</v>
+        <v>825</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786055899516</t>
+          <t>9786055899561</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Piyano İçin 9 Makamsal Ezgi</t>
+          <t>Araftaki Kent</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>330</v>
+        <v>345</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786055899479</t>
+          <t>9786055899554</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Fiziği - 2</t>
+          <t>İş’te Başarı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>400</v>
+        <v>240</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786055899509</t>
+          <t>9786055899516</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Ekonomik Krizleri</t>
+          <t>Piyano İçin 9 Makamsal Ezgi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>465</v>
+        <v>330</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786055899394</t>
+          <t>9786055899479</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Küresel Isınma ve Alınan Önlemler Gıda - Petrol Fiyatları İlişkisini Değiştirdi mi?</t>
+          <t>Mühendislik Fiziği - 2</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>240</v>
+        <v>400</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786055899424</t>
+          <t>9786055899509</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Sermaye Piyasası Araçları</t>
+          <t>Türkiye'nin Ekonomik Krizleri</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>240</v>
+        <v>465</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786055899448</t>
+          <t>9786055899394</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Irditech 2018 Uluslararası Ar-Ge İnovasyon ve Teknoloji Yönetimi Kongresi Bildiriler Kitabı</t>
+          <t>Küresel Isınma ve Alınan Önlemler Gıda - Petrol Fiyatları İlişkisini Değiştirdi mi?</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>825</v>
+        <v>240</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786055899431</t>
+          <t>9786055899424</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı XML Teknolojileri ve GML</t>
+          <t>Sermaye Piyasası Araçları</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>400</v>
+        <v>240</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786055899417</t>
+          <t>9786055899448</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Yapı İşlerinde İş Sağlığı ve Güvenliği Sempozyumu</t>
+          <t>Irditech 2018 Uluslararası Ar-Ge İnovasyon ve Teknoloji Yönetimi Kongresi Bildiriler Kitabı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>265</v>
+        <v>825</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786055899387</t>
+          <t>9786055899431</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Sanat Konuşmaları</t>
+          <t>Uygulamalı XML Teknolojileri ve GML</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786055899370</t>
+          <t>9786055899417</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Handbook Of Water Engineering</t>
+          <t>Yapı İşlerinde İş Sağlığı ve Güvenliği Sempozyumu</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>350</v>
+        <v>265</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786055899189</t>
+          <t>9786055899387</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Sürdürülebilir Arazi Yönetimi Çalıştayı 26-27 Mayıs 2011</t>
+          <t>Çağdaş Sanat Konuşmaları</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>580</v>
+        <v>400</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786055899158</t>
+          <t>9786055899370</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Prof. Dr. Sadık Kırbaş'a Armağan Kitap</t>
+          <t>Handbook Of Water Engineering</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786055899271</t>
+          <t>9786055899189</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Sektöründe İş Sağlığı ve Güvenliği Riskleri</t>
+          <t>Türkiye'de Sürdürülebilir Arazi Yönetimi Çalıştayı 26-27 Mayıs 2011</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>465</v>
+        <v>580</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786055899356</t>
+          <t>9786055899158</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Mühendisler İçin İstatistik Problemleri</t>
+          <t>Prof. Dr. Sadık Kırbaş'a Armağan Kitap</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786055899349</t>
+          <t>9786055899271</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Diferansiyel Denklemler Ders Notu</t>
+          <t>Sağlık Sektöründe İş Sağlığı ve Güvenliği Riskleri</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>400</v>
+        <v>465</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786055899318</t>
+          <t>9786055899356</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>2. Yerel Yönetim Anlayışında Yeni Yaklaşımlar Sempozyumu</t>
+          <t>Mühendisler İçin İstatistik Problemleri</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>375</v>
+        <v>350</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786055899240</t>
+          <t>9786055899349</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Genç Araştırmacılar Tartışıyor</t>
+          <t>Diferansiyel Denklemler Ders Notu</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>265</v>
+        <v>400</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786055899233</t>
+          <t>9786055899318</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet'in Kuruluşu ve Bir Milletin Aydınlanması</t>
+          <t>2. Yerel Yönetim Anlayışında Yeni Yaklaşımlar Sempozyumu</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>910</v>
+        <v>375</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786055899332</t>
+          <t>9786055899240</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Bütün Yönleriyle Destanlaşan Çanakkale 1915</t>
+          <t>Genç Araştırmacılar Tartışıyor</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>265</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786055899295</t>
+          <t>9786055899233</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Modern Lineer Cebir ve Uygulamaları</t>
+          <t>Cumhuriyet'in Kuruluşu ve Bir Milletin Aydınlanması</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>465</v>
+        <v>910</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786055899165</t>
+          <t>9786055899332</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Managerial Economics</t>
+          <t>Bütün Yönleriyle Destanlaşan Çanakkale 1915</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>215</v>
+        <v>265</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786055899202</t>
+          <t>9786055899295</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Ulaştırma Teknolojileri Çalıştayı</t>
+          <t>Modern Lineer Cebir ve Uygulamaları</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>290</v>
+        <v>465</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786055899196</t>
+          <t>9786055899165</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Elektromagnetik Dalgaların Temelleri</t>
+          <t>Managerial Economics</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>240</v>
+        <v>215</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786055899080</t>
+          <t>9786055899202</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Yönetim Ekonomisi</t>
+          <t>Akıllı Ulaştırma Teknolojileri Çalıştayı</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>400</v>
+        <v>290</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786055899028</t>
+          <t>9786055899196</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Turkey’s Place in Europe and in The Middle East</t>
+          <t>Elektromagnetik Dalgaların Temelleri</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>290</v>
+        <v>240</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786055899073</t>
+          <t>9786055899080</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Su Mühendisliği El Kitabı</t>
+          <t>Yönetim Ekonomisi</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>325</v>
+        <v>400</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786055899011</t>
+          <t>9786055899028</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Stratejik Yönetim</t>
+          <t>Turkey’s Place in Europe and in The Middle East</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>265</v>
+        <v>290</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786055899097</t>
+          <t>9786055899073</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Linear Algebra and Applications</t>
+          <t>Su Mühendisliği El Kitabı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>580</v>
+        <v>325</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786055899110</t>
+          <t>9786055899011</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Hidroelektrik Santrallerinin Tasarım ve Hesap Esasları</t>
+          <t>Stratejik Yönetim</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>400</v>
+        <v>265</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786055899042</t>
+          <t>9786055899097</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Halkla İlişkiler Pazarlama Yönlü Bir Yaklaşım</t>
+          <t>Linear Algebra and Applications</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>240</v>
+        <v>580</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786055899127</t>
+          <t>9786055899110</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Geçmişte ve Bugün Nükleer Enerji Tartışması</t>
+          <t>Hidroelektrik Santrallerinin Tasarım ve Hesap Esasları</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>375</v>
+        <v>400</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786055899035</t>
+          <t>9786055899042</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Enerji Kaynakları</t>
+          <t>Halkla İlişkiler Pazarlama Yönlü Bir Yaklaşım</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>175</v>
+        <v>240</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786055899219</t>
+          <t>9786055899127</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Elekromagnetik Dalga Teorisi Çözümlü Problemler</t>
+          <t>Geçmişte ve Bugün Nükleer Enerji Tartışması</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>530</v>
+        <v>375</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
+          <t>9786055899035</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Enerji Kaynakları</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9786055899219</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Elekromagnetik Dalga Teorisi Çözümlü Problemler</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
           <t>9786055899066</t>
         </is>
       </c>
-      <c r="B49" s="1" t="inlineStr">
+      <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Amasya Tamimi ve Protokolü</t>
         </is>
       </c>
-      <c r="C49" s="1">
+      <c r="C51" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>